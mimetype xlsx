--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\5文化參與\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\5文化參與\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5D9DB9A-2A28-4A80-9843-007D5F56C9F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDB4A0A0-85D5-48F4-8DEA-B64CFB20E2ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{48BC7DDE-C6B5-48AB-83AF-591D2C4DD244}"/>
+    <workbookView xWindow="10575" yWindow="0" windowWidth="16425" windowHeight="14700" xr2:uid="{48BC7DDE-C6B5-48AB-83AF-591D2C4DD244}"/>
   </bookViews>
   <sheets>
     <sheet name="臺灣地區平均每戶家庭休閒、文化及教育消費支出" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>年度</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>家庭消費支出</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Microsoft JhengHei"/>
@@ -311,58 +311,63 @@
         <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>元</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>休閒、文化及教育支出占家庭消費支出比率(%)</t>
+  </si>
+  <si>
+    <t>通訊/資通訊(元)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
+    <numFmt numFmtId="178" formatCode="0.00_);[Red]\(0.00\)"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
@@ -425,54 +430,54 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -747,944 +752,867 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBBAA793-4455-41DA-BD77-C3A3C1488717}">
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="G26" sqref="G26"/>
+      <selection pane="bottomRight" activeCell="N4" sqref="N4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="7" customWidth="1"/>
-[...385 lines deleted...]
-    <col min="16138" max="16384" width="9" style="7"/>
+    <col min="1" max="1" width="7.875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="11.875" style="6" customWidth="1"/>
+    <col min="3" max="7" width="13.25" style="6" customWidth="1"/>
+    <col min="8" max="8" width="8.625" customWidth="1"/>
+    <col min="9" max="10" width="13.25" style="6" customWidth="1"/>
+    <col min="11" max="254" width="9" style="6"/>
+    <col min="255" max="255" width="3.125" style="6" customWidth="1"/>
+    <col min="256" max="256" width="2.125" style="6" customWidth="1"/>
+    <col min="257" max="258" width="4.75" style="6" customWidth="1"/>
+    <col min="259" max="259" width="26.375" style="6" customWidth="1"/>
+    <col min="260" max="266" width="35.875" style="6" customWidth="1"/>
+    <col min="267" max="510" width="9" style="6"/>
+    <col min="511" max="511" width="3.125" style="6" customWidth="1"/>
+    <col min="512" max="512" width="2.125" style="6" customWidth="1"/>
+    <col min="513" max="514" width="4.75" style="6" customWidth="1"/>
+    <col min="515" max="515" width="26.375" style="6" customWidth="1"/>
+    <col min="516" max="522" width="35.875" style="6" customWidth="1"/>
+    <col min="523" max="766" width="9" style="6"/>
+    <col min="767" max="767" width="3.125" style="6" customWidth="1"/>
+    <col min="768" max="768" width="2.125" style="6" customWidth="1"/>
+    <col min="769" max="770" width="4.75" style="6" customWidth="1"/>
+    <col min="771" max="771" width="26.375" style="6" customWidth="1"/>
+    <col min="772" max="778" width="35.875" style="6" customWidth="1"/>
+    <col min="779" max="1022" width="9" style="6"/>
+    <col min="1023" max="1023" width="3.125" style="6" customWidth="1"/>
+    <col min="1024" max="1024" width="2.125" style="6" customWidth="1"/>
+    <col min="1025" max="1026" width="4.75" style="6" customWidth="1"/>
+    <col min="1027" max="1027" width="26.375" style="6" customWidth="1"/>
+    <col min="1028" max="1034" width="35.875" style="6" customWidth="1"/>
+    <col min="1035" max="1278" width="9" style="6"/>
+    <col min="1279" max="1279" width="3.125" style="6" customWidth="1"/>
+    <col min="1280" max="1280" width="2.125" style="6" customWidth="1"/>
+    <col min="1281" max="1282" width="4.75" style="6" customWidth="1"/>
+    <col min="1283" max="1283" width="26.375" style="6" customWidth="1"/>
+    <col min="1284" max="1290" width="35.875" style="6" customWidth="1"/>
+    <col min="1291" max="1534" width="9" style="6"/>
+    <col min="1535" max="1535" width="3.125" style="6" customWidth="1"/>
+    <col min="1536" max="1536" width="2.125" style="6" customWidth="1"/>
+    <col min="1537" max="1538" width="4.75" style="6" customWidth="1"/>
+    <col min="1539" max="1539" width="26.375" style="6" customWidth="1"/>
+    <col min="1540" max="1546" width="35.875" style="6" customWidth="1"/>
+    <col min="1547" max="1790" width="9" style="6"/>
+    <col min="1791" max="1791" width="3.125" style="6" customWidth="1"/>
+    <col min="1792" max="1792" width="2.125" style="6" customWidth="1"/>
+    <col min="1793" max="1794" width="4.75" style="6" customWidth="1"/>
+    <col min="1795" max="1795" width="26.375" style="6" customWidth="1"/>
+    <col min="1796" max="1802" width="35.875" style="6" customWidth="1"/>
+    <col min="1803" max="2046" width="9" style="6"/>
+    <col min="2047" max="2047" width="3.125" style="6" customWidth="1"/>
+    <col min="2048" max="2048" width="2.125" style="6" customWidth="1"/>
+    <col min="2049" max="2050" width="4.75" style="6" customWidth="1"/>
+    <col min="2051" max="2051" width="26.375" style="6" customWidth="1"/>
+    <col min="2052" max="2058" width="35.875" style="6" customWidth="1"/>
+    <col min="2059" max="2302" width="9" style="6"/>
+    <col min="2303" max="2303" width="3.125" style="6" customWidth="1"/>
+    <col min="2304" max="2304" width="2.125" style="6" customWidth="1"/>
+    <col min="2305" max="2306" width="4.75" style="6" customWidth="1"/>
+    <col min="2307" max="2307" width="26.375" style="6" customWidth="1"/>
+    <col min="2308" max="2314" width="35.875" style="6" customWidth="1"/>
+    <col min="2315" max="2558" width="9" style="6"/>
+    <col min="2559" max="2559" width="3.125" style="6" customWidth="1"/>
+    <col min="2560" max="2560" width="2.125" style="6" customWidth="1"/>
+    <col min="2561" max="2562" width="4.75" style="6" customWidth="1"/>
+    <col min="2563" max="2563" width="26.375" style="6" customWidth="1"/>
+    <col min="2564" max="2570" width="35.875" style="6" customWidth="1"/>
+    <col min="2571" max="2814" width="9" style="6"/>
+    <col min="2815" max="2815" width="3.125" style="6" customWidth="1"/>
+    <col min="2816" max="2816" width="2.125" style="6" customWidth="1"/>
+    <col min="2817" max="2818" width="4.75" style="6" customWidth="1"/>
+    <col min="2819" max="2819" width="26.375" style="6" customWidth="1"/>
+    <col min="2820" max="2826" width="35.875" style="6" customWidth="1"/>
+    <col min="2827" max="3070" width="9" style="6"/>
+    <col min="3071" max="3071" width="3.125" style="6" customWidth="1"/>
+    <col min="3072" max="3072" width="2.125" style="6" customWidth="1"/>
+    <col min="3073" max="3074" width="4.75" style="6" customWidth="1"/>
+    <col min="3075" max="3075" width="26.375" style="6" customWidth="1"/>
+    <col min="3076" max="3082" width="35.875" style="6" customWidth="1"/>
+    <col min="3083" max="3326" width="9" style="6"/>
+    <col min="3327" max="3327" width="3.125" style="6" customWidth="1"/>
+    <col min="3328" max="3328" width="2.125" style="6" customWidth="1"/>
+    <col min="3329" max="3330" width="4.75" style="6" customWidth="1"/>
+    <col min="3331" max="3331" width="26.375" style="6" customWidth="1"/>
+    <col min="3332" max="3338" width="35.875" style="6" customWidth="1"/>
+    <col min="3339" max="3582" width="9" style="6"/>
+    <col min="3583" max="3583" width="3.125" style="6" customWidth="1"/>
+    <col min="3584" max="3584" width="2.125" style="6" customWidth="1"/>
+    <col min="3585" max="3586" width="4.75" style="6" customWidth="1"/>
+    <col min="3587" max="3587" width="26.375" style="6" customWidth="1"/>
+    <col min="3588" max="3594" width="35.875" style="6" customWidth="1"/>
+    <col min="3595" max="3838" width="9" style="6"/>
+    <col min="3839" max="3839" width="3.125" style="6" customWidth="1"/>
+    <col min="3840" max="3840" width="2.125" style="6" customWidth="1"/>
+    <col min="3841" max="3842" width="4.75" style="6" customWidth="1"/>
+    <col min="3843" max="3843" width="26.375" style="6" customWidth="1"/>
+    <col min="3844" max="3850" width="35.875" style="6" customWidth="1"/>
+    <col min="3851" max="4094" width="9" style="6"/>
+    <col min="4095" max="4095" width="3.125" style="6" customWidth="1"/>
+    <col min="4096" max="4096" width="2.125" style="6" customWidth="1"/>
+    <col min="4097" max="4098" width="4.75" style="6" customWidth="1"/>
+    <col min="4099" max="4099" width="26.375" style="6" customWidth="1"/>
+    <col min="4100" max="4106" width="35.875" style="6" customWidth="1"/>
+    <col min="4107" max="4350" width="9" style="6"/>
+    <col min="4351" max="4351" width="3.125" style="6" customWidth="1"/>
+    <col min="4352" max="4352" width="2.125" style="6" customWidth="1"/>
+    <col min="4353" max="4354" width="4.75" style="6" customWidth="1"/>
+    <col min="4355" max="4355" width="26.375" style="6" customWidth="1"/>
+    <col min="4356" max="4362" width="35.875" style="6" customWidth="1"/>
+    <col min="4363" max="4606" width="9" style="6"/>
+    <col min="4607" max="4607" width="3.125" style="6" customWidth="1"/>
+    <col min="4608" max="4608" width="2.125" style="6" customWidth="1"/>
+    <col min="4609" max="4610" width="4.75" style="6" customWidth="1"/>
+    <col min="4611" max="4611" width="26.375" style="6" customWidth="1"/>
+    <col min="4612" max="4618" width="35.875" style="6" customWidth="1"/>
+    <col min="4619" max="4862" width="9" style="6"/>
+    <col min="4863" max="4863" width="3.125" style="6" customWidth="1"/>
+    <col min="4864" max="4864" width="2.125" style="6" customWidth="1"/>
+    <col min="4865" max="4866" width="4.75" style="6" customWidth="1"/>
+    <col min="4867" max="4867" width="26.375" style="6" customWidth="1"/>
+    <col min="4868" max="4874" width="35.875" style="6" customWidth="1"/>
+    <col min="4875" max="5118" width="9" style="6"/>
+    <col min="5119" max="5119" width="3.125" style="6" customWidth="1"/>
+    <col min="5120" max="5120" width="2.125" style="6" customWidth="1"/>
+    <col min="5121" max="5122" width="4.75" style="6" customWidth="1"/>
+    <col min="5123" max="5123" width="26.375" style="6" customWidth="1"/>
+    <col min="5124" max="5130" width="35.875" style="6" customWidth="1"/>
+    <col min="5131" max="5374" width="9" style="6"/>
+    <col min="5375" max="5375" width="3.125" style="6" customWidth="1"/>
+    <col min="5376" max="5376" width="2.125" style="6" customWidth="1"/>
+    <col min="5377" max="5378" width="4.75" style="6" customWidth="1"/>
+    <col min="5379" max="5379" width="26.375" style="6" customWidth="1"/>
+    <col min="5380" max="5386" width="35.875" style="6" customWidth="1"/>
+    <col min="5387" max="5630" width="9" style="6"/>
+    <col min="5631" max="5631" width="3.125" style="6" customWidth="1"/>
+    <col min="5632" max="5632" width="2.125" style="6" customWidth="1"/>
+    <col min="5633" max="5634" width="4.75" style="6" customWidth="1"/>
+    <col min="5635" max="5635" width="26.375" style="6" customWidth="1"/>
+    <col min="5636" max="5642" width="35.875" style="6" customWidth="1"/>
+    <col min="5643" max="5886" width="9" style="6"/>
+    <col min="5887" max="5887" width="3.125" style="6" customWidth="1"/>
+    <col min="5888" max="5888" width="2.125" style="6" customWidth="1"/>
+    <col min="5889" max="5890" width="4.75" style="6" customWidth="1"/>
+    <col min="5891" max="5891" width="26.375" style="6" customWidth="1"/>
+    <col min="5892" max="5898" width="35.875" style="6" customWidth="1"/>
+    <col min="5899" max="6142" width="9" style="6"/>
+    <col min="6143" max="6143" width="3.125" style="6" customWidth="1"/>
+    <col min="6144" max="6144" width="2.125" style="6" customWidth="1"/>
+    <col min="6145" max="6146" width="4.75" style="6" customWidth="1"/>
+    <col min="6147" max="6147" width="26.375" style="6" customWidth="1"/>
+    <col min="6148" max="6154" width="35.875" style="6" customWidth="1"/>
+    <col min="6155" max="6398" width="9" style="6"/>
+    <col min="6399" max="6399" width="3.125" style="6" customWidth="1"/>
+    <col min="6400" max="6400" width="2.125" style="6" customWidth="1"/>
+    <col min="6401" max="6402" width="4.75" style="6" customWidth="1"/>
+    <col min="6403" max="6403" width="26.375" style="6" customWidth="1"/>
+    <col min="6404" max="6410" width="35.875" style="6" customWidth="1"/>
+    <col min="6411" max="6654" width="9" style="6"/>
+    <col min="6655" max="6655" width="3.125" style="6" customWidth="1"/>
+    <col min="6656" max="6656" width="2.125" style="6" customWidth="1"/>
+    <col min="6657" max="6658" width="4.75" style="6" customWidth="1"/>
+    <col min="6659" max="6659" width="26.375" style="6" customWidth="1"/>
+    <col min="6660" max="6666" width="35.875" style="6" customWidth="1"/>
+    <col min="6667" max="6910" width="9" style="6"/>
+    <col min="6911" max="6911" width="3.125" style="6" customWidth="1"/>
+    <col min="6912" max="6912" width="2.125" style="6" customWidth="1"/>
+    <col min="6913" max="6914" width="4.75" style="6" customWidth="1"/>
+    <col min="6915" max="6915" width="26.375" style="6" customWidth="1"/>
+    <col min="6916" max="6922" width="35.875" style="6" customWidth="1"/>
+    <col min="6923" max="7166" width="9" style="6"/>
+    <col min="7167" max="7167" width="3.125" style="6" customWidth="1"/>
+    <col min="7168" max="7168" width="2.125" style="6" customWidth="1"/>
+    <col min="7169" max="7170" width="4.75" style="6" customWidth="1"/>
+    <col min="7171" max="7171" width="26.375" style="6" customWidth="1"/>
+    <col min="7172" max="7178" width="35.875" style="6" customWidth="1"/>
+    <col min="7179" max="7422" width="9" style="6"/>
+    <col min="7423" max="7423" width="3.125" style="6" customWidth="1"/>
+    <col min="7424" max="7424" width="2.125" style="6" customWidth="1"/>
+    <col min="7425" max="7426" width="4.75" style="6" customWidth="1"/>
+    <col min="7427" max="7427" width="26.375" style="6" customWidth="1"/>
+    <col min="7428" max="7434" width="35.875" style="6" customWidth="1"/>
+    <col min="7435" max="7678" width="9" style="6"/>
+    <col min="7679" max="7679" width="3.125" style="6" customWidth="1"/>
+    <col min="7680" max="7680" width="2.125" style="6" customWidth="1"/>
+    <col min="7681" max="7682" width="4.75" style="6" customWidth="1"/>
+    <col min="7683" max="7683" width="26.375" style="6" customWidth="1"/>
+    <col min="7684" max="7690" width="35.875" style="6" customWidth="1"/>
+    <col min="7691" max="7934" width="9" style="6"/>
+    <col min="7935" max="7935" width="3.125" style="6" customWidth="1"/>
+    <col min="7936" max="7936" width="2.125" style="6" customWidth="1"/>
+    <col min="7937" max="7938" width="4.75" style="6" customWidth="1"/>
+    <col min="7939" max="7939" width="26.375" style="6" customWidth="1"/>
+    <col min="7940" max="7946" width="35.875" style="6" customWidth="1"/>
+    <col min="7947" max="8190" width="9" style="6"/>
+    <col min="8191" max="8191" width="3.125" style="6" customWidth="1"/>
+    <col min="8192" max="8192" width="2.125" style="6" customWidth="1"/>
+    <col min="8193" max="8194" width="4.75" style="6" customWidth="1"/>
+    <col min="8195" max="8195" width="26.375" style="6" customWidth="1"/>
+    <col min="8196" max="8202" width="35.875" style="6" customWidth="1"/>
+    <col min="8203" max="8446" width="9" style="6"/>
+    <col min="8447" max="8447" width="3.125" style="6" customWidth="1"/>
+    <col min="8448" max="8448" width="2.125" style="6" customWidth="1"/>
+    <col min="8449" max="8450" width="4.75" style="6" customWidth="1"/>
+    <col min="8451" max="8451" width="26.375" style="6" customWidth="1"/>
+    <col min="8452" max="8458" width="35.875" style="6" customWidth="1"/>
+    <col min="8459" max="8702" width="9" style="6"/>
+    <col min="8703" max="8703" width="3.125" style="6" customWidth="1"/>
+    <col min="8704" max="8704" width="2.125" style="6" customWidth="1"/>
+    <col min="8705" max="8706" width="4.75" style="6" customWidth="1"/>
+    <col min="8707" max="8707" width="26.375" style="6" customWidth="1"/>
+    <col min="8708" max="8714" width="35.875" style="6" customWidth="1"/>
+    <col min="8715" max="8958" width="9" style="6"/>
+    <col min="8959" max="8959" width="3.125" style="6" customWidth="1"/>
+    <col min="8960" max="8960" width="2.125" style="6" customWidth="1"/>
+    <col min="8961" max="8962" width="4.75" style="6" customWidth="1"/>
+    <col min="8963" max="8963" width="26.375" style="6" customWidth="1"/>
+    <col min="8964" max="8970" width="35.875" style="6" customWidth="1"/>
+    <col min="8971" max="9214" width="9" style="6"/>
+    <col min="9215" max="9215" width="3.125" style="6" customWidth="1"/>
+    <col min="9216" max="9216" width="2.125" style="6" customWidth="1"/>
+    <col min="9217" max="9218" width="4.75" style="6" customWidth="1"/>
+    <col min="9219" max="9219" width="26.375" style="6" customWidth="1"/>
+    <col min="9220" max="9226" width="35.875" style="6" customWidth="1"/>
+    <col min="9227" max="9470" width="9" style="6"/>
+    <col min="9471" max="9471" width="3.125" style="6" customWidth="1"/>
+    <col min="9472" max="9472" width="2.125" style="6" customWidth="1"/>
+    <col min="9473" max="9474" width="4.75" style="6" customWidth="1"/>
+    <col min="9475" max="9475" width="26.375" style="6" customWidth="1"/>
+    <col min="9476" max="9482" width="35.875" style="6" customWidth="1"/>
+    <col min="9483" max="9726" width="9" style="6"/>
+    <col min="9727" max="9727" width="3.125" style="6" customWidth="1"/>
+    <col min="9728" max="9728" width="2.125" style="6" customWidth="1"/>
+    <col min="9729" max="9730" width="4.75" style="6" customWidth="1"/>
+    <col min="9731" max="9731" width="26.375" style="6" customWidth="1"/>
+    <col min="9732" max="9738" width="35.875" style="6" customWidth="1"/>
+    <col min="9739" max="9982" width="9" style="6"/>
+    <col min="9983" max="9983" width="3.125" style="6" customWidth="1"/>
+    <col min="9984" max="9984" width="2.125" style="6" customWidth="1"/>
+    <col min="9985" max="9986" width="4.75" style="6" customWidth="1"/>
+    <col min="9987" max="9987" width="26.375" style="6" customWidth="1"/>
+    <col min="9988" max="9994" width="35.875" style="6" customWidth="1"/>
+    <col min="9995" max="10238" width="9" style="6"/>
+    <col min="10239" max="10239" width="3.125" style="6" customWidth="1"/>
+    <col min="10240" max="10240" width="2.125" style="6" customWidth="1"/>
+    <col min="10241" max="10242" width="4.75" style="6" customWidth="1"/>
+    <col min="10243" max="10243" width="26.375" style="6" customWidth="1"/>
+    <col min="10244" max="10250" width="35.875" style="6" customWidth="1"/>
+    <col min="10251" max="10494" width="9" style="6"/>
+    <col min="10495" max="10495" width="3.125" style="6" customWidth="1"/>
+    <col min="10496" max="10496" width="2.125" style="6" customWidth="1"/>
+    <col min="10497" max="10498" width="4.75" style="6" customWidth="1"/>
+    <col min="10499" max="10499" width="26.375" style="6" customWidth="1"/>
+    <col min="10500" max="10506" width="35.875" style="6" customWidth="1"/>
+    <col min="10507" max="10750" width="9" style="6"/>
+    <col min="10751" max="10751" width="3.125" style="6" customWidth="1"/>
+    <col min="10752" max="10752" width="2.125" style="6" customWidth="1"/>
+    <col min="10753" max="10754" width="4.75" style="6" customWidth="1"/>
+    <col min="10755" max="10755" width="26.375" style="6" customWidth="1"/>
+    <col min="10756" max="10762" width="35.875" style="6" customWidth="1"/>
+    <col min="10763" max="11006" width="9" style="6"/>
+    <col min="11007" max="11007" width="3.125" style="6" customWidth="1"/>
+    <col min="11008" max="11008" width="2.125" style="6" customWidth="1"/>
+    <col min="11009" max="11010" width="4.75" style="6" customWidth="1"/>
+    <col min="11011" max="11011" width="26.375" style="6" customWidth="1"/>
+    <col min="11012" max="11018" width="35.875" style="6" customWidth="1"/>
+    <col min="11019" max="11262" width="9" style="6"/>
+    <col min="11263" max="11263" width="3.125" style="6" customWidth="1"/>
+    <col min="11264" max="11264" width="2.125" style="6" customWidth="1"/>
+    <col min="11265" max="11266" width="4.75" style="6" customWidth="1"/>
+    <col min="11267" max="11267" width="26.375" style="6" customWidth="1"/>
+    <col min="11268" max="11274" width="35.875" style="6" customWidth="1"/>
+    <col min="11275" max="11518" width="9" style="6"/>
+    <col min="11519" max="11519" width="3.125" style="6" customWidth="1"/>
+    <col min="11520" max="11520" width="2.125" style="6" customWidth="1"/>
+    <col min="11521" max="11522" width="4.75" style="6" customWidth="1"/>
+    <col min="11523" max="11523" width="26.375" style="6" customWidth="1"/>
+    <col min="11524" max="11530" width="35.875" style="6" customWidth="1"/>
+    <col min="11531" max="11774" width="9" style="6"/>
+    <col min="11775" max="11775" width="3.125" style="6" customWidth="1"/>
+    <col min="11776" max="11776" width="2.125" style="6" customWidth="1"/>
+    <col min="11777" max="11778" width="4.75" style="6" customWidth="1"/>
+    <col min="11779" max="11779" width="26.375" style="6" customWidth="1"/>
+    <col min="11780" max="11786" width="35.875" style="6" customWidth="1"/>
+    <col min="11787" max="12030" width="9" style="6"/>
+    <col min="12031" max="12031" width="3.125" style="6" customWidth="1"/>
+    <col min="12032" max="12032" width="2.125" style="6" customWidth="1"/>
+    <col min="12033" max="12034" width="4.75" style="6" customWidth="1"/>
+    <col min="12035" max="12035" width="26.375" style="6" customWidth="1"/>
+    <col min="12036" max="12042" width="35.875" style="6" customWidth="1"/>
+    <col min="12043" max="12286" width="9" style="6"/>
+    <col min="12287" max="12287" width="3.125" style="6" customWidth="1"/>
+    <col min="12288" max="12288" width="2.125" style="6" customWidth="1"/>
+    <col min="12289" max="12290" width="4.75" style="6" customWidth="1"/>
+    <col min="12291" max="12291" width="26.375" style="6" customWidth="1"/>
+    <col min="12292" max="12298" width="35.875" style="6" customWidth="1"/>
+    <col min="12299" max="12542" width="9" style="6"/>
+    <col min="12543" max="12543" width="3.125" style="6" customWidth="1"/>
+    <col min="12544" max="12544" width="2.125" style="6" customWidth="1"/>
+    <col min="12545" max="12546" width="4.75" style="6" customWidth="1"/>
+    <col min="12547" max="12547" width="26.375" style="6" customWidth="1"/>
+    <col min="12548" max="12554" width="35.875" style="6" customWidth="1"/>
+    <col min="12555" max="12798" width="9" style="6"/>
+    <col min="12799" max="12799" width="3.125" style="6" customWidth="1"/>
+    <col min="12800" max="12800" width="2.125" style="6" customWidth="1"/>
+    <col min="12801" max="12802" width="4.75" style="6" customWidth="1"/>
+    <col min="12803" max="12803" width="26.375" style="6" customWidth="1"/>
+    <col min="12804" max="12810" width="35.875" style="6" customWidth="1"/>
+    <col min="12811" max="13054" width="9" style="6"/>
+    <col min="13055" max="13055" width="3.125" style="6" customWidth="1"/>
+    <col min="13056" max="13056" width="2.125" style="6" customWidth="1"/>
+    <col min="13057" max="13058" width="4.75" style="6" customWidth="1"/>
+    <col min="13059" max="13059" width="26.375" style="6" customWidth="1"/>
+    <col min="13060" max="13066" width="35.875" style="6" customWidth="1"/>
+    <col min="13067" max="13310" width="9" style="6"/>
+    <col min="13311" max="13311" width="3.125" style="6" customWidth="1"/>
+    <col min="13312" max="13312" width="2.125" style="6" customWidth="1"/>
+    <col min="13313" max="13314" width="4.75" style="6" customWidth="1"/>
+    <col min="13315" max="13315" width="26.375" style="6" customWidth="1"/>
+    <col min="13316" max="13322" width="35.875" style="6" customWidth="1"/>
+    <col min="13323" max="13566" width="9" style="6"/>
+    <col min="13567" max="13567" width="3.125" style="6" customWidth="1"/>
+    <col min="13568" max="13568" width="2.125" style="6" customWidth="1"/>
+    <col min="13569" max="13570" width="4.75" style="6" customWidth="1"/>
+    <col min="13571" max="13571" width="26.375" style="6" customWidth="1"/>
+    <col min="13572" max="13578" width="35.875" style="6" customWidth="1"/>
+    <col min="13579" max="13822" width="9" style="6"/>
+    <col min="13823" max="13823" width="3.125" style="6" customWidth="1"/>
+    <col min="13824" max="13824" width="2.125" style="6" customWidth="1"/>
+    <col min="13825" max="13826" width="4.75" style="6" customWidth="1"/>
+    <col min="13827" max="13827" width="26.375" style="6" customWidth="1"/>
+    <col min="13828" max="13834" width="35.875" style="6" customWidth="1"/>
+    <col min="13835" max="14078" width="9" style="6"/>
+    <col min="14079" max="14079" width="3.125" style="6" customWidth="1"/>
+    <col min="14080" max="14080" width="2.125" style="6" customWidth="1"/>
+    <col min="14081" max="14082" width="4.75" style="6" customWidth="1"/>
+    <col min="14083" max="14083" width="26.375" style="6" customWidth="1"/>
+    <col min="14084" max="14090" width="35.875" style="6" customWidth="1"/>
+    <col min="14091" max="14334" width="9" style="6"/>
+    <col min="14335" max="14335" width="3.125" style="6" customWidth="1"/>
+    <col min="14336" max="14336" width="2.125" style="6" customWidth="1"/>
+    <col min="14337" max="14338" width="4.75" style="6" customWidth="1"/>
+    <col min="14339" max="14339" width="26.375" style="6" customWidth="1"/>
+    <col min="14340" max="14346" width="35.875" style="6" customWidth="1"/>
+    <col min="14347" max="14590" width="9" style="6"/>
+    <col min="14591" max="14591" width="3.125" style="6" customWidth="1"/>
+    <col min="14592" max="14592" width="2.125" style="6" customWidth="1"/>
+    <col min="14593" max="14594" width="4.75" style="6" customWidth="1"/>
+    <col min="14595" max="14595" width="26.375" style="6" customWidth="1"/>
+    <col min="14596" max="14602" width="35.875" style="6" customWidth="1"/>
+    <col min="14603" max="14846" width="9" style="6"/>
+    <col min="14847" max="14847" width="3.125" style="6" customWidth="1"/>
+    <col min="14848" max="14848" width="2.125" style="6" customWidth="1"/>
+    <col min="14849" max="14850" width="4.75" style="6" customWidth="1"/>
+    <col min="14851" max="14851" width="26.375" style="6" customWidth="1"/>
+    <col min="14852" max="14858" width="35.875" style="6" customWidth="1"/>
+    <col min="14859" max="15102" width="9" style="6"/>
+    <col min="15103" max="15103" width="3.125" style="6" customWidth="1"/>
+    <col min="15104" max="15104" width="2.125" style="6" customWidth="1"/>
+    <col min="15105" max="15106" width="4.75" style="6" customWidth="1"/>
+    <col min="15107" max="15107" width="26.375" style="6" customWidth="1"/>
+    <col min="15108" max="15114" width="35.875" style="6" customWidth="1"/>
+    <col min="15115" max="15358" width="9" style="6"/>
+    <col min="15359" max="15359" width="3.125" style="6" customWidth="1"/>
+    <col min="15360" max="15360" width="2.125" style="6" customWidth="1"/>
+    <col min="15361" max="15362" width="4.75" style="6" customWidth="1"/>
+    <col min="15363" max="15363" width="26.375" style="6" customWidth="1"/>
+    <col min="15364" max="15370" width="35.875" style="6" customWidth="1"/>
+    <col min="15371" max="15614" width="9" style="6"/>
+    <col min="15615" max="15615" width="3.125" style="6" customWidth="1"/>
+    <col min="15616" max="15616" width="2.125" style="6" customWidth="1"/>
+    <col min="15617" max="15618" width="4.75" style="6" customWidth="1"/>
+    <col min="15619" max="15619" width="26.375" style="6" customWidth="1"/>
+    <col min="15620" max="15626" width="35.875" style="6" customWidth="1"/>
+    <col min="15627" max="15870" width="9" style="6"/>
+    <col min="15871" max="15871" width="3.125" style="6" customWidth="1"/>
+    <col min="15872" max="15872" width="2.125" style="6" customWidth="1"/>
+    <col min="15873" max="15874" width="4.75" style="6" customWidth="1"/>
+    <col min="15875" max="15875" width="26.375" style="6" customWidth="1"/>
+    <col min="15876" max="15882" width="35.875" style="6" customWidth="1"/>
+    <col min="15883" max="16126" width="9" style="6"/>
+    <col min="16127" max="16127" width="3.125" style="6" customWidth="1"/>
+    <col min="16128" max="16128" width="2.125" style="6" customWidth="1"/>
+    <col min="16129" max="16130" width="4.75" style="6" customWidth="1"/>
+    <col min="16131" max="16131" width="26.375" style="6" customWidth="1"/>
+    <col min="16132" max="16138" width="35.875" style="6" customWidth="1"/>
+    <col min="16139" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="3" customFormat="1" ht="25.5">
+    <row r="1" spans="1:10" s="3" customFormat="1" ht="43.5" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="J1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:9">
+    <row r="2" spans="1:10">
       <c r="A2" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B2" s="5">
+        <v>888699</v>
+      </c>
+      <c r="C2" s="5">
+        <v>89708</v>
+      </c>
+      <c r="D2" s="5">
+        <v>15128</v>
+      </c>
+      <c r="E2" s="5">
+        <v>9603</v>
+      </c>
+      <c r="F2" s="5">
+        <v>3163</v>
+      </c>
+      <c r="G2" s="5">
+        <v>4416</v>
+      </c>
+      <c r="H2" s="5">
+        <v>33816</v>
+      </c>
+      <c r="I2" s="5">
+        <v>23582</v>
+      </c>
+      <c r="J2" s="7">
+        <v>10.094306396203889</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="4">
         <v>2023</v>
       </c>
-      <c r="B2" s="5">
+      <c r="B3" s="5">
         <v>861305</v>
       </c>
-      <c r="C2" s="5">
-[...2 lines deleted...]
-      <c r="D2" s="5">
+      <c r="C3" s="5">
+        <v>84340</v>
+      </c>
+      <c r="D3" s="5">
         <v>11390</v>
       </c>
-      <c r="E2" s="5">
+      <c r="E3" s="5">
         <v>12567</v>
       </c>
-      <c r="F2" s="5">
+      <c r="F3" s="5">
         <v>3313</v>
       </c>
-      <c r="G2" s="5">
+      <c r="G3" s="5">
         <v>7640</v>
       </c>
-      <c r="H2" s="5">
+      <c r="H3" s="5">
+        <v>24268</v>
+      </c>
+      <c r="I3" s="5">
         <v>25162</v>
       </c>
-      <c r="I2" s="6">
-        <v>6.97</v>
+      <c r="J3" s="7">
+        <v>9.7921177747720023</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
-      <c r="A3" s="4">
+    <row r="4" spans="1:10">
+      <c r="A4" s="4">
         <v>2022</v>
       </c>
-      <c r="B3" s="5">
+      <c r="B4" s="5">
         <v>834537</v>
       </c>
-      <c r="C3" s="5">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C4" s="5">
+        <v>76972</v>
+      </c>
+      <c r="D4" s="5">
         <v>4007</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E4" s="5">
         <v>11898</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F4" s="5">
         <v>3403</v>
       </c>
-      <c r="G3" s="5">
+      <c r="G4" s="5">
         <v>7783</v>
       </c>
-      <c r="H3" s="5">
+      <c r="H4" s="5">
+        <v>24068</v>
+      </c>
+      <c r="I4" s="5">
         <v>25813</v>
       </c>
-      <c r="I3" s="6">
-        <v>6.34</v>
+      <c r="J4" s="7">
+        <v>9.223317839712319</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
-      <c r="A4" s="4">
+    <row r="5" spans="1:10">
+      <c r="A5" s="4">
         <v>2021</v>
       </c>
-      <c r="B4" s="5">
+      <c r="B5" s="5">
         <v>815442</v>
       </c>
-      <c r="C4" s="5">
-[...2 lines deleted...]
-      <c r="D4" s="5">
+      <c r="C5" s="5">
+        <v>71926</v>
+      </c>
+      <c r="D5" s="5">
         <v>2591</v>
       </c>
-      <c r="E4" s="5">
+      <c r="E5" s="5">
         <v>11610</v>
       </c>
-      <c r="F4" s="5">
+      <c r="F5" s="5">
         <v>3542</v>
       </c>
-      <c r="G4" s="5">
+      <c r="G5" s="5">
         <v>7275</v>
       </c>
-      <c r="H4" s="5">
+      <c r="H5" s="5">
+        <v>20207</v>
+      </c>
+      <c r="I5" s="5">
         <v>26701</v>
       </c>
-      <c r="I4" s="6">
-        <v>6.34</v>
+      <c r="J5" s="7">
+        <v>8.8204924445883339</v>
       </c>
     </row>
-    <row r="5" spans="1:9">
-      <c r="A5" s="4">
+    <row r="6" spans="1:10">
+      <c r="A6" s="4">
         <v>2020</v>
       </c>
-      <c r="B5" s="5">
+      <c r="B6" s="5">
         <v>815100</v>
       </c>
-      <c r="C5" s="5">
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="C6" s="5">
+        <v>84654</v>
+      </c>
+      <c r="D6" s="5">
         <v>12056</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E6" s="5">
         <v>11550</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F6" s="5">
         <v>3582</v>
       </c>
-      <c r="G5" s="5">
+      <c r="G6" s="5">
         <v>6804</v>
       </c>
-      <c r="H5" s="5">
+      <c r="H6" s="5">
+        <v>23191</v>
+      </c>
+      <c r="I6" s="5">
         <v>27471</v>
       </c>
-      <c r="I5" s="6">
-        <v>7.54</v>
+      <c r="J6" s="7">
+        <v>10.385719543614281</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
-      <c r="A6" s="4">
+    <row r="7" spans="1:10">
+      <c r="A7" s="4">
         <v>2019</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B7" s="5">
         <v>829199</v>
       </c>
-      <c r="C6" s="5">
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="C7" s="5">
+        <v>103029</v>
+      </c>
+      <c r="D7" s="5">
         <v>27987</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E7" s="5">
         <v>11983</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F7" s="5">
         <v>3967</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G7" s="5">
         <v>6631</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H7" s="5">
+        <v>23976</v>
+      </c>
+      <c r="I7" s="5">
         <v>28485</v>
       </c>
-      <c r="I6" s="6">
-        <v>9.5299999999999994</v>
+      <c r="J7" s="7">
+        <v>12.425123522821421</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
-      <c r="A7" s="4">
+    <row r="8" spans="1:10">
+      <c r="A8" s="4">
         <v>2018</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B8" s="5">
         <v>811359</v>
       </c>
-      <c r="C7" s="5">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C8" s="5">
+        <v>100683</v>
+      </c>
+      <c r="D8" s="5">
         <v>24561</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E8" s="5">
         <v>11647</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F8" s="5">
         <v>3951</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G8" s="5">
         <v>6413</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H8" s="5">
+        <v>25570</v>
+      </c>
+      <c r="I8" s="5">
         <v>28541</v>
       </c>
-      <c r="I7" s="6">
-        <v>9.26</v>
+      <c r="J8" s="7">
+        <v>12.409180153298355</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
-      <c r="A8" s="4">
+    <row r="9" spans="1:10">
+      <c r="A9" s="4">
         <v>2017</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B9" s="5">
         <v>811670</v>
       </c>
-      <c r="C8" s="5">
-[...2 lines deleted...]
-      <c r="D8" s="5">
+      <c r="C9" s="5">
+        <v>105175</v>
+      </c>
+      <c r="D9" s="5">
         <v>24744</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E9" s="5">
         <v>11468</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F9" s="5">
         <v>4405</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G9" s="5">
         <v>6733</v>
       </c>
-      <c r="H8" s="5">
+      <c r="H9" s="5">
+        <v>27672</v>
+      </c>
+      <c r="I9" s="5">
         <v>30153</v>
       </c>
-      <c r="I8" s="6">
-        <v>9.5500000000000007</v>
+      <c r="J9" s="7">
+        <v>12.957852329148544</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
-      <c r="A9" s="4">
+    <row r="10" spans="1:10">
+      <c r="A10" s="4">
         <v>2016</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B10" s="5">
         <v>776811</v>
       </c>
-      <c r="C9" s="5">
-[...2 lines deleted...]
-      <c r="D9" s="5">
+      <c r="C10" s="5">
+        <v>100375</v>
+      </c>
+      <c r="D10" s="5">
         <v>21978</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E10" s="5">
         <v>10653</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F10" s="5">
         <v>4475</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G10" s="5">
         <v>6024</v>
       </c>
-      <c r="H9" s="5">
+      <c r="H10" s="5">
+        <v>27500</v>
+      </c>
+      <c r="I10" s="5">
         <v>29745</v>
       </c>
-      <c r="I9" s="6">
-        <v>9.3800000000000008</v>
+      <c r="J10" s="7">
+        <v>12.921418466010392</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
-      <c r="A10" s="4">
+    <row r="11" spans="1:10">
+      <c r="A11" s="4">
         <v>2015</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B11" s="5">
         <v>759647</v>
       </c>
-      <c r="C10" s="5">
-[...2 lines deleted...]
-      <c r="D10" s="5">
+      <c r="C11" s="5">
+        <v>100002</v>
+      </c>
+      <c r="D11" s="5">
         <v>21089</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E11" s="5">
         <v>10759</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F11" s="5">
         <v>4658</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G11" s="5">
         <v>6120</v>
       </c>
-      <c r="H10" s="5">
+      <c r="H11" s="5">
+        <v>26760</v>
+      </c>
+      <c r="I11" s="5">
         <v>30616</v>
       </c>
-      <c r="I10" s="6">
-        <v>9.64</v>
+      <c r="J11" s="7">
+        <v>13.164272352816505</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
-      <c r="A11" s="4">
+    <row r="12" spans="1:10">
+      <c r="A12" s="4">
         <v>2014</v>
       </c>
-      <c r="B11" s="5">
+      <c r="B12" s="5">
         <v>755169</v>
       </c>
-      <c r="C11" s="5">
-[...2 lines deleted...]
-      <c r="D11" s="5">
+      <c r="C12" s="5">
+        <v>99313</v>
+      </c>
+      <c r="D12" s="5">
         <v>18019</v>
       </c>
-      <c r="E11" s="5">
+      <c r="E12" s="5">
         <v>10744</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F12" s="5">
         <v>5022</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G12" s="5">
         <v>6448</v>
       </c>
-      <c r="H11" s="5">
+      <c r="H12" s="5">
+        <v>26933</v>
+      </c>
+      <c r="I12" s="5">
         <v>32147</v>
       </c>
-      <c r="I11" s="6">
-        <v>9.58</v>
+      <c r="J12" s="7">
+        <v>13.151095979840274</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
-      <c r="A12" s="4">
+    <row r="13" spans="1:10">
+      <c r="A13" s="4">
         <v>2013</v>
       </c>
-      <c r="B12" s="5">
+      <c r="B13" s="5">
         <v>747922</v>
       </c>
-      <c r="C12" s="5">
-[...2 lines deleted...]
-      <c r="D12" s="5">
+      <c r="C13" s="5">
+        <v>99265</v>
+      </c>
+      <c r="D13" s="5">
         <v>17011</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E13" s="5">
         <v>10415</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F13" s="5">
         <v>5223</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G13" s="5">
         <v>6892</v>
       </c>
-      <c r="H12" s="5">
+      <c r="H13" s="5">
+        <v>26508</v>
+      </c>
+      <c r="I13" s="5">
         <v>33216</v>
       </c>
-      <c r="I12" s="6">
-[...145 lines deleted...]
-        <v>12.49</v>
+      <c r="J13" s="7">
+        <v>13.272105914787904</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:J13">
+    <sortCondition descending="1" ref="A2:A13"/>
+  </sortState>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>臺灣地區平均每戶家庭休閒、文化及教育消費支出</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>