--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\4文化經濟\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\4文化經濟\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5CA0DE50-C7C2-434E-9DAE-8AA5519FF436}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1CE713E3-04E7-4558-8A7C-59C4AD98A4F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A3F175FD-4000-44BE-9998-6B87BEBA6CD2}"/>
+    <workbookView xWindow="9975" yWindow="660" windowWidth="21330" windowHeight="14700" xr2:uid="{A3F175FD-4000-44BE-9998-6B87BEBA6CD2}"/>
   </bookViews>
   <sheets>
     <sheet name="文化相關產業就業人數" sheetId="2" r:id="rId1"/>
     <sheet name="就業金卡核發概況" sheetId="3" r:id="rId2"/>
     <sheet name="外國專業人員有效聘僱人次概況" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="44">
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>就業人數</t>
   </si>
   <si>
     <t>我國服務業就業人數(千人)</t>
   </si>
   <si>
     <t>我國總就業人數(千人)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>文創產業人數占我國總就業人數比重</t>
     </r>
     <r>
       <rPr>
@@ -583,50 +583,66 @@
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2022</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2023</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2024</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
@@ -1106,54 +1122,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6A52823-EFF8-4A12-9462-98CB1011FEB0}">
-  <dimension ref="A1:L16"/>
+  <dimension ref="A1:L17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H22" sqref="H22"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.125" customWidth="1"/>
     <col min="2" max="2" width="11.25" customWidth="1"/>
     <col min="3" max="3" width="25.125" customWidth="1"/>
     <col min="4" max="4" width="13.5" customWidth="1"/>
     <col min="5" max="5" width="14.75" customWidth="1"/>
     <col min="6" max="6" width="11.625" customWidth="1"/>
     <col min="7" max="7" width="13.5" customWidth="1"/>
     <col min="8" max="8" width="17.5" customWidth="1"/>
     <col min="9" max="9" width="17.125" customWidth="1"/>
     <col min="10" max="10" width="21.375" customWidth="1"/>
     <col min="11" max="11" width="17.125" customWidth="1"/>
     <col min="12" max="12" width="16.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>1</v>
       </c>
@@ -1184,991 +1200,1068 @@
       </c>
       <c r="D2" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>11</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
     </row>
     <row r="3" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B3" s="3">
-        <v>38442</v>
+        <v>37484</v>
       </c>
       <c r="C3" s="3">
-        <v>20015</v>
+        <v>20535</v>
       </c>
       <c r="D3" s="3">
-        <v>21374</v>
+        <v>20789</v>
       </c>
       <c r="E3" s="3">
-        <v>41973</v>
+        <v>43921</v>
       </c>
       <c r="F3" s="3">
+        <v>73555</v>
+      </c>
+      <c r="G3" s="3">
+        <v>25157</v>
+      </c>
+      <c r="H3" s="3">
         <v>77095</v>
       </c>
-      <c r="G3" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="I3" s="3">
-        <v>298753</v>
+        <v>298534</v>
       </c>
       <c r="J3" s="3">
-        <v>6974</v>
+        <v>7051</v>
       </c>
       <c r="K3" s="3">
-        <v>11528</v>
+        <v>11595</v>
       </c>
       <c r="L3" s="4">
-        <v>2.59</v>
+        <v>2.57</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B4" s="3">
-        <v>38709</v>
+        <v>38442</v>
       </c>
       <c r="C4" s="3">
-        <v>19158</v>
+        <v>20015</v>
       </c>
       <c r="D4" s="3">
-        <v>22468</v>
+        <v>21374</v>
       </c>
       <c r="E4" s="3">
-        <v>39237</v>
+        <v>41973</v>
       </c>
       <c r="F4" s="3">
-        <v>76412</v>
+        <v>77095</v>
       </c>
       <c r="G4" s="3">
-        <v>26309</v>
+        <v>24894</v>
       </c>
       <c r="H4" s="3">
-        <v>67502</v>
+        <v>74960</v>
       </c>
       <c r="I4" s="3">
-        <v>286958</v>
+        <v>298753</v>
       </c>
       <c r="J4" s="3">
-        <v>6846</v>
+        <v>6974</v>
       </c>
       <c r="K4" s="3">
-        <v>11418</v>
+        <v>11528</v>
       </c>
       <c r="L4" s="4">
-        <v>2.54</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="3">
-        <v>40441</v>
+        <v>38709</v>
       </c>
       <c r="C5" s="3">
-        <v>19498</v>
+        <v>19158</v>
       </c>
       <c r="D5" s="3">
-        <v>18881</v>
+        <v>22468</v>
       </c>
       <c r="E5" s="3">
-        <v>36400</v>
+        <v>39237</v>
       </c>
       <c r="F5" s="3">
-        <v>70422</v>
+        <v>76412</v>
       </c>
       <c r="G5" s="3">
-        <v>20154</v>
+        <v>26309</v>
       </c>
       <c r="H5" s="3">
-        <v>67300</v>
+        <v>67502</v>
       </c>
       <c r="I5" s="3">
-        <v>273096</v>
+        <v>286958</v>
       </c>
       <c r="J5" s="3">
-        <v>6847</v>
+        <v>6846</v>
       </c>
       <c r="K5" s="3">
-        <v>11447</v>
+        <v>11418</v>
       </c>
       <c r="L5" s="4">
-        <v>2.39</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B6" s="3">
-        <v>41781</v>
+        <v>40441</v>
       </c>
       <c r="C6" s="3">
-        <v>18537</v>
+        <v>19498</v>
       </c>
       <c r="D6" s="3">
-        <v>21111</v>
+        <v>18881</v>
       </c>
       <c r="E6" s="3">
-        <v>35258</v>
+        <v>36400</v>
       </c>
       <c r="F6" s="3">
-        <v>63978</v>
+        <v>70422</v>
       </c>
       <c r="G6" s="3">
-        <v>16979</v>
+        <v>20154</v>
       </c>
       <c r="H6" s="3">
-        <v>74308</v>
+        <v>67300</v>
       </c>
       <c r="I6" s="3">
-        <v>271952</v>
+        <v>273096</v>
       </c>
       <c r="J6" s="3">
-        <v>6879</v>
+        <v>6847</v>
       </c>
       <c r="K6" s="3">
-        <v>11504</v>
+        <v>11447</v>
       </c>
       <c r="L6" s="4">
-        <v>2.36</v>
+        <v>2.39</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B7" s="3">
-        <v>42210</v>
+        <v>41781</v>
       </c>
       <c r="C7" s="3">
-        <v>15962</v>
+        <v>18537</v>
       </c>
       <c r="D7" s="3">
-        <v>24135</v>
+        <v>21111</v>
       </c>
       <c r="E7" s="3">
-        <v>37671</v>
+        <v>35258</v>
       </c>
       <c r="F7" s="3">
-        <v>65150</v>
+        <v>63978</v>
       </c>
       <c r="G7" s="3">
-        <v>22148</v>
+        <v>16979</v>
       </c>
       <c r="H7" s="3">
-        <v>68523</v>
+        <v>74308</v>
       </c>
       <c r="I7" s="3">
-        <v>275799</v>
+        <v>271952</v>
       </c>
       <c r="J7" s="3">
-        <v>6849</v>
+        <v>6879</v>
       </c>
       <c r="K7" s="3">
-        <v>11500</v>
+        <v>11504</v>
       </c>
       <c r="L7" s="4">
-        <v>2.4</v>
+        <v>2.36</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B8" s="3">
-        <v>38430</v>
+        <v>42210</v>
       </c>
       <c r="C8" s="3">
-        <v>14902</v>
+        <v>15962</v>
       </c>
       <c r="D8" s="3">
-        <v>23312</v>
+        <v>24135</v>
       </c>
       <c r="E8" s="3">
-        <v>37886</v>
+        <v>37671</v>
       </c>
       <c r="F8" s="3">
-        <v>57536</v>
+        <v>65150</v>
       </c>
       <c r="G8" s="3">
-        <v>21273</v>
+        <v>22148</v>
       </c>
       <c r="H8" s="3">
-        <v>66077</v>
+        <v>68523</v>
       </c>
       <c r="I8" s="3">
-        <v>259416</v>
+        <v>275799</v>
       </c>
       <c r="J8" s="3">
-        <v>6790</v>
+        <v>6849</v>
       </c>
       <c r="K8" s="3">
-        <v>11434</v>
+        <v>11500</v>
       </c>
       <c r="L8" s="4">
-        <v>2.27</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B9" s="3">
-        <v>40962</v>
+        <v>38430</v>
       </c>
       <c r="C9" s="3">
-        <v>16698</v>
+        <v>14902</v>
       </c>
       <c r="D9" s="3">
-        <v>22116</v>
+        <v>23312</v>
       </c>
       <c r="E9" s="3">
-        <v>35984</v>
+        <v>37886</v>
       </c>
       <c r="F9" s="3">
-        <v>58571</v>
+        <v>57536</v>
       </c>
       <c r="G9" s="3">
-        <v>19042</v>
+        <v>21273</v>
       </c>
       <c r="H9" s="3">
-        <v>66797</v>
+        <v>66077</v>
       </c>
       <c r="I9" s="3">
-        <v>260169</v>
+        <v>259416</v>
       </c>
       <c r="J9" s="3">
-        <v>6732</v>
+        <v>6790</v>
       </c>
       <c r="K9" s="3">
-        <v>11352</v>
+        <v>11434</v>
       </c>
       <c r="L9" s="4">
-        <v>2.29</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B10" s="3">
-        <v>40165</v>
+        <v>40962</v>
       </c>
       <c r="C10" s="3">
-        <v>17535</v>
+        <v>16698</v>
       </c>
       <c r="D10" s="3">
-        <v>27264</v>
+        <v>22116</v>
       </c>
       <c r="E10" s="3">
-        <v>34146</v>
+        <v>35984</v>
       </c>
       <c r="F10" s="3">
-        <v>57130</v>
+        <v>58571</v>
       </c>
       <c r="G10" s="3">
-        <v>17593</v>
+        <v>19042</v>
       </c>
       <c r="H10" s="3">
-        <v>67663</v>
+        <v>66797</v>
       </c>
       <c r="I10" s="3">
-        <v>261497</v>
+        <v>260169</v>
       </c>
       <c r="J10" s="3">
-        <v>6667</v>
+        <v>6732</v>
       </c>
       <c r="K10" s="3">
-        <v>11267</v>
+        <v>11352</v>
       </c>
       <c r="L10" s="4">
-        <v>2.3199999999999998</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B11" s="3">
-        <v>39399</v>
+        <v>40165</v>
       </c>
       <c r="C11" s="3">
-        <v>15589</v>
+        <v>17535</v>
       </c>
       <c r="D11" s="3">
-        <v>31089</v>
+        <v>27264</v>
       </c>
       <c r="E11" s="3">
-        <v>35227</v>
+        <v>34146</v>
       </c>
       <c r="F11" s="3">
-        <v>54420</v>
+        <v>57130</v>
       </c>
       <c r="G11" s="3">
-        <v>16922</v>
+        <v>17593</v>
       </c>
       <c r="H11" s="3">
-        <v>59660</v>
+        <v>67663</v>
       </c>
       <c r="I11" s="3">
-        <v>252306</v>
+        <v>261497</v>
       </c>
       <c r="J11" s="3">
-        <v>6609</v>
+        <v>6667</v>
       </c>
       <c r="K11" s="3">
-        <v>11198</v>
+        <v>11267</v>
       </c>
       <c r="L11" s="4">
-        <v>2.25</v>
+        <v>2.3199999999999998</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B12" s="3">
-        <v>40769</v>
+        <v>39399</v>
       </c>
       <c r="C12" s="3">
-        <v>16771</v>
+        <v>15589</v>
       </c>
       <c r="D12" s="3">
-        <v>29405</v>
+        <v>31089</v>
       </c>
       <c r="E12" s="3">
-        <v>35796</v>
+        <v>35227</v>
       </c>
       <c r="F12" s="3">
-        <v>50311</v>
+        <v>54420</v>
       </c>
       <c r="G12" s="3">
-        <v>16375</v>
+        <v>16922</v>
       </c>
       <c r="H12" s="3">
-        <v>56093</v>
+        <v>59660</v>
       </c>
       <c r="I12" s="3">
-        <v>245520</v>
+        <v>252306</v>
       </c>
       <c r="J12" s="3">
-        <v>6526</v>
+        <v>6609</v>
       </c>
       <c r="K12" s="3">
-        <v>11079</v>
+        <v>11198</v>
       </c>
       <c r="L12" s="4">
-        <v>2.2200000000000002</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B13" s="3">
-        <v>40607</v>
+        <v>40769</v>
       </c>
       <c r="C13" s="3">
-        <v>17540</v>
+        <v>16771</v>
       </c>
       <c r="D13" s="3">
-        <v>25039</v>
+        <v>29405</v>
       </c>
       <c r="E13" s="3">
-        <v>45937</v>
+        <v>35796</v>
       </c>
       <c r="F13" s="3">
-        <v>37719</v>
+        <v>50311</v>
       </c>
       <c r="G13" s="3">
-        <v>16508</v>
+        <v>16375</v>
       </c>
       <c r="H13" s="3">
-        <v>56764</v>
+        <v>56093</v>
       </c>
       <c r="I13" s="3">
-        <v>240114</v>
+        <v>245520</v>
       </c>
       <c r="J13" s="3">
-        <v>6458</v>
+        <v>6526</v>
       </c>
       <c r="K13" s="3">
-        <v>10967</v>
+        <v>11079</v>
       </c>
       <c r="L13" s="4">
-        <v>2.19</v>
+        <v>2.2200000000000002</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B14" s="3">
-        <v>42171</v>
+        <v>40607</v>
       </c>
       <c r="C14" s="3">
-        <v>15780</v>
+        <v>17540</v>
       </c>
       <c r="D14" s="3">
-        <v>25007</v>
+        <v>25039</v>
       </c>
       <c r="E14" s="3">
-        <v>47397</v>
+        <v>45937</v>
       </c>
       <c r="F14" s="3">
-        <v>31812</v>
+        <v>37719</v>
       </c>
       <c r="G14" s="3">
-        <v>16275</v>
+        <v>16508</v>
       </c>
       <c r="H14" s="3">
-        <v>57945</v>
+        <v>56764</v>
       </c>
       <c r="I14" s="3">
-        <v>236387</v>
+        <v>240114</v>
       </c>
       <c r="J14" s="3">
-        <v>6381</v>
+        <v>6458</v>
       </c>
       <c r="K14" s="3">
-        <v>10860</v>
+        <v>10967</v>
       </c>
       <c r="L14" s="4">
-        <v>2.1800000000000002</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B15" s="3">
-        <v>40841</v>
+        <v>42171</v>
       </c>
       <c r="C15" s="3">
-        <v>12851</v>
+        <v>15780</v>
       </c>
       <c r="D15" s="3">
-        <v>23588</v>
+        <v>25007</v>
       </c>
       <c r="E15" s="3">
-        <v>50474</v>
+        <v>47397</v>
       </c>
       <c r="F15" s="3">
-        <v>28590</v>
+        <v>31812</v>
       </c>
       <c r="G15" s="3">
-        <v>15487</v>
+        <v>16275</v>
       </c>
       <c r="H15" s="3">
-        <v>58200</v>
+        <v>57945</v>
       </c>
       <c r="I15" s="3">
-        <v>230031</v>
+        <v>236387</v>
       </c>
       <c r="J15" s="3">
-        <v>6275</v>
+        <v>6381</v>
       </c>
       <c r="K15" s="3">
-        <v>10709</v>
+        <v>10860</v>
       </c>
       <c r="L15" s="4">
-        <v>2.15</v>
+        <v>2.1800000000000002</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
+        <v>2011</v>
+      </c>
+      <c r="B16" s="3">
+        <v>40841</v>
+      </c>
+      <c r="C16" s="3">
+        <v>12851</v>
+      </c>
+      <c r="D16" s="3">
+        <v>23588</v>
+      </c>
+      <c r="E16" s="3">
+        <v>50474</v>
+      </c>
+      <c r="F16" s="3">
+        <v>28590</v>
+      </c>
+      <c r="G16" s="3">
+        <v>15487</v>
+      </c>
+      <c r="H16" s="3">
+        <v>58200</v>
+      </c>
+      <c r="I16" s="3">
+        <v>230031</v>
+      </c>
+      <c r="J16" s="3">
+        <v>6275</v>
+      </c>
+      <c r="K16" s="3">
+        <v>10709</v>
+      </c>
+      <c r="L16" s="4">
+        <v>2.15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="2">
         <v>2010</v>
       </c>
-      <c r="B16" s="3">
+      <c r="B17" s="3">
         <v>36965</v>
       </c>
-      <c r="C16" s="3">
+      <c r="C17" s="3">
         <v>13454</v>
       </c>
-      <c r="D16" s="3">
+      <c r="D17" s="3">
         <v>24908</v>
       </c>
-      <c r="E16" s="3">
+      <c r="E17" s="3">
         <v>49288</v>
       </c>
-      <c r="F16" s="3">
+      <c r="F17" s="3">
         <v>29746</v>
       </c>
-      <c r="G16" s="3">
+      <c r="G17" s="3">
         <v>14181</v>
       </c>
-      <c r="H16" s="3">
+      <c r="H17" s="3">
         <v>63480</v>
       </c>
-      <c r="I16" s="3">
+      <c r="I17" s="3">
         <v>232022</v>
       </c>
-      <c r="J16" s="3">
+      <c r="J17" s="3">
         <v>6174</v>
       </c>
-      <c r="K16" s="3">
+      <c r="K17" s="3">
         <v>10493</v>
       </c>
-      <c r="L16" s="4">
+      <c r="L17" s="4">
         <v>2.21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="J1:J2"/>
     <mergeCell ref="K1:K2"/>
     <mergeCell ref="L1:L2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBFE5D6D-ED8F-4750-AB48-6D2975341A06}">
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L23" sqref="L23"/>
+      <selection activeCell="H2" sqref="H2:J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.5" customWidth="1"/>
-    <col min="8" max="8" width="12.75" customWidth="1"/>
-    <col min="9" max="9" width="16.625" customWidth="1"/>
+    <col min="9" max="9" width="12.75" customWidth="1"/>
+    <col min="10" max="10" width="16.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>40</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>41</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>42</v>
       </c>
       <c r="H1" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="I1" s="6" t="s">
+      <c r="J1" s="6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="3">
         <v>49</v>
       </c>
       <c r="C2" s="3">
         <v>51</v>
       </c>
       <c r="D2" s="3">
         <v>104</v>
       </c>
       <c r="E2" s="3">
         <v>456</v>
       </c>
       <c r="F2" s="3">
         <v>719</v>
       </c>
       <c r="G2" s="3">
         <v>372</v>
       </c>
       <c r="H2" s="3">
-        <v>1751</v>
+        <v>479</v>
       </c>
       <c r="I2" s="3">
-        <v>1432</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2230</v>
+      </c>
+      <c r="J2" s="3">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="3">
         <v>84</v>
       </c>
       <c r="C3" s="3">
         <v>212</v>
       </c>
       <c r="D3" s="3">
         <v>1045</v>
       </c>
       <c r="E3" s="3">
         <v>985</v>
       </c>
       <c r="F3" s="3">
         <v>1075</v>
       </c>
       <c r="G3" s="3">
         <v>969</v>
       </c>
       <c r="H3" s="3">
-        <v>4370</v>
+        <v>1123</v>
       </c>
       <c r="I3" s="3">
-        <v>2829</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+        <v>5493</v>
+      </c>
+      <c r="J3" s="3">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="3">
         <v>15</v>
       </c>
       <c r="C4" s="3">
         <v>22</v>
       </c>
       <c r="D4" s="3">
         <v>78</v>
       </c>
       <c r="E4" s="3">
         <v>169</v>
       </c>
       <c r="F4" s="3">
         <v>358</v>
       </c>
       <c r="G4" s="3">
         <v>516</v>
       </c>
       <c r="H4" s="3">
-        <v>1158</v>
+        <v>636</v>
       </c>
       <c r="I4" s="3">
-        <v>976</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1794</v>
+      </c>
+      <c r="J4" s="3">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="3">
         <v>34</v>
       </c>
       <c r="D5" s="3">
         <v>90</v>
       </c>
       <c r="E5" s="3">
         <v>153</v>
       </c>
       <c r="F5" s="3">
         <v>160</v>
       </c>
       <c r="G5" s="3">
         <v>139</v>
       </c>
       <c r="H5" s="3">
-        <v>605</v>
+        <v>153</v>
       </c>
       <c r="I5" s="3">
-        <v>419</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+        <v>758</v>
+      </c>
+      <c r="J5" s="3">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="3">
         <v>11</v>
       </c>
       <c r="C6" s="3">
         <v>34</v>
       </c>
       <c r="D6" s="3">
         <v>80</v>
       </c>
       <c r="E6" s="3">
         <v>198</v>
       </c>
       <c r="F6" s="3">
         <v>184</v>
       </c>
       <c r="G6" s="3">
         <v>110</v>
       </c>
       <c r="H6" s="3">
-        <v>617</v>
+        <v>151</v>
       </c>
       <c r="I6" s="3">
-        <v>468</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+        <v>768</v>
+      </c>
+      <c r="J6" s="3">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="3">
         <v>1</v>
       </c>
       <c r="E7" s="3">
         <v>1</v>
       </c>
       <c r="F7" s="3">
         <v>1</v>
       </c>
       <c r="G7" s="3">
         <v>3</v>
       </c>
       <c r="H7" s="3">
-        <v>6</v>
-[...3 lines deleted...]
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="I7" s="3">
+        <v>17</v>
+      </c>
+      <c r="J7" s="3"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="3">
         <v>6</v>
       </c>
       <c r="F8" s="3">
         <v>5</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I8" s="3">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+      <c r="J8" s="3">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="3">
         <v>5</v>
       </c>
       <c r="D9" s="3">
         <v>1</v>
       </c>
       <c r="E9" s="3">
         <v>14</v>
       </c>
       <c r="F9" s="3">
         <v>16</v>
       </c>
       <c r="G9" s="3">
         <v>11</v>
       </c>
       <c r="H9" s="3">
-        <v>47</v>
-[...3 lines deleted...]
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+      <c r="I9" s="3">
+        <v>59</v>
+      </c>
+      <c r="J9" s="3"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3">
         <v>7</v>
       </c>
       <c r="G10" s="3">
         <v>4</v>
       </c>
       <c r="H10" s="3">
-        <v>11</v>
-[...3 lines deleted...]
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+      <c r="I10" s="3">
+        <v>20</v>
+      </c>
+      <c r="J10" s="3"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="3">
         <v>216</v>
       </c>
       <c r="H11" s="3">
-        <v>216</v>
+        <v>489</v>
       </c>
       <c r="I11" s="3">
-        <v>216</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+        <v>705</v>
+      </c>
+      <c r="J11" s="3">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3">
         <v>119</v>
       </c>
       <c r="G12" s="3">
         <v>50</v>
       </c>
       <c r="H12" s="3">
-        <v>169</v>
+        <v>50</v>
       </c>
       <c r="I12" s="3">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+        <v>219</v>
+      </c>
+      <c r="J12" s="3">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="3">
         <v>188</v>
       </c>
       <c r="C13" s="3">
         <v>358</v>
       </c>
       <c r="D13" s="3">
         <v>1399</v>
       </c>
       <c r="E13" s="3">
         <v>1982</v>
       </c>
       <c r="F13" s="3">
         <v>2644</v>
       </c>
       <c r="G13" s="3">
         <v>2391</v>
       </c>
       <c r="H13" s="3">
-        <v>8962</v>
+        <v>3120</v>
       </c>
       <c r="I13" s="3">
-        <v>6572</v>
+        <v>12082</v>
+      </c>
+      <c r="J13" s="3">
+        <v>7545</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37BBDFDE-BA4C-4149-A007-F4FBB043E76C}">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+      <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="14.875" customWidth="1"/>
     <col min="3" max="3" width="11.5" customWidth="1"/>
     <col min="4" max="4" width="12.125" customWidth="1"/>
     <col min="5" max="5" width="11" customWidth="1"/>
     <col min="6" max="6" width="11.25" customWidth="1"/>
     <col min="7" max="7" width="12.875" customWidth="1"/>
     <col min="8" max="8" width="15.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>32</v>
@@ -2344,50 +2437,76 @@
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>2023</v>
       </c>
       <c r="B8" s="3">
         <v>32958</v>
       </c>
       <c r="C8" s="3">
         <v>1944</v>
       </c>
       <c r="D8" s="3">
         <v>3580</v>
       </c>
       <c r="E8" s="3">
         <v>6554</v>
       </c>
       <c r="F8" s="3">
         <v>3179</v>
       </c>
       <c r="G8" s="3">
         <v>291</v>
       </c>
       <c r="H8" s="3">
         <v>48506</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B9" s="3">
+        <v>35479</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2267</v>
+      </c>
+      <c r="D9" s="3">
+        <v>3795</v>
+      </c>
+      <c r="E9" s="3">
+        <v>5597</v>
+      </c>
+      <c r="F9" s="3">
+        <v>3048</v>
+      </c>
+      <c r="G9" s="3">
+        <v>310</v>
+      </c>
+      <c r="H9" s="3">
+        <v>50496</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">