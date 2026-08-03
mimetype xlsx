--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\4文化經濟\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\4文化經濟\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C096C1DF-624D-4C3B-9987-91711F4C9FA8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E547CA7-D18F-4A26-8E14-34EE77467C1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{785BCB11-29F5-43A5-827A-B9A218AF2D22}"/>
+    <workbookView xWindow="6255" yWindow="495" windowWidth="21330" windowHeight="14700" activeTab="1" xr2:uid="{785BCB11-29F5-43A5-827A-B9A218AF2D22}"/>
   </bookViews>
   <sheets>
     <sheet name="有聲出版品國際標準錄音錄影資料代碼(ISRC)申請數量" sheetId="1" r:id="rId1"/>
     <sheet name="臺灣地區唱片市場銷售金額" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
@@ -743,54 +743,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{674B375A-092D-46E1-B51B-F29C9BB61CF2}">
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+      <selection activeCell="K4" sqref="K4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="3" width="16.5" customWidth="1"/>
     <col min="4" max="4" width="12.75" customWidth="1"/>
     <col min="5" max="5" width="14.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
@@ -950,70 +950,87 @@
       <c r="C11" s="5">
         <v>48</v>
       </c>
       <c r="D11" s="5">
         <v>16796</v>
       </c>
       <c r="E11" s="5">
         <v>43629</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="4">
         <v>2023</v>
       </c>
       <c r="B12" s="5">
         <v>99</v>
       </c>
       <c r="C12" s="5">
         <v>53</v>
       </c>
       <c r="D12" s="5">
         <v>13691</v>
       </c>
       <c r="E12" s="5">
         <v>46415</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="5">
+        <v>73</v>
+      </c>
+      <c r="C13" s="5">
+        <v>59</v>
+      </c>
+      <c r="D13" s="5">
+        <v>11293</v>
+      </c>
+      <c r="E13" s="5">
+        <v>51288</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79B9B72E-1B35-4806-BC33-88555DA7F20B}">
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27"/>
+      <selection activeCell="K8" sqref="K8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.875" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.625" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.625" style="3" customWidth="1"/>
     <col min="4" max="4" width="16" style="3" customWidth="1"/>
     <col min="5" max="253" width="9" style="3"/>
     <col min="254" max="254" width="3.125" style="3" customWidth="1"/>
     <col min="255" max="255" width="2.125" style="3" customWidth="1"/>
     <col min="256" max="256" width="4.75" style="3" customWidth="1"/>
     <col min="257" max="257" width="3.75" style="3" customWidth="1"/>
     <col min="258" max="258" width="1" style="3" customWidth="1"/>
     <col min="259" max="259" width="7.5" style="3" customWidth="1"/>
     <col min="260" max="260" width="12.25" style="3" customWidth="1"/>
     <col min="261" max="509" width="9" style="3"/>
     <col min="510" max="510" width="3.125" style="3" customWidth="1"/>
     <col min="511" max="511" width="2.125" style="3" customWidth="1"/>
     <col min="512" max="512" width="4.75" style="3" customWidth="1"/>
     <col min="513" max="513" width="3.75" style="3" customWidth="1"/>
     <col min="514" max="514" width="1" style="3" customWidth="1"/>
     <col min="515" max="515" width="7.5" style="3" customWidth="1"/>
     <col min="516" max="516" width="12.25" style="3" customWidth="1"/>
     <col min="517" max="765" width="9" style="3"/>
@@ -1502,269 +1519,283 @@
     <col min="16128" max="16128" width="4.75" style="3" customWidth="1"/>
     <col min="16129" max="16129" width="3.75" style="3" customWidth="1"/>
     <col min="16130" max="16130" width="1" style="3" customWidth="1"/>
     <col min="16131" max="16131" width="7.5" style="3" customWidth="1"/>
     <col min="16132" max="16132" width="12.25" style="3" customWidth="1"/>
     <col min="16133" max="16381" width="9" style="3"/>
     <col min="16382" max="16384" width="9" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="5">
-        <v>502877</v>
+        <v>528913</v>
       </c>
       <c r="C2" s="5">
-        <v>2223009</v>
+        <v>2454781</v>
       </c>
       <c r="D2" s="5">
-        <v>2725885</v>
+        <v>2983694</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B3" s="5">
-        <v>413353</v>
+        <v>502877</v>
       </c>
       <c r="C3" s="5">
-        <v>2195996</v>
+        <v>2223009</v>
       </c>
       <c r="D3" s="5">
-        <v>2609349</v>
+        <v>2725885</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B4" s="5">
-        <v>386295</v>
+        <v>413353</v>
       </c>
       <c r="C4" s="5">
-        <v>1955396</v>
+        <v>2195996</v>
       </c>
       <c r="D4" s="5">
-        <v>2341691</v>
+        <v>2609349</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="4">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B5" s="5">
-        <v>439012</v>
+        <v>386295</v>
       </c>
       <c r="C5" s="5">
-        <v>1832875</v>
+        <v>1955396</v>
       </c>
       <c r="D5" s="5">
-        <v>2271887</v>
+        <v>2341691</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="4">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B6" s="5">
-        <v>445558</v>
+        <v>439012</v>
       </c>
       <c r="C6" s="5">
-        <v>1677591</v>
+        <v>1832875</v>
       </c>
       <c r="D6" s="5">
-        <v>2123149</v>
+        <v>2271887</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="4">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B7" s="5">
-        <v>511980</v>
+        <v>445558</v>
       </c>
       <c r="C7" s="5">
-        <v>1706430</v>
+        <v>1677591</v>
       </c>
       <c r="D7" s="5">
-        <v>2218410</v>
+        <v>2123149</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="4">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B8" s="5">
-        <v>615015</v>
+        <v>511980</v>
       </c>
       <c r="C8" s="5">
-        <v>1531477</v>
+        <v>1706430</v>
       </c>
       <c r="D8" s="5">
-        <v>2146492</v>
+        <v>2218410</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="4">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B9" s="5">
-        <v>861463</v>
+        <v>615015</v>
       </c>
       <c r="C9" s="5">
-        <v>1462655</v>
+        <v>1531477</v>
       </c>
       <c r="D9" s="5">
-        <v>2324118</v>
+        <v>2146492</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="4">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B10" s="5">
-        <v>850644</v>
+        <v>861463</v>
       </c>
       <c r="C10" s="5">
-        <v>1147283</v>
+        <v>1462655</v>
       </c>
       <c r="D10" s="5">
-        <v>1997927</v>
+        <v>2324118</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="4">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B11" s="5">
-        <v>894600</v>
+        <v>850644</v>
       </c>
       <c r="C11" s="5">
-        <v>794176</v>
+        <v>1147283</v>
       </c>
       <c r="D11" s="5">
-        <v>1688776</v>
+        <v>1997927</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="4">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B12" s="5">
-        <v>1049721</v>
+        <v>894600</v>
       </c>
       <c r="C12" s="5">
-        <v>647416</v>
+        <v>794176</v>
       </c>
       <c r="D12" s="5">
-        <v>1697137</v>
+        <v>1688776</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="4">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B13" s="5">
-        <v>1179609</v>
+        <v>1049721</v>
       </c>
       <c r="C13" s="5">
-        <v>475875</v>
+        <v>647416</v>
       </c>
       <c r="D13" s="5">
-        <v>1655484</v>
+        <v>1697137</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="4">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B14" s="5">
-        <v>1489530</v>
+        <v>1179609</v>
       </c>
       <c r="C14" s="5">
-        <v>344759</v>
+        <v>475875</v>
       </c>
       <c r="D14" s="5">
-        <v>1834289</v>
+        <v>1655484</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="4">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B15" s="5">
-        <v>1614491</v>
+        <v>1489530</v>
       </c>
       <c r="C15" s="5">
-        <v>248749</v>
+        <v>344759</v>
       </c>
       <c r="D15" s="5">
-        <v>1863240</v>
+        <v>1834289</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="4">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B16" s="5">
-        <v>1619666</v>
+        <v>1614491</v>
       </c>
       <c r="C16" s="5">
-        <v>258407</v>
+        <v>248749</v>
       </c>
       <c r="D16" s="5">
-        <v>1878073</v>
+        <v>1863240</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="4">
+        <v>2009</v>
+      </c>
+      <c r="B17" s="5">
+        <v>1619666</v>
+      </c>
+      <c r="C17" s="5">
+        <v>258407</v>
+      </c>
+      <c r="D17" s="5">
+        <v>1878073</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4">
         <v>2008</v>
       </c>
-      <c r="B17" s="5">
+      <c r="B18" s="5">
         <v>1721894</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C18" s="5">
         <v>276528</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D18" s="5">
         <v>1998422</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>