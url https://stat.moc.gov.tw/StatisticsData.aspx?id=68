--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\4文化經濟\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\4文化經濟\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FBBA11BC-A904-4A90-AA48-E8CD3218B00F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B88B172C-DEEF-4BF2-B659-E282A9F66D53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7A7A0239-6BD4-427F-A881-028D17E66762}"/>
+    <workbookView xWindow="7485" yWindow="360" windowWidth="21330" windowHeight="14700" activeTab="2" xr2:uid="{7A7A0239-6BD4-427F-A881-028D17E66762}"/>
   </bookViews>
   <sheets>
     <sheet name="電影院發行部數與票房" sheetId="1" r:id="rId1"/>
     <sheet name="廣播電視事業資訊傳播類家數" sheetId="2" r:id="rId2"/>
     <sheet name="有線電視事業訂戶收入概況" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="37">
   <si>
     <t>年別</t>
   </si>
   <si>
     <t>統計範疇</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
     <t>票房</t>
   </si>
   <si>
     <t>金額</t>
   </si>
   <si>
     <t>占比</t>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -506,51 +506,51 @@
     <font>
       <b/>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top style="thin">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
@@ -692,57 +692,70 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top style="thin">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -763,84 +776,90 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
@@ -1117,602 +1136,641 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{141F79B4-8B88-4533-9CD5-2E45BB31BCC5}">
-  <dimension ref="A1:M14"/>
+  <dimension ref="A1:M15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L18" sqref="L18"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="O16" sqref="O16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="9.125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="9.125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26" t="s">
+      <c r="B1" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="22"/>
+      <c r="D1" s="23"/>
       <c r="E1" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="F1" s="29"/>
-      <c r="G1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="23"/>
       <c r="H1" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="I1" s="29"/>
-      <c r="J1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="23"/>
       <c r="K1" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="L1" s="29"/>
-      <c r="M1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="23"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A2" s="27"/>
-[...1 lines deleted...]
-      <c r="C2" s="23" t="s">
+      <c r="A2" s="28"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D2" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="23" t="s">
+      <c r="E2" s="24" t="s">
         <v>33</v>
       </c>
       <c r="F2" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="G2" s="22"/>
-      <c r="H2" s="23" t="s">
+      <c r="G2" s="23"/>
+      <c r="H2" s="24" t="s">
         <v>33</v>
       </c>
       <c r="I2" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="J2" s="22"/>
-      <c r="K2" s="23" t="s">
+      <c r="J2" s="23"/>
+      <c r="K2" s="24" t="s">
         <v>33</v>
       </c>
       <c r="L2" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="M2" s="22"/>
+      <c r="M2" s="23"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A3" s="27"/>
-[...1 lines deleted...]
-      <c r="C3" s="24"/>
+      <c r="A3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="25"/>
       <c r="D3" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="24"/>
+      <c r="E3" s="25"/>
       <c r="F3" s="17" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="24"/>
+      <c r="H3" s="25"/>
       <c r="I3" s="17" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="K3" s="24"/>
+      <c r="K3" s="25"/>
       <c r="L3" s="19" t="s">
         <v>4</v>
       </c>
       <c r="M3" s="19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A4" s="28"/>
-[...1 lines deleted...]
-      <c r="C4" s="25"/>
+      <c r="A4" s="29"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="26"/>
       <c r="D4" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="25"/>
+      <c r="E4" s="26"/>
       <c r="F4" s="18" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="25"/>
+      <c r="H4" s="26"/>
       <c r="I4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="25"/>
+      <c r="K4" s="26"/>
       <c r="L4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="M4" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>2014</v>
       </c>
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="27" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="15">
         <v>498</v>
       </c>
       <c r="D5" s="15">
         <v>3707663</v>
       </c>
       <c r="E5" s="15">
         <v>54</v>
       </c>
       <c r="F5" s="15">
         <v>427833</v>
       </c>
       <c r="G5" s="16">
         <v>11.54</v>
       </c>
       <c r="H5" s="15">
         <v>28</v>
       </c>
       <c r="I5" s="15">
         <v>91164</v>
       </c>
       <c r="J5" s="16">
         <v>2.46</v>
       </c>
       <c r="K5" s="15">
         <v>416</v>
       </c>
       <c r="L5" s="15">
         <v>3188665</v>
       </c>
       <c r="M5" s="16">
         <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>2015</v>
       </c>
-      <c r="B6" s="27"/>
+      <c r="B6" s="28"/>
       <c r="C6" s="15">
         <v>594</v>
       </c>
       <c r="D6" s="15">
         <v>4203771</v>
       </c>
       <c r="E6" s="15">
         <v>66</v>
       </c>
       <c r="F6" s="15">
         <v>467938</v>
       </c>
       <c r="G6" s="16">
         <v>11.13</v>
       </c>
       <c r="H6" s="15">
         <v>45</v>
       </c>
       <c r="I6" s="15">
         <v>90670</v>
       </c>
       <c r="J6" s="16">
         <v>2.16</v>
       </c>
       <c r="K6" s="15">
         <v>483</v>
       </c>
       <c r="L6" s="15">
         <v>3645163</v>
       </c>
       <c r="M6" s="16">
         <v>86.71</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>2016</v>
       </c>
-      <c r="B7" s="27"/>
+      <c r="B7" s="28"/>
       <c r="C7" s="15">
         <v>734</v>
       </c>
       <c r="D7" s="15">
         <v>3897941</v>
       </c>
       <c r="E7" s="15">
         <v>67</v>
       </c>
       <c r="F7" s="15">
         <v>185859</v>
       </c>
       <c r="G7" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="H7" s="15">
         <v>56</v>
       </c>
       <c r="I7" s="15">
         <v>163345</v>
       </c>
       <c r="J7" s="16">
         <v>4.1900000000000004</v>
       </c>
       <c r="K7" s="15">
         <v>611</v>
       </c>
       <c r="L7" s="15">
         <v>3548736</v>
       </c>
       <c r="M7" s="16">
         <v>91.04</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>2017</v>
       </c>
-      <c r="B8" s="28"/>
+      <c r="B8" s="29"/>
       <c r="C8" s="15">
         <v>759</v>
       </c>
       <c r="D8" s="15">
         <v>10569241</v>
       </c>
       <c r="E8" s="15">
         <v>63</v>
       </c>
       <c r="F8" s="15">
         <v>728850</v>
       </c>
       <c r="G8" s="16">
         <v>6.9</v>
       </c>
       <c r="H8" s="15">
         <v>41</v>
       </c>
       <c r="I8" s="15">
         <v>225370</v>
       </c>
       <c r="J8" s="16">
         <v>2.13</v>
       </c>
       <c r="K8" s="15">
         <v>655</v>
       </c>
       <c r="L8" s="15">
         <v>9615021</v>
       </c>
       <c r="M8" s="16">
         <v>90.97</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>2018</v>
       </c>
-      <c r="B9" s="26" t="s">
+      <c r="B9" s="27" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="15">
         <v>886</v>
       </c>
       <c r="D9" s="15">
         <v>10780904</v>
       </c>
       <c r="E9" s="15">
         <v>64</v>
       </c>
       <c r="F9" s="15">
         <v>810291</v>
       </c>
       <c r="G9" s="16">
         <v>7.52</v>
       </c>
       <c r="H9" s="15">
         <v>37</v>
       </c>
       <c r="I9" s="15">
         <v>188307</v>
       </c>
       <c r="J9" s="16">
         <v>1.75</v>
       </c>
       <c r="K9" s="15">
         <v>785</v>
       </c>
       <c r="L9" s="15">
         <v>9782306</v>
       </c>
       <c r="M9" s="16">
         <v>90.74</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>2019</v>
       </c>
-      <c r="B10" s="27"/>
+      <c r="B10" s="34"/>
       <c r="C10" s="15">
         <v>827</v>
       </c>
       <c r="D10" s="15">
         <v>10191115</v>
       </c>
       <c r="E10" s="15">
         <v>77</v>
       </c>
       <c r="F10" s="15">
         <v>702765</v>
       </c>
       <c r="G10" s="16">
         <v>6.9</v>
       </c>
       <c r="H10" s="15">
         <v>38</v>
       </c>
       <c r="I10" s="15">
         <v>254188</v>
       </c>
       <c r="J10" s="16">
         <v>2.4900000000000002</v>
       </c>
       <c r="K10" s="15">
         <v>712</v>
       </c>
       <c r="L10" s="15">
         <v>9234162</v>
       </c>
       <c r="M10" s="16">
         <v>90.61</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>2020</v>
       </c>
-      <c r="B11" s="27"/>
+      <c r="B11" s="34"/>
       <c r="C11" s="15">
         <v>960</v>
       </c>
       <c r="D11" s="15">
         <v>5159313</v>
       </c>
       <c r="E11" s="15">
         <v>71</v>
       </c>
       <c r="F11" s="15">
         <v>877978</v>
       </c>
       <c r="G11" s="16">
         <v>17.02</v>
       </c>
       <c r="H11" s="15">
         <v>35</v>
       </c>
       <c r="I11" s="15">
         <v>103709</v>
       </c>
       <c r="J11" s="16">
         <v>2.0099999999999998</v>
       </c>
       <c r="K11" s="15">
         <v>854</v>
       </c>
       <c r="L11" s="15">
         <v>4177626</v>
       </c>
       <c r="M11" s="16">
         <v>80.97</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>2021</v>
       </c>
-      <c r="B12" s="27"/>
+      <c r="B12" s="34"/>
       <c r="C12" s="15">
         <v>692</v>
       </c>
       <c r="D12" s="15">
         <v>4964276</v>
       </c>
       <c r="E12" s="15">
         <v>79</v>
       </c>
       <c r="F12" s="15">
         <v>1214414</v>
       </c>
       <c r="G12" s="16">
         <v>24.46</v>
       </c>
       <c r="H12" s="15">
         <v>29</v>
       </c>
       <c r="I12" s="15">
         <v>114549</v>
       </c>
       <c r="J12" s="16">
         <v>2.31</v>
       </c>
       <c r="K12" s="15">
         <v>584</v>
       </c>
       <c r="L12" s="15">
         <v>3635313</v>
       </c>
       <c r="M12" s="16">
         <v>73.23</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>2022</v>
       </c>
-      <c r="B13" s="27"/>
+      <c r="B13" s="34"/>
       <c r="C13" s="15">
         <v>771</v>
       </c>
       <c r="D13" s="15">
         <v>5749930</v>
       </c>
       <c r="E13" s="15">
         <v>76</v>
       </c>
       <c r="F13" s="15">
         <v>603646</v>
       </c>
       <c r="G13" s="16">
         <v>10.5</v>
       </c>
       <c r="H13" s="15">
         <v>51</v>
       </c>
       <c r="I13" s="15">
         <v>27741</v>
       </c>
       <c r="J13" s="16">
         <v>0.48</v>
       </c>
       <c r="K13" s="15">
         <v>644</v>
       </c>
       <c r="L13" s="15">
         <v>5118543</v>
       </c>
       <c r="M13" s="16">
         <v>89.02</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>2023</v>
       </c>
-      <c r="B14" s="28"/>
+      <c r="B14" s="34"/>
       <c r="C14" s="15">
         <v>852</v>
       </c>
       <c r="D14" s="15">
         <v>7657845</v>
       </c>
       <c r="E14" s="15">
         <v>84</v>
       </c>
       <c r="F14" s="15">
         <v>1188875</v>
       </c>
       <c r="G14" s="16">
         <v>15.52</v>
       </c>
       <c r="H14" s="15">
         <v>53</v>
       </c>
       <c r="I14" s="15">
         <v>42997</v>
       </c>
       <c r="J14" s="16">
         <v>0.56000000000000005</v>
       </c>
       <c r="K14" s="15">
         <v>715</v>
       </c>
       <c r="L14" s="15">
         <v>6425972</v>
       </c>
       <c r="M14" s="16">
         <v>83.91</v>
       </c>
     </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B15" s="35"/>
+      <c r="C15" s="15">
+        <v>830</v>
+      </c>
+      <c r="D15" s="15">
+        <v>6198261</v>
+      </c>
+      <c r="E15" s="15">
+        <v>83</v>
+      </c>
+      <c r="F15" s="15">
+        <v>674662</v>
+      </c>
+      <c r="G15" s="16">
+        <v>10.88</v>
+      </c>
+      <c r="H15" s="15">
+        <v>53</v>
+      </c>
+      <c r="I15" s="15">
+        <v>218262</v>
+      </c>
+      <c r="J15" s="16">
+        <v>3.52</v>
+      </c>
+      <c r="K15" s="15">
+        <v>694</v>
+      </c>
+      <c r="L15" s="15">
+        <v>5305337</v>
+      </c>
+      <c r="M15" s="16">
+        <v>85.59</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="K1:M1"/>
-[...3 lines deleted...]
-    <mergeCell ref="H2:H4"/>
+    <mergeCell ref="B5:B8"/>
+    <mergeCell ref="B9:B15"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="B1:B4"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="I2:J2"/>
+    <mergeCell ref="K1:M1"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="E2:E4"/>
+    <mergeCell ref="F2:G2"/>
+    <mergeCell ref="H2:H4"/>
     <mergeCell ref="K2:K4"/>
     <mergeCell ref="L2:M2"/>
-    <mergeCell ref="B5:B8"/>
-    <mergeCell ref="B9:B14"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35FF2268-4B1F-4544-8022-C44D5780CF00}">
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.75" style="1" customWidth="1"/>
     <col min="6" max="6" width="16" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.625" style="1" customWidth="1"/>
     <col min="10" max="253" width="9" style="1"/>
     <col min="254" max="254" width="3.125" style="1" customWidth="1"/>
     <col min="255" max="255" width="2.125" style="1" customWidth="1"/>
     <col min="256" max="257" width="4.75" style="1" customWidth="1"/>
     <col min="258" max="258" width="17.25" style="1" customWidth="1"/>
     <col min="259" max="265" width="26.75" style="1" customWidth="1"/>
     <col min="266" max="509" width="9" style="1"/>
     <col min="510" max="510" width="3.125" style="1" customWidth="1"/>
     <col min="511" max="511" width="2.125" style="1" customWidth="1"/>
     <col min="512" max="513" width="4.75" style="1" customWidth="1"/>
     <col min="514" max="514" width="17.25" style="1" customWidth="1"/>
     <col min="515" max="521" width="26.75" style="1" customWidth="1"/>
@@ -2066,1105 +2124,1236 @@
     <col min="15363" max="15369" width="26.75" style="1" customWidth="1"/>
     <col min="15370" max="15613" width="9" style="1"/>
     <col min="15614" max="15614" width="3.125" style="1" customWidth="1"/>
     <col min="15615" max="15615" width="2.125" style="1" customWidth="1"/>
     <col min="15616" max="15617" width="4.75" style="1" customWidth="1"/>
     <col min="15618" max="15618" width="17.25" style="1" customWidth="1"/>
     <col min="15619" max="15625" width="26.75" style="1" customWidth="1"/>
     <col min="15626" max="15869" width="9" style="1"/>
     <col min="15870" max="15870" width="3.125" style="1" customWidth="1"/>
     <col min="15871" max="15871" width="2.125" style="1" customWidth="1"/>
     <col min="15872" max="15873" width="4.75" style="1" customWidth="1"/>
     <col min="15874" max="15874" width="17.25" style="1" customWidth="1"/>
     <col min="15875" max="15881" width="26.75" style="1" customWidth="1"/>
     <col min="15882" max="16125" width="9" style="1"/>
     <col min="16126" max="16126" width="3.125" style="1" customWidth="1"/>
     <col min="16127" max="16127" width="2.125" style="1" customWidth="1"/>
     <col min="16128" max="16129" width="4.75" style="1" customWidth="1"/>
     <col min="16130" max="16130" width="17.25" style="1" customWidth="1"/>
     <col min="16131" max="16137" width="26.75" style="1" customWidth="1"/>
     <col min="16138" max="16381" width="9" style="1"/>
     <col min="16382" max="16382" width="9" style="1" customWidth="1"/>
     <col min="16383" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
     </row>
     <row r="2" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A2" s="28"/>
+      <c r="A2" s="29"/>
       <c r="B2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B3" s="3">
         <v>186</v>
       </c>
       <c r="C3" s="3">
         <v>5</v>
       </c>
       <c r="D3" s="3">
         <v>89</v>
       </c>
       <c r="E3" s="3">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="F3" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G3" s="3">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H3" s="3">
         <v>1</v>
       </c>
       <c r="I3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B4" s="3">
         <v>186</v>
       </c>
       <c r="C4" s="3">
         <v>5</v>
       </c>
       <c r="D4" s="3">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E4" s="3">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="F4" s="3">
         <v>4</v>
       </c>
       <c r="G4" s="3">
         <v>64</v>
       </c>
       <c r="H4" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I4" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="3">
         <v>186</v>
       </c>
       <c r="C5" s="3">
         <v>5</v>
       </c>
       <c r="D5" s="3">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="E5" s="3">
-        <v>237</v>
+        <v>217</v>
       </c>
       <c r="F5" s="3">
         <v>4</v>
       </c>
       <c r="G5" s="3">
         <v>64</v>
       </c>
       <c r="H5" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I5" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B6" s="3">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C6" s="3">
         <v>5</v>
       </c>
       <c r="D6" s="3">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="E6" s="3">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="F6" s="3">
         <v>4</v>
       </c>
       <c r="G6" s="3">
         <v>64</v>
       </c>
       <c r="H6" s="3">
         <v>4</v>
       </c>
       <c r="I6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B7" s="3">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="C7" s="3">
         <v>5</v>
       </c>
       <c r="D7" s="3">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="E7" s="3">
-        <v>275</v>
+        <v>254</v>
       </c>
       <c r="F7" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G7" s="3">
         <v>64</v>
       </c>
       <c r="H7" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B8" s="3">
         <v>171</v>
       </c>
       <c r="C8" s="3">
         <v>5</v>
       </c>
       <c r="D8" s="3">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E8" s="3">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="F8" s="3">
         <v>5</v>
       </c>
       <c r="G8" s="3">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H8" s="3">
         <v>5</v>
       </c>
       <c r="I8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B9" s="3">
         <v>171</v>
       </c>
       <c r="C9" s="3">
         <v>5</v>
       </c>
       <c r="D9" s="3">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E9" s="3">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F9" s="3">
         <v>5</v>
       </c>
       <c r="G9" s="3">
         <v>65</v>
       </c>
       <c r="H9" s="3">
         <v>5</v>
       </c>
       <c r="I9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B10" s="3">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C10" s="3">
         <v>5</v>
       </c>
       <c r="D10" s="3">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E10" s="3">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="F10" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G10" s="3">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H10" s="3">
         <v>5</v>
       </c>
       <c r="I10" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B11" s="3">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C11" s="3">
         <v>5</v>
       </c>
       <c r="D11" s="3">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E11" s="3">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="F11" s="3">
         <v>6</v>
       </c>
       <c r="G11" s="3">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H11" s="3">
         <v>5</v>
       </c>
       <c r="I11" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B12" s="3">
         <v>171</v>
       </c>
       <c r="C12" s="3">
         <v>5</v>
       </c>
       <c r="D12" s="3">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="E12" s="3">
-        <v>280</v>
+        <v>299</v>
       </c>
       <c r="F12" s="3">
         <v>6</v>
       </c>
       <c r="G12" s="3">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="H12" s="3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I12" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B13" s="3">
         <v>171</v>
       </c>
       <c r="C13" s="3">
         <v>5</v>
       </c>
       <c r="D13" s="3">
         <v>108</v>
       </c>
       <c r="E13" s="3">
         <v>280</v>
       </c>
       <c r="F13" s="3">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G13" s="3">
         <v>56</v>
       </c>
       <c r="H13" s="3">
         <v>8</v>
       </c>
       <c r="I13" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B14" s="3">
         <v>171</v>
       </c>
       <c r="C14" s="3">
         <v>5</v>
       </c>
       <c r="D14" s="3">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="E14" s="3">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="F14" s="3">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G14" s="3">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="H14" s="3">
         <v>8</v>
       </c>
       <c r="I14" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B15" s="3">
         <v>171</v>
       </c>
       <c r="C15" s="3">
         <v>5</v>
       </c>
       <c r="D15" s="3">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E15" s="3">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="F15" s="3">
         <v>8</v>
       </c>
       <c r="G15" s="3">
         <v>59</v>
       </c>
       <c r="H15" s="3">
         <v>8</v>
       </c>
       <c r="I15" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B16" s="3">
         <v>171</v>
       </c>
       <c r="C16" s="3">
         <v>5</v>
       </c>
       <c r="D16" s="3">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E16" s="3">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="F16" s="3">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G16" s="3">
         <v>59</v>
       </c>
       <c r="H16" s="3">
         <v>8</v>
       </c>
       <c r="I16" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B17" s="3">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C17" s="3">
         <v>5</v>
       </c>
       <c r="D17" s="3">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E17" s="3">
-        <v>233</v>
+        <v>268</v>
       </c>
       <c r="F17" s="3">
+        <v>9</v>
+      </c>
+      <c r="G17" s="3">
+        <v>59</v>
+      </c>
+      <c r="H17" s="3">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="I17" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="B18" s="3">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C18" s="3">
         <v>5</v>
       </c>
       <c r="D18" s="3">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="E18" s="3">
-        <v>193</v>
+        <v>233</v>
       </c>
       <c r="F18" s="3">
         <v>8</v>
       </c>
       <c r="G18" s="3">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H18" s="3">
         <v>7</v>
       </c>
       <c r="I18" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="2">
+        <v>2008</v>
+      </c>
+      <c r="B19" s="3">
+        <v>177</v>
+      </c>
+      <c r="C19" s="3">
+        <v>5</v>
+      </c>
+      <c r="D19" s="3">
+        <v>89</v>
+      </c>
+      <c r="E19" s="3">
+        <v>193</v>
+      </c>
+      <c r="F19" s="3">
+        <v>8</v>
+      </c>
+      <c r="G19" s="3">
+        <v>61</v>
+      </c>
+      <c r="H19" s="3">
+        <v>7</v>
+      </c>
+      <c r="I19" s="3">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="A1:A2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96D41C63-68CF-4825-8D4C-311A3D16D247}">
-  <dimension ref="A1:C56"/>
+  <dimension ref="A1:C67"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="F20" sqref="F20"/>
+      <selection pane="bottomRight" activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="16.875" customWidth="1"/>
     <col min="3" max="3" width="14.5" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="31">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="8">
-        <v>22692812</v>
+        <v>21433868</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="32"/>
       <c r="B3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="8">
-        <v>1548294</v>
+        <v>1558768</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="32"/>
       <c r="B4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="8">
-        <v>41980</v>
+        <v>34847</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="32"/>
       <c r="B5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="8">
-        <v>182848</v>
+        <v>170333</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="32"/>
       <c r="B6" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="11">
-        <v>24465934</v>
+        <v>23197816</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="32"/>
       <c r="B7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="8">
-        <v>551304</v>
+        <v>484868</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="32"/>
       <c r="B8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="8">
-        <v>1619903</v>
+        <v>1510606</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="32"/>
       <c r="B9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="8">
-        <v>2741707</v>
+        <v>2877397</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="32"/>
       <c r="B10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="8">
-        <v>2871938</v>
+        <v>3166173</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="32"/>
       <c r="B11" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="11">
-        <v>7784852</v>
+        <v>8039044</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="33"/>
       <c r="B12" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="12">
-        <v>32250786</v>
+        <v>31236860</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="31">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="C13" s="8">
-        <v>23838474</v>
+        <v>22692812</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="32"/>
       <c r="B14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="8">
-        <v>1520662</v>
+        <v>1548294</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="32"/>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8">
-        <v>56051</v>
+        <v>41980</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="32"/>
       <c r="B16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
-        <v>219286</v>
+        <v>182848</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="11">
-        <v>25634584</v>
+        <v>24465934</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="32"/>
       <c r="B18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
-        <v>617799</v>
+        <v>551304</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="32"/>
       <c r="B19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="8">
-        <v>1622647</v>
+        <v>1619903</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="32"/>
       <c r="B20" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="8">
-        <v>2669332</v>
+        <v>2741707</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="8">
-        <v>2787219</v>
+        <v>2871938</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="32"/>
       <c r="B22" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="11">
-        <v>7696997</v>
+        <v>7784852</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="33"/>
       <c r="B23" s="10" t="s">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="C23" s="12">
-        <v>33331581</v>
+        <v>32250786</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="31">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
-        <v>25094903</v>
+        <v>23838474</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="32"/>
       <c r="B25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="8">
-        <v>1516015</v>
+        <v>1520662</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="32"/>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="8">
-        <v>58399</v>
+        <v>56051</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="32"/>
       <c r="B27" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="8">
-        <v>233857</v>
+        <v>219286</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="32"/>
       <c r="B28" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="11">
-        <v>26903284</v>
+        <v>25634584</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="32"/>
       <c r="B29" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="8">
-        <v>233857</v>
+        <v>617799</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="32"/>
       <c r="B30" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="8">
-        <v>1667257</v>
+        <v>1622647</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="32"/>
       <c r="B31" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="8">
-        <v>2552528</v>
+        <v>2669332</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="32"/>
       <c r="B32" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="8">
-        <v>2250008</v>
+        <v>2787219</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="32"/>
       <c r="B33" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="11">
-        <v>6703650</v>
+        <v>7696997</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="33"/>
       <c r="B34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="12">
-        <v>33606934</v>
+        <v>33331581</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="31">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="8">
-        <v>26187572</v>
+        <v>25094903</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="32"/>
       <c r="B36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C36" s="8">
-        <v>1504175</v>
+        <v>1516015</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="32"/>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="8">
-        <v>33326</v>
+        <v>58399</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="32"/>
       <c r="B38" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C38" s="8">
-        <v>214896</v>
+        <v>233857</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="32"/>
       <c r="B39" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="11">
-        <v>27940078</v>
+        <v>26903284</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="32"/>
       <c r="B40" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C40" s="8">
-        <v>214896</v>
+        <v>233857</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="32"/>
       <c r="B41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="8">
-        <v>1830254</v>
+        <v>1667257</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="32"/>
       <c r="B42" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C42" s="8">
-        <v>2383804</v>
+        <v>2552528</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" s="32"/>
       <c r="B43" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="8">
-        <v>1995570</v>
+        <v>2250008</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" s="32"/>
       <c r="B44" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="11">
-        <v>6424524</v>
+        <v>6703650</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45" s="33"/>
       <c r="B45" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C45" s="12">
-        <v>34364602</v>
+        <v>33606934</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46" s="31">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C46" s="8">
-        <v>27336534</v>
+        <v>26187572</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47" s="32"/>
       <c r="B47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C47" s="8">
-        <v>1492420</v>
+        <v>1504175</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48" s="32"/>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="8">
-        <v>26295</v>
+        <v>33326</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49" s="32"/>
       <c r="B49" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C49" s="8">
-        <v>265683</v>
+        <v>214896</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" s="32"/>
       <c r="B50" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="11">
-        <v>29121040</v>
+        <v>27940078</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" s="32"/>
       <c r="B51" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C51" s="8">
-        <v>265683</v>
+        <v>214896</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A52" s="32"/>
       <c r="B52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C52" s="8">
-        <v>1886445</v>
+        <v>1830254</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" s="32"/>
       <c r="B53" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C53" s="8">
-        <v>2265034</v>
+        <v>2383804</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A54" s="32"/>
       <c r="B54" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C54" s="8">
-        <v>1876992</v>
+        <v>1995570</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A55" s="32"/>
       <c r="B55" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="11">
-        <v>6294154</v>
+        <v>6424524</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56" s="33"/>
-      <c r="B56" s="13" t="s">
+      <c r="B56" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="12">
+        <v>34364602</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" s="31">
+        <v>2019</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C57" s="8">
+        <v>27336534</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" s="32"/>
+      <c r="B58" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C58" s="8">
+        <v>1492420</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" s="32"/>
+      <c r="B59" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C59" s="8">
+        <v>26295</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" s="32"/>
+      <c r="B60" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C60" s="8">
+        <v>265683</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" s="32"/>
+      <c r="B61" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C61" s="11">
+        <v>29121040</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" s="32"/>
+      <c r="B62" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" s="8">
+        <v>265683</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A63" s="32"/>
+      <c r="B63" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C63" s="8">
+        <v>1886445</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A64" s="32"/>
+      <c r="B64" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C64" s="8">
+        <v>2265034</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" s="32"/>
+      <c r="B65" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C65" s="8">
+        <v>1876992</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A66" s="32"/>
+      <c r="B66" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C66" s="11">
+        <v>6294154</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" s="33"/>
+      <c r="B67" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="C67" s="12">
         <v>35415194</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
     <mergeCell ref="A2:A12"/>
     <mergeCell ref="A13:A23"/>
     <mergeCell ref="A24:A34"/>
     <mergeCell ref="A35:A45"/>
     <mergeCell ref="A46:A56"/>
+    <mergeCell ref="A57:A67"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>電影院發行部數與票房</vt:lpstr>
       <vt:lpstr>廣播電視事業資訊傳播類家數</vt:lpstr>