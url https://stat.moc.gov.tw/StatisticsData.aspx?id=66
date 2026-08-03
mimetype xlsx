--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\4文化經濟\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\4文化經濟\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3AEB3D70-B6DA-45E0-BD16-0B895711A3B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FFA39D3-A5E7-4455-922E-DF84BE75F89B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="8520" yWindow="285" windowWidth="21330" windowHeight="14700" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="新書出版狀況" sheetId="3" r:id="rId1"/>
     <sheet name="政府出版品出版與銷售概況" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H2" i="3" l="1"/>
+  <c r="H6" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="26">
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>件數</t>
   </si>
   <si>
     <t>件數 合計</t>
   </si>
   <si>
     <t>統籌展售門市銷售狀況</t>
   </si>
   <si>
     <t>圖書</t>
   </si>
   <si>
     <t>期刊</t>
   </si>
   <si>
     <t>非書</t>
   </si>
   <si>
     <t>電子</t>
   </si>
   <si>
@@ -459,217 +459,375 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top style="thin">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="63"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top style="thin">
-        <color indexed="63"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top style="thin">
-        <color indexed="63"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
-        <color indexed="63"/>
+        <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
-        <color indexed="63"/>
+        <color indexed="64"/>
       </right>
-      <top/>
-      <bottom/>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -933,60 +1091,64 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C81D3732-6C56-4C8E-AAD3-F998BCF13719}">
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H28" sqref="H28"/>
+      <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="2" width="6.625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.875" style="2" customWidth="1"/>
     <col min="4" max="8" width="15.125" style="2" customWidth="1"/>
     <col min="9" max="9" width="21.625" style="2" customWidth="1"/>
     <col min="10" max="254" width="9" style="2"/>
     <col min="255" max="255" width="3.125" style="2" customWidth="1"/>
     <col min="256" max="256" width="2.125" style="2" customWidth="1"/>
     <col min="257" max="258" width="4.75" style="2" customWidth="1"/>
     <col min="259" max="259" width="10.625" style="2" customWidth="1"/>
     <col min="260" max="265" width="20.125" style="2" customWidth="1"/>
     <col min="266" max="510" width="9" style="2"/>
     <col min="511" max="511" width="3.125" style="2" customWidth="1"/>
     <col min="512" max="512" width="2.125" style="2" customWidth="1"/>
     <col min="513" max="514" width="4.75" style="2" customWidth="1"/>
     <col min="515" max="515" width="10.625" style="2" customWidth="1"/>
     <col min="516" max="521" width="20.125" style="2" customWidth="1"/>
     <col min="522" max="766" width="9" style="2"/>
     <col min="767" max="767" width="3.125" style="2" customWidth="1"/>
     <col min="768" max="768" width="2.125" style="2" customWidth="1"/>
     <col min="769" max="770" width="4.75" style="2" customWidth="1"/>
     <col min="771" max="771" width="10.625" style="2" customWidth="1"/>
@@ -1336,578 +1498,690 @@
     <col min="15370" max="15614" width="9" style="2"/>
     <col min="15615" max="15615" width="3.125" style="2" customWidth="1"/>
     <col min="15616" max="15616" width="2.125" style="2" customWidth="1"/>
     <col min="15617" max="15618" width="4.75" style="2" customWidth="1"/>
     <col min="15619" max="15619" width="10.625" style="2" customWidth="1"/>
     <col min="15620" max="15625" width="20.125" style="2" customWidth="1"/>
     <col min="15626" max="15870" width="9" style="2"/>
     <col min="15871" max="15871" width="3.125" style="2" customWidth="1"/>
     <col min="15872" max="15872" width="2.125" style="2" customWidth="1"/>
     <col min="15873" max="15874" width="4.75" style="2" customWidth="1"/>
     <col min="15875" max="15875" width="10.625" style="2" customWidth="1"/>
     <col min="15876" max="15881" width="20.125" style="2" customWidth="1"/>
     <col min="15882" max="16126" width="9" style="2"/>
     <col min="16127" max="16127" width="3.125" style="2" customWidth="1"/>
     <col min="16128" max="16128" width="2.125" style="2" customWidth="1"/>
     <col min="16129" max="16130" width="4.75" style="2" customWidth="1"/>
     <col min="16131" max="16131" width="10.625" style="2" customWidth="1"/>
     <col min="16132" max="16137" width="20.125" style="2" customWidth="1"/>
     <col min="16138" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="B1" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="C1" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="F1" s="8" t="s">
+      <c r="F1" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="H1" s="8" t="s">
+      <c r="H1" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="I1" s="8" t="s">
+      <c r="I1" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="14">
+      <c r="A2" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" s="9">
+        <v>4562</v>
+      </c>
+      <c r="D2" s="9">
+        <v>62328</v>
+      </c>
+      <c r="E2" s="9">
+        <v>54767</v>
+      </c>
+      <c r="F2" s="4">
+        <v>12.01</v>
+      </c>
+      <c r="G2" s="9">
+        <v>20602</v>
+      </c>
+      <c r="H2" s="5">
+        <v>33.049999999999997</v>
+      </c>
+      <c r="I2" s="5">
+        <v>2.34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="14"/>
+      <c r="B3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" s="9">
+        <v>4182</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="9">
+        <v>32175</v>
+      </c>
+      <c r="F3" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" s="9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="14"/>
+      <c r="B4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="9">
+        <v>1092</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="9">
+        <v>21391</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="15"/>
+      <c r="B5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="9">
+        <v>64</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="9">
+        <v>1201</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="13">
         <v>2023</v>
       </c>
-      <c r="B2" s="9" t="s">
+      <c r="B6" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C2" s="10">
+      <c r="C6" s="9">
         <v>4660</v>
       </c>
-      <c r="D2" s="10">
+      <c r="D6" s="9">
         <v>64709</v>
       </c>
-      <c r="E2" s="10">
+      <c r="E6" s="9">
         <v>57338</v>
       </c>
-      <c r="F2" s="4">
+      <c r="F6" s="4">
         <v>12.3</v>
       </c>
-      <c r="G2" s="10">
+      <c r="G6" s="9">
         <v>22754</v>
       </c>
-      <c r="H2" s="5">
+      <c r="H6" s="5">
         <f>0.351635784821277*100</f>
         <v>35.163578482127697</v>
       </c>
-      <c r="I2" s="5">
+      <c r="I6" s="5">
         <v>2.4482031551752952</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
-[...1 lines deleted...]
-      <c r="B3" s="3" t="s">
+    <row r="7" spans="1:9">
+      <c r="A7" s="14"/>
+      <c r="B7" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="10">
+      <c r="C7" s="9">
         <v>4358</v>
       </c>
-      <c r="D3" s="10" t="s">
+      <c r="D7" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="10">
+      <c r="E7" s="9">
         <v>33556</v>
       </c>
-      <c r="F3" s="10" t="s">
+      <c r="F7" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="10" t="s">
+      <c r="G7" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="H3" s="10" t="s">
+      <c r="H7" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="I3" s="10" t="s">
+      <c r="I7" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
-[...1 lines deleted...]
-      <c r="B4" s="3" t="s">
+    <row r="8" spans="1:9">
+      <c r="A8" s="14"/>
+      <c r="B8" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C8" s="9">
         <v>958</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D8" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E8" s="9">
         <v>23473</v>
       </c>
-      <c r="F4" s="10" t="s">
+      <c r="F8" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G8" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="H4" s="10" t="s">
+      <c r="H8" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="I4" s="10" t="s">
+      <c r="I8" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:9">
-[...1 lines deleted...]
-      <c r="B5" s="3" t="s">
+    <row r="9" spans="1:9">
+      <c r="A9" s="15"/>
+      <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C9" s="9">
         <v>37</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D9" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E9" s="9">
         <v>309</v>
       </c>
-      <c r="F5" s="10" t="s">
+      <c r="F9" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="10" t="s">
+      <c r="G9" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="H5" s="10" t="s">
+      <c r="H9" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="I5" s="10" t="s">
+      <c r="I9" s="9" t="s">
         <v>23</v>
-      </c>
-[...114 lines deleted...]
-        <v>1.56</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="3">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="B10" s="9" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B10" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="10">
-[...6 lines deleted...]
-        <v>39114</v>
+      <c r="C10" s="9">
+        <v>4845</v>
+      </c>
+      <c r="D10" s="9">
+        <v>63937</v>
+      </c>
+      <c r="E10" s="9">
+        <v>56121</v>
       </c>
       <c r="F10" s="4">
-        <v>7.92</v>
-[...2 lines deleted...]
-        <v>23438</v>
+        <v>11.58</v>
+      </c>
+      <c r="G10" s="9">
+        <v>23379</v>
       </c>
       <c r="H10" s="4">
-        <v>54.05</v>
+        <v>36.57</v>
       </c>
       <c r="I10" s="4">
-        <v>1.66</v>
+        <v>2.41</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="3">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="B11" s="9" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B11" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C11" s="10">
-[...6 lines deleted...]
-        <v>40401</v>
+      <c r="C11" s="9">
+        <v>4873</v>
+      </c>
+      <c r="D11" s="9">
+        <v>62657</v>
+      </c>
+      <c r="E11" s="9">
+        <v>57710</v>
       </c>
       <c r="F11" s="4">
-        <v>8.1</v>
-[...2 lines deleted...]
-        <v>24974</v>
+        <v>11.84</v>
+      </c>
+      <c r="G11" s="9">
+        <v>22778</v>
       </c>
       <c r="H11" s="4">
-        <v>55</v>
+        <v>36.35</v>
       </c>
       <c r="I11" s="4">
-        <v>1.71</v>
+        <v>2.4700000000000002</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="3">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="B12" s="9" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B12" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C12" s="10">
-[...6 lines deleted...]
-        <v>38807</v>
+      <c r="C12" s="9">
+        <v>4694</v>
+      </c>
+      <c r="D12" s="9">
+        <v>38757</v>
+      </c>
+      <c r="E12" s="9">
+        <v>35041</v>
       </c>
       <c r="F12" s="4">
-        <v>7.79</v>
-[...2 lines deleted...]
-        <v>25053</v>
+        <v>7.47</v>
+      </c>
+      <c r="G12" s="9">
+        <v>22199</v>
       </c>
       <c r="H12" s="4">
-        <v>57.61</v>
+        <v>57.28</v>
       </c>
       <c r="I12" s="4">
-        <v>1.65</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="3">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="B13" s="9" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B13" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="10">
-[...6 lines deleted...]
-        <v>39717</v>
+      <c r="C13" s="9">
+        <v>4952</v>
+      </c>
+      <c r="D13" s="9">
+        <v>41110</v>
+      </c>
+      <c r="E13" s="9">
+        <v>36810</v>
       </c>
       <c r="F13" s="4">
-        <v>7.9</v>
-[...2 lines deleted...]
-        <v>28604</v>
+        <v>7.43</v>
+      </c>
+      <c r="G13" s="9">
+        <v>23155</v>
       </c>
       <c r="H13" s="4">
-        <v>64.48</v>
+        <v>56.32</v>
       </c>
       <c r="I13" s="4">
-        <v>1.69</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="3">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="B14" s="9" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="10">
-[...6 lines deleted...]
-        <v>41598</v>
+      <c r="C14" s="9">
+        <v>4940</v>
+      </c>
+      <c r="D14" s="9">
+        <v>43363</v>
+      </c>
+      <c r="E14" s="9">
+        <v>39114</v>
       </c>
       <c r="F14" s="4">
-        <v>8.18</v>
-[...2 lines deleted...]
-        <v>26993</v>
+        <v>7.92</v>
+      </c>
+      <c r="G14" s="9">
+        <v>23438</v>
       </c>
       <c r="H14" s="4">
-        <v>58.18</v>
+        <v>54.05</v>
       </c>
       <c r="I14" s="4">
-        <v>1.78</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="3">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="B15" s="9" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B15" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="10">
-[...6 lines deleted...]
-        <v>42118</v>
+      <c r="C15" s="9">
+        <v>4987</v>
+      </c>
+      <c r="D15" s="9">
+        <v>45411</v>
+      </c>
+      <c r="E15" s="9">
+        <v>40401</v>
       </c>
       <c r="F15" s="4">
-        <v>8.23</v>
-[...2 lines deleted...]
-        <v>26881</v>
+        <v>8.1</v>
+      </c>
+      <c r="G15" s="9">
+        <v>24974</v>
       </c>
       <c r="H15" s="4">
-        <v>56.96</v>
+        <v>55</v>
       </c>
       <c r="I15" s="4">
-        <v>1.8</v>
+        <v>1.71</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="3">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="B16" s="9" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B16" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="10">
-[...6 lines deleted...]
-        <v>42305</v>
+      <c r="C16" s="9">
+        <v>4979</v>
+      </c>
+      <c r="D16" s="9">
+        <v>43489</v>
+      </c>
+      <c r="E16" s="9">
+        <v>38807</v>
       </c>
       <c r="F16" s="4">
-        <v>8.32</v>
-[...2 lines deleted...]
-        <v>27083</v>
+        <v>7.79</v>
+      </c>
+      <c r="G16" s="9">
+        <v>25053</v>
       </c>
       <c r="H16" s="4">
-        <v>57.8</v>
+        <v>57.61</v>
       </c>
       <c r="I16" s="4">
-        <v>1.81</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="3">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="B17" s="9" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="10">
-[...6 lines deleted...]
-        <v>42570</v>
+      <c r="C17" s="9">
+        <v>5030</v>
+      </c>
+      <c r="D17" s="9">
+        <v>44363</v>
+      </c>
+      <c r="E17" s="9">
+        <v>39717</v>
       </c>
       <c r="F17" s="4">
-        <v>8.57</v>
-[...2 lines deleted...]
-        <v>27394</v>
+        <v>7.9</v>
+      </c>
+      <c r="G17" s="9">
+        <v>28604</v>
       </c>
       <c r="H17" s="4">
-        <v>58.89</v>
+        <v>64.48</v>
       </c>
       <c r="I17" s="4">
-        <v>1.83</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="3">
+        <v>2014</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="9">
+        <v>5087</v>
+      </c>
+      <c r="D18" s="9">
+        <v>46398</v>
+      </c>
+      <c r="E18" s="9">
+        <v>41598</v>
+      </c>
+      <c r="F18" s="4">
+        <v>8.18</v>
+      </c>
+      <c r="G18" s="9">
+        <v>26993</v>
+      </c>
+      <c r="H18" s="4">
+        <v>58.18</v>
+      </c>
+      <c r="I18" s="4">
+        <v>1.78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="3">
+        <v>2013</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="9">
+        <v>5117</v>
+      </c>
+      <c r="D19" s="9">
+        <v>47191</v>
+      </c>
+      <c r="E19" s="9">
+        <v>42118</v>
+      </c>
+      <c r="F19" s="4">
+        <v>8.23</v>
+      </c>
+      <c r="G19" s="9">
+        <v>26881</v>
+      </c>
+      <c r="H19" s="4">
+        <v>56.96</v>
+      </c>
+      <c r="I19" s="4">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="3">
+        <v>2012</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="9">
+        <v>5085</v>
+      </c>
+      <c r="D20" s="9">
+        <v>46853</v>
+      </c>
+      <c r="E20" s="9">
+        <v>42305</v>
+      </c>
+      <c r="F20" s="4">
+        <v>8.32</v>
+      </c>
+      <c r="G20" s="9">
+        <v>27083</v>
+      </c>
+      <c r="H20" s="4">
+        <v>57.8</v>
+      </c>
+      <c r="I20" s="4">
+        <v>1.81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="3">
+        <v>2011</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C21" s="9">
+        <v>4969</v>
+      </c>
+      <c r="D21" s="9">
+        <v>46521</v>
+      </c>
+      <c r="E21" s="9">
+        <v>42570</v>
+      </c>
+      <c r="F21" s="4">
+        <v>8.57</v>
+      </c>
+      <c r="G21" s="9">
+        <v>27394</v>
+      </c>
+      <c r="H21" s="4">
+        <v>58.89</v>
+      </c>
+      <c r="I21" s="4">
+        <v>1.83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="3">
         <v>2010</v>
       </c>
-      <c r="B18" s="9" t="s">
+      <c r="B22" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C22" s="9">
         <v>4784</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D22" s="9">
         <v>46526</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E22" s="9">
         <v>43209</v>
       </c>
-      <c r="F18" s="4">
+      <c r="F22" s="4">
         <v>9.0299999999999994</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G22" s="9">
         <v>26309</v>
       </c>
-      <c r="H18" s="4">
+      <c r="H22" s="4">
         <v>56.55</v>
       </c>
-      <c r="I18" s="4">
+      <c r="I22" s="4">
         <v>1.87</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
+    <mergeCell ref="A6:A9"/>
     <mergeCell ref="A2:A5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E45C27E-4BD6-4A40-B572-6C2E2C067CA6}">
-  <dimension ref="A1:K18"/>
+  <dimension ref="A1:K19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F27" sqref="F27"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="7.25" style="2" customWidth="1"/>
     <col min="2" max="2" width="10" style="2" customWidth="1"/>
     <col min="3" max="6" width="11.875" style="2" customWidth="1"/>
     <col min="7" max="7" width="12" style="2" customWidth="1"/>
     <col min="8" max="8" width="15.625" style="2" customWidth="1"/>
     <col min="9" max="11" width="17.875" style="2" customWidth="1"/>
     <col min="12" max="253" width="9" style="2"/>
     <col min="254" max="254" width="3.125" style="2" customWidth="1"/>
     <col min="255" max="255" width="2.125" style="2" customWidth="1"/>
     <col min="256" max="257" width="4.75" style="2" customWidth="1"/>
     <col min="258" max="258" width="8.375" style="2" customWidth="1"/>
     <col min="259" max="261" width="17.875" style="2" customWidth="1"/>
     <col min="262" max="262" width="18.5" style="2" customWidth="1"/>
     <col min="263" max="267" width="17.875" style="2" customWidth="1"/>
     <col min="268" max="509" width="9" style="2"/>
     <col min="510" max="510" width="3.125" style="2" customWidth="1"/>
     <col min="511" max="511" width="2.125" style="2" customWidth="1"/>
     <col min="512" max="513" width="4.75" style="2" customWidth="1"/>
     <col min="514" max="514" width="8.375" style="2" customWidth="1"/>
     <col min="515" max="517" width="17.875" style="2" customWidth="1"/>
     <col min="518" max="518" width="18.5" style="2" customWidth="1"/>
@@ -2384,658 +2658,693 @@
     <col min="15619" max="15621" width="17.875" style="2" customWidth="1"/>
     <col min="15622" max="15622" width="18.5" style="2" customWidth="1"/>
     <col min="15623" max="15627" width="17.875" style="2" customWidth="1"/>
     <col min="15628" max="15869" width="9" style="2"/>
     <col min="15870" max="15870" width="3.125" style="2" customWidth="1"/>
     <col min="15871" max="15871" width="2.125" style="2" customWidth="1"/>
     <col min="15872" max="15873" width="4.75" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="8.375" style="2" customWidth="1"/>
     <col min="15875" max="15877" width="17.875" style="2" customWidth="1"/>
     <col min="15878" max="15878" width="18.5" style="2" customWidth="1"/>
     <col min="15879" max="15883" width="17.875" style="2" customWidth="1"/>
     <col min="15884" max="16125" width="9" style="2"/>
     <col min="16126" max="16126" width="3.125" style="2" customWidth="1"/>
     <col min="16127" max="16127" width="2.125" style="2" customWidth="1"/>
     <col min="16128" max="16129" width="4.75" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="8.375" style="2" customWidth="1"/>
     <col min="16131" max="16133" width="17.875" style="2" customWidth="1"/>
     <col min="16134" max="16134" width="18.5" style="2" customWidth="1"/>
     <col min="16135" max="16139" width="17.875" style="2" customWidth="1"/>
     <col min="16140" max="16381" width="9" style="2"/>
     <col min="16382" max="16382" width="9" style="2" customWidth="1"/>
     <col min="16383" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="11"/>
+      <c r="A1" s="16"/>
       <c r="B1" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="19"/>
       <c r="F1" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G1" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
-      <c r="K1" s="19"/>
+      <c r="K1" s="21"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="F2" s="21"/>
+      <c r="F2" s="12"/>
       <c r="G2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="K2" s="1" t="s">
+      <c r="K2" s="23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:11">
-      <c r="A3" s="6">
+      <c r="A3" s="24">
+        <v>2024</v>
+      </c>
+      <c r="B3" s="11">
+        <v>1953</v>
+      </c>
+      <c r="C3" s="9">
+        <v>2136</v>
+      </c>
+      <c r="D3" s="9">
+        <v>31</v>
+      </c>
+      <c r="E3" s="9">
+        <v>552</v>
+      </c>
+      <c r="F3" s="9">
+        <v>4672</v>
+      </c>
+      <c r="G3" s="11">
+        <v>213803</v>
+      </c>
+      <c r="H3" s="11">
+        <v>69518264</v>
+      </c>
+      <c r="I3" s="11">
+        <v>325</v>
+      </c>
+      <c r="J3" s="11">
+        <v>36340193</v>
+      </c>
+      <c r="K3" s="25">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="24">
         <v>2023</v>
       </c>
-      <c r="B3" s="13">
+      <c r="B4" s="11">
         <v>1979</v>
       </c>
-      <c r="C3" s="10">
+      <c r="C4" s="9">
         <v>2122</v>
       </c>
-      <c r="D3" s="10">
+      <c r="D4" s="9">
         <v>31</v>
       </c>
-      <c r="E3" s="10">
+      <c r="E4" s="9">
         <v>615</v>
       </c>
-      <c r="F3" s="10">
+      <c r="F4" s="9">
         <v>4747</v>
       </c>
-      <c r="G3" s="13">
+      <c r="G4" s="11">
         <v>225048</v>
       </c>
-      <c r="H3" s="13">
+      <c r="H4" s="11">
         <v>75222540</v>
       </c>
-      <c r="I3" s="13">
+      <c r="I4" s="11">
         <v>334.25109310013863</v>
       </c>
-      <c r="J3" s="13">
+      <c r="J4" s="11">
         <v>38129734</v>
       </c>
-      <c r="K3" s="13">
+      <c r="K4" s="25">
         <v>626</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
-      <c r="A4" s="6">
+    <row r="5" spans="1:11">
+      <c r="A5" s="24">
         <v>2022</v>
       </c>
-      <c r="B4" s="13">
+      <c r="B5" s="11">
         <v>2334</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C5" s="9">
         <v>2124</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D5" s="9">
         <v>39</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E5" s="9">
         <v>622</v>
       </c>
-      <c r="F4" s="10">
+      <c r="F5" s="9">
         <v>5119</v>
       </c>
-      <c r="G4" s="13">
+      <c r="G5" s="11">
         <v>237404</v>
       </c>
-      <c r="H4" s="13">
+      <c r="H5" s="11">
         <v>86197175</v>
       </c>
-      <c r="I4" s="13">
+      <c r="I5" s="11">
         <v>363.08</v>
       </c>
-      <c r="J4" s="13">
+      <c r="J5" s="11">
         <v>45733825</v>
       </c>
-      <c r="K4" s="13">
+      <c r="K5" s="25">
         <v>718</v>
       </c>
     </row>
-    <row r="5" spans="1:11">
-      <c r="A5" s="6">
+    <row r="6" spans="1:11">
+      <c r="A6" s="24">
         <v>2021</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B6" s="11">
         <v>2353</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C6" s="9">
         <v>2081</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D6" s="9">
         <v>39</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E6" s="9">
         <v>560</v>
       </c>
-      <c r="F5" s="10">
+      <c r="F6" s="9">
         <v>5033</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G6" s="11">
         <v>199925</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H6" s="11">
         <v>67028554</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I6" s="11">
         <v>335</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J6" s="11">
         <v>35087504</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K6" s="25">
         <v>558</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
-      <c r="A6" s="6">
+    <row r="7" spans="1:11">
+      <c r="A7" s="24">
         <v>2020</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B7" s="11">
         <v>2405</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C7" s="9">
         <v>2073</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D7" s="9">
         <v>45</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E7" s="9">
         <v>375</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F7" s="9">
         <v>4898</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G7" s="11">
         <v>202138</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H7" s="11">
         <v>58299942</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I7" s="11">
         <v>288</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J7" s="11">
         <v>32117668</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K7" s="25">
         <v>486</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
-      <c r="A7" s="6">
+    <row r="8" spans="1:11">
+      <c r="A8" s="24">
         <v>2019</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B8" s="11">
         <v>2355</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C8" s="9">
         <v>2075</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D8" s="9">
         <v>42</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E8" s="9">
         <v>668</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F8" s="9">
         <v>5140</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G8" s="11">
         <v>185851</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H8" s="11">
         <v>61808372</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I8" s="11">
         <v>333</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J8" s="11">
         <v>32115487</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K8" s="25">
         <v>515</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
-      <c r="A8" s="6">
+    <row r="9" spans="1:11">
+      <c r="A9" s="24">
         <v>2018</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B9" s="11">
         <v>2423</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C9" s="9">
         <v>1623</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D9" s="9">
         <v>52</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E9" s="9">
         <v>443</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F9" s="9">
         <v>4541</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G9" s="11">
         <v>164118</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H9" s="11">
         <v>59806069</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I9" s="11">
         <v>364</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J9" s="11">
         <v>29112346</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K9" s="25">
         <v>498</v>
       </c>
     </row>
-    <row r="9" spans="1:11">
-      <c r="A9" s="6">
+    <row r="10" spans="1:11">
+      <c r="A10" s="24">
         <v>2017</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B10" s="11">
         <v>2440</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C10" s="9">
         <v>2052</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D10" s="9">
         <v>46</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E10" s="9">
         <v>417</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F10" s="9">
         <v>4955</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G10" s="11">
         <v>156033</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H10" s="11">
         <v>51330355</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I10" s="11">
         <v>329</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J10" s="11">
         <v>26937807</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K10" s="25">
         <v>428</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
-      <c r="A10" s="6">
+    <row r="11" spans="1:11">
+      <c r="A11" s="24">
         <v>2016</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B11" s="11">
         <v>2578</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C11" s="9">
         <v>2041</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D11" s="9">
         <v>59</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E11" s="9">
         <v>598</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F11" s="9">
         <v>5276</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G11" s="11">
         <v>183219</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H11" s="11">
         <v>53915898</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I11" s="11">
         <v>294</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J11" s="11">
         <v>29775226</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K11" s="25">
         <v>449</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
-      <c r="A11" s="6">
+    <row r="12" spans="1:11">
+      <c r="A12" s="24">
         <v>2015</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B12" s="11">
         <v>2746</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C12" s="9">
         <v>2030</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D12" s="9">
         <v>76</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E12" s="9">
         <v>400</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F12" s="9">
         <v>5252</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G12" s="11">
         <v>200886</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H12" s="11">
         <v>56622948</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I12" s="11">
         <v>282</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J12" s="11">
         <v>32153266</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K12" s="25">
         <v>472</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
-      <c r="A12" s="6">
+    <row r="13" spans="1:11">
+      <c r="A13" s="24">
         <v>2014</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B13" s="11">
         <v>2838</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C13" s="9">
         <v>2040</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D13" s="9">
         <v>48</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E13" s="9">
         <v>393</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F13" s="9">
         <v>5319</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G13" s="11">
         <v>195796</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H13" s="11">
         <v>52620431</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I13" s="11">
         <v>269</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J13" s="11">
         <v>29801159</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K13" s="25">
         <v>439</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
-      <c r="A13" s="6">
+    <row r="14" spans="1:11">
+      <c r="A14" s="24">
         <v>2013</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B14" s="11">
         <v>3287</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C14" s="9">
         <v>2018</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D14" s="9">
         <v>59</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E14" s="9">
         <v>376</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F14" s="9">
         <v>5740</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G14" s="11">
         <v>195745</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H14" s="11">
         <v>51790570</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I14" s="11">
         <v>265</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J14" s="11">
         <v>29243603</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K14" s="25">
         <v>432</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
-      <c r="A14" s="6">
+    <row r="15" spans="1:11">
+      <c r="A15" s="24">
         <v>2012</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B15" s="11">
         <v>3360</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C15" s="9">
         <v>2005</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D15" s="9">
         <v>92</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E15" s="9">
         <v>403</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F15" s="9">
         <v>5860</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G15" s="11">
         <v>176452</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H15" s="11">
         <v>59581162</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I15" s="11">
         <v>338</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J15" s="11">
         <v>35748979</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K15" s="25">
         <v>497</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
-      <c r="A15" s="6">
+    <row r="16" spans="1:11">
+      <c r="A16" s="24">
         <v>2011</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B16" s="11">
         <v>3688</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C16" s="9">
         <v>2097</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D16" s="9">
         <v>134</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E16" s="9">
         <v>427</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F16" s="9">
         <v>6346</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G16" s="11">
         <v>214643</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H16" s="11">
         <v>61080554</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I16" s="11">
         <v>285</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J16" s="11">
         <v>35783903</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K16" s="25">
         <v>509</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
-      <c r="A16" s="6">
+    <row r="17" spans="1:11">
+      <c r="A17" s="24">
         <v>2010</v>
       </c>
-      <c r="B16" s="13">
+      <c r="B17" s="11">
         <v>4197</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C17" s="9">
         <v>2050</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D17" s="9">
         <v>92</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E17" s="9">
         <v>462</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F17" s="9">
         <v>6801</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G17" s="11">
         <v>201476</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H17" s="11">
         <v>59109950</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I17" s="11">
         <v>293</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J17" s="11">
         <v>34450883</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K17" s="25">
         <v>493</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
-      <c r="A17" s="6">
+    <row r="18" spans="1:11">
+      <c r="A18" s="24">
         <v>2009</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B18" s="11">
         <v>3717</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C18" s="9">
         <v>1995</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D18" s="9">
         <v>46</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E18" s="9">
         <v>365</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F18" s="9">
         <v>6123</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G18" s="11">
         <v>170352</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H18" s="11">
         <v>46475591</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I18" s="11">
         <v>273</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J18" s="11">
         <v>27096646</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K18" s="25">
         <v>387</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
-      <c r="A18" s="6">
+    <row r="19" spans="1:11">
+      <c r="A19" s="26">
         <v>2008</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B19" s="27">
         <v>3499</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C19" s="28">
         <v>1932</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D19" s="28">
         <v>31</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E19" s="28">
         <v>350</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F19" s="28">
         <v>5812</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G19" s="27">
         <v>118331</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H19" s="27">
         <v>29689146</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I19" s="27">
         <v>251</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J19" s="27">
         <v>17781213</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K19" s="29">
         <v>247</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:K1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>