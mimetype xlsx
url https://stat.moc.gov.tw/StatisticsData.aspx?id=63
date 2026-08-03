--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\4文化經濟\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\4文化經濟\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D6D1B758-F315-4B16-BD5D-36634F249C2D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5D584C6-07B5-4D2B-B215-7C435BA976CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7320" yWindow="315" windowWidth="21330" windowHeight="14700" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="文創產業補助計畫辦理概況" sheetId="1" r:id="rId1"/>
     <sheet name="文策院文化內容投資計畫" sheetId="2" r:id="rId2"/>
     <sheet name="文創產業投融資計畫辦理概況" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="54">
   <si>
     <t>年度</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>補助計畫名稱</t>
   </si>
   <si>
     <t>補助件數(件)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>補助金額(元)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>沉浸式內容國際合資合製補助</t>
   </si>
   <si>
     <t>文化新創加速器計畫</t>
   </si>
   <si>
     <t>文化創業加速器計畫</t>
   </si>
   <si>
@@ -522,294 +522,372 @@
       </rPr>
       <t>至</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>類）</t>
     </r>
   </si>
   <si>
     <t>加強文化創意產業升級轉型貸款（利息補貼）</t>
+  </si>
+  <si>
+    <t>2024</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>文化科技國際合資或合製支持計畫</t>
+  </si>
+  <si>
+    <t>原創故事概念大賽</t>
+  </si>
+  <si>
+    <t>市場導向之文化科技內容支持計畫</t>
+  </si>
+  <si>
+    <t>臺法沉浸式內容駐地開發計畫－臺灣人赴法原型駐地開發</t>
+  </si>
+  <si>
+    <t>視覺藝術</t>
+  </si>
+  <si>
+    <t>出版</t>
+  </si>
+  <si>
+    <t>其他</t>
+  </si>
+  <si>
+    <t>設計品牌時尚</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>視覺藝術產業</t>
+  </si>
+  <si>
+    <t>流行音樂及文化內容產業</t>
+  </si>
+  <si>
+    <r>
+      <t>其他</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>-</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>沉浸式內容體驗產業</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="微軟正黑體"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top style="thin">
         <color rgb="FFA0A0A0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="63"/>
-[...11 lines deleted...]
-      <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFA0A0A0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
-      <diagonal/>
-[...22 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top style="thin">
         <color rgb="FFA0A0A0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFA0A0A0"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFA0A0A0"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFA0A0A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1076,655 +1154,1099 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D10"/>
+  <dimension ref="A1:D14"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.375" customWidth="1"/>
     <col min="3" max="3" width="17.5" customWidth="1"/>
     <col min="4" max="4" width="17.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="7">
+      <c r="A2" s="17">
         <v>2021</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="4">
         <v>5</v>
       </c>
       <c r="D2" s="5">
         <v>16800000</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="8"/>
-      <c r="B3" s="3" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="4">
         <v>30</v>
       </c>
       <c r="D3" s="5">
         <v>30000000</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="7">
+      <c r="A4" s="17">
         <v>2022</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="4">
         <v>20</v>
       </c>
       <c r="D4" s="5">
         <v>12000000</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="9"/>
-      <c r="B5" s="3" t="s">
+      <c r="A5" s="18"/>
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4">
         <v>5</v>
       </c>
       <c r="D5" s="5">
         <v>16100000</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="9"/>
-      <c r="B6" s="3" t="s">
+      <c r="A6" s="18"/>
+      <c r="B6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="4">
         <v>20</v>
       </c>
       <c r="D6" s="5">
         <v>17000000</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="8"/>
-      <c r="B7" s="3" t="s">
+      <c r="A7" s="18"/>
+      <c r="B7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="4">
         <v>8</v>
       </c>
       <c r="D7" s="5">
         <v>18183000</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="7">
+      <c r="A8" s="17">
         <v>2023</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B8" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4">
         <v>4</v>
       </c>
       <c r="D8" s="5">
         <v>17773849</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A9" s="9"/>
-      <c r="B9" s="3" t="s">
+      <c r="A9" s="18"/>
+      <c r="B9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="4">
         <v>20</v>
       </c>
       <c r="D9" s="5">
         <v>16790100</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="8"/>
-      <c r="B10" s="3" t="s">
+      <c r="A10" s="18"/>
+      <c r="B10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="4">
         <v>10</v>
       </c>
       <c r="D10" s="5">
         <v>23900620</v>
       </c>
     </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="4">
+        <v>4</v>
+      </c>
+      <c r="D11" s="5">
+        <v>16540000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="17"/>
+      <c r="B12" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="4">
+        <v>10</v>
+      </c>
+      <c r="D12" s="5">
+        <v>1150000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="17"/>
+      <c r="B13" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="4">
+        <v>13</v>
+      </c>
+      <c r="D13" s="5">
+        <v>57660700</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="17"/>
+      <c r="B14" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="4">
+        <v>1</v>
+      </c>
+      <c r="D14" s="5">
+        <v>1400000</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="4">
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="A8:A10"/>
+    <mergeCell ref="A11:A14"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:G7"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="19.75" customWidth="1"/>
     <col min="3" max="3" width="15.125" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="18.75" customWidth="1"/>
     <col min="6" max="6" width="18.625" customWidth="1"/>
     <col min="7" max="7" width="19.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="10" t="s">
+      <c r="A2" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="4">
         <v>28</v>
       </c>
       <c r="D2" s="4">
         <v>28</v>
       </c>
       <c r="E2" s="4">
         <v>568703608</v>
       </c>
       <c r="F2" s="4">
         <v>20000000</v>
       </c>
       <c r="G2" s="5">
         <v>1278691561</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="11"/>
+      <c r="A3" s="8"/>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="4">
         <v>21</v>
       </c>
       <c r="D3" s="4">
         <v>21</v>
       </c>
       <c r="E3" s="4">
         <v>379750073</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="5">
         <v>988441776</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A4" s="11"/>
+      <c r="A4" s="8"/>
       <c r="B4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="4">
         <v>3</v>
       </c>
       <c r="D4" s="4">
         <v>3</v>
       </c>
       <c r="E4" s="4">
         <v>45699760</v>
       </c>
       <c r="F4" s="4">
         <v>36000000</v>
       </c>
       <c r="G4" s="5">
         <v>47533040</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="11"/>
+      <c r="A5" s="8"/>
       <c r="B5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="4">
         <v>4</v>
       </c>
       <c r="D5" s="4">
         <v>4</v>
       </c>
       <c r="E5" s="4">
         <v>97437000</v>
       </c>
       <c r="F5" s="4">
         <v>81499000</v>
       </c>
       <c r="G5" s="5">
         <v>99559000</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" s="11"/>
+      <c r="A6" s="8"/>
       <c r="B6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="4">
         <v>3</v>
       </c>
       <c r="D6" s="4">
         <v>3</v>
       </c>
       <c r="E6" s="4">
         <v>27416550</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="5">
         <v>31058450</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A7" s="12"/>
+      <c r="A7" s="9"/>
       <c r="B7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="4">
         <v>1</v>
       </c>
       <c r="D7" s="4">
         <v>1</v>
       </c>
       <c r="E7" s="4">
         <v>3000000</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="5">
         <v>3250000</v>
       </c>
     </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="7">
+        <v>2024</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="4">
+        <v>52</v>
+      </c>
+      <c r="D8" s="4">
+        <v>46</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1114415645</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="5">
+        <v>3287553585</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="19"/>
+      <c r="B9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="4">
+        <v>30</v>
+      </c>
+      <c r="D9" s="4">
+        <v>25</v>
+      </c>
+      <c r="E9" s="4">
+        <v>517567531</v>
+      </c>
+      <c r="F9" s="4">
+        <v>20000000</v>
+      </c>
+      <c r="G9" s="5">
+        <v>1142217897</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="19"/>
+      <c r="B10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="4">
+        <v>4</v>
+      </c>
+      <c r="D10" s="4">
+        <v>4</v>
+      </c>
+      <c r="E10" s="4">
+        <v>34860000</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="5">
+        <v>82694000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="19"/>
+      <c r="B11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="4">
+        <v>4</v>
+      </c>
+      <c r="D11" s="4">
+        <v>3</v>
+      </c>
+      <c r="E11" s="4">
+        <v>78820000</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="5">
+        <v>285709000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="19"/>
+      <c r="B12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="4">
+        <v>9</v>
+      </c>
+      <c r="D12" s="4">
+        <v>8</v>
+      </c>
+      <c r="E12" s="4">
+        <v>188935829</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" s="5">
+        <v>565435621</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="19"/>
+      <c r="B13" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="4">
+        <v>2</v>
+      </c>
+      <c r="D13" s="4">
+        <v>2</v>
+      </c>
+      <c r="E13" s="4">
+        <v>17635000</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" s="5">
+        <v>18385000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="19"/>
+      <c r="B14" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="4">
+        <v>1</v>
+      </c>
+      <c r="D14" s="4">
+        <v>1</v>
+      </c>
+      <c r="E14" s="4">
+        <v>14999990</v>
+      </c>
+      <c r="F14" s="4">
+        <v>4999990</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="19"/>
+      <c r="B15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" s="4">
+        <v>2</v>
+      </c>
+      <c r="D15" s="4">
+        <v>2</v>
+      </c>
+      <c r="E15" s="4">
+        <v>67825562</v>
+      </c>
+      <c r="F15" s="4">
+        <v>22608526</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="21"/>
+      <c r="B16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="4">
+        <v>2</v>
+      </c>
+      <c r="D16" s="4">
+        <v>1</v>
+      </c>
+      <c r="E16" s="4">
+        <v>900000000</v>
+      </c>
+      <c r="F16" s="4">
+        <v>1200000000</v>
+      </c>
+      <c r="G16" s="5">
+        <v>900000000</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A2:A7"/>
+    <mergeCell ref="A8:A16"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:B6"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="33.875" customWidth="1"/>
     <col min="3" max="3" width="30.25" customWidth="1"/>
     <col min="4" max="4" width="11.875" customWidth="1"/>
     <col min="5" max="5" width="14.125" customWidth="1"/>
     <col min="6" max="6" width="22.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="45.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="13">
+      <c r="A2" s="10">
+        <v>2022</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" s="3"/>
+      <c r="D2" s="4">
+        <v>28</v>
+      </c>
+      <c r="E2" s="4">
+        <v>28</v>
+      </c>
+      <c r="F2" s="5">
+        <v>211709999</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="8"/>
+      <c r="B3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="4">
+        <v>23</v>
+      </c>
+      <c r="E3" s="4">
+        <v>15</v>
+      </c>
+      <c r="F3" s="5">
+        <v>128140000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="9"/>
+      <c r="B4" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="4">
+        <v>7</v>
+      </c>
+      <c r="E4" s="4">
+        <v>7</v>
+      </c>
+      <c r="F4" s="5">
+        <v>31620000</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="10">
         <v>2023</v>
       </c>
-      <c r="B2" s="14" t="s">
+      <c r="B5" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C5" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="D2" s="4">
+      <c r="D5" s="4">
         <v>3</v>
-      </c>
-[...46 lines deleted...]
-        <v>5</v>
       </c>
       <c r="E5" s="4">
         <v>3</v>
       </c>
       <c r="F5" s="5">
-        <v>72400000</v>
+        <v>22000000</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A6" s="11"/>
-      <c r="B6" s="16"/>
+      <c r="A6" s="8"/>
+      <c r="B6" s="12"/>
       <c r="C6" s="3" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D6" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E6" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F6" s="5">
-        <v>32000000</v>
-[...6 lines deleted...]
-      </c>
+        <v>10000000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="8"/>
+      <c r="B7" s="12"/>
       <c r="C7" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D7" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E7" s="4">
         <v>3</v>
       </c>
       <c r="F7" s="5">
-        <v>19500000</v>
+        <v>35900000</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" s="11"/>
-      <c r="B8" s="15"/>
+      <c r="A8" s="8"/>
+      <c r="B8" s="12"/>
       <c r="C8" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D8" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E8" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F8" s="5">
-        <v>35300000</v>
+        <v>72400000</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="11"/>
-      <c r="B9" s="15"/>
+      <c r="A9" s="8"/>
+      <c r="B9" s="13"/>
       <c r="C9" s="3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D9" s="4">
         <v>3</v>
       </c>
       <c r="E9" s="4">
         <v>3</v>
       </c>
       <c r="F9" s="5">
-        <v>19000000</v>
-[...4 lines deleted...]
-      <c r="B10" s="15"/>
+        <v>32000000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="8"/>
+      <c r="B10" s="14" t="s">
+        <v>36</v>
+      </c>
       <c r="C10" s="3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D10" s="4">
         <v>3</v>
       </c>
       <c r="E10" s="4">
         <v>3</v>
       </c>
       <c r="F10" s="5">
-        <v>32000000</v>
+        <v>19500000</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="11"/>
-      <c r="B11" s="15"/>
+      <c r="A11" s="8"/>
+      <c r="B11" s="12"/>
       <c r="C11" s="3" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D11" s="4">
         <v>2</v>
       </c>
       <c r="E11" s="4">
         <v>2</v>
       </c>
       <c r="F11" s="5">
+        <v>35300000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="8"/>
+      <c r="B12" s="12"/>
+      <c r="C12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="4">
+        <v>3</v>
+      </c>
+      <c r="E12" s="4">
+        <v>3</v>
+      </c>
+      <c r="F12" s="5">
+        <v>19000000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="8"/>
+      <c r="B13" s="12"/>
+      <c r="C13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="4">
+        <v>3</v>
+      </c>
+      <c r="E13" s="4">
+        <v>3</v>
+      </c>
+      <c r="F13" s="5">
+        <v>32000000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="8"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="4">
+        <v>2</v>
+      </c>
+      <c r="E14" s="4">
+        <v>2</v>
+      </c>
+      <c r="F14" s="5">
         <v>8000000</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C12" s="3" t="s">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="9"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="D12" s="4">
+      <c r="D15" s="4">
         <v>1</v>
       </c>
-      <c r="E12" s="4">
+      <c r="E15" s="4">
         <v>1</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F15" s="5">
         <v>20000000</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-[...46 lines deleted...]
-        <v>31620000</v>
+    <row r="16" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="4">
+        <v>1</v>
+      </c>
+      <c r="E16" s="4">
+        <v>1</v>
+      </c>
+      <c r="F16" s="5">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="22"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="4">
+        <v>3</v>
+      </c>
+      <c r="E17" s="4">
+        <v>2</v>
+      </c>
+      <c r="F17" s="5">
+        <v>26300000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="22"/>
+      <c r="B18" s="23"/>
+      <c r="C18" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="4">
+        <v>4</v>
+      </c>
+      <c r="E18" s="4">
+        <v>4</v>
+      </c>
+      <c r="F18" s="5">
+        <v>32840000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="22"/>
+      <c r="B19" s="23"/>
+      <c r="C19" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" s="4">
+        <v>2</v>
+      </c>
+      <c r="E19" s="4">
+        <v>2</v>
+      </c>
+      <c r="F19" s="5">
+        <v>33800000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="22"/>
+      <c r="B20" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" s="4">
+        <v>2</v>
+      </c>
+      <c r="E20" s="4">
+        <v>2</v>
+      </c>
+      <c r="F20" s="5">
+        <v>11500000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="22"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" s="4">
+        <v>2</v>
+      </c>
+      <c r="E21" s="4">
+        <v>2</v>
+      </c>
+      <c r="F21" s="5">
+        <v>22000000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="22"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22" s="4">
+        <v>4</v>
+      </c>
+      <c r="E22" s="4">
+        <v>4</v>
+      </c>
+      <c r="F22" s="5">
+        <v>23500000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="22"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" s="4">
+        <v>1</v>
+      </c>
+      <c r="E23" s="4">
+        <v>1</v>
+      </c>
+      <c r="F23" s="5">
+        <v>10000000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="22"/>
+      <c r="B24" s="24"/>
+      <c r="C24" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="4">
+        <v>2</v>
+      </c>
+      <c r="E24" s="4">
+        <v>2</v>
+      </c>
+      <c r="F24" s="5">
+        <v>6500000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="22"/>
+      <c r="B25" s="24"/>
+      <c r="C25" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" s="4">
+        <v>4</v>
+      </c>
+      <c r="E25" s="4">
+        <v>4</v>
+      </c>
+      <c r="F25" s="5">
+        <v>41600000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="22"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="4">
+        <v>2</v>
+      </c>
+      <c r="E26" s="4">
+        <v>2</v>
+      </c>
+      <c r="F26" s="5">
+        <v>9000000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="22"/>
+      <c r="B27" s="24"/>
+      <c r="C27" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="4">
+        <v>2</v>
+      </c>
+      <c r="E27" s="4">
+        <v>1</v>
+      </c>
+      <c r="F27" s="5">
+        <v>4000000</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A13:A15"/>
+  <mergeCells count="7">
+    <mergeCell ref="B20:B27"/>
+    <mergeCell ref="A16:A27"/>
+    <mergeCell ref="A5:A15"/>
+    <mergeCell ref="B5:B9"/>
+    <mergeCell ref="B10:B15"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B16:B19"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>文創產業補助計畫辦理概況</vt:lpstr>
       <vt:lpstr>文策院文化內容投資計畫</vt:lpstr>