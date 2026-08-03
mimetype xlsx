--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,1086 +1,968 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\1文化治理\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\1文化治理\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B356A3E-3299-41BB-934C-A4D33B61AAF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E872DB1-94AA-4212-B7E7-DAC676B592A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6BBD6E60-08B0-4B3A-9A06-BFF0C4EEDF4F}"/>
+    <workbookView xWindow="7035" yWindow="765" windowWidth="28095" windowHeight="14700" activeTab="2" xr2:uid="{47834F33-D59B-45E8-97B3-F2F5206A5E69}"/>
   </bookViews>
   <sheets>
-    <sheet name="7文化部公款補助國內團體與縣巿政府概況" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="9文化部及所屬機關公款補助縣市政府金額 (2)" sheetId="3" r:id="rId3"/>
+    <sheet name="4文化部及所屬機關(構)預算占文化支出、中央政府總預算比率" sheetId="1" r:id="rId1"/>
+    <sheet name="5文化部決算科目別金額" sheetId="2" r:id="rId2"/>
+    <sheet name="6文化部行政法人預算與決算概況" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="OLE_LINK7" localSheetId="0">'7文化部公款補助國內團體與縣巿政府概況'!$D$18</definedName>
+    <definedName name="_Hlk178586729" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
+    <definedName name="_Hlk178586742" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
+    <definedName name="_Hlk178586753" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
+    <definedName name="_Hlk178586764" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
+    <definedName name="_Hlk178586776" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
+    <definedName name="_Hlk178586814" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
+    <definedName name="_Hlk178586823" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
+    <definedName name="_Hlk178586838" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
+    <definedName name="_Hlk178586851" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
+    <definedName name="_Hlk178586863" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
+    <definedName name="_Hlk178586873" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
+    <definedName name="_Hlk178586882" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
+    <definedName name="_Hlk178586929" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
+    <definedName name="_Hlk178586939" localSheetId="2">'6文化部行政法人預算與決算概況'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="136">
-[...3 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="52">
   <si>
     <t>年別</t>
-    <phoneticPr fontId="3" type="noConversion"/>
-[...41 lines deleted...]
-    <t>項目</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
-      <t>補助金額</t>
+      <t>文化部及所屬機關預算金額</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="新細明體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
-      <t>元</t>
+      <t>仟元</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
-      <t>補助金額占比</t>
+      <t>文化部及所屬機關決算金額</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>仟元</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>執行率</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>(%)</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
-[...297 lines deleted...]
-    <t>連江縣</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
-        <rFont val="細明體"/>
+        <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
-      <t>縣市</t>
+      <t>中央政府文化支出預算總金額</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
-        <rFont val="Calibri"/>
+        <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
-        <rFont val="細明體"/>
+        <rFont val="新細明體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
-      <t>合計</t>
+      <t>仟元</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>人文文學及出版業務推展與輔導(百萬元)</t>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中央政府總預算金額</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>仟元</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>文化交流業務(百萬元)</t>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>文化部及所屬占文化支出比率</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>(%)</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>文化資產業務(百萬元)</t>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>文化部及所屬占中央政府總預算比率</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>(%)</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>文化資源業務推動與輔導(百萬元)</t>
+    <t>文化部決算科目別金額</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>國家人權博物館人權教育推廣活動補助作業要點(百萬元)</t>
+    <t>年度</t>
   </si>
   <si>
-    <t>國家鐵道博物館籌備業務(百萬元)</t>
+    <t>類別</t>
   </si>
   <si>
-    <t>視覺及表演藝術之策劃與發展(百萬元)</t>
+    <t>項目</t>
   </si>
   <si>
-    <t>傳統藝術中心業務(百萬元)</t>
+    <t>歲出決算金額(仟元)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>電影事業輔導(百萬元)</t>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>占文化部決算比率</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>(%)</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>彰化生活美學館業務(百萬元)</t>
+    <t>科目</t>
   </si>
   <si>
-    <t>綜合規劃業務(百萬元)</t>
+    <t>一般行政</t>
   </si>
   <si>
-    <t>影視及流行音樂策劃與發展(百萬元)</t>
+    <t>綜合規劃業務</t>
   </si>
   <si>
-    <t>城鄉建設(百萬元)</t>
+    <t>人文及出版業務</t>
   </si>
   <si>
-    <t>數位建設(百萬元)</t>
+    <t>文化交流業務</t>
   </si>
   <si>
-    <t>國家人權博物館推動不義遺址保存維護與人權事務發展補助作業要點(百萬元)</t>
+    <t>文化資產業務</t>
   </si>
   <si>
-    <t>合計(百萬元)</t>
+    <t>文化資源業務</t>
   </si>
   <si>
-    <t>文化生活圈建設(百萬元)</t>
+    <t>文創發展業務</t>
   </si>
   <si>
-    <t>文化創意產業發展業務(百萬元)</t>
+    <t>影視及流行音樂發展業務</t>
   </si>
   <si>
-    <t>流行音樂產業輔導(百萬元)</t>
+    <t>藝術發展業務</t>
   </si>
   <si>
-    <t>廣播電視事業輔導(百萬元)</t>
+    <t>生活美學業務</t>
   </si>
   <si>
-    <t>發展數位文創(百萬元)</t>
+    <t>蒙藏業務</t>
   </si>
   <si>
-    <t>人權教育展示及推廣計畫(百萬元)</t>
+    <t>文學博物館業務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>嚴重特殊傳染性肺炎紓困振興(百萬元)</t>
+    <t>科目 合計</t>
   </si>
   <si>
-    <t>文化創意產業發展計畫(百萬元)</t>
+    <t>原新聞局業務</t>
   </si>
   <si>
-    <t>國家人權博物館中程計畫(百萬元)</t>
+    <t>文化部行政法人預算與決算概況</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>國家人權博物館(百萬元)</t>
+    <t>年</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>博物館業務之推展(百萬元)</t>
+    <t>項目</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>文化保存計畫(百萬元)</t>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>國家表演藝術中心</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>仟元</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>人文及文學發展業務(百萬元)</t>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>文化內容策進院</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>仟元</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>文化設施規劃與設置(百萬元)</t>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>國家電影及視聽文化中心</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>仟元</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>社區營造業務(百萬元)</t>
+    <t>收入預算</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>收入決算</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>政府公務預算補助收入</t>
+  </si>
+  <si>
+    <t>政府專案補助收入</t>
+  </si>
+  <si>
+    <t>其他業務收入</t>
+  </si>
+  <si>
+    <t>業務外收入</t>
+  </si>
+  <si>
+    <t>收入合計</t>
+  </si>
+  <si>
+    <t>支出決算</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2022</t>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <t>2021</t>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <t>2020</t>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <t>2019</t>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <t>2018</t>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <t>2017</t>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <t>2016</t>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2024</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
+    <numFmt numFmtId="177" formatCode="0.00_);[Red]\(0.00\)"/>
+    <numFmt numFmtId="178" formatCode="0.00_ "/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
-      <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <family val="1"/>
+      <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Microsoft JhengHei"/>
+      <name val="Microsoft JhengHei UI"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
-    <font>
-[...18 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="15">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFA0A0A0"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top style="thin">
         <color rgb="FFA0A0A0"/>
       </top>
+      <bottom style="thin">
+        <color rgb="FFA0A0A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFA0A0A0"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top style="thin">
         <color rgb="FFA0A0A0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top/>
-      <bottom/>
-[...40 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFA0A0A0"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFA0A0A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top style="thin">
         <color rgb="FFA0A0A0"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...31 lines deleted...]
-      <right style="thin">
         <color rgb="FFA0A0A0"/>
-      </right>
-[...26 lines deleted...]
-        <color theme="2" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="3" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="一般 2" xfId="1" xr:uid="{417FD7DC-C005-4F97-8C02-682CB9C4CD77}"/>
+    <cellStyle name="一般 2" xfId="1" xr:uid="{1EFA017D-3AF0-4566-B8D0-6C8925F2288D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1335,14729 +1217,4366 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4451242-6C5D-4155-95DA-CFC9AF6F0EEF}">
-  <dimension ref="A1:E33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58B02E9F-4105-48EE-8D0C-0385FA6E9747}">
+  <dimension ref="A1:H13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="3" width="21.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="21.42578125" customWidth="1"/>
+    <col min="2" max="2" width="22.85546875" customWidth="1"/>
+    <col min="3" max="3" width="23.28515625" customWidth="1"/>
+    <col min="4" max="4" width="10.42578125" customWidth="1"/>
+    <col min="5" max="5" width="23.140625" customWidth="1"/>
+    <col min="6" max="6" width="17.28515625" customWidth="1"/>
+    <col min="7" max="7" width="27.140625" customWidth="1"/>
+    <col min="8" max="8" width="32.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.75">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1" s="27"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+    </row>
+    <row r="2" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="B2" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="2" t="s">
+      <c r="C2" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="E2" s="16" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="3" spans="1:5">
+      <c r="F2" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="H2" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>2011</v>
-[...15 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>2014</v>
+      </c>
+      <c r="B3" s="6">
+        <v>15997228</v>
+      </c>
+      <c r="C3" s="6">
+        <v>14424217</v>
+      </c>
+      <c r="D3" s="15">
+        <v>90.17</v>
+      </c>
+      <c r="E3" s="6">
+        <v>28081051</v>
+      </c>
+      <c r="F3" s="6">
+        <v>1916227714</v>
+      </c>
+      <c r="G3" s="15">
+        <v>56.97</v>
+      </c>
+      <c r="H3" s="15">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
-        <v>2012</v>
-[...15 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>2015</v>
+      </c>
+      <c r="B4" s="6">
+        <v>16741383</v>
+      </c>
+      <c r="C4" s="6">
+        <v>16095801</v>
+      </c>
+      <c r="D4" s="15">
+        <v>96.14</v>
+      </c>
+      <c r="E4" s="6">
+        <v>31785078</v>
+      </c>
+      <c r="F4" s="6">
+        <v>1934636035</v>
+      </c>
+      <c r="G4" s="15">
+        <v>52.67</v>
+      </c>
+      <c r="H4" s="15">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="3">
-        <v>2013</v>
-[...15 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>2016</v>
+      </c>
+      <c r="B5" s="6">
+        <v>16531292</v>
+      </c>
+      <c r="C5" s="6">
+        <v>15616441</v>
+      </c>
+      <c r="D5" s="15">
+        <v>94.47</v>
+      </c>
+      <c r="E5" s="6">
+        <v>28891699</v>
+      </c>
+      <c r="F5" s="6">
+        <v>1975866301</v>
+      </c>
+      <c r="G5" s="15">
+        <v>57.22</v>
+      </c>
+      <c r="H5" s="15">
+        <v>0.84</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
-        <v>2014</v>
-[...14 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>2017</v>
+      </c>
+      <c r="B6" s="6">
+        <v>18889169</v>
+      </c>
+      <c r="C6" s="6">
+        <v>18171256</v>
+      </c>
+      <c r="D6" s="15">
+        <v>96.2</v>
+      </c>
+      <c r="E6" s="6">
+        <v>30708050</v>
+      </c>
+      <c r="F6" s="6">
+        <v>1973995947</v>
+      </c>
+      <c r="G6" s="15">
+        <v>61.51</v>
+      </c>
+      <c r="H6" s="15">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
-        <v>2015</v>
-[...14 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>2018</v>
+      </c>
+      <c r="B7" s="6">
+        <v>17834481</v>
+      </c>
+      <c r="C7" s="6">
+        <v>17203835</v>
+      </c>
+      <c r="D7" s="15">
+        <v>96.46</v>
+      </c>
+      <c r="E7" s="6">
+        <v>26124002</v>
+      </c>
+      <c r="F7" s="6">
+        <v>1966862309</v>
+      </c>
+      <c r="G7" s="15">
+        <v>68.27</v>
+      </c>
+      <c r="H7" s="15">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
-        <v>2016</v>
-[...14 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>2019</v>
+      </c>
+      <c r="B8" s="6">
+        <v>19813799</v>
+      </c>
+      <c r="C8" s="6">
+        <v>19065968</v>
+      </c>
+      <c r="D8" s="15">
+        <v>96.23</v>
+      </c>
+      <c r="E8" s="6">
+        <v>28802039</v>
+      </c>
+      <c r="F8" s="6">
+        <v>1997977761</v>
+      </c>
+      <c r="G8" s="15">
+        <v>68.790000000000006</v>
+      </c>
+      <c r="H8" s="15">
+        <v>0.99</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
-        <v>2017</v>
-[...109 lines deleted...]
-      <c r="A16" s="24">
         <v>2020</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...58 lines deleted...]
-      <c r="A20" s="24">
+      <c r="B9" s="6">
+        <v>19488387</v>
+      </c>
+      <c r="C9" s="6">
+        <v>19119448</v>
+      </c>
+      <c r="D9" s="15">
+        <v>98.11</v>
+      </c>
+      <c r="E9" s="6">
+        <v>28526307</v>
+      </c>
+      <c r="F9" s="6">
+        <v>2077568744</v>
+      </c>
+      <c r="G9" s="15">
+        <v>68.319999999999993</v>
+      </c>
+      <c r="H9" s="15">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="3">
         <v>2021</v>
       </c>
-      <c r="B20" s="3" t="s">
-[...58 lines deleted...]
-      <c r="A24" s="24">
+      <c r="B10" s="6">
+        <v>17740166</v>
+      </c>
+      <c r="C10" s="6">
+        <v>17393691</v>
+      </c>
+      <c r="D10" s="15">
+        <v>98.05</v>
+      </c>
+      <c r="E10" s="6">
+        <v>25744908</v>
+      </c>
+      <c r="F10" s="6">
+        <v>2135896877</v>
+      </c>
+      <c r="G10" s="15">
+        <v>68.91</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="3">
         <v>2022</v>
       </c>
-      <c r="B24" s="3" t="s">
-[...58 lines deleted...]
-      <c r="A28" s="24">
+      <c r="B11" s="6">
+        <v>17772103</v>
+      </c>
+      <c r="C11" s="6">
+        <v>17393120</v>
+      </c>
+      <c r="D11" s="15">
+        <v>97.87</v>
+      </c>
+      <c r="E11" s="6">
+        <v>26233433</v>
+      </c>
+      <c r="F11" s="6">
+        <v>2251064897</v>
+      </c>
+      <c r="G11" s="15">
+        <v>67.75</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="3">
         <v>2023</v>
       </c>
-      <c r="B28" s="3" t="s">
-[...58 lines deleted...]
-      <c r="C33" s="5"/>
+      <c r="B12" s="6">
+        <v>21021386</v>
+      </c>
+      <c r="C12" s="6">
+        <v>20718134</v>
+      </c>
+      <c r="D12" s="15">
+        <v>98.56</v>
+      </c>
+      <c r="E12" s="6">
+        <v>32049725</v>
+      </c>
+      <c r="F12" s="6">
+        <v>2689097857</v>
+      </c>
+      <c r="G12" s="15">
+        <v>65.59</v>
+      </c>
+      <c r="H12" s="15">
+        <v>0.78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="3">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="6">
+        <v>26058353</v>
+      </c>
+      <c r="C13" s="6">
+        <v>25689620.749000002</v>
+      </c>
+      <c r="D13" s="15">
+        <v>98.584974840888833</v>
+      </c>
+      <c r="E13" s="6">
+        <v>38476130</v>
+      </c>
+      <c r="F13" s="6">
+        <v>2851855874</v>
+      </c>
+      <c r="G13" s="15">
+        <v>67.726023901052429</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0.91373316714812358</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="A24:A27"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:H1"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4C5129C-C5D2-4746-8318-AF01A20D414C}">
-  <dimension ref="A1:D370"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B897688A-4DBB-4147-A6CF-3F948191216D}">
+  <dimension ref="A1:F189"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A346" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="E3" sqref="E3:F15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="3.5703125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="2.42578125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="10.28515625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="23" style="4" customWidth="1"/>
+    <col min="5" max="5" width="14.85546875" style="4" customWidth="1"/>
+    <col min="6" max="6" width="17.28515625" style="4" customWidth="1"/>
+    <col min="7" max="10" width="9.140625" style="4"/>
+    <col min="11" max="11" width="20" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="15.75" customHeight="1">
+    <row r="1" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="E1" s="28"/>
+      <c r="F1" s="29"/>
+    </row>
+    <row r="2" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="30"/>
+      <c r="C2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="F2" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="7" t="s">
+    </row>
+    <row r="3" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="31">
+        <v>2024</v>
+      </c>
+      <c r="B3" s="31"/>
+      <c r="C3" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="D2" s="7" t="s">
+      <c r="D3" s="1" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="29" t="s">
+      <c r="E3" s="6">
+        <v>2159384.7829999998</v>
+      </c>
+      <c r="F3" s="7">
+        <v>8.4056701502066993</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="35"/>
+      <c r="B4" s="35"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E4" s="6">
+        <v>248026.10399999999</v>
+      </c>
+      <c r="F4" s="7">
+        <v>0.96547203410799542</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="35"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="4">
-[...8 lines deleted...]
-      <c r="B4" t="s">
+      <c r="E5" s="6">
+        <v>1485248.514</v>
+      </c>
+      <c r="F5" s="7">
+        <v>5.7815120297477147</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="35"/>
+      <c r="B6" s="35"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="4">
-[...8 lines deleted...]
-      <c r="B5" t="s">
+      <c r="E6" s="6">
+        <v>478092.27799999999</v>
+      </c>
+      <c r="F6" s="7">
+        <v>1.8610328376241609</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="35"/>
+      <c r="B7" s="35"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="4">
-[...8 lines deleted...]
-      <c r="B6" t="s">
+      <c r="E7" s="6">
+        <v>2792338.4449999998</v>
+      </c>
+      <c r="F7" s="7">
+        <v>10.869519921226143</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="35"/>
+      <c r="B8" s="35"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="4">
-[...2 lines deleted...]
-      <c r="D6" s="8">
+      <c r="E8" s="6">
+        <v>3399029.5440000002</v>
+      </c>
+      <c r="F8" s="7">
+        <v>13.231139444253227</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="35"/>
+      <c r="B9" s="35"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="6">
+        <v>3847824.645</v>
+      </c>
+      <c r="F9" s="7">
+        <v>14.978129426647065</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="35"/>
+      <c r="B10" s="35"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="6">
+        <v>6417637.9730000002</v>
+      </c>
+      <c r="F10" s="7">
+        <v>24.98144303375835</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="35"/>
+      <c r="B11" s="35"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="6">
+        <v>4473105.6220000004</v>
+      </c>
+      <c r="F11" s="7">
+        <v>17.412112330128974</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="35"/>
+      <c r="B12" s="35"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" s="6">
+        <v>225015.84700000001</v>
+      </c>
+      <c r="F12" s="7">
+        <v>0.87590178616692504</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="35"/>
+      <c r="B13" s="35"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="6">
+        <v>27724.788</v>
+      </c>
+      <c r="F13" s="7">
+        <v>0.10792213816967003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="35"/>
+      <c r="B14" s="35"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="6">
+        <v>136192.20600000001</v>
+      </c>
+      <c r="F14" s="7">
+        <v>0.53014486796307203</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="35"/>
+      <c r="B15" s="35"/>
+      <c r="C15" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="30"/>
+      <c r="E15" s="6">
+        <v>25689620.749000002</v>
+      </c>
+      <c r="F15" s="7">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="31">
+        <v>2023</v>
+      </c>
+      <c r="B16" s="31"/>
+      <c r="C16" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="6">
+        <v>2134773.15</v>
+      </c>
+      <c r="F16" s="7">
+        <v>10.30388740793939</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="35"/>
+      <c r="B17" s="35"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="6">
+        <v>202116.92199999999</v>
+      </c>
+      <c r="F17" s="7">
+        <v>0.97555564980160436</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="35"/>
+      <c r="B18" s="35"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="6">
+        <v>934241.51300000004</v>
+      </c>
+      <c r="F18" s="7">
+        <v>4.5092938150243009</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="35"/>
+      <c r="B19" s="35"/>
+      <c r="C19" s="33"/>
+      <c r="D19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="6">
+        <v>321697.897</v>
+      </c>
+      <c r="F19" s="7">
+        <v>1.5527359007953059</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="35"/>
+      <c r="B20" s="35"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="6">
+        <v>2791372.8390000002</v>
+      </c>
+      <c r="F20" s="7">
+        <v>13.473090312493449</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="35"/>
+      <c r="B21" s="35"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="6">
+        <v>2706943.878</v>
+      </c>
+      <c r="F21" s="7">
+        <v>13.065577922657882</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="35"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="6">
+        <v>1745559.31</v>
+      </c>
+      <c r="F22" s="7">
+        <v>8.4252730057619338</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="35"/>
+      <c r="B23" s="35"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="6">
+        <v>5105440.8360000001</v>
+      </c>
+      <c r="F23" s="7">
+        <v>24.642378297684676</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="35"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E24" s="6">
+        <v>4337758.7790000001</v>
+      </c>
+      <c r="F24" s="7">
+        <v>20.937015280343321</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="35"/>
+      <c r="B25" s="35"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="6">
+        <v>279369.94099999999</v>
+      </c>
+      <c r="F25" s="7">
+        <v>1.3484319948593462</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="35"/>
+      <c r="B26" s="35"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" s="6">
+        <v>26822.446</v>
+      </c>
+      <c r="F26" s="7">
+        <v>0.12946362173870055</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="35"/>
+      <c r="B27" s="35"/>
+      <c r="C27" s="34"/>
+      <c r="D27" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E27" s="6">
+        <v>132036</v>
+      </c>
+      <c r="F27" s="7">
+        <v>0.63729679090009417</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="35"/>
+      <c r="B28" s="35"/>
+      <c r="C28" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" s="30"/>
+      <c r="E28" s="6">
+        <v>20718133.511</v>
+      </c>
+      <c r="F28" s="7">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="31">
+        <v>2022</v>
+      </c>
+      <c r="B29" s="31"/>
+      <c r="C29" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" s="6">
+        <v>2088947.75</v>
+      </c>
+      <c r="F29" s="7">
+        <v>12.01</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="35"/>
+      <c r="B30" s="35"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="6">
+        <v>197227.61</v>
+      </c>
+      <c r="F30" s="7">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="35"/>
+      <c r="B31" s="35"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="9">
+        <v>586455.99</v>
+      </c>
+      <c r="F31" s="10">
+        <v>3.37</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="35"/>
+      <c r="B32" s="35"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" s="6">
+        <v>337320.17</v>
+      </c>
+      <c r="F32" s="7">
+        <v>1.94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="35"/>
+      <c r="B33" s="35"/>
+      <c r="C33" s="33"/>
+      <c r="D33" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="6">
+        <v>2363202.5499999998</v>
+      </c>
+      <c r="F33" s="7">
+        <v>13.59</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="35"/>
+      <c r="B34" s="35"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="6">
+        <v>1919571.25</v>
+      </c>
+      <c r="F34" s="7">
+        <v>11.04</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="35"/>
+      <c r="B35" s="35"/>
+      <c r="C35" s="33"/>
+      <c r="D35" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="6">
+        <v>1307466.0900000001</v>
+      </c>
+      <c r="F35" s="7">
+        <v>7.52</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="35"/>
+      <c r="B36" s="35"/>
+      <c r="C36" s="33"/>
+      <c r="D36" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E36" s="6">
+        <v>4538645.33</v>
+      </c>
+      <c r="F36" s="7">
+        <v>26.09</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="35"/>
+      <c r="B37" s="35"/>
+      <c r="C37" s="33"/>
+      <c r="D37" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" s="6">
+        <v>3662820.23</v>
+      </c>
+      <c r="F37" s="7">
+        <v>21.06</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="35"/>
+      <c r="B38" s="35"/>
+      <c r="C38" s="33"/>
+      <c r="D38" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E38" s="6">
+        <v>225226.2</v>
+      </c>
+      <c r="F38" s="7">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="35"/>
+      <c r="B39" s="35"/>
+      <c r="C39" s="33"/>
+      <c r="D39" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E39" s="6">
+        <v>21704.76</v>
+      </c>
+      <c r="F39" s="7">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="35"/>
+      <c r="B40" s="35"/>
+      <c r="C40" s="34"/>
+      <c r="D40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" s="11">
+        <v>144532.21</v>
+      </c>
+      <c r="F40" s="12">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="35"/>
+      <c r="B41" s="35"/>
+      <c r="C41" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="30"/>
+      <c r="E41" s="6">
+        <v>17393120.129999999</v>
+      </c>
+      <c r="F41" s="7">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="31">
+        <v>2021</v>
+      </c>
+      <c r="B42" s="31"/>
+      <c r="C42" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="6">
+        <v>1815818.38</v>
+      </c>
+      <c r="F42" s="7">
+        <v>10.44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="35"/>
+      <c r="B43" s="35"/>
+      <c r="C43" s="35"/>
+      <c r="D43" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E43" s="6">
+        <v>234774.97</v>
+      </c>
+      <c r="F43" s="7">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="35"/>
+      <c r="B44" s="35"/>
+      <c r="C44" s="35"/>
+      <c r="D44" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" s="6">
+        <v>837238.51</v>
+      </c>
+      <c r="F44" s="7">
+        <v>4.8099999999999996</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="35"/>
+      <c r="B45" s="35"/>
+      <c r="C45" s="35"/>
+      <c r="D45" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E45" s="6">
+        <v>390133.11</v>
+      </c>
+      <c r="F45" s="7">
+        <v>2.2400000000000002</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="35"/>
+      <c r="B46" s="35"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46" s="6">
+        <v>2120673.75</v>
+      </c>
+      <c r="F46" s="7">
+        <v>12.19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="35"/>
+      <c r="B47" s="35"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" s="6">
+        <v>2264620.37</v>
+      </c>
+      <c r="F47" s="7">
+        <v>13.02</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="35"/>
+      <c r="B48" s="35"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48" s="6">
+        <v>1137175.49</v>
+      </c>
+      <c r="F48" s="7">
+        <v>6.54</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="35"/>
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E49" s="6">
+        <v>4476566.09</v>
+      </c>
+      <c r="F49" s="7">
+        <v>25.74</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="35"/>
+      <c r="B50" s="35"/>
+      <c r="C50" s="35"/>
+      <c r="D50" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E50" s="6">
+        <v>3846133.93</v>
+      </c>
+      <c r="F50" s="7">
+        <v>22.11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="35"/>
+      <c r="B51" s="35"/>
+      <c r="C51" s="35"/>
+      <c r="D51" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E51" s="6">
+        <v>250815.66</v>
+      </c>
+      <c r="F51" s="7">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="35"/>
+      <c r="B52" s="35"/>
+      <c r="C52" s="35"/>
+      <c r="D52" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E52" s="6">
+        <v>19741.259999999998</v>
+      </c>
+      <c r="F52" s="7">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="35"/>
+      <c r="B53" s="35"/>
+      <c r="C53" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D53" s="30"/>
+      <c r="E53" s="6">
+        <v>17393691.5</v>
+      </c>
+      <c r="F53" s="7">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="31">
+        <v>2020</v>
+      </c>
+      <c r="B54" s="31"/>
+      <c r="C54" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E54" s="6">
+        <v>1735199.28</v>
+      </c>
+      <c r="F54" s="7">
+        <v>9.08</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="35"/>
+      <c r="B55" s="35"/>
+      <c r="C55" s="35"/>
+      <c r="D55" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E55" s="6">
+        <v>211209.45</v>
+      </c>
+      <c r="F55" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="35"/>
+      <c r="B56" s="35"/>
+      <c r="C56" s="35"/>
+      <c r="D56" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E56" s="6">
+        <v>994766.7</v>
+      </c>
+      <c r="F56" s="7">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="35"/>
+      <c r="B57" s="35"/>
+      <c r="C57" s="35"/>
+      <c r="D57" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E57" s="6">
+        <v>419228.11</v>
+      </c>
+      <c r="F57" s="7">
+        <v>2.19</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="35"/>
+      <c r="B58" s="35"/>
+      <c r="C58" s="35"/>
+      <c r="D58" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E58" s="6">
+        <v>3064976.69</v>
+      </c>
+      <c r="F58" s="7">
+        <v>16.03</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="35"/>
+      <c r="B59" s="35"/>
+      <c r="C59" s="35"/>
+      <c r="D59" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E59" s="6">
+        <v>1991482.95</v>
+      </c>
+      <c r="F59" s="7">
+        <v>10.42</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="35"/>
+      <c r="B60" s="35"/>
+      <c r="C60" s="35"/>
+      <c r="D60" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60" s="6">
+        <v>1666341.4</v>
+      </c>
+      <c r="F60" s="7">
+        <v>8.7200000000000006</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="35"/>
+      <c r="B61" s="35"/>
+      <c r="C61" s="35"/>
+      <c r="D61" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E61" s="6">
+        <v>4124806.04</v>
+      </c>
+      <c r="F61" s="7">
+        <v>21.57</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="35"/>
+      <c r="B62" s="35"/>
+      <c r="C62" s="35"/>
+      <c r="D62" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E62" s="6">
+        <v>4599751.2</v>
+      </c>
+      <c r="F62" s="7">
+        <v>24.06</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="35"/>
+      <c r="B63" s="35"/>
+      <c r="C63" s="35"/>
+      <c r="D63" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E63" s="6">
+        <v>285215.88</v>
+      </c>
+      <c r="F63" s="7">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="35"/>
+      <c r="B64" s="35"/>
+      <c r="C64" s="35"/>
+      <c r="D64" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E64" s="6">
+        <v>26470.53</v>
+      </c>
+      <c r="F64" s="7">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="35"/>
+      <c r="B65" s="35"/>
+      <c r="C65" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D65" s="30"/>
+      <c r="E65" s="6">
+        <v>19119448.239999998</v>
+      </c>
+      <c r="F65" s="7">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="31">
+        <v>2019</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E66" s="6">
+        <v>1927851.88</v>
+      </c>
+      <c r="F66" s="7">
+        <v>10.11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="35"/>
+      <c r="B67" s="35"/>
+      <c r="C67" s="35"/>
+      <c r="D67" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E67" s="6">
+        <v>215103.92</v>
+      </c>
+      <c r="F67" s="7">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="35"/>
+      <c r="B68" s="35"/>
+      <c r="C68" s="35"/>
+      <c r="D68" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" s="6">
+        <v>829689.83</v>
+      </c>
+      <c r="F68" s="7">
+        <v>4.3499999999999996</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="35"/>
+      <c r="B69" s="35"/>
+      <c r="C69" s="35"/>
+      <c r="D69" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E69" s="6">
+        <v>383600.37</v>
+      </c>
+      <c r="F69" s="7">
+        <v>2.0099999999999998</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="35"/>
+      <c r="B70" s="35"/>
+      <c r="C70" s="35"/>
+      <c r="D70" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E70" s="6">
+        <v>1727754.82</v>
+      </c>
+      <c r="F70" s="7">
+        <v>9.06</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="35"/>
+      <c r="B71" s="35"/>
+      <c r="C71" s="35"/>
+      <c r="D71" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="6">
+        <v>2312525.31</v>
+      </c>
+      <c r="F71" s="7">
+        <v>12.13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="35"/>
+      <c r="B72" s="35"/>
+      <c r="C72" s="35"/>
+      <c r="D72" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E72" s="6">
+        <v>807913.87</v>
+      </c>
+      <c r="F72" s="7">
+        <v>4.24</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="35"/>
+      <c r="B73" s="35"/>
+      <c r="C73" s="35"/>
+      <c r="D73" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E73" s="6">
+        <v>6919215.4299999997</v>
+      </c>
+      <c r="F73" s="7">
+        <v>36.29</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="35"/>
+      <c r="B74" s="35"/>
+      <c r="C74" s="35"/>
+      <c r="D74" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E74" s="6">
+        <v>3632667.96</v>
+      </c>
+      <c r="F74" s="7">
+        <v>19.05</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="35"/>
+      <c r="B75" s="35"/>
+      <c r="C75" s="35"/>
+      <c r="D75" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E75" s="6">
+        <v>291385.21000000002</v>
+      </c>
+      <c r="F75" s="7">
+        <v>1.53</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="35"/>
+      <c r="B76" s="35"/>
+      <c r="C76" s="35"/>
+      <c r="D76" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E76" s="6">
+        <v>18259.27</v>
+      </c>
+      <c r="F76" s="7">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="35"/>
+      <c r="B77" s="35"/>
+      <c r="C77" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D77" s="30"/>
+      <c r="E77" s="6">
+        <v>19065967.870000001</v>
+      </c>
+      <c r="F77" s="7">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="31">
+        <v>2018</v>
+      </c>
+      <c r="B78" s="31"/>
+      <c r="C78" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E78" s="6">
+        <v>1798847</v>
+      </c>
+      <c r="F78" s="7">
+        <v>10.46</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="35"/>
+      <c r="B79" s="35"/>
+      <c r="C79" s="35"/>
+      <c r="D79" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E79" s="6">
+        <v>199514.23999999999</v>
+      </c>
+      <c r="F79" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="35"/>
+      <c r="B80" s="35"/>
+      <c r="C80" s="35"/>
+      <c r="D80" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E80" s="6">
+        <v>1007124.18</v>
+      </c>
+      <c r="F80" s="7">
+        <v>5.85</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="35"/>
+      <c r="B81" s="35"/>
+      <c r="C81" s="35"/>
+      <c r="D81" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E81" s="6">
+        <v>259350.09</v>
+      </c>
+      <c r="F81" s="7">
+        <v>1.51</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="35"/>
+      <c r="B82" s="35"/>
+      <c r="C82" s="35"/>
+      <c r="D82" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E82" s="6">
+        <v>1833894.83</v>
+      </c>
+      <c r="F82" s="7">
+        <v>10.66</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="35"/>
+      <c r="B83" s="35"/>
+      <c r="C83" s="35"/>
+      <c r="D83" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E83" s="6">
+        <v>2260145.75</v>
+      </c>
+      <c r="F83" s="7">
+        <v>13.14</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="35"/>
+      <c r="B84" s="35"/>
+      <c r="C84" s="35"/>
+      <c r="D84" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E84" s="6">
+        <v>451033.28</v>
+      </c>
+      <c r="F84" s="7">
+        <v>2.62</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="35"/>
+      <c r="B85" s="35"/>
+      <c r="C85" s="35"/>
+      <c r="D85" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E85" s="6">
+        <v>5691491.2599999998</v>
+      </c>
+      <c r="F85" s="7">
+        <v>33.08</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="35"/>
+      <c r="B86" s="35"/>
+      <c r="C86" s="35"/>
+      <c r="D86" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E86" s="6">
+        <v>3410665.15</v>
+      </c>
+      <c r="F86" s="7">
+        <v>19.829999999999998</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="35"/>
+      <c r="B87" s="35"/>
+      <c r="C87" s="35"/>
+      <c r="D87" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E87" s="6">
+        <v>270981.90999999997</v>
+      </c>
+      <c r="F87" s="7">
+        <v>1.58</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="35"/>
+      <c r="B88" s="35"/>
+      <c r="C88" s="35"/>
+      <c r="D88" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E88" s="6">
+        <v>20785.95</v>
+      </c>
+      <c r="F88" s="7">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="35"/>
+      <c r="B89" s="35"/>
+      <c r="C89" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D89" s="30"/>
+      <c r="E89" s="6">
+        <v>17203834.629999999</v>
+      </c>
+      <c r="F89" s="7">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="31">
+        <v>2017</v>
+      </c>
+      <c r="B90" s="31"/>
+      <c r="C90" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E90" s="6">
+        <v>1739033.55</v>
+      </c>
+      <c r="F90" s="7">
+        <v>9.57</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="35"/>
+      <c r="B91" s="35"/>
+      <c r="C91" s="35"/>
+      <c r="D91" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E91" s="6">
+        <v>214306.49</v>
+      </c>
+      <c r="F91" s="7">
         <v>1.18</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" t="s">
+    <row r="92" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="35"/>
+      <c r="B92" s="35"/>
+      <c r="C92" s="35"/>
+      <c r="D92" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E92" s="6">
+        <v>1041981.89</v>
+      </c>
+      <c r="F92" s="7">
+        <v>5.73</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="35"/>
+      <c r="B93" s="35"/>
+      <c r="C93" s="35"/>
+      <c r="D93" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E93" s="6">
+        <v>306767.03999999998</v>
+      </c>
+      <c r="F93" s="7">
+        <v>1.69</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="35"/>
+      <c r="B94" s="35"/>
+      <c r="C94" s="35"/>
+      <c r="D94" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E94" s="6">
+        <v>2840747.24</v>
+      </c>
+      <c r="F94" s="7">
+        <v>15.63</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="35"/>
+      <c r="B95" s="35"/>
+      <c r="C95" s="35"/>
+      <c r="D95" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E95" s="6">
+        <v>1973829.85</v>
+      </c>
+      <c r="F95" s="7">
+        <v>10.86</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="35"/>
+      <c r="B96" s="35"/>
+      <c r="C96" s="35"/>
+      <c r="D96" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="4">
-[...8 lines deleted...]
-      <c r="B8" s="9" t="s">
+      <c r="E96" s="6">
+        <v>493426.91</v>
+      </c>
+      <c r="F96" s="7">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="35"/>
+      <c r="B97" s="35"/>
+      <c r="C97" s="35"/>
+      <c r="D97" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="4">
-[...2 lines deleted...]
-      <c r="D8" s="8">
+      <c r="E97" s="6">
+        <v>6145189.7199999997</v>
+      </c>
+      <c r="F97" s="7">
+        <v>33.82</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="35"/>
+      <c r="B98" s="35"/>
+      <c r="C98" s="35"/>
+      <c r="D98" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E98" s="6">
+        <v>3144021.89</v>
+      </c>
+      <c r="F98" s="7">
+        <v>17.3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="35"/>
+      <c r="B99" s="35"/>
+      <c r="C99" s="35"/>
+      <c r="D99" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E99" s="6">
+        <v>271951.76</v>
+      </c>
+      <c r="F99" s="7">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="35"/>
+      <c r="B100" s="35"/>
+      <c r="C100" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D100" s="30"/>
+      <c r="E100" s="6">
+        <v>18171256.350000001</v>
+      </c>
+      <c r="F100" s="7">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="31">
+        <v>2016</v>
+      </c>
+      <c r="B101" s="31"/>
+      <c r="C101" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E101" s="6">
+        <v>1744203.8</v>
+      </c>
+      <c r="F101" s="7">
+        <v>11.17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="35"/>
+      <c r="B102" s="35"/>
+      <c r="C102" s="35"/>
+      <c r="D102" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E102" s="6">
+        <v>177822.51</v>
+      </c>
+      <c r="F102" s="7">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="35"/>
+      <c r="B103" s="35"/>
+      <c r="C103" s="35"/>
+      <c r="D103" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103" s="6">
+        <v>828490.75</v>
+      </c>
+      <c r="F103" s="7">
+        <v>5.31</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="35"/>
+      <c r="B104" s="35"/>
+      <c r="C104" s="35"/>
+      <c r="D104" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E104" s="6">
+        <v>272575.03000000003</v>
+      </c>
+      <c r="F104" s="7">
+        <v>1.75</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="35"/>
+      <c r="B105" s="35"/>
+      <c r="C105" s="35"/>
+      <c r="D105" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E105" s="6">
+        <v>1441879.73</v>
+      </c>
+      <c r="F105" s="7">
+        <v>9.23</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="35"/>
+      <c r="B106" s="35"/>
+      <c r="C106" s="35"/>
+      <c r="D106" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E106" s="6">
+        <v>1941923.59</v>
+      </c>
+      <c r="F106" s="7">
+        <v>12.44</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="35"/>
+      <c r="B107" s="35"/>
+      <c r="C107" s="35"/>
+      <c r="D107" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E107" s="6">
+        <v>408555.1</v>
+      </c>
+      <c r="F107" s="7">
+        <v>2.62</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="35"/>
+      <c r="B108" s="35"/>
+      <c r="C108" s="35"/>
+      <c r="D108" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E108" s="6">
+        <v>4538524.9000000004</v>
+      </c>
+      <c r="F108" s="7">
+        <v>29.06</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="35"/>
+      <c r="B109" s="35"/>
+      <c r="C109" s="35"/>
+      <c r="D109" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E109" s="6">
+        <v>3973106.2</v>
+      </c>
+      <c r="F109" s="7">
+        <v>25.44</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="35"/>
+      <c r="B110" s="35"/>
+      <c r="C110" s="35"/>
+      <c r="D110" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E110" s="6">
+        <v>289359.01</v>
+      </c>
+      <c r="F110" s="7">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="35"/>
+      <c r="B111" s="35"/>
+      <c r="C111" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D111" s="30"/>
+      <c r="E111" s="6">
+        <v>15616440.619999999</v>
+      </c>
+      <c r="F111" s="7">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="31">
+        <v>2015</v>
+      </c>
+      <c r="B112" s="31"/>
+      <c r="C112" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E112" s="6">
+        <v>1546167.3</v>
+      </c>
+      <c r="F112" s="7">
+        <v>9.61</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="35"/>
+      <c r="B113" s="35"/>
+      <c r="C113" s="35"/>
+      <c r="D113" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E113" s="6">
+        <v>178382.22</v>
+      </c>
+      <c r="F113" s="7">
+        <v>1.1100000000000001</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="35"/>
+      <c r="B114" s="35"/>
+      <c r="C114" s="35"/>
+      <c r="D114" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E114" s="6">
+        <v>869007.15</v>
+      </c>
+      <c r="F114" s="7">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="35"/>
+      <c r="B115" s="35"/>
+      <c r="C115" s="35"/>
+      <c r="D115" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E115" s="6">
+        <v>290699.33</v>
+      </c>
+      <c r="F115" s="7">
+        <v>1.81</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="35"/>
+      <c r="B116" s="35"/>
+      <c r="C116" s="35"/>
+      <c r="D116" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E116" s="6">
+        <v>1329139.43</v>
+      </c>
+      <c r="F116" s="7">
+        <v>8.26</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="35"/>
+      <c r="B117" s="35"/>
+      <c r="C117" s="35"/>
+      <c r="D117" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E117" s="6">
+        <v>2362715.4</v>
+      </c>
+      <c r="F117" s="7">
+        <v>14.68</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="35"/>
+      <c r="B118" s="35"/>
+      <c r="C118" s="35"/>
+      <c r="D118" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E118" s="6">
+        <v>416642.01</v>
+      </c>
+      <c r="F118" s="7">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="35"/>
+      <c r="B119" s="35"/>
+      <c r="C119" s="35"/>
+      <c r="D119" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E119" s="6">
+        <v>4558410.99</v>
+      </c>
+      <c r="F119" s="7">
+        <v>28.32</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="35"/>
+      <c r="B120" s="35"/>
+      <c r="C120" s="35"/>
+      <c r="D120" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E120" s="6">
+        <v>4268297</v>
+      </c>
+      <c r="F120" s="7">
+        <v>26.52</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="35"/>
+      <c r="B121" s="35"/>
+      <c r="C121" s="35"/>
+      <c r="D121" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E121" s="6">
+        <v>276338.98</v>
+      </c>
+      <c r="F121" s="7">
+        <v>1.72</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="35"/>
+      <c r="B122" s="35"/>
+      <c r="C122" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D122" s="30"/>
+      <c r="E122" s="6">
+        <v>16095800.779999999</v>
+      </c>
+      <c r="F122" s="7">
+        <v>100.02</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="31">
+        <v>2014</v>
+      </c>
+      <c r="B123" s="31"/>
+      <c r="C123" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E123" s="6">
+        <v>1593391</v>
+      </c>
+      <c r="F123" s="7">
+        <v>11.05</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="35"/>
+      <c r="B124" s="35"/>
+      <c r="C124" s="35"/>
+      <c r="D124" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E124" s="6">
+        <v>93722</v>
+      </c>
+      <c r="F124" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="35"/>
+      <c r="B125" s="35"/>
+      <c r="C125" s="35"/>
+      <c r="D125" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E125" s="6">
+        <v>879746</v>
+      </c>
+      <c r="F125" s="7">
         <v>6.1</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" t="s">
+    <row r="126" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="35"/>
+      <c r="B126" s="35"/>
+      <c r="C126" s="35"/>
+      <c r="D126" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E126" s="6">
+        <v>247650</v>
+      </c>
+      <c r="F126" s="7">
+        <v>1.72</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="35"/>
+      <c r="B127" s="35"/>
+      <c r="C127" s="35"/>
+      <c r="D127" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E127" s="6">
+        <v>1896740.5</v>
+      </c>
+      <c r="F127" s="7">
+        <v>13.15</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="35"/>
+      <c r="B128" s="35"/>
+      <c r="C128" s="35"/>
+      <c r="D128" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E128" s="6">
+        <v>2242346</v>
+      </c>
+      <c r="F128" s="7">
+        <v>15.55</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="35"/>
+      <c r="B129" s="35"/>
+      <c r="C129" s="35"/>
+      <c r="D129" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E129" s="6">
+        <v>440740</v>
+      </c>
+      <c r="F129" s="7">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="35"/>
+      <c r="B130" s="35"/>
+      <c r="C130" s="35"/>
+      <c r="D130" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E130" s="6">
+        <v>3590709.5</v>
+      </c>
+      <c r="F130" s="7">
+        <v>24.89</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="35"/>
+      <c r="B131" s="35"/>
+      <c r="C131" s="35"/>
+      <c r="D131" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="4">
-[...8 lines deleted...]
-      <c r="B10" t="s">
+      <c r="E131" s="6">
+        <v>3163941</v>
+      </c>
+      <c r="F131" s="7">
+        <v>21.93</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="35"/>
+      <c r="B132" s="35"/>
+      <c r="C132" s="35"/>
+      <c r="D132" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="4">
-[...8 lines deleted...]
-      <c r="B11" s="9" t="s">
+      <c r="E132" s="6">
+        <v>275231</v>
+      </c>
+      <c r="F132" s="7">
+        <v>1.91</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="35"/>
+      <c r="B133" s="35"/>
+      <c r="C133" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D133" s="30"/>
+      <c r="E133" s="6">
+        <v>14424217</v>
+      </c>
+      <c r="F133" s="7">
+        <v>100.01</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="31">
+        <v>2013</v>
+      </c>
+      <c r="B134" s="31"/>
+      <c r="C134" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E134" s="6">
+        <v>1780949</v>
+      </c>
+      <c r="F134" s="7">
+        <v>11.8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="35"/>
+      <c r="B135" s="35"/>
+      <c r="C135" s="35"/>
+      <c r="D135" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E135" s="6">
+        <v>84462</v>
+      </c>
+      <c r="F135" s="7">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="35"/>
+      <c r="B136" s="35"/>
+      <c r="C136" s="35"/>
+      <c r="D136" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E136" s="6">
+        <v>895481</v>
+      </c>
+      <c r="F136" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="35"/>
+      <c r="B137" s="35"/>
+      <c r="C137" s="35"/>
+      <c r="D137" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E137" s="6">
+        <v>320006</v>
+      </c>
+      <c r="F137" s="7">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="35"/>
+      <c r="B138" s="35"/>
+      <c r="C138" s="35"/>
+      <c r="D138" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E138" s="6">
+        <v>1349317</v>
+      </c>
+      <c r="F138" s="7">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="35"/>
+      <c r="B139" s="35"/>
+      <c r="C139" s="35"/>
+      <c r="D139" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E139" s="6">
+        <v>2199299</v>
+      </c>
+      <c r="F139" s="7">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="35"/>
+      <c r="B140" s="35"/>
+      <c r="C140" s="35"/>
+      <c r="D140" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E140" s="6">
+        <v>600966</v>
+      </c>
+      <c r="F140" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="35"/>
+      <c r="B141" s="35"/>
+      <c r="C141" s="35"/>
+      <c r="D141" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E141" s="6">
+        <v>3772912</v>
+      </c>
+      <c r="F141" s="7">
+        <v>25.1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="35"/>
+      <c r="B142" s="35"/>
+      <c r="C142" s="35"/>
+      <c r="D142" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E142" s="6">
+        <v>3758375</v>
+      </c>
+      <c r="F142" s="7">
         <v>25</v>
       </c>
-      <c r="C11" s="4">
-[...20 lines deleted...]
-      <c r="B13" t="s">
+    </row>
+    <row r="143" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="35"/>
+      <c r="B143" s="35"/>
+      <c r="C143" s="35"/>
+      <c r="D143" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E143" s="6">
+        <v>274008</v>
+      </c>
+      <c r="F143" s="7">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="35"/>
+      <c r="B144" s="35"/>
+      <c r="C144" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="C13" s="4">
-[...8 lines deleted...]
-      <c r="B14" t="s">
+      <c r="D144" s="30"/>
+      <c r="E144" s="6">
+        <v>15035775</v>
+      </c>
+      <c r="F144" s="7">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="31">
+        <v>2012</v>
+      </c>
+      <c r="B145" s="31"/>
+      <c r="C145" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E145" s="6">
+        <v>902770</v>
+      </c>
+      <c r="F145" s="7">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="35"/>
+      <c r="B146" s="35"/>
+      <c r="C146" s="35"/>
+      <c r="D146" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E146" s="6">
+        <v>42865</v>
+      </c>
+      <c r="F146" s="7">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="35"/>
+      <c r="B147" s="35"/>
+      <c r="C147" s="35"/>
+      <c r="D147" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E147" s="6">
+        <v>844667</v>
+      </c>
+      <c r="F147" s="7">
+        <v>5.89</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="35"/>
+      <c r="B148" s="35"/>
+      <c r="C148" s="35"/>
+      <c r="D148" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E148" s="6">
+        <v>172308</v>
+      </c>
+      <c r="F148" s="7">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="35"/>
+      <c r="B149" s="35"/>
+      <c r="C149" s="35"/>
+      <c r="D149" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E149" s="6">
+        <v>2178714</v>
+      </c>
+      <c r="F149" s="7">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="35"/>
+      <c r="B150" s="35"/>
+      <c r="C150" s="35"/>
+      <c r="D150" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E150" s="6">
+        <v>442637</v>
+      </c>
+      <c r="F150" s="7">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="35"/>
+      <c r="B151" s="35"/>
+      <c r="C151" s="35"/>
+      <c r="D151" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E151" s="6">
+        <v>1107287</v>
+      </c>
+      <c r="F151" s="7">
+        <v>7.73</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="35"/>
+      <c r="B152" s="35"/>
+      <c r="C152" s="35"/>
+      <c r="D152" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E152" s="6">
+        <v>4186211</v>
+      </c>
+      <c r="F152" s="7">
+        <v>29.21</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="35"/>
+      <c r="B153" s="35"/>
+      <c r="C153" s="35"/>
+      <c r="D153" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E153" s="6">
+        <v>291223</v>
+      </c>
+      <c r="F153" s="7">
+        <v>2.0299999999999998</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="35"/>
+      <c r="B154" s="35"/>
+      <c r="C154" s="35"/>
+      <c r="D154" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C14" s="4">
-[...230 lines deleted...]
-      <c r="D33" s="8">
+      <c r="E154" s="6">
+        <v>4161403</v>
+      </c>
+      <c r="F154" s="7">
+        <v>29.04</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="35"/>
+      <c r="B155" s="35"/>
+      <c r="C155" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D155" s="30"/>
+      <c r="E155" s="6">
+        <v>14330085</v>
+      </c>
+      <c r="F155" s="7">
         <v>100</v>
       </c>
     </row>
-    <row r="34" spans="1:4" ht="15.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B34" t="s">
+    <row r="156" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="31">
+        <v>2011</v>
+      </c>
+      <c r="B156" s="31"/>
+      <c r="C156" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E156" s="6">
+        <v>288814</v>
+      </c>
+      <c r="F156" s="7">
+        <v>2.69</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="35"/>
+      <c r="B157" s="35"/>
+      <c r="C157" s="35"/>
+      <c r="D157" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C34" s="4">
-[...8 lines deleted...]
-      <c r="B35" t="s">
+      <c r="E157" s="6">
+        <v>1154211</v>
+      </c>
+      <c r="F157" s="7">
+        <v>10.74</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="35"/>
+      <c r="B158" s="35"/>
+      <c r="C158" s="35"/>
+      <c r="D158" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C35" s="4">
-[...8 lines deleted...]
-      <c r="B36" t="s">
+      <c r="E158" s="6">
+        <v>188750</v>
+      </c>
+      <c r="F158" s="7">
+        <v>1.76</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="35"/>
+      <c r="B159" s="35"/>
+      <c r="C159" s="35"/>
+      <c r="D159" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C36" s="4">
-[...8 lines deleted...]
-      <c r="B37" t="s">
+      <c r="E159" s="6">
+        <v>2084784</v>
+      </c>
+      <c r="F159" s="7">
+        <v>19.399999999999999</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="35"/>
+      <c r="B160" s="35"/>
+      <c r="C160" s="35"/>
+      <c r="D160" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C37" s="4">
-[...8 lines deleted...]
-      <c r="B38" t="s">
+      <c r="E160" s="6">
+        <v>500074</v>
+      </c>
+      <c r="F160" s="7">
+        <v>4.6500000000000004</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="35"/>
+      <c r="B161" s="35"/>
+      <c r="C161" s="35"/>
+      <c r="D161" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C38" s="4">
-[...20 lines deleted...]
-      <c r="B40" t="s">
+      <c r="E161" s="6">
+        <v>2241978</v>
+      </c>
+      <c r="F161" s="7">
+        <v>20.86</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="35"/>
+      <c r="B162" s="35"/>
+      <c r="C162" s="35"/>
+      <c r="D162" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C40" s="4">
-[...8 lines deleted...]
-      <c r="B41" t="s">
+      <c r="E162" s="6">
+        <v>3945806</v>
+      </c>
+      <c r="F162" s="7">
+        <v>36.72</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="35"/>
+      <c r="B163" s="35"/>
+      <c r="C163" s="35"/>
+      <c r="D163" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C41" s="4">
-[...32 lines deleted...]
-      <c r="B44" t="s">
+      <c r="E163" s="6">
+        <v>342179</v>
+      </c>
+      <c r="F163" s="7">
+        <v>3.18</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="35"/>
+      <c r="B164" s="35"/>
+      <c r="C164" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="C44" s="4">
-[...2 lines deleted...]
-      <c r="D44" s="8">
+      <c r="D164" s="30"/>
+      <c r="E164" s="6">
+        <v>10746596</v>
+      </c>
+      <c r="F164" s="7">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="31">
+        <v>2010</v>
+      </c>
+      <c r="B165" s="31"/>
+      <c r="C165" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E165" s="6">
+        <v>275464</v>
+      </c>
+      <c r="F165" s="7">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="35"/>
+      <c r="B166" s="35"/>
+      <c r="C166" s="35"/>
+      <c r="D166" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E166" s="6">
+        <v>1137006</v>
+      </c>
+      <c r="F166" s="7">
         <v>13.54</v>
       </c>
     </row>
-    <row r="45" spans="1:4" ht="15.75" customHeight="1">
-[...223 lines deleted...]
-      <c r="D63" s="8">
+    <row r="167" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="35"/>
+      <c r="B167" s="35"/>
+      <c r="C167" s="35"/>
+      <c r="D167" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E167" s="6">
+        <v>221908</v>
+      </c>
+      <c r="F167" s="7">
+        <v>2.64</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="35"/>
+      <c r="B168" s="35"/>
+      <c r="C168" s="35"/>
+      <c r="D168" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E168" s="6">
+        <v>2417436</v>
+      </c>
+      <c r="F168" s="7">
+        <v>28.78</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="35"/>
+      <c r="B169" s="35"/>
+      <c r="C169" s="35"/>
+      <c r="D169" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E169" s="6">
+        <v>567471</v>
+      </c>
+      <c r="F169" s="7">
+        <v>6.76</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="35"/>
+      <c r="B170" s="35"/>
+      <c r="C170" s="35"/>
+      <c r="D170" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E170" s="6">
+        <v>1565254</v>
+      </c>
+      <c r="F170" s="7">
+        <v>18.64</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="35"/>
+      <c r="B171" s="35"/>
+      <c r="C171" s="35"/>
+      <c r="D171" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E171" s="6">
+        <v>1860394</v>
+      </c>
+      <c r="F171" s="7">
+        <v>22.15</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="35"/>
+      <c r="B172" s="35"/>
+      <c r="C172" s="35"/>
+      <c r="D172" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E172" s="6">
+        <v>353930</v>
+      </c>
+      <c r="F172" s="7">
+        <v>4.21</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="35"/>
+      <c r="B173" s="35"/>
+      <c r="C173" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D173" s="30"/>
+      <c r="E173" s="6">
+        <v>8398863</v>
+      </c>
+      <c r="F173" s="7">
         <v>100</v>
       </c>
     </row>
-    <row r="64" spans="1:4" ht="15.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B64" t="s">
+    <row r="174" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="31">
+        <v>2009</v>
+      </c>
+      <c r="B174" s="31"/>
+      <c r="C174" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E174" s="6">
+        <v>263793</v>
+      </c>
+      <c r="F174" s="7">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="35"/>
+      <c r="B175" s="35"/>
+      <c r="C175" s="35"/>
+      <c r="D175" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C64" s="4">
-[...8 lines deleted...]
-      <c r="B65" t="s">
+      <c r="E175" s="6">
+        <v>750682</v>
+      </c>
+      <c r="F175" s="7">
+        <v>10.94</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="35"/>
+      <c r="B176" s="35"/>
+      <c r="C176" s="35"/>
+      <c r="D176" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C65" s="4">
-[...8 lines deleted...]
-      <c r="B66" t="s">
+      <c r="E176" s="6">
+        <v>182003</v>
+      </c>
+      <c r="F176" s="7">
+        <v>2.65</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="35"/>
+      <c r="B177" s="35"/>
+      <c r="C177" s="35"/>
+      <c r="D177" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C66" s="4">
-[...8 lines deleted...]
-      <c r="B67" t="s">
+      <c r="E177" s="6">
+        <v>2010373</v>
+      </c>
+      <c r="F177" s="7">
+        <v>29.31</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="35"/>
+      <c r="B178" s="35"/>
+      <c r="C178" s="35"/>
+      <c r="D178" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C67" s="4">
-[...8 lines deleted...]
-      <c r="B68" t="s">
+      <c r="E178" s="6">
+        <v>632960</v>
+      </c>
+      <c r="F178" s="7">
+        <v>9.23</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="35"/>
+      <c r="B179" s="35"/>
+      <c r="C179" s="35"/>
+      <c r="D179" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C68" s="4">
-[...20 lines deleted...]
-      <c r="B70" t="s">
+      <c r="E179" s="6">
+        <v>1441095</v>
+      </c>
+      <c r="F179" s="7">
+        <v>21.01</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="35"/>
+      <c r="B180" s="35"/>
+      <c r="C180" s="35"/>
+      <c r="D180" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C70" s="4">
-[...8 lines deleted...]
-      <c r="B71" t="s">
+      <c r="E180" s="6">
+        <v>1294644</v>
+      </c>
+      <c r="F180" s="7">
+        <v>18.88</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="35"/>
+      <c r="B181" s="35"/>
+      <c r="C181" s="35"/>
+      <c r="D181" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C71" s="4">
-[...32 lines deleted...]
-      <c r="B74" t="s">
+      <c r="E181" s="6">
+        <v>283308</v>
+      </c>
+      <c r="F181" s="7">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="35"/>
+      <c r="B182" s="35"/>
+      <c r="C182" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="C74" s="4">
-[...242 lines deleted...]
-      <c r="D94" s="8">
+      <c r="D182" s="30"/>
+      <c r="E182" s="6">
+        <v>6858858</v>
+      </c>
+      <c r="F182" s="7">
         <v>100</v>
       </c>
     </row>
-    <row r="95" spans="1:4" ht="15.75" customHeight="1">
-[...22 lines deleted...]
-      <c r="B97" s="12" t="s">
+    <row r="183" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="31">
+        <v>2008</v>
+      </c>
+      <c r="B183" s="31"/>
+      <c r="C183" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E183" s="6">
+        <v>263967</v>
+      </c>
+      <c r="F183" s="7">
+        <v>4.97</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="35"/>
+      <c r="B184" s="35"/>
+      <c r="C184" s="35"/>
+      <c r="D184" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E184" s="6">
+        <v>1035390</v>
+      </c>
+      <c r="F184" s="7">
+        <v>19.489999999999998</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="35"/>
+      <c r="B185" s="35"/>
+      <c r="C185" s="35"/>
+      <c r="D185" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E185" s="6">
+        <v>1265376</v>
+      </c>
+      <c r="F185" s="7">
+        <v>23.83</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="35"/>
+      <c r="B186" s="35"/>
+      <c r="C186" s="35"/>
+      <c r="D186" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C97" s="4">
-[...86 lines deleted...]
-      <c r="B107" s="12" t="s">
+      <c r="E186" s="6">
+        <v>614315</v>
+      </c>
+      <c r="F186" s="7">
+        <v>11.56</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="35"/>
+      <c r="B187" s="35"/>
+      <c r="C187" s="35"/>
+      <c r="D187" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E187" s="6">
+        <v>1218650</v>
+      </c>
+      <c r="F187" s="7">
+        <v>22.94</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="35"/>
+      <c r="B188" s="35"/>
+      <c r="C188" s="35"/>
+      <c r="D188" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E188" s="6">
+        <v>914385</v>
+      </c>
+      <c r="F188" s="7">
+        <v>17.21</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="35"/>
+      <c r="B189" s="35"/>
+      <c r="C189" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="C107" s="4">
-[...2389 lines deleted...]
-        <v>633858490</v>
+      <c r="D189" s="30"/>
+      <c r="E189" s="6">
+        <v>5312083</v>
+      </c>
+      <c r="F189" s="7">
+        <v>100</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...15 lines deleted...]
-    <mergeCell ref="A273:A294"/>
+  <mergeCells count="70">
+    <mergeCell ref="A183:B183"/>
+    <mergeCell ref="A184:B189"/>
+    <mergeCell ref="C184:C188"/>
+    <mergeCell ref="C189:D189"/>
+    <mergeCell ref="A165:B165"/>
+    <mergeCell ref="A166:B173"/>
+    <mergeCell ref="C166:C172"/>
+    <mergeCell ref="C173:D173"/>
+    <mergeCell ref="A174:B174"/>
+    <mergeCell ref="A175:B182"/>
+    <mergeCell ref="C175:C181"/>
+    <mergeCell ref="C182:D182"/>
+    <mergeCell ref="A157:B164"/>
+    <mergeCell ref="C157:C163"/>
+    <mergeCell ref="C164:D164"/>
+    <mergeCell ref="A123:B123"/>
+    <mergeCell ref="A124:B133"/>
+    <mergeCell ref="C124:C132"/>
+    <mergeCell ref="C133:D133"/>
+    <mergeCell ref="A134:B134"/>
+    <mergeCell ref="A135:B144"/>
+    <mergeCell ref="C135:C143"/>
+    <mergeCell ref="C144:D144"/>
+    <mergeCell ref="A145:B145"/>
+    <mergeCell ref="A146:B155"/>
+    <mergeCell ref="C146:C154"/>
+    <mergeCell ref="C155:D155"/>
+    <mergeCell ref="A156:B156"/>
+    <mergeCell ref="A113:B122"/>
+    <mergeCell ref="C113:C121"/>
+    <mergeCell ref="C122:D122"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="A79:B89"/>
+    <mergeCell ref="C79:C88"/>
+    <mergeCell ref="C89:D89"/>
+    <mergeCell ref="A90:B90"/>
+    <mergeCell ref="A91:B100"/>
+    <mergeCell ref="C91:C99"/>
+    <mergeCell ref="C100:D100"/>
+    <mergeCell ref="A101:B101"/>
+    <mergeCell ref="A102:B111"/>
+    <mergeCell ref="C102:C110"/>
+    <mergeCell ref="C111:D111"/>
+    <mergeCell ref="A112:B112"/>
+    <mergeCell ref="A67:B77"/>
+    <mergeCell ref="C67:C76"/>
+    <mergeCell ref="C77:D77"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:C40"/>
+    <mergeCell ref="A30:B41"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B53"/>
+    <mergeCell ref="C43:C52"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A55:B65"/>
+    <mergeCell ref="C55:C64"/>
+    <mergeCell ref="C65:D65"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:C27"/>
+    <mergeCell ref="A17:B28"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:C14"/>
+    <mergeCell ref="A4:B15"/>
+    <mergeCell ref="C15:D15"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{245DB173-0F42-4B9D-B1B4-C21228966DE3}">
-  <dimension ref="A1:Y139"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C319598C-152B-41CD-B393-583AC6813F96}">
+  <dimension ref="A1:F65"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D3" sqref="D3:F9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.28515625" style="6" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="6"/>
+    <col min="2" max="2" width="4.5703125" customWidth="1"/>
+    <col min="3" max="3" width="25.140625" customWidth="1"/>
+    <col min="4" max="4" width="20.85546875" customWidth="1"/>
+    <col min="5" max="5" width="22.85546875" customWidth="1"/>
+    <col min="6" max="6" width="28.42578125" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" customWidth="1"/>
+    <col min="10" max="10" width="11" customWidth="1"/>
+    <col min="11" max="11" width="12.85546875" customWidth="1"/>
+    <col min="12" max="12" width="13.5703125" customWidth="1"/>
+    <col min="13" max="13" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="15.75" customHeight="1">
-[...53 lines deleted...]
-      <c r="I2" s="3" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="20"/>
+      <c r="D2" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="F2" s="14" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="20"/>
+      <c r="D3" s="6">
+        <v>3228246</v>
+      </c>
+      <c r="E3" s="6">
+        <v>1033946</v>
+      </c>
+      <c r="F3" s="6">
+        <v>394133</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="22"/>
+      <c r="B4" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" s="6">
+        <v>1762022</v>
+      </c>
+      <c r="E4" s="6">
+        <v>743356</v>
+      </c>
+      <c r="F4" s="6">
+        <v>224401</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="22"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="6">
+        <v>712985</v>
+      </c>
+      <c r="E5" s="6">
+        <v>389332</v>
+      </c>
+      <c r="F5" s="6">
+        <v>113977</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="22"/>
+      <c r="B6" s="25"/>
+      <c r="C6" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="6">
+        <v>841769</v>
+      </c>
+      <c r="E6" s="6">
+        <v>23424</v>
+      </c>
+      <c r="F6" s="6">
+        <v>18778</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="22"/>
+      <c r="B7" s="25"/>
+      <c r="C7" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" s="6">
+        <v>79034</v>
+      </c>
+      <c r="E7" s="6">
+        <v>11208</v>
+      </c>
+      <c r="F7" s="6">
+        <v>5498</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="22"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" s="6">
+        <v>3395806</v>
+      </c>
+      <c r="E8" s="6">
+        <v>1167320</v>
+      </c>
+      <c r="F8" s="6">
+        <v>362653</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="23"/>
+      <c r="B9" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="20"/>
+      <c r="D9" s="6">
+        <v>3148429</v>
+      </c>
+      <c r="E9" s="6">
+        <v>1135772</v>
+      </c>
+      <c r="F9" s="6">
+        <v>384964</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="21">
+        <v>2023</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="20"/>
+      <c r="D10" s="6">
+        <v>3466554</v>
+      </c>
+      <c r="E10" s="6">
+        <v>1079414</v>
+      </c>
+      <c r="F10" s="6">
+        <v>357574</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="22"/>
+      <c r="B11" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="6">
+        <v>1762022</v>
+      </c>
+      <c r="E11" s="6">
+        <v>730648</v>
+      </c>
+      <c r="F11" s="6">
+        <v>239443</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="22"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" s="6">
+        <v>762505</v>
+      </c>
+      <c r="E12" s="6">
+        <v>327868</v>
+      </c>
+      <c r="F12" s="6">
+        <v>109609</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="22"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="6">
+        <v>710180</v>
+      </c>
+      <c r="E13" s="6">
+        <v>14498</v>
+      </c>
+      <c r="F13" s="6">
+        <v>16611</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="22"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="6">
+        <v>66455</v>
+      </c>
+      <c r="E14" s="6">
+        <v>3265</v>
+      </c>
+      <c r="F14" s="6">
+        <v>7019</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="22"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="6">
+        <v>3301163</v>
+      </c>
+      <c r="E15" s="6">
+        <v>1076280</v>
+      </c>
+      <c r="F15" s="6">
+        <v>372682</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="23"/>
+      <c r="B16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="20"/>
+      <c r="D16" s="6">
+        <v>3186125</v>
+      </c>
+      <c r="E16" s="6">
+        <v>1039867</v>
+      </c>
+      <c r="F16" s="6">
+        <v>342159</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="20"/>
+      <c r="D17" s="6">
+        <v>3444576</v>
+      </c>
+      <c r="E17" s="6">
+        <v>931673</v>
+      </c>
+      <c r="F17" s="6">
+        <v>257899</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="22"/>
+      <c r="B18" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="6">
+        <v>1786087</v>
+      </c>
+      <c r="E18" s="6">
+        <v>636967</v>
+      </c>
+      <c r="F18" s="6">
+        <v>154452</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="22"/>
+      <c r="B19" s="25"/>
+      <c r="C19" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" s="6">
+        <v>770124</v>
+      </c>
+      <c r="E19" s="6">
+        <v>234731</v>
+      </c>
+      <c r="F19" s="6">
+        <v>159207</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="22"/>
+      <c r="B20" s="25"/>
+      <c r="C20" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" s="6">
+        <v>567573</v>
+      </c>
+      <c r="E20" s="6">
+        <v>9206</v>
+      </c>
+      <c r="F20" s="6">
+        <v>12263</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="22"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="6">
+        <v>48071</v>
+      </c>
+      <c r="E21" s="6">
+        <v>630</v>
+      </c>
+      <c r="F21" s="6">
+        <v>7485</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="22"/>
+      <c r="B22" s="26"/>
+      <c r="C22" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="6">
+        <v>3171855</v>
+      </c>
+      <c r="E22" s="6">
+        <v>881534</v>
+      </c>
+      <c r="F22" s="6">
+        <v>333407</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="23"/>
+      <c r="B23" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" s="20"/>
+      <c r="D23" s="6">
+        <v>3109483</v>
+      </c>
+      <c r="E23" s="6">
+        <v>967918</v>
+      </c>
+      <c r="F23" s="6">
+        <v>339753</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="20"/>
+      <c r="D24" s="6">
+        <v>3191444</v>
+      </c>
+      <c r="E24" s="6">
+        <v>1021376</v>
+      </c>
+      <c r="F24" s="6">
+        <v>305834</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="22"/>
+      <c r="B25" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="6">
+        <v>1709896</v>
+      </c>
+      <c r="E25" s="6">
+        <v>654633</v>
+      </c>
+      <c r="F25" s="6">
+        <v>156480</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="22"/>
+      <c r="B26" s="25"/>
+      <c r="C26" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="6">
+        <v>793848</v>
+      </c>
+      <c r="E26" s="6">
+        <v>319731</v>
+      </c>
+      <c r="F26" s="6">
+        <v>102856</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="22"/>
+      <c r="B27" s="25"/>
+      <c r="C27" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="6">
+        <v>331494</v>
+      </c>
+      <c r="E27" s="6">
+        <v>1010</v>
+      </c>
+      <c r="F27" s="6">
+        <v>14963</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="22"/>
+      <c r="B28" s="25"/>
+      <c r="C28" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28" s="6">
+        <v>35922</v>
+      </c>
+      <c r="E28" s="6">
+        <v>189</v>
+      </c>
+      <c r="F28" s="6">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="22"/>
+      <c r="B29" s="26"/>
+      <c r="C29" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" s="6">
+        <v>2871161</v>
+      </c>
+      <c r="E29" s="6">
+        <v>975563</v>
+      </c>
+      <c r="F29" s="6">
+        <v>278204</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="23"/>
+      <c r="B30" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="20"/>
+      <c r="D30" s="6">
+        <v>2870892</v>
+      </c>
+      <c r="E30" s="6">
+        <v>1055832</v>
+      </c>
+      <c r="F30" s="6">
+        <v>222611</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="20"/>
+      <c r="D31" s="6">
+        <v>3117352</v>
+      </c>
+      <c r="E31" s="6">
+        <v>1172283</v>
+      </c>
+      <c r="F31" s="6">
+        <v>183241</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="22"/>
+      <c r="B32" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" s="6">
+        <v>1857490</v>
+      </c>
+      <c r="E32" s="6">
+        <v>729863</v>
+      </c>
+      <c r="F32" s="6">
+        <v>42944</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="22"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33" s="6">
+        <v>613499</v>
+      </c>
+      <c r="E33" s="6">
+        <v>344983</v>
+      </c>
+      <c r="F33" s="6">
+        <v>157571</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="22"/>
+      <c r="B34" s="25"/>
+      <c r="C34" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34" s="6">
+        <v>373380</v>
+      </c>
+      <c r="E34" s="6">
+        <v>195</v>
+      </c>
+      <c r="F34" s="6">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="22"/>
+      <c r="B35" s="25"/>
+      <c r="C35" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35" s="6">
+        <v>42575</v>
+      </c>
+      <c r="E35" s="6">
         <v>88</v>
       </c>
-      <c r="J2" s="3" t="s">
-[...58 lines deleted...]
-      <c r="D3" s="8">
+      <c r="F35" s="6">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="22"/>
+      <c r="B36" s="26"/>
+      <c r="C36" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36" s="6">
+        <v>2886945</v>
+      </c>
+      <c r="E36" s="6">
+        <v>1075128</v>
+      </c>
+      <c r="F36" s="6">
+        <v>206494</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="23"/>
+      <c r="B37" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C37" s="20"/>
+      <c r="D37" s="6">
+        <v>2622065</v>
+      </c>
+      <c r="E37" s="6">
+        <v>637763</v>
+      </c>
+      <c r="F37" s="6">
+        <v>202476</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="20"/>
+      <c r="D38" s="6">
+        <v>2892311</v>
+      </c>
+      <c r="E38" s="6">
+        <v>212042</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="22"/>
+      <c r="B39" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39" s="6">
+        <v>1744827</v>
+      </c>
+      <c r="E39" s="6">
+        <v>188122</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="22"/>
+      <c r="B40" s="25"/>
+      <c r="C40" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40" s="6">
+        <v>547048</v>
+      </c>
+      <c r="E40" s="6">
+        <v>672</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="22"/>
+      <c r="B41" s="25"/>
+      <c r="C41" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41" s="6">
+        <v>692458</v>
+      </c>
+      <c r="E41" s="6">
         <v>0</v>
       </c>
-      <c r="E3" s="8">
-[...9354 lines deleted...]
-      <c r="P127" s="8">
+      <c r="F41" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="22"/>
+      <c r="B42" s="25"/>
+      <c r="C42" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42" s="6">
+        <v>51079</v>
+      </c>
+      <c r="E42" s="6">
+        <v>35</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="22"/>
+      <c r="B43" s="26"/>
+      <c r="C43" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Q127" s="8">
-[...926 lines deleted...]
-        <v>2531.31</v>
+      <c r="D43" s="6">
+        <v>3035411</v>
+      </c>
+      <c r="E43" s="6">
+        <v>188829</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="23"/>
+      <c r="B44" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C44" s="20"/>
+      <c r="D44" s="6">
+        <v>2706730</v>
+      </c>
+      <c r="E44" s="6">
+        <v>68456</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B45" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C45" s="20"/>
+      <c r="D45" s="6">
+        <v>2310714</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="22"/>
+      <c r="B46" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46" s="6">
+        <v>1370656</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="22"/>
+      <c r="B47" s="25"/>
+      <c r="C47" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47" s="6">
+        <v>380002</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="22"/>
+      <c r="B48" s="25"/>
+      <c r="C48" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48" s="6">
+        <v>565642</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="22"/>
+      <c r="B49" s="25"/>
+      <c r="C49" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49" s="6">
+        <v>50495</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="22"/>
+      <c r="B50" s="26"/>
+      <c r="C50" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50" s="6">
+        <v>2366795</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="23"/>
+      <c r="B51" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C51" s="20"/>
+      <c r="D51" s="6">
+        <v>2290880</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B52" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C52" s="20"/>
+      <c r="D52" s="6">
+        <v>1929749</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="22"/>
+      <c r="B53" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53" s="6">
+        <v>1053007</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="22"/>
+      <c r="B54" s="25"/>
+      <c r="C54" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54" s="6">
+        <v>193574</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="22"/>
+      <c r="B55" s="25"/>
+      <c r="C55" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55" s="6">
+        <v>557694</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="22"/>
+      <c r="B56" s="25"/>
+      <c r="C56" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56" s="6">
+        <v>55725</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="22"/>
+      <c r="B57" s="26"/>
+      <c r="C57" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D57" s="6">
+        <v>1860000</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="23"/>
+      <c r="B58" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C58" s="20"/>
+      <c r="D58" s="6">
+        <v>1711857</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F58" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B59" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C59" s="20"/>
+      <c r="D59" s="6">
+        <v>1546778</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="22"/>
+      <c r="B60" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60" s="6">
+        <v>929276</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="22"/>
+      <c r="B61" s="25"/>
+      <c r="C61" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61" s="6">
+        <v>135566</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="22"/>
+      <c r="B62" s="25"/>
+      <c r="C62" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62" s="6">
+        <v>456893</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="22"/>
+      <c r="B63" s="25"/>
+      <c r="C63" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63" s="6">
+        <v>47467</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F63" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="22"/>
+      <c r="B64" s="26"/>
+      <c r="C64" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64" s="6">
+        <v>1569202</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F64" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="23"/>
+      <c r="B65" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C65" s="20"/>
+      <c r="D65" s="6">
+        <v>1369084</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F65" s="6" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...13 lines deleted...]
-    <mergeCell ref="A116:A124"/>
+  <mergeCells count="38">
+    <mergeCell ref="A59:A65"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="B60:B64"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="A45:A51"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B46:B50"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="A52:A58"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="B53:B57"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="A31:A37"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:B36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="A38:A44"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B39:B43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="A17:A23"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:B22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="A24:A30"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:B29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="A10:A16"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:B15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="A3:A9"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:B8"/>
+    <mergeCell ref="B9:C9"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup orientation="portrait"/>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>'7文化部公款補助國內團體與縣巿政府概況'!OLE_LINK7</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>4文化部及所屬機關(構)預算占文化支出、中央政府總預算比率</vt:lpstr>
+      <vt:lpstr>5文化部決算科目別金額</vt:lpstr>
+      <vt:lpstr>6文化部行政法人預算與決算概況</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>