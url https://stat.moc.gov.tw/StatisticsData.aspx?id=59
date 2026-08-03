--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,72 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\4文化經濟\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\4文化經濟\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6CF64623-5686-4527-9490-8AD1BD8847D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01971951-EB21-4AFF-BCF9-50B851E35DC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="642" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4470" yWindow="285" windowWidth="19005" windowHeight="14700" tabRatio="642" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="文化創意產業家數及營業額依行業區分" sheetId="6" r:id="rId1"/>
     <sheet name="文化創意產業家數及營業額依經營年數區分" sheetId="7" r:id="rId2"/>
     <sheet name="文化創意產業家數及營業額依資本結構區分" sheetId="8" r:id="rId3"/>
     <sheet name="文化創意產業家數及營業額依縣市區分" sheetId="9" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1113" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1182" uniqueCount="84">
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>項目</t>
   </si>
   <si>
     <t>家數</t>
   </si>
   <si>
     <t>外銷額(仟元)</t>
   </si>
   <si>
     <t>內銷額(仟元)</t>
   </si>
   <si>
     <t>平均每家營業額(仟元)</t>
   </si>
   <si>
     <t>產業</t>
   </si>
   <si>
@@ -1065,22340 +1076,23747 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93A21FEF-571B-4272-A247-1A29745156B0}">
-  <dimension ref="A1:L255"/>
+  <dimension ref="A1:K271"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="5.625" style="10" customWidth="1"/>
     <col min="2" max="2" width="9" style="10"/>
     <col min="3" max="3" width="16.75" style="10" customWidth="1"/>
     <col min="4" max="4" width="10.75" style="11" customWidth="1"/>
     <col min="5" max="7" width="17.875" style="11" customWidth="1"/>
     <col min="8" max="9" width="17.875" style="12" customWidth="1"/>
     <col min="10" max="10" width="17.875" style="11" customWidth="1"/>
     <col min="11" max="16384" width="9" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" customHeight="1">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="17" t="s">
         <v>78</v>
       </c>
       <c r="F1" s="15" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="18" t="s">
         <v>79</v>
       </c>
       <c r="I1" s="18" t="s">
         <v>80</v>
       </c>
       <c r="J1" s="15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="15.75" customHeight="1">
       <c r="A2" s="19">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="7">
-        <v>3228</v>
+        <v>3344</v>
       </c>
       <c r="E2" s="8">
-        <v>10745151.688999999</v>
+        <v>12506607.514</v>
       </c>
       <c r="F2" s="8">
-        <v>401553.13400000002</v>
+        <v>403504.19</v>
       </c>
       <c r="G2" s="8">
-        <v>10343598.555</v>
+        <v>12103103.323999999</v>
       </c>
       <c r="H2" s="9">
-        <v>0.21974283298176414</v>
+        <v>0.35601642367719011</v>
       </c>
       <c r="I2" s="9">
-        <v>4.5536605570075925E-2</v>
+        <v>4.8593716251038185E-2</v>
       </c>
       <c r="J2" s="8">
-        <v>3328.7334848203218</v>
+        <v>3740.0142087320573</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15.75" customHeight="1">
       <c r="A3" s="24"/>
       <c r="B3" s="24"/>
       <c r="C3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="7">
-        <v>6219</v>
+        <v>6600</v>
       </c>
       <c r="E3" s="8">
-        <v>35117293.881999999</v>
+        <v>38728096.223999999</v>
       </c>
       <c r="F3" s="8">
-        <v>529062.67700000003</v>
+        <v>749057.30599999998</v>
       </c>
       <c r="G3" s="8">
-        <v>34588231.204999998</v>
+        <v>37979038.917999998</v>
       </c>
       <c r="H3" s="9">
-        <v>0.46189357212066251</v>
+        <v>0.66090194307868433</v>
       </c>
       <c r="I3" s="9">
-        <v>0.14882268826694406</v>
+        <v>0.15047582781703975</v>
       </c>
       <c r="J3" s="8">
-        <v>5646.7750252452161</v>
+        <v>5867.8933672727271</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="15.75" customHeight="1">
       <c r="A4" s="24"/>
       <c r="B4" s="24"/>
       <c r="C4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="7">
-        <v>720</v>
+        <v>747</v>
       </c>
       <c r="E4" s="8">
-        <v>6802803.9450000003</v>
+        <v>6944133.0833999999</v>
       </c>
       <c r="F4" s="8">
-        <v>10968.04</v>
+        <v>30922.472000000002</v>
       </c>
       <c r="G4" s="8">
-        <v>6791835.9050000003</v>
+        <v>6913210.6113999998</v>
       </c>
       <c r="H4" s="9">
-        <v>8.1220881208617589E-4</v>
+        <v>2.7283255454418079E-2</v>
       </c>
       <c r="I4" s="9">
-        <v>2.882943014486666E-2</v>
+        <v>2.6981036407071383E-2</v>
       </c>
       <c r="J4" s="8">
-        <v>9448.3388125000001</v>
+        <v>9296.0282240963861</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15.75" customHeight="1">
       <c r="A5" s="24"/>
       <c r="B5" s="24"/>
       <c r="C5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="7">
-        <v>11117</v>
+        <v>11288</v>
       </c>
       <c r="E5" s="8">
-        <v>93874089.143000007</v>
+        <v>101496727.48</v>
       </c>
       <c r="F5" s="8">
-        <v>19148136.745000001</v>
+        <v>15169403.725</v>
       </c>
       <c r="G5" s="8">
-        <v>74725952.398000002</v>
+        <v>86327323.754999995</v>
       </c>
       <c r="H5" s="9">
-        <v>14.480388831561989</v>
+        <v>13.384140728476565</v>
       </c>
       <c r="I5" s="9">
-        <v>0.39782661932367419</v>
+        <v>0.39435979501643698</v>
       </c>
       <c r="J5" s="8">
-        <v>8444.1926007915808</v>
+        <v>8991.5598405386263</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="15.75" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="24"/>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="7">
-        <v>3234</v>
+        <v>3469</v>
       </c>
       <c r="E6" s="8">
-        <v>32253169.557999998</v>
+        <v>30212349.351</v>
       </c>
       <c r="F6" s="8">
-        <v>1187865.733</v>
+        <v>1552132.044</v>
       </c>
       <c r="G6" s="8">
-        <v>31065303.824999999</v>
+        <v>28660217.307</v>
       </c>
       <c r="H6" s="9">
-        <v>0.9829308141833788</v>
+        <v>1.3694640925033446</v>
       </c>
       <c r="I6" s="9">
-        <v>0.13668488850194269</v>
+        <v>0.11738837490472892</v>
       </c>
       <c r="J6" s="8">
-        <v>9973.1507600494733</v>
+        <v>8709.2387866820409</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" customHeight="1">
       <c r="A7" s="24"/>
       <c r="B7" s="24"/>
       <c r="C7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="7">
-        <v>2535</v>
+        <v>2604</v>
       </c>
       <c r="E7" s="8">
-        <v>276033574.74388999</v>
+        <v>282044134.85811538</v>
       </c>
       <c r="F7" s="8">
-        <v>3485596.5989999999</v>
+        <v>3583486.02</v>
       </c>
       <c r="G7" s="8">
-        <v>272547978.14489001</v>
+        <v>278460648.83811533</v>
       </c>
       <c r="H7" s="9">
-        <v>2.3985455892133132</v>
+        <v>3.1617512500616356</v>
       </c>
       <c r="I7" s="9">
-        <v>1.1697956791134316</v>
+        <v>1.0958665364866271</v>
       </c>
       <c r="J7" s="8">
-        <v>108888.98411987771</v>
+        <v>108311.87974582004</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="15.75" customHeight="1">
       <c r="A8" s="24"/>
       <c r="B8" s="24"/>
       <c r="C8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="7">
-        <v>7789</v>
+        <v>7729</v>
       </c>
       <c r="E8" s="8">
-        <v>105099782.16</v>
+        <v>105025536.82799999</v>
       </c>
       <c r="F8" s="8">
-        <v>3671531.5079999999</v>
+        <v>3543842.2390000001</v>
       </c>
       <c r="G8" s="8">
-        <v>101428250.652</v>
+        <v>101481694.589</v>
       </c>
       <c r="H8" s="9">
-        <v>2.9642053368886137</v>
+        <v>3.1267730825916482</v>
       </c>
       <c r="I8" s="9">
-        <v>0.44539969878882391</v>
+        <v>0.40807078418506393</v>
       </c>
       <c r="J8" s="8">
-        <v>13493.360143792528</v>
+        <v>13588.502630094448</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="15.75" customHeight="1">
       <c r="A9" s="24"/>
       <c r="B9" s="24"/>
       <c r="C9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="7">
-        <v>18378</v>
+        <v>19381</v>
       </c>
       <c r="E9" s="8">
-        <v>209156646.044</v>
+        <v>235228565.546</v>
       </c>
       <c r="F9" s="8">
-        <v>1823017.4669999999</v>
+        <v>2101567.9870000002</v>
       </c>
       <c r="G9" s="8">
-        <v>207333628.57699999</v>
+        <v>233126997.55899999</v>
       </c>
       <c r="H9" s="9">
-        <v>1.6334927386530129</v>
+        <v>1.8542377932834146</v>
       </c>
       <c r="I9" s="9">
-        <v>0.88637964069095321</v>
+        <v>0.91396728932970195</v>
       </c>
       <c r="J9" s="8">
-        <v>11380.816522146044</v>
+        <v>12137.070612765079</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="15.75" customHeight="1">
       <c r="A10" s="24"/>
       <c r="B10" s="24"/>
       <c r="C10" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="7">
-        <v>3986</v>
+        <v>4081</v>
       </c>
       <c r="E10" s="8">
-        <v>39793005.125</v>
+        <v>43665361.792999998</v>
       </c>
       <c r="F10" s="8">
-        <v>3651483.9369999999</v>
+        <v>3582698.38</v>
       </c>
       <c r="G10" s="8">
-        <v>36141521.188000001</v>
+        <v>40082663.413000003</v>
       </c>
       <c r="H10" s="9">
-        <v>2.4683741137818802</v>
+        <v>3.1610563061604458</v>
       </c>
       <c r="I10" s="9">
-        <v>0.16863776624765106</v>
+        <v>0.16965929398461863</v>
       </c>
       <c r="J10" s="8">
-        <v>9983.1924548419465</v>
+        <v>10699.67208845871</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="15.75" customHeight="1">
       <c r="A11" s="24"/>
       <c r="B11" s="24"/>
       <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="7">
-        <v>1383</v>
+        <v>1360</v>
       </c>
       <c r="E11" s="8">
-        <v>44470580.310000002</v>
+        <v>53357108.25</v>
       </c>
       <c r="F11" s="8">
-        <v>24837449.192000002</v>
+        <v>25694939.195999999</v>
       </c>
       <c r="G11" s="8">
-        <v>19633131.118000001</v>
+        <v>27662169.054000001</v>
       </c>
       <c r="H11" s="9">
-        <v>25.502214085058373</v>
+        <v>22.670942671407637</v>
       </c>
       <c r="I11" s="9">
-        <v>0.18846074338084248</v>
+        <v>0.20731602677816544</v>
       </c>
       <c r="J11" s="8">
-        <v>32155.15568329718</v>
+        <v>39233.167830882354</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="15.75" customHeight="1">
       <c r="A12" s="24"/>
       <c r="B12" s="24"/>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="7">
-        <v>2503</v>
+        <v>2696</v>
       </c>
       <c r="E12" s="8">
-        <v>8993857.0480000004</v>
+        <v>9867689.9049999993</v>
       </c>
       <c r="F12" s="8">
-        <v>838077.73899999994</v>
+        <v>1038381.953</v>
       </c>
       <c r="G12" s="8">
-        <v>8155779.3090000004</v>
+        <v>8829307.9519999996</v>
       </c>
       <c r="H12" s="9">
-        <v>0.97257570150270645</v>
+        <v>0.91617643256194214</v>
       </c>
       <c r="I12" s="9">
-        <v>3.8114838468747414E-2</v>
+        <v>3.8340351111205741E-2</v>
       </c>
       <c r="J12" s="8">
-        <v>3593.2309420695169</v>
+        <v>3660.1223683234421</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="15.75" customHeight="1">
       <c r="A13" s="24"/>
       <c r="B13" s="24"/>
       <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="7">
-        <v>3610</v>
+        <v>3668</v>
       </c>
       <c r="E13" s="8">
-        <v>67113607.794</v>
+        <v>69160742.692000002</v>
       </c>
       <c r="F13" s="8">
-        <v>9257325.3990000002</v>
+        <v>9153291.1009999998</v>
       </c>
       <c r="G13" s="8">
-        <v>57856282.395000003</v>
+        <v>60007451.590999998</v>
       </c>
       <c r="H13" s="9">
-        <v>10.088751994710652</v>
+        <v>8.0760548301971031</v>
       </c>
       <c r="I13" s="9">
-        <v>0.28441905474715268</v>
+        <v>0.2687201547121415</v>
       </c>
       <c r="J13" s="8">
-        <v>18591.027089750693</v>
+        <v>18855.164310796074</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="15.75" customHeight="1">
       <c r="A14" s="24"/>
       <c r="B14" s="24"/>
       <c r="C14" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="7">
-        <v>5120</v>
+        <v>5340</v>
       </c>
       <c r="E14" s="8">
-        <v>50867813.471000001</v>
+        <v>57682936.292000003</v>
       </c>
       <c r="F14" s="8">
-        <v>381378.02299999999</v>
+        <v>437756.75300000003</v>
       </c>
       <c r="G14" s="8">
-        <v>50486435.447999999</v>
+        <v>57245179.538999997</v>
       </c>
       <c r="H14" s="9">
-        <v>0.4483072802877095</v>
+        <v>0.38623785701853319</v>
       </c>
       <c r="I14" s="9">
-        <v>0.2155714153958764</v>
+        <v>0.22412378701118013</v>
       </c>
       <c r="J14" s="8">
-        <v>9935.1198185546873</v>
+        <v>10802.047994756555</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="15.75" customHeight="1">
       <c r="A15" s="24"/>
       <c r="B15" s="24"/>
       <c r="C15" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="7">
-        <v>3526</v>
+        <v>3479</v>
       </c>
       <c r="E15" s="8">
-        <v>115146377.48999999</v>
+        <v>124643287.34199999</v>
       </c>
       <c r="F15" s="8">
-        <v>40545953.847000003</v>
+        <v>43029369.609999999</v>
       </c>
       <c r="G15" s="8">
-        <v>74600423.643000007</v>
+        <v>81613917.731999993</v>
       </c>
       <c r="H15" s="9">
-        <v>34.25730596492415</v>
+        <v>37.965311541464217</v>
       </c>
       <c r="I15" s="9">
-        <v>0.48797591009840596</v>
+        <v>0.4842944444297661</v>
       </c>
       <c r="J15" s="8">
-        <v>32656.374784458309</v>
+        <v>35827.331802816901</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="15.75" customHeight="1">
       <c r="A16" s="24"/>
       <c r="B16" s="25"/>
       <c r="C16" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="7">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="E16" s="8">
-        <v>32669007.589000002</v>
+        <v>34359736.880000003</v>
       </c>
       <c r="F16" s="8">
-        <v>2891781.4640000002</v>
+        <v>3268291.8629999999</v>
       </c>
       <c r="G16" s="8">
-        <v>29777226.125</v>
+        <v>31091445.017000001</v>
       </c>
       <c r="H16" s="9">
-        <v>3.1204589353197103</v>
+        <v>2.8836517920632274</v>
       </c>
       <c r="I16" s="9">
-        <v>0.13844715793719589</v>
+        <v>0.13350281461523542</v>
       </c>
       <c r="J16" s="8">
-        <v>220736.53776351354</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" ht="15.75" customHeight="1">
+        <v>243686.07716312059</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="15.75" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="27"/>
       <c r="D17" s="7">
-        <v>73496</v>
+        <v>75927</v>
       </c>
       <c r="E17" s="8">
-        <v>1128136759.9918902</v>
+        <v>1204923014.0385153</v>
       </c>
       <c r="F17" s="8">
-        <v>112661181.50399999</v>
+        <v>113338644.839</v>
       </c>
       <c r="G17" s="8">
-        <v>1015475578.48789</v>
+        <v>1091584369.1995153</v>
       </c>
       <c r="H17" s="9">
         <v>100</v>
       </c>
       <c r="I17" s="9">
-        <v>4.7809021366765849</v>
+        <v>4.681660233040021</v>
       </c>
       <c r="J17" s="8">
-        <v>15349.634809947347</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:12" ht="15.75" customHeight="1">
+        <v>15869.493250602754</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="15.75" customHeight="1">
       <c r="A18" s="19">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="7">
-        <v>3111</v>
+        <v>3228</v>
       </c>
       <c r="E18" s="8">
-        <v>9790311.9199999999</v>
+        <v>10745151.688999999</v>
       </c>
       <c r="F18" s="8">
-        <v>247657.39</v>
+        <v>401553.13400000002</v>
       </c>
       <c r="G18" s="8">
-        <v>9542654.5299999993</v>
+        <v>10343598.555</v>
       </c>
       <c r="H18" s="9">
-        <v>0.22</v>
+        <v>0.21974283298176414</v>
       </c>
       <c r="I18" s="9">
-        <v>4.2901522547997568E-2</v>
+        <v>4.5536605570075925E-2</v>
       </c>
       <c r="J18" s="8">
-        <v>3147</v>
-[...3 lines deleted...]
-    <row r="19" spans="1:12" ht="15.75" customHeight="1">
+        <v>3328.7334848203218</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="15.75" customHeight="1">
       <c r="A19" s="24"/>
       <c r="B19" s="24"/>
       <c r="C19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="7">
-        <v>5855</v>
+        <v>6219</v>
       </c>
       <c r="E19" s="8">
-        <v>29526898.129999999</v>
+        <v>35117293.881999999</v>
       </c>
       <c r="F19" s="8">
-        <v>520569.22</v>
+        <v>529062.67700000003</v>
       </c>
       <c r="G19" s="8">
-        <v>29006328.91</v>
+        <v>34588231.204999998</v>
       </c>
       <c r="H19" s="9">
-        <v>0.46</v>
+        <v>0.46189357212066251</v>
       </c>
       <c r="I19" s="9">
-        <v>0.12938800070375539</v>
+        <v>0.14882268826694406</v>
       </c>
       <c r="J19" s="8">
-        <v>5043</v>
-[...3 lines deleted...]
-    <row r="20" spans="1:12" ht="15.75" customHeight="1">
+        <v>5646.7750252452161</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="15.75" customHeight="1">
       <c r="A20" s="24"/>
       <c r="B20" s="24"/>
       <c r="C20" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="7">
-        <v>702</v>
+        <v>720</v>
       </c>
       <c r="E20" s="8">
-        <v>5202744.78</v>
+        <v>6802803.9450000003</v>
       </c>
       <c r="F20" s="8">
-        <v>915.39</v>
+        <v>10968.04</v>
       </c>
       <c r="G20" s="8">
-        <v>5201829.4000000004</v>
+        <v>6791835.9050000003</v>
       </c>
       <c r="H20" s="9">
-        <v>0</v>
+        <v>8.1220881208617589E-4</v>
       </c>
       <c r="I20" s="9">
-        <v>2.2798627295804681E-2</v>
+        <v>2.882943014486666E-2</v>
       </c>
       <c r="J20" s="8">
-        <v>7411</v>
-[...3 lines deleted...]
-    <row r="21" spans="1:12" ht="15.75" customHeight="1">
+        <v>9448.3388125000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="15.75" customHeight="1">
       <c r="A21" s="24"/>
       <c r="B21" s="24"/>
       <c r="C21" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="7">
-        <v>11048</v>
+        <v>11117</v>
       </c>
       <c r="E21" s="8">
-        <v>88101622.129999995</v>
+        <v>93874089.143000007</v>
       </c>
       <c r="F21" s="8">
-        <v>16319873.68</v>
+        <v>19148136.745000001</v>
       </c>
       <c r="G21" s="8">
-        <v>71781748.450000003</v>
+        <v>74725952.398000002</v>
       </c>
       <c r="H21" s="9">
-        <v>14.48</v>
+        <v>14.480388831561989</v>
       </c>
       <c r="I21" s="9">
-        <v>0.38606468908780428</v>
+        <v>0.39782661932367419</v>
       </c>
       <c r="J21" s="8">
-        <v>7974</v>
-[...3 lines deleted...]
-    <row r="22" spans="1:12" ht="15.75" customHeight="1">
+        <v>8444.1926007915808</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="15.75" customHeight="1">
       <c r="A22" s="24"/>
       <c r="B22" s="24"/>
       <c r="C22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="7">
-        <v>2993</v>
+        <v>3234</v>
       </c>
       <c r="E22" s="8">
-        <v>28841335.640000001</v>
+        <v>32253169.557999998</v>
       </c>
       <c r="F22" s="8">
-        <v>1107795.3</v>
+        <v>1187865.733</v>
       </c>
       <c r="G22" s="8">
-        <v>27733540.34</v>
+        <v>31065303.824999999</v>
       </c>
       <c r="H22" s="9">
-        <v>0.98</v>
+        <v>0.9829308141833788</v>
       </c>
       <c r="I22" s="9">
-        <v>0.12638383957708071</v>
+        <v>0.13668488850194269</v>
       </c>
       <c r="J22" s="8">
-        <v>9636</v>
-[...3 lines deleted...]
-    <row r="23" spans="1:12" ht="15.75" customHeight="1">
+        <v>9973.1507600494733</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="15.75" customHeight="1">
       <c r="A23" s="24"/>
       <c r="B23" s="24"/>
       <c r="C23" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="7">
-        <v>2457</v>
+        <v>2535</v>
       </c>
       <c r="E23" s="8">
-        <v>270928956.54000002</v>
+        <v>276033574.74388999</v>
       </c>
       <c r="F23" s="8">
-        <v>2703239.64</v>
+        <v>3485596.5989999999</v>
       </c>
       <c r="G23" s="8">
-        <v>268225716.90000001</v>
+        <v>272547978.14489001</v>
       </c>
       <c r="H23" s="9">
-        <v>2.4</v>
+        <v>2.3985455892133132</v>
       </c>
       <c r="I23" s="9">
-        <v>1.1872210845244904</v>
+        <v>1.1697956791134316</v>
       </c>
       <c r="J23" s="8">
-        <v>110268</v>
-[...3 lines deleted...]
-    <row r="24" spans="1:12" ht="15.75" customHeight="1">
+        <v>108888.98411987771</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="15.75" customHeight="1">
       <c r="A24" s="24"/>
       <c r="B24" s="24"/>
       <c r="C24" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="7">
-        <v>7838</v>
+        <v>7789</v>
       </c>
       <c r="E24" s="8">
-        <v>103215836.36</v>
+        <v>105099782.16</v>
       </c>
       <c r="F24" s="8">
-        <v>3340756.74</v>
+        <v>3671531.5079999999</v>
       </c>
       <c r="G24" s="8">
-        <v>99875079.609999999</v>
+        <v>101428250.652</v>
       </c>
       <c r="H24" s="9">
-        <v>2.96</v>
+        <v>2.9642053368886137</v>
       </c>
       <c r="I24" s="9">
-        <v>0.45229575584684434</v>
+        <v>0.44539969878882391</v>
       </c>
       <c r="J24" s="8">
-        <v>13169</v>
-[...3 lines deleted...]
-    <row r="25" spans="1:12" ht="15.75" customHeight="1">
+        <v>13493.360143792528</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="15.75" customHeight="1">
       <c r="A25" s="24"/>
       <c r="B25" s="24"/>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="7">
-        <v>17749</v>
+        <v>18378</v>
       </c>
       <c r="E25" s="8">
-        <v>201012260.58000001</v>
+        <v>209156646.044</v>
       </c>
       <c r="F25" s="8">
-        <v>1840999.95</v>
+        <v>1823017.4669999999</v>
       </c>
       <c r="G25" s="8">
-        <v>199171260.62</v>
+        <v>207333628.57699999</v>
       </c>
       <c r="H25" s="9">
-        <v>1.63</v>
+        <v>1.6334927386530129</v>
       </c>
       <c r="I25" s="9">
-        <v>0.88084343973798906</v>
+        <v>0.88637964069095321</v>
       </c>
       <c r="J25" s="8">
-        <v>11325</v>
-[...3 lines deleted...]
-    <row r="26" spans="1:12" ht="15.75" customHeight="1">
+        <v>11380.816522146044</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="15.75" customHeight="1">
       <c r="A26" s="24"/>
       <c r="B26" s="24"/>
       <c r="C26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="7">
-        <v>3951</v>
+        <v>3986</v>
       </c>
       <c r="E26" s="8">
-        <v>34258744.600000001</v>
+        <v>39793005.125</v>
       </c>
       <c r="F26" s="8">
-        <v>2781938.68</v>
+        <v>3651483.9369999999</v>
       </c>
       <c r="G26" s="8">
-        <v>31476805.93</v>
+        <v>36141521.188000001</v>
       </c>
       <c r="H26" s="9">
-        <v>2.4700000000000002</v>
+        <v>2.4683741137818802</v>
       </c>
       <c r="I26" s="9">
-        <v>0.1501231335342936</v>
+        <v>0.16863776624765106</v>
       </c>
       <c r="J26" s="8">
-        <v>8671</v>
-[...3 lines deleted...]
-    <row r="27" spans="1:12" ht="15.75" customHeight="1">
+        <v>9983.1924548419465</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="15.75" customHeight="1">
       <c r="A27" s="24"/>
       <c r="B27" s="24"/>
       <c r="C27" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="7">
-        <v>1405</v>
+        <v>1383</v>
       </c>
       <c r="E27" s="8">
-        <v>47559626.07</v>
+        <v>44470580.310000002</v>
       </c>
       <c r="F27" s="8">
-        <v>28741832.640000001</v>
+        <v>24837449.192000002</v>
       </c>
       <c r="G27" s="8">
-        <v>18817793.43</v>
+        <v>19633131.118000001</v>
       </c>
       <c r="H27" s="9">
-        <v>25.5</v>
+        <v>25.502214085058373</v>
       </c>
       <c r="I27" s="9">
-        <v>0.20840810653874622</v>
+        <v>0.18846074338084248</v>
       </c>
       <c r="J27" s="8">
-        <v>33850</v>
-[...3 lines deleted...]
-    <row r="28" spans="1:12" ht="15.75" customHeight="1">
+        <v>32155.15568329718</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="15.75" customHeight="1">
       <c r="A28" s="24"/>
       <c r="B28" s="24"/>
       <c r="C28" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="7">
-        <v>2306</v>
+        <v>2503</v>
       </c>
       <c r="E28" s="8">
-        <v>9094682.7200000007</v>
+        <v>8993857.0480000004</v>
       </c>
       <c r="F28" s="8">
-        <v>1096124.75</v>
+        <v>838077.73899999994</v>
       </c>
       <c r="G28" s="8">
-        <v>7998557.9699999997</v>
+        <v>8155779.3090000004</v>
       </c>
       <c r="H28" s="9">
-        <v>0.97</v>
+        <v>0.97257570150270645</v>
       </c>
       <c r="I28" s="9">
-        <v>3.9853248703026187E-2</v>
+        <v>3.8114838468747414E-2</v>
       </c>
       <c r="J28" s="8">
-        <v>3944</v>
-[...3 lines deleted...]
-    <row r="29" spans="1:12" ht="15.75" customHeight="1">
+        <v>3593.2309420695169</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="15.75" customHeight="1">
       <c r="A29" s="24"/>
       <c r="B29" s="24"/>
       <c r="C29" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D29" s="7">
-        <v>3511</v>
+        <v>3610</v>
       </c>
       <c r="E29" s="8">
-        <v>70290557.290000007</v>
+        <v>67113607.794</v>
       </c>
       <c r="F29" s="8">
-        <v>11370354.76</v>
+        <v>9257325.3990000002</v>
       </c>
       <c r="G29" s="8">
-        <v>58920202.530000001</v>
+        <v>57856282.395000003</v>
       </c>
       <c r="H29" s="9">
-        <v>10.09</v>
+        <v>10.088751994710652</v>
       </c>
       <c r="I29" s="9">
-        <v>0.30801591947215717</v>
+        <v>0.28441905474715268</v>
       </c>
       <c r="J29" s="8">
-        <v>20020</v>
-[...3 lines deleted...]
-    <row r="30" spans="1:12" ht="15.75" customHeight="1">
+        <v>18591.027089750693</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="15.75" customHeight="1">
       <c r="A30" s="24"/>
       <c r="B30" s="24"/>
       <c r="C30" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="7">
-        <v>4866</v>
+        <v>5120</v>
       </c>
       <c r="E30" s="8">
-        <v>48268299.68</v>
+        <v>50867813.471000001</v>
       </c>
       <c r="F30" s="8">
-        <v>505257.03</v>
+        <v>381378.02299999999</v>
       </c>
       <c r="G30" s="8">
-        <v>47763042.659999996</v>
+        <v>50486435.447999999</v>
       </c>
       <c r="H30" s="9">
-        <v>0.45</v>
+        <v>0.4483072802877095</v>
       </c>
       <c r="I30" s="9">
-        <v>0.21151354151521246</v>
+        <v>0.2155714153958764</v>
       </c>
       <c r="J30" s="8">
-        <v>9920</v>
-[...3 lines deleted...]
-    <row r="31" spans="1:12" ht="15.75" customHeight="1">
+        <v>9935.1198185546873</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="15.75" customHeight="1">
       <c r="A31" s="24"/>
       <c r="B31" s="24"/>
       <c r="C31" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="7">
-        <v>3694</v>
+        <v>3526</v>
       </c>
       <c r="E31" s="8">
-        <v>111891658.34</v>
+        <v>115146377.48999999</v>
       </c>
       <c r="F31" s="8">
-        <v>38609108.659999996</v>
+        <v>40545953.847000003</v>
       </c>
       <c r="G31" s="8">
-        <v>73282549.689999998</v>
+        <v>74600423.643000007</v>
       </c>
       <c r="H31" s="9">
-        <v>34.26</v>
+        <v>34.25730596492415</v>
       </c>
       <c r="I31" s="9">
-        <v>0.49031354072644551</v>
+        <v>0.48797591009840596</v>
       </c>
       <c r="J31" s="8">
-        <v>30290</v>
-[...3 lines deleted...]
-    <row r="32" spans="1:12" ht="15.75" customHeight="1">
+        <v>32656.374784458309</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="15.75" customHeight="1">
       <c r="A32" s="24"/>
       <c r="B32" s="25"/>
       <c r="C32" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D32" s="7">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E32" s="8">
-        <v>32530990.27</v>
+        <v>32669007.589000002</v>
       </c>
       <c r="F32" s="8">
-        <v>3516859.68</v>
+        <v>2891781.4640000002</v>
       </c>
       <c r="G32" s="8">
-        <v>29014130.59</v>
+        <v>29777226.125</v>
       </c>
       <c r="H32" s="9">
-        <v>3.12</v>
+        <v>3.1204589353197103</v>
       </c>
       <c r="I32" s="9">
-        <v>0.14255204776158908</v>
+        <v>0.13844715793719589</v>
       </c>
       <c r="J32" s="8">
-        <v>216873</v>
-[...3 lines deleted...]
-    <row r="33" spans="1:12" ht="15.75" customHeight="1">
+        <v>220736.53776351354</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="15.75" customHeight="1">
       <c r="A33" s="25"/>
       <c r="B33" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C33" s="27"/>
       <c r="D33" s="7">
-        <v>71636</v>
+        <v>73496</v>
       </c>
       <c r="E33" s="8">
-        <v>1090514525.0599999</v>
+        <v>1128136759.9918902</v>
       </c>
       <c r="F33" s="8">
-        <v>112703283.48999999</v>
+        <v>112661181.50399999</v>
       </c>
       <c r="G33" s="8">
-        <v>977811241.57000005</v>
+        <v>1015475578.48789</v>
       </c>
       <c r="H33" s="9">
         <v>100</v>
       </c>
       <c r="I33" s="9">
-        <v>4.7786764975732368</v>
+        <v>4.7809021366765849</v>
       </c>
       <c r="J33" s="8">
-        <v>15223</v>
-[...3 lines deleted...]
-    <row r="34" spans="1:12" ht="15.75" customHeight="1">
+        <v>15349.634809947347</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="15.75" customHeight="1">
       <c r="A34" s="19">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B34" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="7">
-        <v>2961</v>
+        <v>3111</v>
       </c>
       <c r="E34" s="8">
-        <v>8722333.4000000004</v>
+        <v>9790311.9199999999</v>
       </c>
       <c r="F34" s="8">
-        <v>154556.96</v>
+        <v>247657.39</v>
       </c>
       <c r="G34" s="8">
-        <v>8567776.4399999995</v>
+        <v>9542654.5299999993</v>
       </c>
       <c r="H34" s="9">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="I34" s="9">
-        <v>4.0059784269635676E-2</v>
+        <v>4.2901522547997568E-2</v>
       </c>
       <c r="J34" s="8">
-        <v>2946</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:12" ht="15.75" customHeight="1">
+        <v>3147</v>
+      </c>
+      <c r="K34" s="21"/>
+    </row>
+    <row r="35" spans="1:11" ht="15.75" customHeight="1">
       <c r="A35" s="24"/>
       <c r="B35" s="24"/>
       <c r="C35" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="7">
-        <v>5523</v>
+        <v>5855</v>
       </c>
       <c r="E35" s="8">
-        <v>20194031.050000001</v>
+        <v>29526898.129999999</v>
       </c>
       <c r="F35" s="8">
-        <v>216683.63</v>
+        <v>520569.22</v>
       </c>
       <c r="G35" s="8">
-        <v>19977347.420000002</v>
+        <v>29006328.91</v>
       </c>
       <c r="H35" s="9">
-        <v>0.21</v>
+        <v>0.46</v>
       </c>
       <c r="I35" s="9">
-        <v>9.2746801794914707E-2</v>
+        <v>0.12938800070375539</v>
       </c>
       <c r="J35" s="8">
-        <v>3656</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:12" ht="15.75" customHeight="1">
+        <v>5043</v>
+      </c>
+      <c r="K35" s="21"/>
+    </row>
+    <row r="36" spans="1:11" ht="15.75" customHeight="1">
       <c r="A36" s="24"/>
       <c r="B36" s="24"/>
       <c r="C36" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="7">
-        <v>647</v>
+        <v>702</v>
       </c>
       <c r="E36" s="8">
-        <v>3885124.77</v>
+        <v>5202744.78</v>
       </c>
       <c r="F36" s="8">
-        <v>388.68</v>
+        <v>915.39</v>
       </c>
       <c r="G36" s="8">
-        <v>3884736.09</v>
+        <v>5201829.4000000004</v>
       </c>
       <c r="H36" s="9">
         <v>0</v>
       </c>
       <c r="I36" s="9">
-        <v>1.7843534856535923E-2</v>
+        <v>2.2798627295804681E-2</v>
       </c>
       <c r="J36" s="8">
-        <v>6005</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:12" ht="15.75" customHeight="1">
+        <v>7411</v>
+      </c>
+      <c r="K36" s="21"/>
+    </row>
+    <row r="37" spans="1:11" ht="15.75" customHeight="1">
       <c r="A37" s="24"/>
       <c r="B37" s="24"/>
       <c r="C37" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="7">
-        <v>11074</v>
+        <v>11048</v>
       </c>
       <c r="E37" s="8">
-        <v>67955745.290000007</v>
+        <v>88101622.129999995</v>
       </c>
       <c r="F37" s="8">
-        <v>8620105.8599999994</v>
+        <v>16319873.68</v>
       </c>
       <c r="G37" s="8">
-        <v>59335639.43</v>
+        <v>71781748.450000003</v>
       </c>
       <c r="H37" s="9">
-        <v>8.2200000000000006</v>
+        <v>14.48</v>
       </c>
       <c r="I37" s="9">
-        <v>0.31210598934722361</v>
+        <v>0.38606468908780428</v>
       </c>
       <c r="J37" s="8">
-        <v>6137</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:12" ht="15.75" customHeight="1">
+        <v>7974</v>
+      </c>
+      <c r="K37" s="21"/>
+    </row>
+    <row r="38" spans="1:11" ht="15.75" customHeight="1">
       <c r="A38" s="24"/>
       <c r="B38" s="24"/>
       <c r="C38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="7">
-        <v>2757</v>
+        <v>2993</v>
       </c>
       <c r="E38" s="8">
-        <v>22124914.190000001</v>
+        <v>28841335.640000001</v>
       </c>
       <c r="F38" s="8">
-        <v>840804.38</v>
+        <v>1107795.3</v>
       </c>
       <c r="G38" s="8">
-        <v>21284109.809999999</v>
+        <v>27733540.34</v>
       </c>
       <c r="H38" s="9">
-        <v>0.8</v>
+        <v>0.98</v>
       </c>
       <c r="I38" s="9">
-        <v>0.10161492897421891</v>
+        <v>0.12638383957708071</v>
       </c>
       <c r="J38" s="8">
-        <v>8025</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:12" ht="15.75" customHeight="1">
+        <v>9636</v>
+      </c>
+      <c r="K38" s="21"/>
+    </row>
+    <row r="39" spans="1:11" ht="15.75" customHeight="1">
       <c r="A39" s="24"/>
       <c r="B39" s="24"/>
       <c r="C39" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="7">
-        <v>2348</v>
+        <v>2457</v>
       </c>
       <c r="E39" s="8">
-        <v>236508189.94</v>
+        <v>270928956.54000002</v>
       </c>
       <c r="F39" s="8">
-        <v>2356439.6800000002</v>
+        <v>2703239.64</v>
       </c>
       <c r="G39" s="8">
-        <v>234151750.27000001</v>
+        <v>268225716.90000001</v>
       </c>
       <c r="H39" s="9">
-        <v>2.25</v>
+        <v>2.4</v>
       </c>
       <c r="I39" s="9">
-        <v>0.4626459778772074</v>
+        <v>1.1872210845244904</v>
       </c>
       <c r="J39" s="8">
-        <v>100728</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:12" ht="15.75" customHeight="1">
+        <v>110268</v>
+      </c>
+      <c r="K39" s="21"/>
+    </row>
+    <row r="40" spans="1:11" ht="15.75" customHeight="1">
       <c r="A40" s="24"/>
       <c r="B40" s="24"/>
       <c r="C40" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="7">
-        <v>7847</v>
+        <v>7838</v>
       </c>
       <c r="E40" s="8">
-        <v>100733255.06</v>
+        <v>103215836.36</v>
       </c>
       <c r="F40" s="8">
-        <v>3448979.58</v>
+        <v>3340756.74</v>
       </c>
       <c r="G40" s="8">
-        <v>97284275.489999995</v>
+        <v>99875079.609999999</v>
       </c>
       <c r="H40" s="9">
-        <v>3.29</v>
+        <v>2.96</v>
       </c>
       <c r="I40" s="9">
-        <v>0.4626459778772074</v>
+        <v>0.45229575584684434</v>
       </c>
       <c r="J40" s="8">
-        <v>12837</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:12" ht="15.75" customHeight="1">
+        <v>13169</v>
+      </c>
+      <c r="K40" s="21"/>
+    </row>
+    <row r="41" spans="1:11" ht="15.75" customHeight="1">
       <c r="A41" s="24"/>
       <c r="B41" s="24"/>
       <c r="C41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="7">
-        <v>17044</v>
+        <v>17749</v>
       </c>
       <c r="E41" s="8">
-        <v>189047598.30000001</v>
+        <v>201012260.58000001</v>
       </c>
       <c r="F41" s="8">
-        <v>1483604.76</v>
+        <v>1840999.95</v>
       </c>
       <c r="G41" s="8">
-        <v>187563993.53999999</v>
+        <v>199171260.62</v>
       </c>
       <c r="H41" s="9">
-        <v>1.41</v>
+        <v>1.63</v>
       </c>
       <c r="I41" s="9">
-        <v>0.86825458905592179</v>
+        <v>0.88084343973798906</v>
       </c>
       <c r="J41" s="8">
-        <v>11092</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:12" ht="15.75" customHeight="1">
+        <v>11325</v>
+      </c>
+      <c r="K41" s="21"/>
+    </row>
+    <row r="42" spans="1:11" ht="15.75" customHeight="1">
       <c r="A42" s="24"/>
       <c r="B42" s="24"/>
       <c r="C42" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="7">
-        <v>3972</v>
+        <v>3951</v>
       </c>
       <c r="E42" s="8">
-        <v>27768261.379999999</v>
+        <v>34258744.600000001</v>
       </c>
       <c r="F42" s="8">
-        <v>2588101.0099999998</v>
+        <v>2781938.68</v>
       </c>
       <c r="G42" s="8">
-        <v>25180160.359999999</v>
+        <v>31476805.93</v>
       </c>
       <c r="H42" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="I42" s="9">
-        <v>0.12753359781486409</v>
+        <v>0.1501231335342936</v>
       </c>
       <c r="J42" s="8">
-        <v>6991</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:12" ht="15.75" customHeight="1">
+        <v>8671</v>
+      </c>
+      <c r="K42" s="21"/>
+    </row>
+    <row r="43" spans="1:11" ht="15.75" customHeight="1">
       <c r="A43" s="24"/>
       <c r="B43" s="24"/>
       <c r="C43" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D43" s="7">
-        <v>1408</v>
+        <v>1405</v>
       </c>
       <c r="E43" s="8">
-        <v>41470598.310000002</v>
+        <v>47559626.07</v>
       </c>
       <c r="F43" s="8">
-        <v>27228418.949999999</v>
+        <v>28741832.640000001</v>
       </c>
       <c r="G43" s="8">
-        <v>14242179.359999999</v>
+        <v>18817793.43</v>
       </c>
       <c r="H43" s="9">
-        <v>25.96</v>
+        <v>25.5</v>
       </c>
       <c r="I43" s="9">
-        <v>0.19046545745427276</v>
+        <v>0.20840810653874622</v>
       </c>
       <c r="J43" s="8">
-        <v>29454</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:12" ht="15.75" customHeight="1">
+        <v>33850</v>
+      </c>
+      <c r="K43" s="21"/>
+    </row>
+    <row r="44" spans="1:11" ht="15.75" customHeight="1">
       <c r="A44" s="24"/>
       <c r="B44" s="24"/>
       <c r="C44" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D44" s="7">
-        <v>2140</v>
+        <v>2306</v>
       </c>
       <c r="E44" s="8">
-        <v>6689116.3300000001</v>
+        <v>9094682.7200000007</v>
       </c>
       <c r="F44" s="8">
-        <v>984965.26</v>
+        <v>1096124.75</v>
       </c>
       <c r="G44" s="8">
-        <v>5704151.0700000003</v>
+        <v>7998557.9699999997</v>
       </c>
       <c r="H44" s="9">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="I44" s="9">
-        <v>3.0721659523128587E-2</v>
+        <v>3.9853248703026187E-2</v>
       </c>
       <c r="J44" s="8">
-        <v>3126</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:12" ht="15.75" customHeight="1">
+        <v>3944</v>
+      </c>
+      <c r="K44" s="21"/>
+    </row>
+    <row r="45" spans="1:11" ht="15.75" customHeight="1">
       <c r="A45" s="24"/>
       <c r="B45" s="24"/>
       <c r="C45" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D45" s="7">
-        <v>3316</v>
+        <v>3511</v>
       </c>
       <c r="E45" s="8">
-        <v>68779349.969999999</v>
+        <v>70290557.290000007</v>
       </c>
       <c r="F45" s="8">
-        <v>14920528.18</v>
+        <v>11370354.76</v>
       </c>
       <c r="G45" s="8">
-        <v>53858821.789999999</v>
+        <v>58920202.530000001</v>
       </c>
       <c r="H45" s="9">
-        <v>14.22</v>
+        <v>10.09</v>
       </c>
       <c r="I45" s="9">
-        <v>0.31588862689154334</v>
+        <v>0.30801591947215717</v>
       </c>
       <c r="J45" s="8">
-        <v>20742</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:12" ht="15.75" customHeight="1">
+        <v>20020</v>
+      </c>
+      <c r="K45" s="21"/>
+    </row>
+    <row r="46" spans="1:11" ht="15.75" customHeight="1">
       <c r="A46" s="24"/>
       <c r="B46" s="24"/>
       <c r="C46" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D46" s="7">
-        <v>4585</v>
+        <v>4866</v>
       </c>
       <c r="E46" s="8">
-        <v>41001204.659999996</v>
+        <v>48268299.68</v>
       </c>
       <c r="F46" s="8">
-        <v>534319.25</v>
+        <v>505257.03</v>
       </c>
       <c r="G46" s="8">
-        <v>40466885.409999996</v>
+        <v>47763042.659999996</v>
       </c>
       <c r="H46" s="9">
-        <v>0.51</v>
+        <v>0.45</v>
       </c>
       <c r="I46" s="9">
-        <v>0.18830963430838271</v>
+        <v>0.21151354151521246</v>
       </c>
       <c r="J46" s="8">
-        <v>8942</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:12" ht="15.75" customHeight="1">
+        <v>9920</v>
+      </c>
+      <c r="K46" s="21"/>
+    </row>
+    <row r="47" spans="1:11" ht="15.75" customHeight="1">
       <c r="A47" s="24"/>
       <c r="B47" s="24"/>
       <c r="C47" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="7">
-        <v>3861</v>
+        <v>3694</v>
       </c>
       <c r="E47" s="8">
-        <v>106410324.09999999</v>
+        <v>111891658.34</v>
       </c>
       <c r="F47" s="8">
-        <v>38221973.159999996</v>
+        <v>38609108.659999996</v>
       </c>
       <c r="G47" s="8">
-        <v>68188350.939999998</v>
+        <v>73282549.689999998</v>
       </c>
       <c r="H47" s="9">
-        <v>36.44</v>
+        <v>34.26</v>
       </c>
       <c r="I47" s="9">
-        <v>0.48871952385149309</v>
+        <v>0.49031354072644551</v>
       </c>
       <c r="J47" s="8">
-        <v>27560</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:12" ht="15.75" customHeight="1">
+        <v>30290</v>
+      </c>
+      <c r="K47" s="21"/>
+    </row>
+    <row r="48" spans="1:11" ht="15.75" customHeight="1">
       <c r="A48" s="24"/>
       <c r="B48" s="25"/>
       <c r="C48" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D48" s="7">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E48" s="8">
-        <v>22994347.18</v>
+        <v>32530990.27</v>
       </c>
       <c r="F48" s="8">
-        <v>3301352.32</v>
+        <v>3516859.68</v>
       </c>
       <c r="G48" s="8">
-        <v>19692994.859999999</v>
+        <v>29014130.59</v>
       </c>
       <c r="H48" s="9">
-        <v>3.15</v>
+        <v>3.12</v>
       </c>
       <c r="I48" s="9">
-        <v>0.10560804602299212</v>
+        <v>0.14255204776158908</v>
       </c>
       <c r="J48" s="8">
-        <v>156424</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:10" ht="15.75" customHeight="1">
+        <v>216873</v>
+      </c>
+      <c r="K48" s="21"/>
+    </row>
+    <row r="49" spans="1:11" ht="15.75" customHeight="1">
       <c r="A49" s="25"/>
       <c r="B49" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C49" s="27"/>
       <c r="D49" s="7">
-        <v>69630</v>
+        <v>71636</v>
       </c>
       <c r="E49" s="8">
-        <v>964284393.91999996</v>
+        <v>1090514525.0599999</v>
       </c>
       <c r="F49" s="8">
-        <v>104901221.67</v>
+        <v>112703283.48999999</v>
       </c>
       <c r="G49" s="8">
-        <v>859383172.25</v>
+        <v>977811241.57000005</v>
       </c>
       <c r="H49" s="9">
         <v>100</v>
       </c>
       <c r="I49" s="9">
-        <v>4.4287489379386358</v>
+        <v>4.7786764975732368</v>
       </c>
       <c r="J49" s="8">
-        <v>13849</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:10" ht="15.75" customHeight="1">
+        <v>15223</v>
+      </c>
+      <c r="K49" s="21"/>
+    </row>
+    <row r="50" spans="1:11" ht="15.75" customHeight="1">
       <c r="A50" s="19">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B50" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="7">
-        <v>2778</v>
+        <v>2961</v>
       </c>
       <c r="E50" s="8">
-        <v>7137371.46</v>
+        <v>8722333.4000000004</v>
       </c>
       <c r="F50" s="8">
-        <v>117971.76</v>
+        <v>154556.96</v>
       </c>
       <c r="G50" s="8">
-        <v>7019399.6900000004</v>
+        <v>8567776.4399999995</v>
       </c>
       <c r="H50" s="9">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="I50" s="9">
-        <v>3.5644525836117033E-2</v>
+        <v>4.0059784269635676E-2</v>
       </c>
       <c r="J50" s="8">
-        <v>2569</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:10" ht="15.75" customHeight="1">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="15.75" customHeight="1">
       <c r="A51" s="24"/>
       <c r="B51" s="24"/>
       <c r="C51" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="7">
-        <v>5219</v>
+        <v>5523</v>
       </c>
       <c r="E51" s="8">
-        <v>20650202.420000002</v>
+        <v>20194031.050000001</v>
       </c>
       <c r="F51" s="8">
-        <v>207510.56</v>
+        <v>216683.63</v>
       </c>
       <c r="G51" s="8">
-        <v>20442691.859999999</v>
+        <v>19977347.420000002</v>
       </c>
       <c r="H51" s="9">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="I51" s="9">
-        <v>0.10312853663988647</v>
+        <v>9.2746801794914707E-2</v>
       </c>
       <c r="J51" s="8">
-        <v>3957</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:10" ht="15.75" customHeight="1">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="15.75" customHeight="1">
       <c r="A52" s="24"/>
       <c r="B52" s="24"/>
       <c r="C52" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="7">
-        <v>708</v>
+        <v>647</v>
       </c>
       <c r="E52" s="8">
-        <v>4919037.08</v>
+        <v>3885124.77</v>
       </c>
       <c r="F52" s="8">
-        <v>0</v>
+        <v>388.68</v>
       </c>
       <c r="G52" s="8">
-        <v>4919037.08</v>
+        <v>3884736.09</v>
       </c>
       <c r="H52" s="9">
         <v>0</v>
       </c>
       <c r="I52" s="9">
-        <v>2.4566010828540031E-2</v>
+        <v>1.7843534856535923E-2</v>
       </c>
       <c r="J52" s="8">
-        <v>6948</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:10" ht="15.75" customHeight="1">
+        <v>6005</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="15.75" customHeight="1">
       <c r="A53" s="24"/>
       <c r="B53" s="24"/>
       <c r="C53" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="7">
-        <v>11147</v>
+        <v>11074</v>
       </c>
       <c r="E53" s="8">
-        <v>86483061.719999999</v>
+        <v>67955745.290000007</v>
       </c>
       <c r="F53" s="8">
-        <v>13953106.42</v>
+        <v>8620105.8599999994</v>
       </c>
       <c r="G53" s="8">
-        <v>72529955.299999997</v>
+        <v>59335639.43</v>
       </c>
       <c r="H53" s="9">
-        <v>14.53</v>
+        <v>8.2200000000000006</v>
       </c>
       <c r="I53" s="9">
-        <v>0.43190238131694797</v>
+        <v>0.31210598934722361</v>
       </c>
       <c r="J53" s="8">
-        <v>7758</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:10" ht="15.75" customHeight="1">
+        <v>6137</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="15.75" customHeight="1">
       <c r="A54" s="24"/>
       <c r="B54" s="24"/>
       <c r="C54" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="7">
-        <v>2551</v>
+        <v>2757</v>
       </c>
       <c r="E54" s="8">
-        <v>21133281.91</v>
+        <v>22124914.190000001</v>
       </c>
       <c r="F54" s="8">
-        <v>778684.27</v>
+        <v>840804.38</v>
       </c>
       <c r="G54" s="8">
-        <v>20354597.640000001</v>
+        <v>21284109.809999999</v>
       </c>
       <c r="H54" s="9">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="I54" s="9">
-        <v>0.10554106899146573</v>
+        <v>0.10161492897421891</v>
       </c>
       <c r="J54" s="8">
-        <v>8284</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:10" ht="15.75" customHeight="1">
+        <v>8025</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="15.75" customHeight="1">
       <c r="A55" s="24"/>
       <c r="B55" s="24"/>
       <c r="C55" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D55" s="7">
-        <v>2218</v>
+        <v>2348</v>
       </c>
       <c r="E55" s="8">
-        <v>207888201.78</v>
+        <v>236508189.94</v>
       </c>
       <c r="F55" s="8">
-        <v>2430815.59</v>
+        <v>2356439.6800000002</v>
       </c>
       <c r="G55" s="8">
-        <v>205457386.18000001</v>
+        <v>234151750.27000001</v>
       </c>
       <c r="H55" s="9">
-        <v>2.5299999999999998</v>
+        <v>2.25</v>
       </c>
       <c r="I55" s="9">
-        <v>1.0382080330274266</v>
+        <v>0.4626459778772074</v>
       </c>
       <c r="J55" s="8">
-        <v>93728</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:10" ht="15.75" customHeight="1">
+        <v>100728</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="15.75" customHeight="1">
       <c r="A56" s="24"/>
       <c r="B56" s="24"/>
       <c r="C56" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="7">
-        <v>7905</v>
+        <v>7847</v>
       </c>
       <c r="E56" s="8">
-        <v>99290945.650000006</v>
+        <v>100733255.06</v>
       </c>
       <c r="F56" s="8">
-        <v>3346903.9</v>
+        <v>3448979.58</v>
       </c>
       <c r="G56" s="8">
-        <v>95944041.75</v>
+        <v>97284275.489999995</v>
       </c>
       <c r="H56" s="9">
-        <v>3.49</v>
+        <v>3.29</v>
       </c>
       <c r="I56" s="9">
-        <v>0.49586583797581996</v>
+        <v>0.4626459778772074</v>
       </c>
       <c r="J56" s="8">
-        <v>12561</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:10" ht="15.75" customHeight="1">
+        <v>12837</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="15.75" customHeight="1">
       <c r="A57" s="24"/>
       <c r="B57" s="24"/>
       <c r="C57" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="7">
-        <v>16291</v>
+        <v>17044</v>
       </c>
       <c r="E57" s="8">
-        <v>175301559.05000001</v>
+        <v>189047598.30000001</v>
       </c>
       <c r="F57" s="8">
-        <v>1478568.95</v>
+        <v>1483604.76</v>
       </c>
       <c r="G57" s="8">
-        <v>173822990.09999999</v>
+        <v>187563993.53999999</v>
       </c>
       <c r="H57" s="9">
-        <v>1.54</v>
+        <v>1.41</v>
       </c>
       <c r="I57" s="9">
-        <v>0.87546808932212106</v>
+        <v>0.86825458905592179</v>
       </c>
       <c r="J57" s="8">
-        <v>10761</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:10" ht="15.75" customHeight="1">
+        <v>11092</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="15.75" customHeight="1">
       <c r="A58" s="24"/>
       <c r="B58" s="24"/>
       <c r="C58" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="7">
-        <v>4011</v>
+        <v>3972</v>
       </c>
       <c r="E58" s="8">
-        <v>33439472.809999999</v>
+        <v>27768261.379999999</v>
       </c>
       <c r="F58" s="8">
-        <v>2256011.42</v>
+        <v>2588101.0099999998</v>
       </c>
       <c r="G58" s="8">
-        <v>31183461.390000001</v>
+        <v>25180160.359999999</v>
       </c>
       <c r="H58" s="9">
-        <v>2.35</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="I58" s="9">
-        <v>0.16699903600484067</v>
+        <v>0.12753359781486409</v>
       </c>
       <c r="J58" s="8">
-        <v>8337</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:10" ht="15.75" customHeight="1">
+        <v>6991</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="15.75" customHeight="1">
       <c r="A59" s="24"/>
       <c r="B59" s="24"/>
       <c r="C59" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D59" s="7">
-        <v>1391</v>
+        <v>1408</v>
       </c>
       <c r="E59" s="8">
-        <v>40644804.990000002</v>
+        <v>41470598.310000002</v>
       </c>
       <c r="F59" s="8">
-        <v>26589884.43</v>
+        <v>27228418.949999999</v>
       </c>
       <c r="G59" s="8">
-        <v>14054920.560000001</v>
+        <v>14242179.359999999</v>
       </c>
       <c r="H59" s="9">
-        <v>27.69</v>
+        <v>25.96</v>
       </c>
       <c r="I59" s="9">
-        <v>0.20298296236889071</v>
+        <v>0.19046545745427276</v>
       </c>
       <c r="J59" s="8">
-        <v>29220</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:10" ht="15.75" customHeight="1">
+        <v>29454</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15.75" customHeight="1">
       <c r="A60" s="24"/>
       <c r="B60" s="24"/>
       <c r="C60" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D60" s="7">
-        <v>1918</v>
+        <v>2140</v>
       </c>
       <c r="E60" s="8">
-        <v>5659019.6699999999</v>
+        <v>6689116.3300000001</v>
       </c>
       <c r="F60" s="8">
-        <v>450140.35</v>
+        <v>984965.26</v>
       </c>
       <c r="G60" s="8">
-        <v>5208879.32</v>
+        <v>5704151.0700000003</v>
       </c>
       <c r="H60" s="9">
-        <v>0.47</v>
+        <v>0.94</v>
       </c>
       <c r="I60" s="9">
-        <v>2.8261534941103946E-2</v>
+        <v>3.0721659523128587E-2</v>
       </c>
       <c r="J60" s="8">
-        <v>2950</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:10" ht="15.75" customHeight="1">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="15.75" customHeight="1">
       <c r="A61" s="24"/>
       <c r="B61" s="24"/>
       <c r="C61" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="7">
-        <v>3075</v>
+        <v>3316</v>
       </c>
       <c r="E61" s="8">
-        <v>61007163.560000002</v>
+        <v>68779349.969999999</v>
       </c>
       <c r="F61" s="8">
-        <v>11478946.369999999</v>
+        <v>14920528.18</v>
       </c>
       <c r="G61" s="8">
-        <v>49528217.189999998</v>
+        <v>53858821.789999999</v>
       </c>
       <c r="H61" s="9">
-        <v>11.95</v>
+        <v>14.22</v>
       </c>
       <c r="I61" s="9">
-        <v>0.3046739869530945</v>
+        <v>0.31588862689154334</v>
       </c>
       <c r="J61" s="8">
-        <v>19840</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:10" ht="15.75" customHeight="1">
+        <v>20742</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15.75" customHeight="1">
       <c r="A62" s="24"/>
       <c r="B62" s="24"/>
       <c r="C62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D62" s="7">
-        <v>4280</v>
+        <v>4585</v>
       </c>
       <c r="E62" s="8">
-        <v>36969616.049999997</v>
+        <v>41001204.659999996</v>
       </c>
       <c r="F62" s="8">
-        <v>436513.91</v>
+        <v>534319.25</v>
       </c>
       <c r="G62" s="8">
-        <v>36533102.140000001</v>
+        <v>40466885.409999996</v>
       </c>
       <c r="H62" s="9">
-        <v>0.45</v>
+        <v>0.51</v>
       </c>
       <c r="I62" s="9">
-        <v>0.18462881507421786</v>
+        <v>0.18830963430838271</v>
       </c>
       <c r="J62" s="8">
-        <v>8638</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:10" ht="15.75" customHeight="1">
+        <v>8942</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15.75" customHeight="1">
       <c r="A63" s="24"/>
       <c r="B63" s="24"/>
       <c r="C63" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="7">
-        <v>3991</v>
+        <v>3861</v>
       </c>
       <c r="E63" s="8">
-        <v>97979424.709999993</v>
+        <v>106410324.09999999</v>
       </c>
       <c r="F63" s="8">
-        <v>29583280.710000001</v>
+        <v>38221973.159999996</v>
       </c>
       <c r="G63" s="8">
-        <v>68396144</v>
+        <v>68188350.939999998</v>
       </c>
       <c r="H63" s="9">
-        <v>30.81</v>
+        <v>36.44</v>
       </c>
       <c r="I63" s="9">
-        <v>0.48931601184433371</v>
+        <v>0.48871952385149309</v>
       </c>
       <c r="J63" s="8">
-        <v>24550</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:10" ht="15.75" customHeight="1">
+        <v>27560</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="15.75" customHeight="1">
       <c r="A64" s="24"/>
       <c r="B64" s="25"/>
       <c r="C64" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D64" s="7">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="E64" s="8">
-        <v>27960136.140000001</v>
+        <v>22994347.18</v>
       </c>
       <c r="F64" s="8">
-        <v>2922564.87</v>
+        <v>3301352.32</v>
       </c>
       <c r="G64" s="8">
-        <v>25037571.280000001</v>
+        <v>19692994.859999999</v>
       </c>
       <c r="H64" s="9">
-        <v>3.04</v>
+        <v>3.15</v>
       </c>
       <c r="I64" s="9">
-        <v>0.13963485036171044</v>
+        <v>0.10560804602299212</v>
       </c>
       <c r="J64" s="8">
-        <v>207112</v>
+        <v>156424</v>
       </c>
     </row>
     <row r="65" spans="1:10" ht="15.75" customHeight="1">
       <c r="A65" s="25"/>
       <c r="B65" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C65" s="27"/>
       <c r="D65" s="7">
-        <v>67618</v>
+        <v>69630</v>
       </c>
       <c r="E65" s="8">
-        <v>926463298.98000002</v>
+        <v>964284393.91999996</v>
       </c>
       <c r="F65" s="8">
-        <v>96030903.5</v>
+        <v>104901221.67</v>
       </c>
       <c r="G65" s="8">
-        <v>830432395.48000002</v>
+        <v>859383172.25</v>
       </c>
       <c r="H65" s="9">
         <v>100</v>
       </c>
       <c r="I65" s="9">
-        <v>4.6268216814865166</v>
+        <v>4.4287489379386358</v>
       </c>
       <c r="J65" s="8">
-        <v>13701</v>
+        <v>13849</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="15.75" customHeight="1">
       <c r="A66" s="19">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="7">
-        <v>2602</v>
+        <v>2778</v>
       </c>
       <c r="E66" s="8">
-        <v>7055559.5</v>
+        <v>7137371.46</v>
       </c>
       <c r="F66" s="8">
-        <v>251035.21</v>
+        <v>117971.76</v>
       </c>
       <c r="G66" s="8">
-        <v>6804524.29</v>
+        <v>7019399.6900000004</v>
       </c>
       <c r="H66" s="9">
-        <v>0.28999999999999998</v>
+        <v>0.12</v>
       </c>
       <c r="I66" s="9">
-        <v>3.7185218874974654E-2</v>
+        <v>3.5644525836117033E-2</v>
       </c>
       <c r="J66" s="8">
-        <v>2712</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="15.75" customHeight="1">
       <c r="A67" s="24"/>
       <c r="B67" s="24"/>
       <c r="C67" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="7">
-        <v>4867</v>
+        <v>5219</v>
       </c>
       <c r="E67" s="8">
-        <v>23177443.82</v>
+        <v>20650202.420000002</v>
       </c>
       <c r="F67" s="8">
-        <v>377445.24</v>
+        <v>207510.56</v>
       </c>
       <c r="G67" s="8">
-        <v>22799998.579999998</v>
+        <v>20442691.859999999</v>
       </c>
       <c r="H67" s="9">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="I67" s="9">
-        <v>0.12215307965907415</v>
+        <v>0.10312853663988647</v>
       </c>
       <c r="J67" s="8">
-        <v>4762</v>
+        <v>3957</v>
       </c>
     </row>
     <row r="68" spans="1:10" ht="15.75" customHeight="1">
       <c r="A68" s="24"/>
       <c r="B68" s="24"/>
       <c r="C68" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="7">
-        <v>662</v>
+        <v>708</v>
       </c>
       <c r="E68" s="8">
-        <v>6611074.3200000003</v>
+        <v>4919037.08</v>
       </c>
       <c r="F68" s="8">
-        <v>198.97</v>
+        <v>0</v>
       </c>
       <c r="G68" s="8">
-        <v>6610875.3399999999</v>
+        <v>4919037.08</v>
       </c>
       <c r="H68" s="9">
         <v>0</v>
       </c>
       <c r="I68" s="9">
-        <v>3.4842629496412925E-2</v>
+        <v>2.4566010828540031E-2</v>
       </c>
       <c r="J68" s="8">
-        <v>9987</v>
+        <v>6948</v>
       </c>
     </row>
     <row r="69" spans="1:10" ht="15.75" customHeight="1">
       <c r="A69" s="24"/>
       <c r="B69" s="24"/>
       <c r="C69" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D69" s="7">
-        <v>11237</v>
+        <v>11147</v>
       </c>
       <c r="E69" s="8">
-        <v>74641887.129999995</v>
+        <v>86483061.719999999</v>
       </c>
       <c r="F69" s="8">
-        <v>9791025.8499999996</v>
+        <v>13953106.42</v>
       </c>
       <c r="G69" s="8">
-        <v>64850861.270000003</v>
+        <v>72529955.299999997</v>
       </c>
       <c r="H69" s="9">
-        <v>11.2</v>
+        <v>14.53</v>
       </c>
       <c r="I69" s="9">
-        <v>0.39338835005955752</v>
+        <v>0.43190238131694797</v>
       </c>
       <c r="J69" s="8">
-        <v>6643</v>
+        <v>7758</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="15.75" customHeight="1">
       <c r="A70" s="24"/>
       <c r="B70" s="24"/>
       <c r="C70" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D70" s="7">
-        <v>2352</v>
+        <v>2551</v>
       </c>
       <c r="E70" s="8">
-        <v>29779473.289999999</v>
+        <v>21133281.91</v>
       </c>
       <c r="F70" s="8">
-        <v>1157193.78</v>
+        <v>778684.27</v>
       </c>
       <c r="G70" s="8">
-        <v>28622279.5</v>
+        <v>20354597.640000001</v>
       </c>
       <c r="H70" s="9">
-        <v>1.32</v>
+        <v>0.81</v>
       </c>
       <c r="I70" s="9">
-        <v>0.15694803967219098</v>
+        <v>0.10554106899146573</v>
       </c>
       <c r="J70" s="8">
-        <v>12661</v>
+        <v>8284</v>
       </c>
     </row>
     <row r="71" spans="1:10" ht="15.75" customHeight="1">
       <c r="A71" s="24"/>
       <c r="B71" s="24"/>
       <c r="C71" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D71" s="7">
-        <v>2148</v>
+        <v>2218</v>
       </c>
       <c r="E71" s="8">
-        <v>192833060.58000001</v>
+        <v>207888201.78</v>
       </c>
       <c r="F71" s="8">
-        <v>2525990.71</v>
+        <v>2430815.59</v>
       </c>
       <c r="G71" s="8">
-        <v>190307069.86000001</v>
+        <v>205457386.18000001</v>
       </c>
       <c r="H71" s="9">
-        <v>2.89</v>
+        <v>2.5299999999999998</v>
       </c>
       <c r="I71" s="9">
-        <v>1.0162963780441092</v>
+        <v>1.0382080330274266</v>
       </c>
       <c r="J71" s="8">
-        <v>89773</v>
+        <v>93728</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="15.75" customHeight="1">
       <c r="A72" s="24"/>
       <c r="B72" s="24"/>
       <c r="C72" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D72" s="7">
-        <v>7994</v>
+        <v>7905</v>
       </c>
       <c r="E72" s="8">
-        <v>105584088.78</v>
+        <v>99290945.650000006</v>
       </c>
       <c r="F72" s="8">
-        <v>3453718.93</v>
+        <v>3346903.9</v>
       </c>
       <c r="G72" s="8">
-        <v>102130369.84999999</v>
+        <v>95944041.75</v>
       </c>
       <c r="H72" s="9">
-        <v>3.95</v>
+        <v>3.49</v>
       </c>
       <c r="I72" s="9">
-        <v>0.55646436708951164</v>
+        <v>0.49586583797581996</v>
       </c>
       <c r="J72" s="8">
-        <v>13208</v>
+        <v>12561</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="15.75" customHeight="1">
       <c r="A73" s="24"/>
       <c r="B73" s="24"/>
       <c r="C73" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="7">
-        <v>15577</v>
+        <v>16291</v>
       </c>
       <c r="E73" s="8">
-        <v>176394705.25</v>
+        <v>175301559.05000001</v>
       </c>
       <c r="F73" s="8">
-        <v>1762373.45</v>
+        <v>1478568.95</v>
       </c>
       <c r="G73" s="8">
-        <v>174632331.80000001</v>
+        <v>173822990.09999999</v>
       </c>
       <c r="H73" s="9">
-        <v>2.02</v>
+        <v>1.54</v>
       </c>
       <c r="I73" s="9">
-        <v>0.92966060653110405</v>
+        <v>0.87546808932212106</v>
       </c>
       <c r="J73" s="8">
-        <v>11324</v>
+        <v>10761</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="15.75" customHeight="1">
       <c r="A74" s="24"/>
       <c r="B74" s="24"/>
       <c r="C74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D74" s="7">
-        <v>4068</v>
+        <v>4011</v>
       </c>
       <c r="E74" s="8">
-        <v>35491704.149999999</v>
+        <v>33439472.809999999</v>
       </c>
       <c r="F74" s="8">
-        <v>3336593.07</v>
+        <v>2256011.42</v>
       </c>
       <c r="G74" s="8">
-        <v>32155111.079999998</v>
+        <v>31183461.390000001</v>
       </c>
       <c r="H74" s="9">
-        <v>3.82</v>
+        <v>2.35</v>
       </c>
       <c r="I74" s="9">
-        <v>0.18705345579818636</v>
+        <v>0.16699903600484067</v>
       </c>
       <c r="J74" s="8">
-        <v>8725</v>
+        <v>8337</v>
       </c>
     </row>
     <row r="75" spans="1:10" ht="15.75" customHeight="1">
       <c r="A75" s="24"/>
       <c r="B75" s="24"/>
       <c r="C75" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D75" s="7">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="E75" s="8">
-        <v>41741019.719999999</v>
+        <v>40644804.990000002</v>
       </c>
       <c r="F75" s="8">
-        <v>28071828.57</v>
+        <v>26589884.43</v>
       </c>
       <c r="G75" s="8">
-        <v>13669191.15</v>
+        <v>14054920.560000001</v>
       </c>
       <c r="H75" s="9">
-        <v>32.1</v>
+        <v>27.69</v>
       </c>
       <c r="I75" s="9">
-        <v>0.21998949262776513</v>
+        <v>0.20298296236889071</v>
       </c>
       <c r="J75" s="8">
-        <v>30051</v>
+        <v>29220</v>
       </c>
     </row>
     <row r="76" spans="1:10" ht="15.75" customHeight="1">
       <c r="A76" s="24"/>
       <c r="B76" s="24"/>
       <c r="C76" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D76" s="7">
-        <v>1669</v>
+        <v>1918</v>
       </c>
       <c r="E76" s="8">
-        <v>5137203</v>
+        <v>5659019.6699999999</v>
       </c>
       <c r="F76" s="8">
-        <v>447386.2</v>
+        <v>450140.35</v>
       </c>
       <c r="G76" s="8">
-        <v>4689817.8</v>
+        <v>5208879.32</v>
       </c>
       <c r="H76" s="9">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="I76" s="9">
-        <v>2.7074827313257652E-2</v>
+        <v>2.8261534941103946E-2</v>
       </c>
       <c r="J76" s="8">
-        <v>3078</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="77" spans="1:10" ht="15.75" customHeight="1">
       <c r="A77" s="24"/>
       <c r="B77" s="24"/>
       <c r="C77" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D77" s="7">
-        <v>2801</v>
+        <v>3075</v>
       </c>
       <c r="E77" s="8">
-        <v>54518641.990000002</v>
+        <v>61007163.560000002</v>
       </c>
       <c r="F77" s="8">
-        <v>6750791.8300000001</v>
+        <v>11478946.369999999</v>
       </c>
       <c r="G77" s="8">
-        <v>47767850.159999996</v>
+        <v>49528217.189999998</v>
       </c>
       <c r="H77" s="9">
-        <v>7.72</v>
+        <v>11.95</v>
       </c>
       <c r="I77" s="9">
-        <v>0.28733194517768096</v>
+        <v>0.3046739869530945</v>
       </c>
       <c r="J77" s="8">
-        <v>19464</v>
+        <v>19840</v>
       </c>
     </row>
     <row r="78" spans="1:10" ht="15.75" customHeight="1">
       <c r="A78" s="24"/>
       <c r="B78" s="24"/>
       <c r="C78" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D78" s="7">
-        <v>3998</v>
+        <v>4280</v>
       </c>
       <c r="E78" s="8">
-        <v>36684065.789999999</v>
+        <v>36969616.049999997</v>
       </c>
       <c r="F78" s="8">
-        <v>570255.78</v>
+        <v>436513.91</v>
       </c>
       <c r="G78" s="8">
-        <v>36113810.009999998</v>
+        <v>36533102.140000001</v>
       </c>
       <c r="H78" s="9">
-        <v>0.65</v>
+        <v>0.45</v>
       </c>
       <c r="I78" s="9">
-        <v>0.19333761066995703</v>
+        <v>0.18462881507421786</v>
       </c>
       <c r="J78" s="8">
-        <v>9176</v>
+        <v>8638</v>
       </c>
     </row>
     <row r="79" spans="1:10" ht="15.75" customHeight="1">
       <c r="A79" s="24"/>
       <c r="B79" s="24"/>
       <c r="C79" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D79" s="7">
-        <v>4174</v>
+        <v>3991</v>
       </c>
       <c r="E79" s="8">
-        <v>93572690.459999993</v>
+        <v>97979424.709999993</v>
       </c>
       <c r="F79" s="8">
-        <v>25549513.100000001</v>
+        <v>29583280.710000001</v>
       </c>
       <c r="G79" s="8">
-        <v>68023177.359999999</v>
+        <v>68396144</v>
       </c>
       <c r="H79" s="9">
-        <v>29.22</v>
+        <v>30.81</v>
       </c>
       <c r="I79" s="9">
-        <v>0.4931601775831545</v>
+        <v>0.48931601184433371</v>
       </c>
       <c r="J79" s="8">
-        <v>22418</v>
+        <v>24550</v>
       </c>
     </row>
     <row r="80" spans="1:10" ht="15.75" customHeight="1">
       <c r="A80" s="24"/>
       <c r="B80" s="25"/>
       <c r="C80" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D80" s="7">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="E80" s="8">
-        <v>29185671.5</v>
+        <v>27960136.140000001</v>
       </c>
       <c r="F80" s="8">
-        <v>3394248.86</v>
+        <v>2922564.87</v>
       </c>
       <c r="G80" s="8">
-        <v>25791422.640000001</v>
+        <v>25037571.280000001</v>
       </c>
       <c r="H80" s="9">
-        <v>3.88</v>
+        <v>3.04</v>
       </c>
       <c r="I80" s="9">
-        <v>0.1538185005431352</v>
+        <v>0.13963485036171044</v>
       </c>
       <c r="J80" s="8">
-        <v>195877</v>
+        <v>207112</v>
       </c>
     </row>
     <row r="81" spans="1:10" ht="15.75" customHeight="1">
       <c r="A81" s="25"/>
       <c r="B81" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C81" s="27"/>
       <c r="D81" s="7">
-        <v>65687</v>
+        <v>67618</v>
       </c>
       <c r="E81" s="8">
-        <v>912408290.25999999</v>
+        <v>926463298.98000002</v>
       </c>
       <c r="F81" s="8">
-        <v>87439599.560000002</v>
+        <v>96030903.5</v>
       </c>
       <c r="G81" s="8">
-        <v>824968690.70000005</v>
+        <v>830432395.48000002</v>
       </c>
       <c r="H81" s="9">
         <v>100</v>
       </c>
       <c r="I81" s="9">
-        <v>4.8087046791400718</v>
+        <v>4.6268216814865166</v>
       </c>
       <c r="J81" s="8">
-        <v>13890</v>
+        <v>13701</v>
       </c>
     </row>
     <row r="82" spans="1:10" ht="15.75" customHeight="1">
       <c r="A82" s="19">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B82" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="7">
-        <v>2482</v>
+        <v>2602</v>
       </c>
       <c r="E82" s="8">
-        <v>6397364.7199999997</v>
+        <v>7055559.5</v>
       </c>
       <c r="F82" s="8">
-        <v>212103.49</v>
+        <v>251035.21</v>
       </c>
       <c r="G82" s="8">
-        <v>6185261.2300000004</v>
+        <v>6804524.29</v>
       </c>
       <c r="H82" s="9">
-        <v>0.24</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="I82" s="9">
-        <v>3.4730462394786457E-2</v>
+        <v>3.7185218874974654E-2</v>
       </c>
       <c r="J82" s="8">
-        <v>2578</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="83" spans="1:10" ht="15.75" customHeight="1">
       <c r="A83" s="24"/>
       <c r="B83" s="24"/>
       <c r="C83" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="7">
-        <v>4547</v>
+        <v>4867</v>
       </c>
       <c r="E83" s="8">
-        <v>23241520.27</v>
+        <v>23177443.82</v>
       </c>
       <c r="F83" s="8">
-        <v>264224.18</v>
+        <v>377445.24</v>
       </c>
       <c r="G83" s="8">
-        <v>22977296.079999998</v>
+        <v>22799998.579999998</v>
       </c>
       <c r="H83" s="9">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="I83" s="9">
-        <v>0.12617519576370059</v>
+        <v>0.12215307965907415</v>
       </c>
       <c r="J83" s="8">
-        <v>5111</v>
+        <v>4762</v>
       </c>
     </row>
     <row r="84" spans="1:10" ht="15.75" customHeight="1">
       <c r="A84" s="24"/>
       <c r="B84" s="24"/>
       <c r="C84" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="7">
-        <v>631</v>
+        <v>662</v>
       </c>
       <c r="E84" s="8">
-        <v>6422681.1699999999</v>
+        <v>6611074.3200000003</v>
       </c>
       <c r="F84" s="8">
-        <v>588.89</v>
+        <v>198.97</v>
       </c>
       <c r="G84" s="8">
-        <v>6422092.2800000003</v>
+        <v>6610875.3399999999</v>
       </c>
       <c r="H84" s="9">
         <v>0</v>
       </c>
       <c r="I84" s="9">
-        <v>3.4867902117653067E-2</v>
+        <v>3.4842629496412925E-2</v>
       </c>
       <c r="J84" s="8">
-        <v>10179</v>
+        <v>9987</v>
       </c>
     </row>
     <row r="85" spans="1:10" ht="15.75" customHeight="1">
       <c r="A85" s="24"/>
       <c r="B85" s="24"/>
       <c r="C85" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D85" s="7">
-        <v>11366</v>
+        <v>11237</v>
       </c>
       <c r="E85" s="8">
-        <v>78371565.459999993</v>
+        <v>74641887.129999995</v>
       </c>
       <c r="F85" s="8">
-        <v>9619731.4600000009</v>
+        <v>9791025.8499999996</v>
       </c>
       <c r="G85" s="8">
-        <v>68751833.989999995</v>
+        <v>64850861.270000003</v>
       </c>
       <c r="H85" s="9">
-        <v>10.93</v>
+        <v>11.2</v>
       </c>
       <c r="I85" s="9">
-        <v>0.42546905277996422</v>
+        <v>0.39338835005955752</v>
       </c>
       <c r="J85" s="8">
-        <v>6895</v>
+        <v>6643</v>
       </c>
     </row>
     <row r="86" spans="1:10" ht="15.75" customHeight="1">
       <c r="A86" s="24"/>
       <c r="B86" s="24"/>
       <c r="C86" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D86" s="7">
-        <v>2208</v>
+        <v>2352</v>
       </c>
       <c r="E86" s="8">
-        <v>30307401.010000002</v>
+        <v>29779473.289999999</v>
       </c>
       <c r="F86" s="8">
-        <v>992502.86</v>
+        <v>1157193.78</v>
       </c>
       <c r="G86" s="8">
-        <v>29314898.140000001</v>
+        <v>28622279.5</v>
       </c>
       <c r="H86" s="9">
-        <v>1.1299999999999999</v>
+        <v>1.32</v>
       </c>
       <c r="I86" s="9">
-        <v>0.1645349448282927</v>
+        <v>0.15694803967219098</v>
       </c>
       <c r="J86" s="8">
-        <v>13726</v>
+        <v>12661</v>
       </c>
     </row>
     <row r="87" spans="1:10" ht="15.75" customHeight="1">
       <c r="A87" s="24"/>
       <c r="B87" s="24"/>
       <c r="C87" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D87" s="7">
-        <v>2056</v>
+        <v>2148</v>
       </c>
       <c r="E87" s="8">
-        <v>182561861.11000001</v>
+        <v>192833060.58000001</v>
       </c>
       <c r="F87" s="8">
-        <v>2917591.71</v>
+        <v>2525990.71</v>
       </c>
       <c r="G87" s="8">
-        <v>179644269.40000001</v>
+        <v>190307069.86000001</v>
       </c>
       <c r="H87" s="9">
-        <v>3.32</v>
+        <v>2.89</v>
       </c>
       <c r="I87" s="9">
-        <v>0.99110463943142579</v>
+        <v>1.0162963780441092</v>
       </c>
       <c r="J87" s="8">
-        <v>88795</v>
+        <v>89773</v>
       </c>
     </row>
     <row r="88" spans="1:10" ht="15.75" customHeight="1">
       <c r="A88" s="24"/>
       <c r="B88" s="24"/>
       <c r="C88" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="7">
-        <v>8110</v>
+        <v>7994</v>
       </c>
       <c r="E88" s="8">
-        <v>100986054.47</v>
+        <v>105584088.78</v>
       </c>
       <c r="F88" s="8">
-        <v>3247632.33</v>
+        <v>3453718.93</v>
       </c>
       <c r="G88" s="8">
-        <v>97738422.150000006</v>
+        <v>102130369.84999999</v>
       </c>
       <c r="H88" s="9">
-        <v>3.69</v>
+        <v>3.95</v>
       </c>
       <c r="I88" s="9">
-        <v>0.54824017730907082</v>
+        <v>0.55646436708951164</v>
       </c>
       <c r="J88" s="8">
-        <v>12452</v>
+        <v>13208</v>
       </c>
     </row>
     <row r="89" spans="1:10" ht="15.75" customHeight="1">
       <c r="A89" s="24"/>
       <c r="B89" s="24"/>
       <c r="C89" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="7">
-        <v>15138</v>
+        <v>15577</v>
       </c>
       <c r="E89" s="8">
-        <v>161609773.66999999</v>
+        <v>176394705.25</v>
       </c>
       <c r="F89" s="8">
-        <v>1854247.34</v>
+        <v>1762373.45</v>
       </c>
       <c r="G89" s="8">
-        <v>159755526.33000001</v>
+        <v>174632331.80000001</v>
       </c>
       <c r="H89" s="9">
-        <v>2.11</v>
+        <v>2.02</v>
       </c>
       <c r="I89" s="9">
-        <v>0.87735847718889193</v>
+        <v>0.92966060653110405</v>
       </c>
       <c r="J89" s="8">
-        <v>10676</v>
+        <v>11324</v>
       </c>
     </row>
     <row r="90" spans="1:10" ht="15.75" customHeight="1">
       <c r="A90" s="24"/>
       <c r="B90" s="24"/>
       <c r="C90" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D90" s="7">
-        <v>3991</v>
+        <v>4068</v>
       </c>
       <c r="E90" s="8">
-        <v>32983711.809999999</v>
+        <v>35491704.149999999</v>
       </c>
       <c r="F90" s="8">
-        <v>2654819.33</v>
+        <v>3336593.07</v>
       </c>
       <c r="G90" s="8">
-        <v>30328892.48</v>
+        <v>32155111.079999998</v>
       </c>
       <c r="H90" s="9">
-        <v>3.02</v>
+        <v>3.82</v>
       </c>
       <c r="I90" s="9">
-        <v>0.17906428865867222</v>
+        <v>0.18705345579818636</v>
       </c>
       <c r="J90" s="8">
-        <v>8265</v>
+        <v>8725</v>
       </c>
     </row>
     <row r="91" spans="1:10" ht="15.75" customHeight="1">
       <c r="A91" s="24"/>
       <c r="B91" s="24"/>
       <c r="C91" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D91" s="7">
-        <v>1403</v>
+        <v>1389</v>
       </c>
       <c r="E91" s="8">
-        <v>44488419.210000001</v>
+        <v>41741019.719999999</v>
       </c>
       <c r="F91" s="8">
-        <v>31063083.670000002</v>
+        <v>28071828.57</v>
       </c>
       <c r="G91" s="8">
-        <v>13425335.539999999</v>
+        <v>13669191.15</v>
       </c>
       <c r="H91" s="9">
-        <v>35.299999999999997</v>
+        <v>32.1</v>
       </c>
       <c r="I91" s="9">
-        <v>0.24152185135438636</v>
+        <v>0.21998949262776513</v>
       </c>
       <c r="J91" s="8">
-        <v>31709</v>
+        <v>30051</v>
       </c>
     </row>
     <row r="92" spans="1:10" ht="15.75" customHeight="1">
       <c r="A92" s="24"/>
       <c r="B92" s="24"/>
       <c r="C92" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D92" s="7">
-        <v>1482</v>
+        <v>1669</v>
       </c>
       <c r="E92" s="8">
-        <v>4326946.7699999996</v>
+        <v>5137203</v>
       </c>
       <c r="F92" s="8">
-        <v>336481.7</v>
+        <v>447386.2</v>
       </c>
       <c r="G92" s="8">
-        <v>3990465.06</v>
+        <v>4689817.8</v>
       </c>
       <c r="H92" s="9">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="I92" s="9">
-        <v>2.3490432159237011E-2</v>
+        <v>2.7074827313257652E-2</v>
       </c>
       <c r="J92" s="8">
-        <v>2920</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="93" spans="1:10" ht="15.75" customHeight="1">
       <c r="A93" s="24"/>
       <c r="B93" s="24"/>
       <c r="C93" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D93" s="7">
-        <v>2604</v>
+        <v>2801</v>
       </c>
       <c r="E93" s="8">
-        <v>54302553.100000001</v>
+        <v>54518641.990000002</v>
       </c>
       <c r="F93" s="8">
-        <v>6703645.3200000003</v>
+        <v>6750791.8300000001</v>
       </c>
       <c r="G93" s="8">
-        <v>47598907.780000001</v>
+        <v>47767850.159999996</v>
       </c>
       <c r="H93" s="9">
-        <v>7.62</v>
+        <v>7.72</v>
       </c>
       <c r="I93" s="9">
-        <v>0.29480150992622761</v>
+        <v>0.28733194517768096</v>
       </c>
       <c r="J93" s="8">
-        <v>20854</v>
+        <v>19464</v>
       </c>
     </row>
     <row r="94" spans="1:10" ht="15.75" customHeight="1">
       <c r="A94" s="24"/>
       <c r="B94" s="24"/>
       <c r="C94" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D94" s="7">
-        <v>3847</v>
+        <v>3998</v>
       </c>
       <c r="E94" s="8">
-        <v>37437923.119999997</v>
+        <v>36684065.789999999</v>
       </c>
       <c r="F94" s="8">
-        <v>503779.33</v>
+        <v>570255.78</v>
       </c>
       <c r="G94" s="8">
-        <v>36934143.789999999</v>
+        <v>36113810.009999998</v>
       </c>
       <c r="H94" s="9">
-        <v>0.56999999999999995</v>
+        <v>0.65</v>
       </c>
       <c r="I94" s="9">
-        <v>0.20324562351903813</v>
+        <v>0.19333761066995703</v>
       </c>
       <c r="J94" s="8">
-        <v>9732</v>
+        <v>9176</v>
       </c>
     </row>
     <row r="95" spans="1:10" ht="15.75" customHeight="1">
       <c r="A95" s="24"/>
       <c r="B95" s="24"/>
       <c r="C95" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D95" s="7">
-        <v>4402</v>
+        <v>4174</v>
       </c>
       <c r="E95" s="8">
-        <v>89036611.200000003</v>
+        <v>93572690.459999993</v>
       </c>
       <c r="F95" s="8">
-        <v>24017676.59</v>
+        <v>25549513.100000001</v>
       </c>
       <c r="G95" s="8">
-        <v>65018934.609999999</v>
+        <v>68023177.359999999</v>
       </c>
       <c r="H95" s="9">
-        <v>27.29</v>
+        <v>29.22</v>
       </c>
       <c r="I95" s="9">
-        <v>0.48336820134854219</v>
+        <v>0.4931601775831545</v>
       </c>
       <c r="J95" s="8">
-        <v>20226</v>
+        <v>22418</v>
       </c>
     </row>
     <row r="96" spans="1:10" ht="15.75" customHeight="1">
       <c r="A96" s="24"/>
       <c r="B96" s="25"/>
       <c r="C96" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D96" s="7">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="E96" s="8">
-        <v>27341881.09</v>
+        <v>29185671.5</v>
       </c>
       <c r="F96" s="8">
-        <v>3614074.32</v>
+        <v>3394248.86</v>
       </c>
       <c r="G96" s="8">
-        <v>23727806.77</v>
+        <v>25791422.640000001</v>
       </c>
       <c r="H96" s="9">
-        <v>4.1100000000000003</v>
+        <v>3.88</v>
       </c>
       <c r="I96" s="9">
-        <v>0.14843552225378026</v>
+        <v>0.1538185005431352</v>
       </c>
       <c r="J96" s="8">
-        <v>204044</v>
+        <v>195877</v>
       </c>
     </row>
     <row r="97" spans="1:10" ht="15.75" customHeight="1">
       <c r="A97" s="25"/>
       <c r="B97" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C97" s="27"/>
       <c r="D97" s="7">
-        <v>64401</v>
+        <v>65687</v>
       </c>
       <c r="E97" s="8">
-        <v>879816268.16999996</v>
+        <v>912408290.25999999</v>
       </c>
       <c r="F97" s="8">
-        <v>88002182.540000007</v>
+        <v>87439599.560000002</v>
       </c>
       <c r="G97" s="8">
-        <v>791814085.63</v>
+        <v>824968690.70000005</v>
       </c>
       <c r="H97" s="9">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I97" s="9">
-        <v>4.7764082810336692</v>
+        <v>4.8087046791400718</v>
       </c>
       <c r="J97" s="8">
-        <v>13662</v>
+        <v>13890</v>
       </c>
     </row>
     <row r="98" spans="1:10" ht="15.75" customHeight="1">
       <c r="A98" s="19">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B98" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="7">
-        <v>2329</v>
+        <v>2482</v>
       </c>
       <c r="E98" s="8">
-        <v>5632910.2800000003</v>
+        <v>6397364.7199999997</v>
       </c>
       <c r="F98" s="8">
-        <v>223489.83</v>
+        <v>212103.49</v>
       </c>
       <c r="G98" s="8">
-        <v>5409420.4500000002</v>
+        <v>6185261.2300000004</v>
       </c>
       <c r="H98" s="9">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="I98" s="9">
-        <v>3.1272425348178451E-2</v>
+        <v>3.4730462394786457E-2</v>
       </c>
       <c r="J98" s="8">
-        <v>2419</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="99" spans="1:10" ht="15.75" customHeight="1">
       <c r="A99" s="24"/>
       <c r="B99" s="24"/>
       <c r="C99" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="7">
-        <v>4157</v>
+        <v>4547</v>
       </c>
       <c r="E99" s="8">
-        <v>23186828.41</v>
+        <v>23241520.27</v>
       </c>
       <c r="F99" s="8">
-        <v>1306839.19</v>
+        <v>264224.18</v>
       </c>
       <c r="G99" s="8">
-        <v>21879989.219999999</v>
+        <v>22977296.079999998</v>
       </c>
       <c r="H99" s="9">
-        <v>1.52</v>
+        <v>0.3</v>
       </c>
       <c r="I99" s="9">
-        <v>0.12872712766497854</v>
+        <v>0.12617519576370059</v>
       </c>
       <c r="J99" s="8">
-        <v>5578</v>
+        <v>5111</v>
       </c>
     </row>
     <row r="100" spans="1:10" ht="15.75" customHeight="1">
       <c r="A100" s="24"/>
       <c r="B100" s="24"/>
       <c r="C100" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="7">
-        <v>587</v>
+        <v>631</v>
       </c>
       <c r="E100" s="8">
-        <v>4665249.08</v>
+        <v>6422681.1699999999</v>
       </c>
       <c r="F100" s="8">
-        <v>1110.24</v>
+        <v>588.89</v>
       </c>
       <c r="G100" s="8">
-        <v>4664138.8499999996</v>
+        <v>6422092.2800000003</v>
       </c>
       <c r="H100" s="9">
         <v>0</v>
       </c>
       <c r="I100" s="9">
-        <v>2.5900226778625572E-2</v>
+        <v>3.4867902117653067E-2</v>
       </c>
       <c r="J100" s="8">
-        <v>7948</v>
+        <v>10179</v>
       </c>
     </row>
     <row r="101" spans="1:10" ht="15.75" customHeight="1">
       <c r="A101" s="24"/>
       <c r="B101" s="24"/>
       <c r="C101" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="7">
-        <v>11493</v>
+        <v>11366</v>
       </c>
       <c r="E101" s="8">
-        <v>77289767.090000004</v>
+        <v>78371565.459999993</v>
       </c>
       <c r="F101" s="8">
-        <v>9898413.3300000001</v>
+        <v>9619731.4600000009</v>
       </c>
       <c r="G101" s="8">
-        <v>67391353.760000005</v>
+        <v>68751833.989999995</v>
       </c>
       <c r="H101" s="9">
-        <v>11.48</v>
+        <v>10.93</v>
       </c>
       <c r="I101" s="9">
-        <v>0.4290923079101065</v>
+        <v>0.42546905277996422</v>
       </c>
       <c r="J101" s="8">
-        <v>6725</v>
+        <v>6895</v>
       </c>
     </row>
     <row r="102" spans="1:10" ht="15.75" customHeight="1">
       <c r="A102" s="24"/>
       <c r="B102" s="24"/>
       <c r="C102" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D102" s="7">
-        <v>2057</v>
+        <v>2208</v>
       </c>
       <c r="E102" s="8">
-        <v>29285064.800000001</v>
+        <v>30307401.010000002</v>
       </c>
       <c r="F102" s="8">
-        <v>739535.92</v>
+        <v>992502.86</v>
       </c>
       <c r="G102" s="8">
-        <v>28545528.879999999</v>
+        <v>29314898.140000001</v>
       </c>
       <c r="H102" s="9">
-        <v>0.86</v>
+        <v>1.1299999999999999</v>
       </c>
       <c r="I102" s="9">
-        <v>0.162582920275919</v>
+        <v>0.1645349448282927</v>
       </c>
       <c r="J102" s="8">
-        <v>14237</v>
+        <v>13726</v>
       </c>
     </row>
     <row r="103" spans="1:10" ht="15.75" customHeight="1">
       <c r="A103" s="24"/>
       <c r="B103" s="24"/>
       <c r="C103" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D103" s="7">
-        <v>1945</v>
+        <v>2056</v>
       </c>
       <c r="E103" s="8">
-        <v>169921043.34</v>
+        <v>182561861.11000001</v>
       </c>
       <c r="F103" s="8">
-        <v>2420791.9700000002</v>
+        <v>2917591.71</v>
       </c>
       <c r="G103" s="8">
-        <v>167500251.37</v>
+        <v>179644269.40000001</v>
       </c>
       <c r="H103" s="9">
-        <v>2.81</v>
+        <v>3.32</v>
       </c>
       <c r="I103" s="9">
-        <v>0.94335660974861357</v>
+        <v>0.99110463943142579</v>
       </c>
       <c r="J103" s="8">
-        <v>87363</v>
+        <v>88795</v>
       </c>
     </row>
     <row r="104" spans="1:10" ht="15.75" customHeight="1">
       <c r="A104" s="24"/>
       <c r="B104" s="24"/>
       <c r="C104" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="7">
-        <v>8156</v>
+        <v>8110</v>
       </c>
       <c r="E104" s="8">
-        <v>100203434.8</v>
+        <v>100986054.47</v>
       </c>
       <c r="F104" s="8">
-        <v>3216713.99</v>
+        <v>3247632.33</v>
       </c>
       <c r="G104" s="8">
-        <v>96986720.810000002</v>
+        <v>97738422.150000006</v>
       </c>
       <c r="H104" s="9">
-        <v>3.73</v>
+        <v>3.69</v>
       </c>
       <c r="I104" s="9">
-        <v>0.55630291976293866</v>
+        <v>0.54824017730907082</v>
       </c>
       <c r="J104" s="8">
-        <v>12286</v>
+        <v>12452</v>
       </c>
     </row>
     <row r="105" spans="1:10" ht="15.75" customHeight="1">
       <c r="A105" s="24"/>
       <c r="B105" s="24"/>
       <c r="C105" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="7">
-        <v>14786</v>
+        <v>15138</v>
       </c>
       <c r="E105" s="8">
-        <v>151203474.46000001</v>
+        <v>161609773.66999999</v>
       </c>
       <c r="F105" s="8">
-        <v>1681655.1</v>
+        <v>1854247.34</v>
       </c>
       <c r="G105" s="8">
-        <v>149521819.36000001</v>
+        <v>159755526.33000001</v>
       </c>
       <c r="H105" s="9">
-        <v>1.95</v>
+        <v>2.11</v>
       </c>
       <c r="I105" s="9">
-        <v>0.83944162678716605</v>
+        <v>0.87735847718889193</v>
       </c>
       <c r="J105" s="8">
-        <v>10226</v>
+        <v>10676</v>
       </c>
     </row>
     <row r="106" spans="1:10" ht="15.75" customHeight="1">
       <c r="A106" s="24"/>
       <c r="B106" s="24"/>
       <c r="C106" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="7">
-        <v>3915</v>
+        <v>3991</v>
       </c>
       <c r="E106" s="8">
-        <v>31065563.620000001</v>
+        <v>32983711.809999999</v>
       </c>
       <c r="F106" s="8">
-        <v>2376653.87</v>
+        <v>2654819.33</v>
       </c>
       <c r="G106" s="8">
-        <v>28688909.75</v>
+        <v>30328892.48</v>
       </c>
       <c r="H106" s="9">
-        <v>2.76</v>
+        <v>3.02</v>
       </c>
       <c r="I106" s="9">
-        <v>0.17246777799633109</v>
+        <v>0.17906428865867222</v>
       </c>
       <c r="J106" s="8">
-        <v>7935</v>
+        <v>8265</v>
       </c>
     </row>
     <row r="107" spans="1:10" ht="15.75" customHeight="1">
       <c r="A107" s="24"/>
       <c r="B107" s="24"/>
       <c r="C107" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D107" s="7">
-        <v>1427</v>
+        <v>1403</v>
       </c>
       <c r="E107" s="8">
-        <v>45899223.210000001</v>
+        <v>44488419.210000001</v>
       </c>
       <c r="F107" s="8">
-        <v>32675321.420000002</v>
+        <v>31063083.670000002</v>
       </c>
       <c r="G107" s="8">
-        <v>13223901.789999999</v>
+        <v>13425335.539999999</v>
       </c>
       <c r="H107" s="9">
-        <v>37.9</v>
+        <v>35.299999999999997</v>
       </c>
       <c r="I107" s="9">
-        <v>0.25482032561814266</v>
+        <v>0.24152185135438636</v>
       </c>
       <c r="J107" s="8">
-        <v>32165</v>
+        <v>31709</v>
       </c>
     </row>
     <row r="108" spans="1:10" ht="15.75" customHeight="1">
       <c r="A108" s="24"/>
       <c r="B108" s="24"/>
       <c r="C108" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D108" s="7">
-        <v>1331</v>
+        <v>1482</v>
       </c>
       <c r="E108" s="8">
-        <v>3296724.3</v>
+        <v>4326946.7699999996</v>
       </c>
       <c r="F108" s="8">
-        <v>266161.2</v>
+        <v>336481.7</v>
       </c>
       <c r="G108" s="8">
-        <v>3030563.1</v>
+        <v>3990465.06</v>
       </c>
       <c r="H108" s="9">
-        <v>0.31</v>
+        <v>0.38</v>
       </c>
       <c r="I108" s="9">
-        <v>1.8302539779985853E-2</v>
+        <v>2.3490432159237011E-2</v>
       </c>
       <c r="J108" s="8">
-        <v>2477</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="109" spans="1:10" ht="15.75" customHeight="1">
       <c r="A109" s="24"/>
       <c r="B109" s="24"/>
       <c r="C109" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D109" s="7">
-        <v>2469</v>
+        <v>2604</v>
       </c>
       <c r="E109" s="8">
-        <v>50534902.759999998</v>
+        <v>54302553.100000001</v>
       </c>
       <c r="F109" s="8">
-        <v>6139201.7999999998</v>
+        <v>6703645.3200000003</v>
       </c>
       <c r="G109" s="8">
-        <v>44395700.960000001</v>
+        <v>47598907.780000001</v>
       </c>
       <c r="H109" s="9">
-        <v>7.12</v>
+        <v>7.62</v>
       </c>
       <c r="I109" s="9">
-        <v>0.28055639023856188</v>
+        <v>0.29480150992622761</v>
       </c>
       <c r="J109" s="8">
-        <v>20468</v>
+        <v>20854</v>
       </c>
     </row>
     <row r="110" spans="1:10" ht="15.75" customHeight="1">
       <c r="A110" s="24"/>
       <c r="B110" s="24"/>
       <c r="C110" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D110" s="7">
-        <v>3689</v>
+        <v>3847</v>
       </c>
       <c r="E110" s="8">
-        <v>33231229.68</v>
+        <v>37437923.119999997</v>
       </c>
       <c r="F110" s="8">
-        <v>353757.91</v>
+        <v>503779.33</v>
       </c>
       <c r="G110" s="8">
-        <v>32877471.77</v>
+        <v>36934143.789999999</v>
       </c>
       <c r="H110" s="9">
-        <v>0.41</v>
+        <v>0.56999999999999995</v>
       </c>
       <c r="I110" s="9">
-        <v>0.18449098213357285</v>
+        <v>0.20324562351903813</v>
       </c>
       <c r="J110" s="8">
-        <v>9008</v>
+        <v>9732</v>
       </c>
     </row>
     <row r="111" spans="1:10" ht="15.75" customHeight="1">
       <c r="A111" s="24"/>
       <c r="B111" s="24"/>
       <c r="C111" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D111" s="7">
-        <v>4770</v>
+        <v>4402</v>
       </c>
       <c r="E111" s="8">
-        <v>84229406.489999995</v>
+        <v>89036611.200000003</v>
       </c>
       <c r="F111" s="8">
-        <v>21096833.620000001</v>
+        <v>24017676.59</v>
       </c>
       <c r="G111" s="8">
-        <v>63132572.869999997</v>
+        <v>65018934.609999999</v>
       </c>
       <c r="H111" s="9">
-        <v>24.47</v>
+        <v>27.29</v>
       </c>
       <c r="I111" s="9">
-        <v>0.46761934712484249</v>
+        <v>0.48336820134854219</v>
       </c>
       <c r="J111" s="8">
-        <v>17658</v>
+        <v>20226</v>
       </c>
     </row>
     <row r="112" spans="1:10" ht="15.75" customHeight="1">
       <c r="A112" s="24"/>
       <c r="B112" s="25"/>
       <c r="C112" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D112" s="7">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E112" s="8">
-        <v>26561624.440000001</v>
+        <v>27341881.09</v>
       </c>
       <c r="F112" s="8">
-        <v>3822897.27</v>
+        <v>3614074.32</v>
       </c>
       <c r="G112" s="8">
-        <v>22738727.170000002</v>
+        <v>23727806.77</v>
       </c>
       <c r="H112" s="9">
-        <v>4.43</v>
+        <v>4.1100000000000003</v>
       </c>
       <c r="I112" s="9">
-        <v>0.14746310103708077</v>
+        <v>0.14843552225378026</v>
       </c>
       <c r="J112" s="8">
-        <v>191091</v>
+        <v>204044</v>
       </c>
     </row>
     <row r="113" spans="1:10" ht="15.75" customHeight="1">
       <c r="A113" s="25"/>
       <c r="B113" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C113" s="27"/>
       <c r="D113" s="7">
-        <v>63250</v>
+        <v>64401</v>
       </c>
       <c r="E113" s="8">
-        <v>836206446.75</v>
+        <v>879816268.16999996</v>
       </c>
       <c r="F113" s="8">
-        <v>86219376.650000006</v>
+        <v>88002182.540000007</v>
       </c>
       <c r="G113" s="8">
-        <v>749987070.10000002</v>
+        <v>791814085.63</v>
       </c>
       <c r="H113" s="9">
         <v>99</v>
       </c>
       <c r="I113" s="9">
-        <v>4.6423966282050442</v>
+        <v>4.7764082810336692</v>
       </c>
       <c r="J113" s="8">
-        <v>13221</v>
+        <v>13662</v>
       </c>
     </row>
     <row r="114" spans="1:10" ht="15.75" customHeight="1">
       <c r="A114" s="19">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B114" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="7">
-        <v>2324</v>
+        <v>2329</v>
       </c>
       <c r="E114" s="8">
-        <v>5417889.8600000003</v>
+        <v>5632910.2800000003</v>
       </c>
       <c r="F114" s="8">
-        <v>174832.19</v>
+        <v>223489.83</v>
       </c>
       <c r="G114" s="8">
-        <v>5243057.67</v>
+        <v>5409420.4500000002</v>
       </c>
       <c r="H114" s="9">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="I114" s="9">
-        <v>0.03</v>
+        <v>3.1272425348178451E-2</v>
       </c>
       <c r="J114" s="8">
-        <v>2331</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="115" spans="1:10" ht="15.75" customHeight="1">
       <c r="A115" s="24"/>
       <c r="B115" s="24"/>
       <c r="C115" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="7">
-        <v>3800</v>
+        <v>4157</v>
       </c>
       <c r="E115" s="8">
-        <v>18890890.609999999</v>
+        <v>23186828.41</v>
       </c>
       <c r="F115" s="8">
-        <v>692911.61</v>
+        <v>1306839.19</v>
       </c>
       <c r="G115" s="8">
-        <v>18197979</v>
+        <v>21879989.219999999</v>
       </c>
       <c r="H115" s="9">
-        <v>0.81</v>
+        <v>1.52</v>
       </c>
       <c r="I115" s="9">
-        <v>0.11</v>
+        <v>0.12872712766497854</v>
       </c>
       <c r="J115" s="8">
-        <v>4971</v>
+        <v>5578</v>
       </c>
     </row>
     <row r="116" spans="1:10" ht="15.75" customHeight="1">
       <c r="A116" s="24"/>
       <c r="B116" s="24"/>
       <c r="C116" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="7">
-        <v>537</v>
+        <v>587</v>
       </c>
       <c r="E116" s="8">
-        <v>4371055.87</v>
+        <v>4665249.08</v>
       </c>
       <c r="F116" s="8">
-        <v>0</v>
+        <v>1110.24</v>
       </c>
       <c r="G116" s="8">
-        <v>4371055.87</v>
+        <v>4664138.8499999996</v>
       </c>
       <c r="H116" s="9">
         <v>0</v>
       </c>
       <c r="I116" s="9">
-        <v>0.02</v>
+        <v>2.5900226778625572E-2</v>
       </c>
       <c r="J116" s="8">
-        <v>8140</v>
+        <v>7948</v>
       </c>
     </row>
     <row r="117" spans="1:10" ht="15.75" customHeight="1">
       <c r="A117" s="24"/>
       <c r="B117" s="24"/>
       <c r="C117" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D117" s="7">
-        <v>11553</v>
+        <v>11493</v>
       </c>
       <c r="E117" s="8">
-        <v>88877268.760000005</v>
+        <v>77289767.090000004</v>
       </c>
       <c r="F117" s="8">
-        <v>12791898.880000001</v>
+        <v>9898413.3300000001</v>
       </c>
       <c r="G117" s="8">
-        <v>76085369.879999995</v>
+        <v>67391353.760000005</v>
       </c>
       <c r="H117" s="9">
-        <v>15.03</v>
+        <v>11.48</v>
       </c>
       <c r="I117" s="9">
-        <v>0.51</v>
+        <v>0.4290923079101065</v>
       </c>
       <c r="J117" s="8">
-        <v>7693</v>
+        <v>6725</v>
       </c>
     </row>
     <row r="118" spans="1:10" ht="15.75" customHeight="1">
       <c r="A118" s="24"/>
       <c r="B118" s="24"/>
       <c r="C118" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D118" s="7">
-        <v>1911</v>
+        <v>2057</v>
       </c>
       <c r="E118" s="8">
-        <v>27921654.93</v>
+        <v>29285064.800000001</v>
       </c>
       <c r="F118" s="8">
-        <v>642419.97</v>
+        <v>739535.92</v>
       </c>
       <c r="G118" s="8">
-        <v>27279234.960000001</v>
+        <v>28545528.879999999</v>
       </c>
       <c r="H118" s="9">
-        <v>0.75</v>
+        <v>0.86</v>
       </c>
       <c r="I118" s="9">
-        <v>0.16</v>
+        <v>0.162582920275919</v>
       </c>
       <c r="J118" s="8">
-        <v>14611</v>
+        <v>14237</v>
       </c>
     </row>
     <row r="119" spans="1:10" ht="15.75" customHeight="1">
       <c r="A119" s="24"/>
       <c r="B119" s="24"/>
       <c r="C119" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D119" s="7">
-        <v>1856</v>
+        <v>1945</v>
       </c>
       <c r="E119" s="8">
-        <v>166526253.88999999</v>
+        <v>169921043.34</v>
       </c>
       <c r="F119" s="8">
-        <v>2753206.34</v>
+        <v>2420791.9700000002</v>
       </c>
       <c r="G119" s="8">
-        <v>163773047.55000001</v>
+        <v>167500251.37</v>
       </c>
       <c r="H119" s="9">
-        <v>3.23</v>
+        <v>2.81</v>
       </c>
       <c r="I119" s="9">
-        <v>0.95</v>
+        <v>0.94335660974861357</v>
       </c>
       <c r="J119" s="8">
-        <v>89723</v>
+        <v>87363</v>
       </c>
     </row>
     <row r="120" spans="1:10" ht="15.75" customHeight="1">
       <c r="A120" s="24"/>
       <c r="B120" s="24"/>
       <c r="C120" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D120" s="7">
-        <v>8254</v>
+        <v>8156</v>
       </c>
       <c r="E120" s="8">
-        <v>101938120.45999999</v>
+        <v>100203434.8</v>
       </c>
       <c r="F120" s="8">
-        <v>3380577.19</v>
+        <v>3216713.99</v>
       </c>
       <c r="G120" s="8">
-        <v>98557543.269999996</v>
+        <v>96986720.810000002</v>
       </c>
       <c r="H120" s="9">
-        <v>3.97</v>
+        <v>3.73</v>
       </c>
       <c r="I120" s="9">
-        <v>0.57999999999999996</v>
+        <v>0.55630291976293866</v>
       </c>
       <c r="J120" s="8">
-        <v>12350</v>
+        <v>12286</v>
       </c>
     </row>
     <row r="121" spans="1:10" ht="15.75" customHeight="1">
       <c r="A121" s="24"/>
       <c r="B121" s="24"/>
       <c r="C121" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D121" s="7">
-        <v>14557</v>
+        <v>14786</v>
       </c>
       <c r="E121" s="8">
-        <v>146293678.97</v>
+        <v>151203474.46000001</v>
       </c>
       <c r="F121" s="8">
-        <v>1584128.13</v>
+        <v>1681655.1</v>
       </c>
       <c r="G121" s="8">
-        <v>144709550.84999999</v>
+        <v>149521819.36000001</v>
       </c>
       <c r="H121" s="9">
-        <v>1.86</v>
+        <v>1.95</v>
       </c>
       <c r="I121" s="9">
-        <v>0.83</v>
+        <v>0.83944162678716605</v>
       </c>
       <c r="J121" s="8">
-        <v>10050</v>
+        <v>10226</v>
       </c>
     </row>
     <row r="122" spans="1:10" ht="15.75" customHeight="1">
       <c r="A122" s="24"/>
       <c r="B122" s="24"/>
       <c r="C122" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D122" s="7">
-        <v>3883</v>
+        <v>3915</v>
       </c>
       <c r="E122" s="8">
-        <v>30684414.66</v>
+        <v>31065563.620000001</v>
       </c>
       <c r="F122" s="8">
-        <v>2285069.66</v>
+        <v>2376653.87</v>
       </c>
       <c r="G122" s="8">
-        <v>28399345</v>
+        <v>28688909.75</v>
       </c>
       <c r="H122" s="9">
-        <v>2.68</v>
+        <v>2.76</v>
       </c>
       <c r="I122" s="9">
-        <v>0.17</v>
+        <v>0.17246777799633109</v>
       </c>
       <c r="J122" s="8">
-        <v>7902</v>
+        <v>7935</v>
       </c>
     </row>
     <row r="123" spans="1:10" ht="15.75" customHeight="1">
       <c r="A123" s="24"/>
       <c r="B123" s="24"/>
       <c r="C123" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D123" s="7">
-        <v>1449</v>
+        <v>1427</v>
       </c>
       <c r="E123" s="8">
-        <v>40461561.219999999</v>
+        <v>45899223.210000001</v>
       </c>
       <c r="F123" s="8">
-        <v>28455235.640000001</v>
+        <v>32675321.420000002</v>
       </c>
       <c r="G123" s="8">
-        <v>12006325.59</v>
+        <v>13223901.789999999</v>
       </c>
       <c r="H123" s="9">
-        <v>33.43</v>
+        <v>37.9</v>
       </c>
       <c r="I123" s="9">
-        <v>0.23</v>
+        <v>0.25482032561814266</v>
       </c>
       <c r="J123" s="8">
-        <v>27924</v>
+        <v>32165</v>
       </c>
     </row>
     <row r="124" spans="1:10" ht="15.75" customHeight="1">
       <c r="A124" s="24"/>
       <c r="B124" s="24"/>
       <c r="C124" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D124" s="7">
-        <v>1220</v>
+        <v>1331</v>
       </c>
       <c r="E124" s="8">
-        <v>2863656.82</v>
+        <v>3296724.3</v>
       </c>
       <c r="F124" s="8">
-        <v>219342.31</v>
+        <v>266161.2</v>
       </c>
       <c r="G124" s="8">
-        <v>2644314.5099999998</v>
+        <v>3030563.1</v>
       </c>
       <c r="H124" s="9">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="I124" s="9">
-        <v>0.02</v>
+        <v>1.8302539779985853E-2</v>
       </c>
       <c r="J124" s="8">
-        <v>2347</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="125" spans="1:10" ht="15.75" customHeight="1">
       <c r="A125" s="24"/>
       <c r="B125" s="24"/>
       <c r="C125" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D125" s="7">
-        <v>2305</v>
+        <v>2469</v>
       </c>
       <c r="E125" s="8">
-        <v>47350475.020000003</v>
+        <v>50534902.759999998</v>
       </c>
       <c r="F125" s="8">
-        <v>5859121.7999999998</v>
+        <v>6139201.7999999998</v>
       </c>
       <c r="G125" s="8">
-        <v>41491353.219999999</v>
+        <v>44395700.960000001</v>
       </c>
       <c r="H125" s="9">
-        <v>6.88</v>
+        <v>7.12</v>
       </c>
       <c r="I125" s="9">
-        <v>0.27</v>
+        <v>0.28055639023856188</v>
       </c>
       <c r="J125" s="8">
-        <v>20543</v>
+        <v>20468</v>
       </c>
     </row>
     <row r="126" spans="1:10" ht="15.75" customHeight="1">
       <c r="A126" s="24"/>
       <c r="B126" s="24"/>
       <c r="C126" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D126" s="7">
-        <v>3512</v>
+        <v>3689</v>
       </c>
       <c r="E126" s="8">
-        <v>33629837.520000003</v>
+        <v>33231229.68</v>
       </c>
       <c r="F126" s="8">
-        <v>791895.87</v>
+        <v>353757.91</v>
       </c>
       <c r="G126" s="8">
-        <v>32837941.649999999</v>
+        <v>32877471.77</v>
       </c>
       <c r="H126" s="9">
-        <v>0.93</v>
+        <v>0.41</v>
       </c>
       <c r="I126" s="9">
-        <v>0.19</v>
+        <v>0.18449098213357285</v>
       </c>
       <c r="J126" s="8">
-        <v>9576</v>
+        <v>9008</v>
       </c>
     </row>
     <row r="127" spans="1:10" ht="15.75" customHeight="1">
       <c r="A127" s="24"/>
       <c r="B127" s="24"/>
       <c r="C127" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D127" s="7">
-        <v>5024</v>
+        <v>4770</v>
       </c>
       <c r="E127" s="8">
-        <v>83559669.549999997</v>
+        <v>84229406.489999995</v>
       </c>
       <c r="F127" s="8">
-        <v>21540395.859999999</v>
+        <v>21096833.620000001</v>
       </c>
       <c r="G127" s="8">
-        <v>62019273.68</v>
+        <v>63132572.869999997</v>
       </c>
       <c r="H127" s="9">
-        <v>25.31</v>
+        <v>24.47</v>
       </c>
       <c r="I127" s="9">
-        <v>0.48</v>
+        <v>0.46761934712484249</v>
       </c>
       <c r="J127" s="8">
-        <v>16632</v>
+        <v>17658</v>
       </c>
     </row>
     <row r="128" spans="1:10" ht="15.75" customHeight="1">
       <c r="A128" s="24"/>
       <c r="B128" s="25"/>
       <c r="C128" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D128" s="7">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E128" s="8">
-        <v>27781471.640000001</v>
+        <v>26561624.440000001</v>
       </c>
       <c r="F128" s="8">
-        <v>3950030.34</v>
+        <v>3822897.27</v>
       </c>
       <c r="G128" s="8">
-        <v>23831441.309999999</v>
+        <v>22738727.170000002</v>
       </c>
       <c r="H128" s="9">
-        <v>4.6399999999999997</v>
+        <v>4.43</v>
       </c>
       <c r="I128" s="9">
-        <v>0.16</v>
+        <v>0.14746310103708077</v>
       </c>
       <c r="J128" s="8">
-        <v>198439</v>
+        <v>191091</v>
       </c>
     </row>
     <row r="129" spans="1:10" ht="15.75" customHeight="1">
       <c r="A129" s="25"/>
       <c r="B129" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C129" s="27"/>
       <c r="D129" s="7">
-        <v>62325</v>
+        <v>63250</v>
       </c>
       <c r="E129" s="8">
-        <v>826567899.78999996</v>
+        <v>836206446.75</v>
       </c>
       <c r="F129" s="8">
-        <v>85121065.769999996</v>
+        <v>86219376.650000006</v>
       </c>
       <c r="G129" s="8">
-        <v>741446834.01999998</v>
+        <v>749987070.10000002</v>
       </c>
       <c r="H129" s="9">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="I129" s="9">
-        <v>4.71</v>
+        <v>4.6423966282050442</v>
       </c>
       <c r="J129" s="8">
-        <v>13262</v>
+        <v>13221</v>
       </c>
     </row>
     <row r="130" spans="1:10" ht="15.75" customHeight="1">
       <c r="A130" s="19">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B130" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="7">
-        <v>2299</v>
+        <v>2324</v>
       </c>
       <c r="E130" s="8">
-        <v>5425227.9400000004</v>
+        <v>5417889.8600000003</v>
       </c>
       <c r="F130" s="8">
-        <v>202750.3</v>
+        <v>174832.19</v>
       </c>
       <c r="G130" s="8">
-        <v>5222477.6399999997</v>
+        <v>5243057.67</v>
       </c>
       <c r="H130" s="9">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="I130" s="9">
         <v>0.03</v>
       </c>
       <c r="J130" s="8">
-        <v>2360</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="131" spans="1:10" ht="15.75" customHeight="1">
       <c r="A131" s="24"/>
       <c r="B131" s="24"/>
       <c r="C131" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D131" s="7">
-        <v>3525</v>
+        <v>3800</v>
       </c>
       <c r="E131" s="8">
-        <v>20529137.43</v>
+        <v>18890890.609999999</v>
       </c>
       <c r="F131" s="8">
-        <v>475685.09</v>
+        <v>692911.61</v>
       </c>
       <c r="G131" s="8">
-        <v>20053452.34</v>
+        <v>18197979</v>
       </c>
       <c r="H131" s="9">
-        <v>0.59</v>
+        <v>0.81</v>
       </c>
       <c r="I131" s="9">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="J131" s="8">
-        <v>5824</v>
+        <v>4971</v>
       </c>
     </row>
     <row r="132" spans="1:10" ht="15.75" customHeight="1">
       <c r="A132" s="24"/>
       <c r="B132" s="24"/>
       <c r="C132" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D132" s="7">
-        <v>519</v>
+        <v>537</v>
       </c>
       <c r="E132" s="8">
-        <v>4193003.59</v>
+        <v>4371055.87</v>
       </c>
       <c r="F132" s="8">
-        <v>181.57</v>
+        <v>0</v>
       </c>
       <c r="G132" s="8">
-        <v>4192822.02</v>
+        <v>4371055.87</v>
       </c>
       <c r="H132" s="9">
         <v>0</v>
       </c>
       <c r="I132" s="9">
         <v>0.02</v>
       </c>
       <c r="J132" s="8">
-        <v>8079</v>
+        <v>8140</v>
       </c>
     </row>
     <row r="133" spans="1:10" ht="15.75" customHeight="1">
       <c r="A133" s="24"/>
       <c r="B133" s="24"/>
       <c r="C133" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D133" s="7">
-        <v>11611</v>
+        <v>11553</v>
       </c>
       <c r="E133" s="8">
-        <v>105530833.95999999</v>
+        <v>88877268.760000005</v>
       </c>
       <c r="F133" s="8">
-        <v>11220393.5</v>
+        <v>12791898.880000001</v>
       </c>
       <c r="G133" s="8">
-        <v>94310440.459999993</v>
+        <v>76085369.879999995</v>
       </c>
       <c r="H133" s="9">
-        <v>13.88</v>
+        <v>15.03</v>
       </c>
       <c r="I133" s="9">
-        <v>0.62</v>
+        <v>0.51</v>
       </c>
       <c r="J133" s="8">
-        <v>9089</v>
+        <v>7693</v>
       </c>
     </row>
     <row r="134" spans="1:10" ht="15.75" customHeight="1">
       <c r="A134" s="24"/>
       <c r="B134" s="24"/>
       <c r="C134" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D134" s="7">
-        <v>1793</v>
+        <v>1911</v>
       </c>
       <c r="E134" s="8">
-        <v>30576833.649999999</v>
+        <v>27921654.93</v>
       </c>
       <c r="F134" s="8">
-        <v>1046569.75</v>
+        <v>642419.97</v>
       </c>
       <c r="G134" s="8">
-        <v>29530263.91</v>
+        <v>27279234.960000001</v>
       </c>
       <c r="H134" s="9">
-        <v>1.29</v>
+        <v>0.75</v>
       </c>
       <c r="I134" s="9">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="J134" s="8">
-        <v>17053</v>
+        <v>14611</v>
       </c>
     </row>
     <row r="135" spans="1:10" ht="15.75" customHeight="1">
       <c r="A135" s="24"/>
       <c r="B135" s="24"/>
       <c r="C135" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D135" s="7">
-        <v>1827</v>
+        <v>1856</v>
       </c>
       <c r="E135" s="8">
-        <v>170818045.25999999</v>
+        <v>166526253.88999999</v>
       </c>
       <c r="F135" s="8">
-        <v>2353132.4500000002</v>
+        <v>2753206.34</v>
       </c>
       <c r="G135" s="8">
-        <v>168464912.81</v>
+        <v>163773047.55000001</v>
       </c>
       <c r="H135" s="9">
-        <v>2.91</v>
+        <v>3.23</v>
       </c>
       <c r="I135" s="9">
-        <v>1</v>
+        <v>0.95</v>
       </c>
       <c r="J135" s="8">
-        <v>93496</v>
+        <v>89723</v>
       </c>
     </row>
     <row r="136" spans="1:10" ht="15.75" customHeight="1">
       <c r="A136" s="24"/>
       <c r="B136" s="24"/>
       <c r="C136" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D136" s="7">
-        <v>8386</v>
+        <v>8254</v>
       </c>
       <c r="E136" s="8">
-        <v>103284100.84999999</v>
+        <v>101938120.45999999</v>
       </c>
       <c r="F136" s="8">
-        <v>3245765.43</v>
+        <v>3380577.19</v>
       </c>
       <c r="G136" s="8">
-        <v>100038335.42</v>
+        <v>98557543.269999996</v>
       </c>
       <c r="H136" s="9">
-        <v>4.01</v>
+        <v>3.97</v>
       </c>
       <c r="I136" s="9">
-        <v>0.61</v>
+        <v>0.57999999999999996</v>
       </c>
       <c r="J136" s="8">
-        <v>12316</v>
+        <v>12350</v>
       </c>
     </row>
     <row r="137" spans="1:10" ht="15.75" customHeight="1">
       <c r="A137" s="24"/>
       <c r="B137" s="24"/>
       <c r="C137" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D137" s="7">
-        <v>14430</v>
+        <v>14557</v>
       </c>
       <c r="E137" s="8">
-        <v>148748092.74000001</v>
+        <v>146293678.97</v>
       </c>
       <c r="F137" s="8">
-        <v>1707263.52</v>
+        <v>1584128.13</v>
       </c>
       <c r="G137" s="8">
-        <v>147040829.22999999</v>
+        <v>144709550.84999999</v>
       </c>
       <c r="H137" s="9">
-        <v>2.11</v>
+        <v>1.86</v>
       </c>
       <c r="I137" s="9">
-        <v>0.87</v>
+        <v>0.83</v>
       </c>
       <c r="J137" s="8">
-        <v>10308</v>
+        <v>10050</v>
       </c>
     </row>
     <row r="138" spans="1:10" ht="15.75" customHeight="1">
       <c r="A138" s="24"/>
       <c r="B138" s="24"/>
       <c r="C138" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D138" s="7">
-        <v>3962</v>
+        <v>3883</v>
       </c>
       <c r="E138" s="8">
-        <v>29462603.890000001</v>
+        <v>30684414.66</v>
       </c>
       <c r="F138" s="8">
-        <v>1566528.12</v>
+        <v>2285069.66</v>
       </c>
       <c r="G138" s="8">
-        <v>27896075.77</v>
+        <v>28399345</v>
       </c>
       <c r="H138" s="9">
-        <v>1.94</v>
+        <v>2.68</v>
       </c>
       <c r="I138" s="9">
         <v>0.17</v>
       </c>
       <c r="J138" s="8">
-        <v>7436</v>
+        <v>7902</v>
       </c>
     </row>
     <row r="139" spans="1:10" ht="15.75" customHeight="1">
       <c r="A139" s="24"/>
       <c r="B139" s="24"/>
       <c r="C139" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D139" s="7">
-        <v>1461</v>
+        <v>1449</v>
       </c>
       <c r="E139" s="8">
-        <v>43578296.280000001</v>
+        <v>40461561.219999999</v>
       </c>
       <c r="F139" s="8">
-        <v>31579071.010000002</v>
+        <v>28455235.640000001</v>
       </c>
       <c r="G139" s="8">
-        <v>11999225.27</v>
+        <v>12006325.59</v>
       </c>
       <c r="H139" s="9">
-        <v>39.049999999999997</v>
+        <v>33.43</v>
       </c>
       <c r="I139" s="9">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="J139" s="8">
-        <v>29828</v>
+        <v>27924</v>
       </c>
     </row>
     <row r="140" spans="1:10" ht="15.75" customHeight="1">
       <c r="A140" s="24"/>
       <c r="B140" s="24"/>
       <c r="C140" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D140" s="7">
-        <v>1057</v>
+        <v>1220</v>
       </c>
       <c r="E140" s="8">
-        <v>2453905.4300000002</v>
+        <v>2863656.82</v>
       </c>
       <c r="F140" s="8">
-        <v>138826.34</v>
+        <v>219342.31</v>
       </c>
       <c r="G140" s="8">
-        <v>2315079.09</v>
+        <v>2644314.5099999998</v>
       </c>
       <c r="H140" s="9">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="I140" s="9">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="J140" s="8">
-        <v>2322</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="141" spans="1:10" ht="15.75" customHeight="1">
       <c r="A141" s="24"/>
       <c r="B141" s="24"/>
       <c r="C141" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D141" s="7">
-        <v>2068</v>
+        <v>2305</v>
       </c>
       <c r="E141" s="8">
-        <v>47911632.43</v>
+        <v>47350475.020000003</v>
       </c>
       <c r="F141" s="8">
-        <v>4370006.53</v>
+        <v>5859121.7999999998</v>
       </c>
       <c r="G141" s="8">
-        <v>43541625.899999999</v>
+        <v>41491353.219999999</v>
       </c>
       <c r="H141" s="9">
-        <v>5.4</v>
+        <v>6.88</v>
       </c>
       <c r="I141" s="9">
-        <v>0.28000000000000003</v>
+        <v>0.27</v>
       </c>
       <c r="J141" s="8">
-        <v>23168</v>
+        <v>20543</v>
       </c>
     </row>
     <row r="142" spans="1:10" ht="15.75" customHeight="1">
       <c r="A142" s="24"/>
       <c r="B142" s="24"/>
       <c r="C142" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D142" s="7">
-        <v>3373</v>
+        <v>3512</v>
       </c>
       <c r="E142" s="8">
-        <v>33525266.579999998</v>
+        <v>33629837.520000003</v>
       </c>
       <c r="F142" s="8">
-        <v>400764.73</v>
+        <v>791895.87</v>
       </c>
       <c r="G142" s="8">
-        <v>33124501.850000001</v>
+        <v>32837941.649999999</v>
       </c>
       <c r="H142" s="9">
-        <v>0.5</v>
+        <v>0.93</v>
       </c>
       <c r="I142" s="9">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="J142" s="8">
-        <v>9939</v>
+        <v>9576</v>
       </c>
     </row>
     <row r="143" spans="1:10" ht="15.75" customHeight="1">
       <c r="A143" s="24"/>
       <c r="B143" s="24"/>
       <c r="C143" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D143" s="7">
-        <v>5374</v>
+        <v>5024</v>
       </c>
       <c r="E143" s="8">
-        <v>84520547.170000002</v>
+        <v>83559669.549999997</v>
       </c>
       <c r="F143" s="8">
-        <v>18930596.100000001</v>
+        <v>21540395.859999999</v>
       </c>
       <c r="G143" s="8">
-        <v>65589951.07</v>
+        <v>62019273.68</v>
       </c>
       <c r="H143" s="9">
-        <v>23.41</v>
+        <v>25.31</v>
       </c>
       <c r="I143" s="9">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="J143" s="8">
-        <v>15728</v>
+        <v>16632</v>
       </c>
     </row>
     <row r="144" spans="1:10" ht="15.75" customHeight="1">
       <c r="A144" s="24"/>
       <c r="B144" s="25"/>
       <c r="C144" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D144" s="7">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E144" s="8">
-        <v>28101006.690000001</v>
+        <v>27781471.640000001</v>
       </c>
       <c r="F144" s="8">
-        <v>3625622.95</v>
+        <v>3950030.34</v>
       </c>
       <c r="G144" s="8">
-        <v>24475383.739999998</v>
+        <v>23831441.309999999</v>
       </c>
       <c r="H144" s="9">
-        <v>4.4800000000000004</v>
+        <v>4.6399999999999997</v>
       </c>
       <c r="I144" s="9">
         <v>0.16</v>
       </c>
       <c r="J144" s="8">
-        <v>202166</v>
+        <v>198439</v>
       </c>
     </row>
     <row r="145" spans="1:10" ht="15.75" customHeight="1">
       <c r="A145" s="25"/>
       <c r="B145" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C145" s="27"/>
       <c r="D145" s="7">
-        <v>61824</v>
+        <v>62325</v>
       </c>
       <c r="E145" s="8">
-        <v>858658533.88999999</v>
+        <v>826567899.78999996</v>
       </c>
       <c r="F145" s="8">
-        <v>80863157.390000001</v>
+        <v>85121065.769999996</v>
       </c>
       <c r="G145" s="8">
-        <v>777795376.5</v>
+        <v>741446834.01999998</v>
       </c>
       <c r="H145" s="9">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I145" s="9">
-        <v>5.03</v>
+        <v>4.71</v>
       </c>
       <c r="J145" s="8">
-        <v>13889</v>
+        <v>13262</v>
       </c>
     </row>
     <row r="146" spans="1:10" ht="15.75" customHeight="1">
       <c r="A146" s="19">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B146" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="7">
-        <v>2284</v>
+        <v>2299</v>
       </c>
       <c r="E146" s="8">
-        <v>6181215.5300000003</v>
+        <v>5425227.9400000004</v>
       </c>
       <c r="F146" s="8">
-        <v>160464.72</v>
+        <v>202750.3</v>
       </c>
       <c r="G146" s="8">
-        <v>6020750.8099999996</v>
+        <v>5222477.6399999997</v>
       </c>
       <c r="H146" s="9">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="I146" s="9">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="J146" s="8">
-        <v>2706</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="147" spans="1:10" ht="15.75" customHeight="1">
       <c r="A147" s="24"/>
       <c r="B147" s="24"/>
       <c r="C147" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D147" s="7">
-        <v>3156</v>
+        <v>3525</v>
       </c>
       <c r="E147" s="8">
-        <v>16234669.300000001</v>
+        <v>20529137.43</v>
       </c>
       <c r="F147" s="8">
-        <v>350587.83</v>
+        <v>475685.09</v>
       </c>
       <c r="G147" s="8">
-        <v>15884081.470000001</v>
+        <v>20053452.34</v>
       </c>
       <c r="H147" s="9">
-        <v>0.44</v>
+        <v>0.59</v>
       </c>
       <c r="I147" s="9">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="J147" s="8">
-        <v>5144</v>
+        <v>5824</v>
       </c>
     </row>
     <row r="148" spans="1:10" ht="15.75" customHeight="1">
       <c r="A148" s="24"/>
       <c r="B148" s="24"/>
       <c r="C148" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="7">
-        <v>81</v>
+        <v>519</v>
       </c>
       <c r="E148" s="8">
-        <v>2031692.66</v>
+        <v>4193003.59</v>
       </c>
       <c r="F148" s="8">
-        <v>0</v>
+        <v>181.57</v>
       </c>
       <c r="G148" s="8">
-        <v>2031692.66</v>
+        <v>4192822.02</v>
       </c>
       <c r="H148" s="9">
         <v>0</v>
       </c>
       <c r="I148" s="9">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="J148" s="8">
-        <v>25083</v>
+        <v>8079</v>
       </c>
     </row>
     <row r="149" spans="1:10" ht="15.75" customHeight="1">
       <c r="A149" s="24"/>
       <c r="B149" s="24"/>
       <c r="C149" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D149" s="7">
-        <v>11459</v>
+        <v>11611</v>
       </c>
       <c r="E149" s="8">
-        <v>108329762.06</v>
+        <v>105530833.95999999</v>
       </c>
       <c r="F149" s="8">
-        <v>12972339.359999999</v>
+        <v>11220393.5</v>
       </c>
       <c r="G149" s="8">
-        <v>95357422.700000003</v>
+        <v>94310440.459999993</v>
       </c>
       <c r="H149" s="9">
-        <v>16.18</v>
+        <v>13.88</v>
       </c>
       <c r="I149" s="9">
-        <v>0.67</v>
+        <v>0.62</v>
       </c>
       <c r="J149" s="8">
-        <v>9454</v>
+        <v>9089</v>
       </c>
     </row>
     <row r="150" spans="1:10" ht="15.75" customHeight="1">
       <c r="A150" s="24"/>
       <c r="B150" s="24"/>
       <c r="C150" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D150" s="7">
-        <v>1757</v>
+        <v>1793</v>
       </c>
       <c r="E150" s="8">
-        <v>28312808.079999998</v>
+        <v>30576833.649999999</v>
       </c>
       <c r="F150" s="8">
-        <v>1511337.19</v>
+        <v>1046569.75</v>
       </c>
       <c r="G150" s="8">
-        <v>26801470.890000001</v>
+        <v>29530263.91</v>
       </c>
       <c r="H150" s="9">
-        <v>1.88</v>
+        <v>1.29</v>
       </c>
       <c r="I150" s="9">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="J150" s="8">
-        <v>16114</v>
+        <v>17053</v>
       </c>
     </row>
     <row r="151" spans="1:10" ht="15.75" customHeight="1">
       <c r="A151" s="24"/>
       <c r="B151" s="24"/>
       <c r="C151" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D151" s="7">
-        <v>1805</v>
+        <v>1827</v>
       </c>
       <c r="E151" s="8">
-        <v>160068369.53</v>
+        <v>170818045.25999999</v>
       </c>
       <c r="F151" s="8">
-        <v>2291799.2200000002</v>
+        <v>2353132.4500000002</v>
       </c>
       <c r="G151" s="8">
-        <v>157776570.31</v>
+        <v>168464912.81</v>
       </c>
       <c r="H151" s="9">
-        <v>2.86</v>
+        <v>2.91</v>
       </c>
       <c r="I151" s="9">
-        <v>0.98</v>
+        <v>1</v>
       </c>
       <c r="J151" s="8">
-        <v>88681</v>
+        <v>93496</v>
       </c>
     </row>
     <row r="152" spans="1:10" ht="15.75" customHeight="1">
       <c r="A152" s="24"/>
       <c r="B152" s="24"/>
       <c r="C152" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D152" s="7">
-        <v>8642</v>
+        <v>8386</v>
       </c>
       <c r="E152" s="8">
-        <v>105493679.84999999</v>
+        <v>103284100.84999999</v>
       </c>
       <c r="F152" s="8">
-        <v>2794532.05</v>
+        <v>3245765.43</v>
       </c>
       <c r="G152" s="8">
-        <v>102699147.79000001</v>
+        <v>100038335.42</v>
       </c>
       <c r="H152" s="9">
-        <v>3.49</v>
+        <v>4.01</v>
       </c>
       <c r="I152" s="9">
-        <v>0.65</v>
+        <v>0.61</v>
       </c>
       <c r="J152" s="8">
-        <v>12207</v>
+        <v>12316</v>
       </c>
     </row>
     <row r="153" spans="1:10" ht="15.75" customHeight="1">
       <c r="A153" s="24"/>
       <c r="B153" s="24"/>
       <c r="C153" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D153" s="7">
-        <v>14186</v>
+        <v>14430</v>
       </c>
       <c r="E153" s="8">
-        <v>156779803.28999999</v>
+        <v>148748092.74000001</v>
       </c>
       <c r="F153" s="8">
-        <v>1618455.48</v>
+        <v>1707263.52</v>
       </c>
       <c r="G153" s="8">
-        <v>155161347.81</v>
+        <v>147040829.22999999</v>
       </c>
       <c r="H153" s="9">
-        <v>2.02</v>
+        <v>2.11</v>
       </c>
       <c r="I153" s="9">
-        <v>0.96</v>
+        <v>0.87</v>
       </c>
       <c r="J153" s="8">
-        <v>11052</v>
+        <v>10308</v>
       </c>
     </row>
     <row r="154" spans="1:10" ht="15.75" customHeight="1">
       <c r="A154" s="24"/>
       <c r="B154" s="24"/>
       <c r="C154" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D154" s="7">
-        <v>4009</v>
+        <v>3962</v>
       </c>
       <c r="E154" s="8">
-        <v>30198711.379999999</v>
+        <v>29462603.890000001</v>
       </c>
       <c r="F154" s="8">
-        <v>1492065.38</v>
+        <v>1566528.12</v>
       </c>
       <c r="G154" s="8">
-        <v>28706646.010000002</v>
+        <v>27896075.77</v>
       </c>
       <c r="H154" s="9">
-        <v>1.86</v>
+        <v>1.94</v>
       </c>
       <c r="I154" s="9">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="J154" s="8">
-        <v>7533</v>
+        <v>7436</v>
       </c>
     </row>
     <row r="155" spans="1:10" ht="15.75" customHeight="1">
       <c r="A155" s="24"/>
       <c r="B155" s="24"/>
       <c r="C155" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D155" s="7">
-        <v>1464</v>
+        <v>1461</v>
       </c>
       <c r="E155" s="8">
-        <v>44577645.539999999</v>
+        <v>43578296.280000001</v>
       </c>
       <c r="F155" s="8">
-        <v>32833821.420000002</v>
+        <v>31579071.010000002</v>
       </c>
       <c r="G155" s="8">
-        <v>11743824.119999999</v>
+        <v>11999225.27</v>
       </c>
       <c r="H155" s="9">
-        <v>40.950000000000003</v>
+        <v>39.049999999999997</v>
       </c>
       <c r="I155" s="9">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="J155" s="8">
-        <v>30449</v>
+        <v>29828</v>
       </c>
     </row>
     <row r="156" spans="1:10" ht="15.75" customHeight="1">
       <c r="A156" s="24"/>
       <c r="B156" s="24"/>
       <c r="C156" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D156" s="7">
-        <v>836</v>
+        <v>1057</v>
       </c>
       <c r="E156" s="8">
-        <v>2006270.58</v>
+        <v>2453905.4300000002</v>
       </c>
       <c r="F156" s="8">
-        <v>75832.850000000006</v>
+        <v>138826.34</v>
       </c>
       <c r="G156" s="8">
-        <v>1930437.73</v>
+        <v>2315079.09</v>
       </c>
       <c r="H156" s="9">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="I156" s="9">
         <v>0.01</v>
       </c>
       <c r="J156" s="8">
-        <v>2400</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="157" spans="1:10" ht="15.75" customHeight="1">
       <c r="A157" s="24"/>
       <c r="B157" s="24"/>
       <c r="C157" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D157" s="7">
-        <v>1891</v>
+        <v>2068</v>
       </c>
       <c r="E157" s="8">
-        <v>45163155.460000001</v>
+        <v>47911632.43</v>
       </c>
       <c r="F157" s="8">
-        <v>2870354.05</v>
+        <v>4370006.53</v>
       </c>
       <c r="G157" s="8">
-        <v>42292801.409999996</v>
+        <v>43541625.899999999</v>
       </c>
       <c r="H157" s="9">
-        <v>3.58</v>
+        <v>5.4</v>
       </c>
       <c r="I157" s="9">
         <v>0.28000000000000003</v>
       </c>
       <c r="J157" s="8">
-        <v>23883</v>
+        <v>23168</v>
       </c>
     </row>
     <row r="158" spans="1:10" ht="15.75" customHeight="1">
       <c r="A158" s="24"/>
       <c r="B158" s="24"/>
       <c r="C158" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D158" s="7">
-        <v>3132</v>
+        <v>3373</v>
       </c>
       <c r="E158" s="8">
-        <v>34726627.82</v>
+        <v>33525266.579999998</v>
       </c>
       <c r="F158" s="8">
-        <v>581046.18999999994</v>
+        <v>400764.73</v>
       </c>
       <c r="G158" s="8">
-        <v>34145581.630000003</v>
+        <v>33124501.850000001</v>
       </c>
       <c r="H158" s="9">
-        <v>0.72</v>
+        <v>0.5</v>
       </c>
       <c r="I158" s="9">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="J158" s="8">
-        <v>11088</v>
+        <v>9939</v>
       </c>
     </row>
     <row r="159" spans="1:10" ht="15.75" customHeight="1">
       <c r="A159" s="24"/>
       <c r="B159" s="24"/>
       <c r="C159" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D159" s="7">
-        <v>5788</v>
+        <v>5374</v>
       </c>
       <c r="E159" s="8">
-        <v>80714216.450000003</v>
+        <v>84520547.170000002</v>
       </c>
       <c r="F159" s="8">
-        <v>17045160.309999999</v>
+        <v>18930596.100000001</v>
       </c>
       <c r="G159" s="8">
-        <v>63669056.140000001</v>
+        <v>65589951.07</v>
       </c>
       <c r="H159" s="9">
-        <v>21.26</v>
+        <v>23.41</v>
       </c>
       <c r="I159" s="9">
         <v>0.5</v>
       </c>
       <c r="J159" s="8">
-        <v>13945</v>
+        <v>15728</v>
       </c>
     </row>
     <row r="160" spans="1:10" ht="15.75" customHeight="1">
       <c r="A160" s="24"/>
       <c r="B160" s="25"/>
       <c r="C160" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D160" s="7">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E160" s="8">
-        <v>27574436.260000002</v>
+        <v>28101006.690000001</v>
       </c>
       <c r="F160" s="8">
-        <v>3580986.27</v>
+        <v>3625622.95</v>
       </c>
       <c r="G160" s="8">
-        <v>23993449.98</v>
+        <v>24475383.739999998</v>
       </c>
       <c r="H160" s="9">
-        <v>4.47</v>
+        <v>4.4800000000000004</v>
       </c>
       <c r="I160" s="9">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="J160" s="8">
-        <v>199815</v>
+        <v>202166</v>
       </c>
     </row>
     <row r="161" spans="1:10" ht="15.75" customHeight="1">
       <c r="A161" s="25"/>
       <c r="B161" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C161" s="27"/>
       <c r="D161" s="7">
-        <v>60628</v>
+        <v>61824</v>
       </c>
       <c r="E161" s="8">
-        <v>848393063.77999997</v>
+        <v>858658533.88999999</v>
       </c>
       <c r="F161" s="8">
-        <v>80178782.329999998</v>
+        <v>80863157.390000001</v>
       </c>
       <c r="G161" s="8">
-        <v>768214281.45000005</v>
+        <v>777795376.5</v>
       </c>
       <c r="H161" s="9">
         <v>99</v>
       </c>
       <c r="I161" s="9">
-        <v>5.22</v>
+        <v>5.03</v>
       </c>
       <c r="J161" s="8">
-        <v>13993</v>
+        <v>13889</v>
       </c>
     </row>
     <row r="162" spans="1:10" ht="15.75" customHeight="1">
       <c r="A162" s="19">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B162" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="7">
-        <v>2288</v>
+        <v>2284</v>
       </c>
       <c r="E162" s="8">
-        <v>5856526.6799999997</v>
+        <v>6181215.5300000003</v>
       </c>
       <c r="F162" s="8">
-        <v>120492.13</v>
+        <v>160464.72</v>
       </c>
       <c r="G162" s="8">
-        <v>5736034.5499999998</v>
+        <v>6020750.8099999996</v>
       </c>
       <c r="H162" s="9">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="I162" s="9">
         <v>0.04</v>
       </c>
       <c r="J162" s="8">
-        <v>2560</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="163" spans="1:10" ht="15.75" customHeight="1">
       <c r="A163" s="24"/>
       <c r="B163" s="24"/>
       <c r="C163" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D163" s="7">
-        <v>2788</v>
+        <v>3156</v>
       </c>
       <c r="E163" s="8">
-        <v>14951776.57</v>
+        <v>16234669.300000001</v>
       </c>
       <c r="F163" s="8">
-        <v>255772.04</v>
+        <v>350587.83</v>
       </c>
       <c r="G163" s="8">
-        <v>14696004.529999999</v>
+        <v>15884081.470000001</v>
       </c>
       <c r="H163" s="9">
-        <v>0.33</v>
+        <v>0.44</v>
       </c>
       <c r="I163" s="9">
         <v>0.1</v>
       </c>
       <c r="J163" s="8">
-        <v>5363</v>
+        <v>5144</v>
       </c>
     </row>
     <row r="164" spans="1:10" ht="15.75" customHeight="1">
       <c r="A164" s="24"/>
       <c r="B164" s="24"/>
       <c r="C164" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="7">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="E164" s="8">
-        <v>1704402.36</v>
+        <v>2031692.66</v>
       </c>
       <c r="F164" s="8">
         <v>0</v>
       </c>
       <c r="G164" s="8">
-        <v>1704402.36</v>
+        <v>2031692.66</v>
       </c>
       <c r="H164" s="9">
         <v>0</v>
       </c>
       <c r="I164" s="9">
         <v>0.01</v>
       </c>
       <c r="J164" s="8">
-        <v>24701</v>
+        <v>25083</v>
       </c>
     </row>
     <row r="165" spans="1:10" ht="15.75" customHeight="1">
       <c r="A165" s="24"/>
       <c r="B165" s="24"/>
       <c r="C165" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="7">
-        <v>11461</v>
+        <v>11459</v>
       </c>
       <c r="E165" s="8">
-        <v>97790063.540000007</v>
+        <v>108329762.06</v>
       </c>
       <c r="F165" s="8">
-        <v>12691330.949999999</v>
+        <v>12972339.359999999</v>
       </c>
       <c r="G165" s="8">
-        <v>85098732.590000004</v>
+        <v>95357422.700000003</v>
       </c>
       <c r="H165" s="9">
-        <v>16.55</v>
+        <v>16.18</v>
       </c>
       <c r="I165" s="9">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="J165" s="8">
-        <v>8532</v>
+        <v>9454</v>
       </c>
     </row>
     <row r="166" spans="1:10" ht="15.75" customHeight="1">
       <c r="A166" s="24"/>
       <c r="B166" s="24"/>
       <c r="C166" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D166" s="7">
-        <v>1797</v>
+        <v>1757</v>
       </c>
       <c r="E166" s="8">
-        <v>27214401.219999999</v>
+        <v>28312808.079999998</v>
       </c>
       <c r="F166" s="8">
-        <v>1273250.47</v>
+        <v>1511337.19</v>
       </c>
       <c r="G166" s="8">
-        <v>25941150.75</v>
+        <v>26801470.890000001</v>
       </c>
       <c r="H166" s="9">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="I166" s="9">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="J166" s="8">
-        <v>15144</v>
+        <v>16114</v>
       </c>
     </row>
     <row r="167" spans="1:10" ht="15.75" customHeight="1">
       <c r="A167" s="24"/>
       <c r="B167" s="24"/>
       <c r="C167" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D167" s="7">
-        <v>1786</v>
+        <v>1805</v>
       </c>
       <c r="E167" s="8">
-        <v>156962296.72999999</v>
+        <v>160068369.53</v>
       </c>
       <c r="F167" s="8">
-        <v>1752072.36</v>
+        <v>2291799.2200000002</v>
       </c>
       <c r="G167" s="8">
-        <v>155210224.37</v>
+        <v>157776570.31</v>
       </c>
       <c r="H167" s="9">
-        <v>2.2799999999999998</v>
+        <v>2.86</v>
       </c>
       <c r="I167" s="9">
-        <v>1.03</v>
+        <v>0.98</v>
       </c>
       <c r="J167" s="8">
-        <v>87885</v>
+        <v>88681</v>
       </c>
     </row>
     <row r="168" spans="1:10" ht="15.75" customHeight="1">
       <c r="A168" s="24"/>
       <c r="B168" s="24"/>
       <c r="C168" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D168" s="7">
-        <v>8884</v>
+        <v>8642</v>
       </c>
       <c r="E168" s="8">
-        <v>107226207.42</v>
+        <v>105493679.84999999</v>
       </c>
       <c r="F168" s="8">
-        <v>2518232.61</v>
+        <v>2794532.05</v>
       </c>
       <c r="G168" s="8">
-        <v>104707974.81</v>
+        <v>102699147.79000001</v>
       </c>
       <c r="H168" s="9">
-        <v>3.28</v>
+        <v>3.49</v>
       </c>
       <c r="I168" s="9">
-        <v>0.7</v>
+        <v>0.65</v>
       </c>
       <c r="J168" s="8">
-        <v>12070</v>
+        <v>12207</v>
       </c>
     </row>
     <row r="169" spans="1:10" ht="15.75" customHeight="1">
       <c r="A169" s="24"/>
       <c r="B169" s="24"/>
       <c r="C169" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D169" s="7">
-        <v>13882</v>
+        <v>14186</v>
       </c>
       <c r="E169" s="8">
-        <v>163214811.08000001</v>
+        <v>156779803.28999999</v>
       </c>
       <c r="F169" s="8">
-        <v>1611686.12</v>
+        <v>1618455.48</v>
       </c>
       <c r="G169" s="8">
-        <v>161603124.97</v>
+        <v>155161347.81</v>
       </c>
       <c r="H169" s="9">
-        <v>2.1</v>
+        <v>2.02</v>
       </c>
       <c r="I169" s="9">
-        <v>1.07</v>
+        <v>0.96</v>
       </c>
       <c r="J169" s="8">
-        <v>11757</v>
+        <v>11052</v>
       </c>
     </row>
     <row r="170" spans="1:10" ht="15.75" customHeight="1">
       <c r="A170" s="24"/>
       <c r="B170" s="24"/>
       <c r="C170" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D170" s="7">
-        <v>4112</v>
+        <v>4009</v>
       </c>
       <c r="E170" s="8">
-        <v>30160186.75</v>
+        <v>30198711.379999999</v>
       </c>
       <c r="F170" s="8">
-        <v>1772582.93</v>
+        <v>1492065.38</v>
       </c>
       <c r="G170" s="8">
-        <v>28387603.82</v>
+        <v>28706646.010000002</v>
       </c>
       <c r="H170" s="9">
-        <v>2.31</v>
+        <v>1.86</v>
       </c>
       <c r="I170" s="9">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="J170" s="8">
-        <v>7335</v>
+        <v>7533</v>
       </c>
     </row>
     <row r="171" spans="1:10" ht="15.75" customHeight="1">
       <c r="A171" s="24"/>
       <c r="B171" s="24"/>
       <c r="C171" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D171" s="7">
-        <v>1475</v>
+        <v>1464</v>
       </c>
       <c r="E171" s="8">
-        <v>43242551.149999999</v>
+        <v>44577645.539999999</v>
       </c>
       <c r="F171" s="8">
-        <v>32449307.18</v>
+        <v>32833821.420000002</v>
       </c>
       <c r="G171" s="8">
-        <v>10793243.960000001</v>
+        <v>11743824.119999999</v>
       </c>
       <c r="H171" s="9">
-        <v>42.32</v>
+        <v>40.950000000000003</v>
       </c>
       <c r="I171" s="9">
-        <v>0.28000000000000003</v>
+        <v>0.27</v>
       </c>
       <c r="J171" s="8">
-        <v>29317</v>
+        <v>30449</v>
       </c>
     </row>
     <row r="172" spans="1:10" ht="15.75" customHeight="1">
       <c r="A172" s="24"/>
       <c r="B172" s="24"/>
       <c r="C172" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D172" s="7">
-        <v>671</v>
+        <v>836</v>
       </c>
       <c r="E172" s="8">
-        <v>1738927.45</v>
+        <v>2006270.58</v>
       </c>
       <c r="F172" s="8">
-        <v>48240.58</v>
+        <v>75832.850000000006</v>
       </c>
       <c r="G172" s="8">
-        <v>1690686.87</v>
+        <v>1930437.73</v>
       </c>
       <c r="H172" s="9">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="I172" s="9">
         <v>0.01</v>
       </c>
       <c r="J172" s="8">
-        <v>2592</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="173" spans="1:10" ht="15.75" customHeight="1">
       <c r="A173" s="24"/>
       <c r="B173" s="24"/>
       <c r="C173" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D173" s="7">
-        <v>1717</v>
+        <v>1891</v>
       </c>
       <c r="E173" s="8">
-        <v>44242214.009999998</v>
+        <v>45163155.460000001</v>
       </c>
       <c r="F173" s="8">
-        <v>2622012.29</v>
+        <v>2870354.05</v>
       </c>
       <c r="G173" s="8">
-        <v>41620201.729999997</v>
+        <v>42292801.409999996</v>
       </c>
       <c r="H173" s="9">
-        <v>3.42</v>
+        <v>3.58</v>
       </c>
       <c r="I173" s="9">
-        <v>0.28999999999999998</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="J173" s="8">
-        <v>25767</v>
+        <v>23883</v>
       </c>
     </row>
     <row r="174" spans="1:10" ht="15.75" customHeight="1">
       <c r="A174" s="24"/>
       <c r="B174" s="24"/>
       <c r="C174" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D174" s="7">
-        <v>2912</v>
+        <v>3132</v>
       </c>
       <c r="E174" s="8">
-        <v>29447026</v>
+        <v>34726627.82</v>
       </c>
       <c r="F174" s="8">
-        <v>343477.39</v>
+        <v>581046.18999999994</v>
       </c>
       <c r="G174" s="8">
-        <v>29103548.609999999</v>
+        <v>34145581.630000003</v>
       </c>
       <c r="H174" s="9">
-        <v>0.45</v>
+        <v>0.72</v>
       </c>
       <c r="I174" s="9">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="J174" s="8">
-        <v>10112</v>
+        <v>11088</v>
       </c>
     </row>
     <row r="175" spans="1:10" ht="15.75" customHeight="1">
       <c r="A175" s="24"/>
       <c r="B175" s="24"/>
       <c r="C175" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D175" s="7">
-        <v>6267</v>
+        <v>5788</v>
       </c>
       <c r="E175" s="8">
-        <v>80818656.879999995</v>
+        <v>80714216.450000003</v>
       </c>
       <c r="F175" s="8">
-        <v>15639739.57</v>
+        <v>17045160.309999999</v>
       </c>
       <c r="G175" s="8">
-        <v>65178917.310000002</v>
+        <v>63669056.140000001</v>
       </c>
       <c r="H175" s="9">
-        <v>20.399999999999999</v>
+        <v>21.26</v>
       </c>
       <c r="I175" s="9">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="J175" s="8">
-        <v>12896</v>
+        <v>13945</v>
       </c>
     </row>
     <row r="176" spans="1:10" ht="15.75" customHeight="1">
       <c r="A176" s="24"/>
       <c r="B176" s="25"/>
       <c r="C176" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D176" s="7">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E176" s="8">
-        <v>26465064.390000001</v>
+        <v>27574436.260000002</v>
       </c>
       <c r="F176" s="8">
-        <v>3581801.41</v>
+        <v>3580986.27</v>
       </c>
       <c r="G176" s="8">
-        <v>22883262.969999999</v>
+        <v>23993449.98</v>
       </c>
       <c r="H176" s="9">
-        <v>4.67</v>
+        <v>4.47</v>
       </c>
       <c r="I176" s="9">
         <v>0.17</v>
       </c>
       <c r="J176" s="8">
-        <v>193176</v>
+        <v>199815</v>
       </c>
     </row>
     <row r="177" spans="1:10" ht="15.75" customHeight="1">
       <c r="A177" s="25"/>
       <c r="B177" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C177" s="27"/>
       <c r="D177" s="7">
-        <v>60246</v>
+        <v>60628</v>
       </c>
       <c r="E177" s="8">
-        <v>831035112.23000002</v>
+        <v>848393063.77999997</v>
       </c>
       <c r="F177" s="8">
-        <v>76679998.030000001</v>
+        <v>80178782.329999998</v>
       </c>
       <c r="G177" s="8">
-        <v>754355114.20000005</v>
+        <v>768214281.45000005</v>
       </c>
       <c r="H177" s="9">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="I177" s="9">
-        <v>5.44</v>
+        <v>5.22</v>
       </c>
       <c r="J177" s="8">
-        <v>13794</v>
+        <v>13993</v>
       </c>
     </row>
     <row r="178" spans="1:10" ht="15.75" customHeight="1">
       <c r="A178" s="19">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B178" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="7">
-        <v>2295</v>
+        <v>2288</v>
       </c>
       <c r="E178" s="8">
-        <v>5400023.1699999999</v>
+        <v>5856526.6799999997</v>
       </c>
       <c r="F178" s="8">
-        <v>143259.88</v>
+        <v>120492.13</v>
       </c>
       <c r="G178" s="8">
-        <v>5256763.3</v>
+        <v>5736034.5499999998</v>
       </c>
       <c r="H178" s="9">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="I178" s="9">
         <v>0.04</v>
       </c>
       <c r="J178" s="8">
-        <v>2353</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="179" spans="1:10" ht="15.75" customHeight="1">
       <c r="A179" s="24"/>
       <c r="B179" s="24"/>
       <c r="C179" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D179" s="7">
-        <v>2453</v>
+        <v>2788</v>
       </c>
       <c r="E179" s="8">
-        <v>12855911.359999999</v>
+        <v>14951776.57</v>
       </c>
       <c r="F179" s="8">
-        <v>255146.6</v>
+        <v>255772.04</v>
       </c>
       <c r="G179" s="8">
-        <v>12600764.76</v>
+        <v>14696004.529999999</v>
       </c>
       <c r="H179" s="9">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="I179" s="9">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="J179" s="8">
-        <v>5241</v>
+        <v>5363</v>
       </c>
     </row>
     <row r="180" spans="1:10" ht="15.75" customHeight="1">
       <c r="A180" s="24"/>
       <c r="B180" s="24"/>
       <c r="C180" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D180" s="7">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="E180" s="8">
-        <v>1779613.1</v>
+        <v>1704402.36</v>
       </c>
       <c r="F180" s="8">
-        <v>51.5</v>
+        <v>0</v>
       </c>
       <c r="G180" s="8">
-        <v>1779561.6</v>
+        <v>1704402.36</v>
       </c>
       <c r="H180" s="9">
         <v>0</v>
       </c>
       <c r="I180" s="9">
         <v>0.01</v>
       </c>
       <c r="J180" s="8">
-        <v>34223</v>
+        <v>24701</v>
       </c>
     </row>
     <row r="181" spans="1:10" ht="15.75" customHeight="1">
       <c r="A181" s="24"/>
       <c r="B181" s="24"/>
       <c r="C181" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D181" s="7">
-        <v>11425</v>
+        <v>11461</v>
       </c>
       <c r="E181" s="8">
-        <v>104959175.78</v>
+        <v>97790063.540000007</v>
       </c>
       <c r="F181" s="8">
-        <v>26588050.43</v>
+        <v>12691330.949999999</v>
       </c>
       <c r="G181" s="8">
-        <v>78371125.359999999</v>
+        <v>85098732.590000004</v>
       </c>
       <c r="H181" s="9">
-        <v>31.9</v>
+        <v>16.55</v>
       </c>
       <c r="I181" s="9">
-        <v>0.72</v>
+        <v>0.64</v>
       </c>
       <c r="J181" s="8">
-        <v>9187</v>
+        <v>8532</v>
       </c>
     </row>
     <row r="182" spans="1:10" ht="15.75" customHeight="1">
       <c r="A182" s="24"/>
       <c r="B182" s="24"/>
       <c r="C182" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D182" s="7">
-        <v>1786</v>
+        <v>1797</v>
       </c>
       <c r="E182" s="8">
-        <v>26113651.210000001</v>
+        <v>27214401.219999999</v>
       </c>
       <c r="F182" s="8">
-        <v>1370031.15</v>
+        <v>1273250.47</v>
       </c>
       <c r="G182" s="8">
-        <v>24743620.059999999</v>
+        <v>25941150.75</v>
       </c>
       <c r="H182" s="9">
-        <v>1.64</v>
+        <v>1.66</v>
       </c>
       <c r="I182" s="9">
         <v>0.18</v>
       </c>
       <c r="J182" s="8">
-        <v>14621</v>
+        <v>15144</v>
       </c>
     </row>
     <row r="183" spans="1:10" ht="15.75" customHeight="1">
       <c r="A183" s="24"/>
       <c r="B183" s="24"/>
       <c r="C183" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D183" s="7">
-        <v>1757</v>
+        <v>1786</v>
       </c>
       <c r="E183" s="8">
-        <v>150667098.46000001</v>
+        <v>156962296.72999999</v>
       </c>
       <c r="F183" s="8">
-        <v>1510471.13</v>
+        <v>1752072.36</v>
       </c>
       <c r="G183" s="8">
-        <v>149156627.33000001</v>
+        <v>155210224.37</v>
       </c>
       <c r="H183" s="9">
-        <v>1.81</v>
+        <v>2.2799999999999998</v>
       </c>
       <c r="I183" s="9">
         <v>1.03</v>
       </c>
       <c r="J183" s="8">
-        <v>85752</v>
+        <v>87885</v>
       </c>
     </row>
     <row r="184" spans="1:10" ht="15.75" customHeight="1">
       <c r="A184" s="24"/>
       <c r="B184" s="24"/>
       <c r="C184" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D184" s="7">
-        <v>9036</v>
+        <v>8884</v>
       </c>
       <c r="E184" s="8">
-        <v>113200198.41</v>
+        <v>107226207.42</v>
       </c>
       <c r="F184" s="8">
-        <v>2653702.27</v>
+        <v>2518232.61</v>
       </c>
       <c r="G184" s="8">
-        <v>110546496.14</v>
+        <v>104707974.81</v>
       </c>
       <c r="H184" s="9">
-        <v>3.18</v>
+        <v>3.28</v>
       </c>
       <c r="I184" s="9">
-        <v>0.77</v>
+        <v>0.7</v>
       </c>
       <c r="J184" s="8">
-        <v>12528</v>
+        <v>12070</v>
       </c>
     </row>
     <row r="185" spans="1:10" ht="15.75" customHeight="1">
       <c r="A185" s="24"/>
       <c r="B185" s="24"/>
       <c r="C185" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D185" s="7">
-        <v>13524</v>
+        <v>13882</v>
       </c>
       <c r="E185" s="8">
-        <v>147258475.72999999</v>
+        <v>163214811.08000001</v>
       </c>
       <c r="F185" s="8">
-        <v>1732139.91</v>
+        <v>1611686.12</v>
       </c>
       <c r="G185" s="8">
-        <v>145526335.83000001</v>
+        <v>161603124.97</v>
       </c>
       <c r="H185" s="9">
-        <v>2.08</v>
+        <v>2.1</v>
       </c>
       <c r="I185" s="9">
-        <v>1</v>
+        <v>1.07</v>
       </c>
       <c r="J185" s="8">
-        <v>10889</v>
+        <v>11757</v>
       </c>
     </row>
     <row r="186" spans="1:10" ht="15.75" customHeight="1">
       <c r="A186" s="24"/>
       <c r="B186" s="24"/>
       <c r="C186" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D186" s="7">
-        <v>4382</v>
+        <v>4112</v>
       </c>
       <c r="E186" s="8">
-        <v>31362460.52</v>
+        <v>30160186.75</v>
       </c>
       <c r="F186" s="8">
-        <v>1385364.29</v>
+        <v>1772582.93</v>
       </c>
       <c r="G186" s="8">
-        <v>29977096.23</v>
+        <v>28387603.82</v>
       </c>
       <c r="H186" s="9">
-        <v>1.66</v>
+        <v>2.31</v>
       </c>
       <c r="I186" s="9">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="J186" s="8">
-        <v>7157</v>
+        <v>7335</v>
       </c>
     </row>
     <row r="187" spans="1:10" ht="15.75" customHeight="1">
       <c r="A187" s="24"/>
       <c r="B187" s="24"/>
       <c r="C187" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D187" s="7">
-        <v>1520</v>
+        <v>1475</v>
       </c>
       <c r="E187" s="8">
-        <v>38373284.109999999</v>
+        <v>43242551.149999999</v>
       </c>
       <c r="F187" s="8">
-        <v>28404071.899999999</v>
+        <v>32449307.18</v>
       </c>
       <c r="G187" s="8">
-        <v>9969212.2100000009</v>
+        <v>10793243.960000001</v>
       </c>
       <c r="H187" s="9">
-        <v>34.07</v>
+        <v>42.32</v>
       </c>
       <c r="I187" s="9">
-        <v>0.26</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="J187" s="8">
-        <v>25246</v>
+        <v>29317</v>
       </c>
     </row>
     <row r="188" spans="1:10" ht="15.75" customHeight="1">
       <c r="A188" s="24"/>
       <c r="B188" s="24"/>
       <c r="C188" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D188" s="7">
-        <v>448</v>
+        <v>671</v>
       </c>
       <c r="E188" s="8">
-        <v>1687517.17</v>
+        <v>1738927.45</v>
       </c>
       <c r="F188" s="8">
-        <v>199992.65</v>
+        <v>48240.58</v>
       </c>
       <c r="G188" s="8">
-        <v>1487524.52</v>
+        <v>1690686.87</v>
       </c>
       <c r="H188" s="9">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="I188" s="9">
         <v>0.01</v>
       </c>
       <c r="J188" s="8">
-        <v>3767</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="189" spans="1:10" ht="15.75" customHeight="1">
       <c r="A189" s="24"/>
       <c r="B189" s="24"/>
       <c r="C189" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D189" s="7">
-        <v>1563</v>
+        <v>1717</v>
       </c>
       <c r="E189" s="8">
-        <v>43789652.57</v>
+        <v>44242214.009999998</v>
       </c>
       <c r="F189" s="8">
-        <v>2464223.88</v>
+        <v>2622012.29</v>
       </c>
       <c r="G189" s="8">
-        <v>41325428.689999998</v>
+        <v>41620201.729999997</v>
       </c>
       <c r="H189" s="9">
-        <v>2.96</v>
+        <v>3.42</v>
       </c>
       <c r="I189" s="9">
-        <v>0.3</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="J189" s="8">
-        <v>28016</v>
+        <v>25767</v>
       </c>
     </row>
     <row r="190" spans="1:10" ht="15.75" customHeight="1">
       <c r="A190" s="24"/>
       <c r="B190" s="24"/>
       <c r="C190" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D190" s="7">
-        <v>2777</v>
+        <v>2912</v>
       </c>
       <c r="E190" s="8">
-        <v>28107184.260000002</v>
+        <v>29447026</v>
       </c>
       <c r="F190" s="8">
-        <v>349868.94</v>
+        <v>343477.39</v>
       </c>
       <c r="G190" s="8">
-        <v>27757315.32</v>
+        <v>29103548.609999999</v>
       </c>
       <c r="H190" s="9">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="I190" s="9">
         <v>0.19</v>
       </c>
       <c r="J190" s="8">
-        <v>10121</v>
+        <v>10112</v>
       </c>
     </row>
     <row r="191" spans="1:10" ht="15.75" customHeight="1">
       <c r="A191" s="24"/>
       <c r="B191" s="24"/>
       <c r="C191" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D191" s="7">
-        <v>6697</v>
+        <v>6267</v>
       </c>
       <c r="E191" s="8">
-        <v>77864147.599999994</v>
+        <v>80818656.879999995</v>
       </c>
       <c r="F191" s="8">
-        <v>13059180.75</v>
+        <v>15639739.57</v>
       </c>
       <c r="G191" s="8">
-        <v>64804966.850000001</v>
+        <v>65178917.310000002</v>
       </c>
       <c r="H191" s="9">
-        <v>15.67</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="I191" s="9">
         <v>0.53</v>
       </c>
       <c r="J191" s="8">
-        <v>11627</v>
+        <v>12896</v>
       </c>
     </row>
     <row r="192" spans="1:10" ht="15.75" customHeight="1">
       <c r="A192" s="24"/>
       <c r="B192" s="25"/>
       <c r="C192" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D192" s="7">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E192" s="8">
-        <v>25886588.920000002</v>
+        <v>26465064.390000001</v>
       </c>
       <c r="F192" s="8">
-        <v>3242231.57</v>
+        <v>3581801.41</v>
       </c>
       <c r="G192" s="8">
-        <v>22644357.350000001</v>
+        <v>22883262.969999999</v>
       </c>
       <c r="H192" s="9">
-        <v>3.89</v>
+        <v>4.67</v>
       </c>
       <c r="I192" s="9">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="J192" s="8">
-        <v>193183</v>
+        <v>193176</v>
       </c>
     </row>
     <row r="193" spans="1:10" ht="15.75" customHeight="1">
       <c r="A193" s="25"/>
       <c r="B193" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C193" s="27"/>
       <c r="D193" s="7">
-        <v>59849</v>
+        <v>60246</v>
       </c>
       <c r="E193" s="8">
-        <v>809304982.36000001</v>
+        <v>831035112.23000002</v>
       </c>
       <c r="F193" s="8">
-        <v>83357786.829999998</v>
+        <v>76679998.030000001</v>
       </c>
       <c r="G193" s="8">
-        <v>725947195.52999997</v>
+        <v>754355114.20000005</v>
       </c>
       <c r="H193" s="9">
         <v>100</v>
       </c>
       <c r="I193" s="9">
-        <v>5.51</v>
+        <v>5.44</v>
       </c>
       <c r="J193" s="8">
-        <v>13522</v>
+        <v>13794</v>
       </c>
     </row>
     <row r="194" spans="1:10" ht="15.75" customHeight="1">
       <c r="A194" s="19">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B194" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D194" s="7">
-        <v>2514</v>
+        <v>2295</v>
       </c>
       <c r="E194" s="8">
-        <v>4643489.66</v>
+        <v>5400023.1699999999</v>
       </c>
       <c r="F194" s="8">
-        <v>141722.9</v>
+        <v>143259.88</v>
       </c>
       <c r="G194" s="8">
-        <v>4501766.7699999996</v>
+        <v>5256763.3</v>
       </c>
       <c r="H194" s="9">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="I194" s="9">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="J194" s="8">
-        <v>1847</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="195" spans="1:10" ht="15.75" customHeight="1">
       <c r="A195" s="24"/>
       <c r="B195" s="24"/>
       <c r="C195" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D195" s="7">
-        <v>2156</v>
+        <v>2453</v>
       </c>
       <c r="E195" s="8">
-        <v>11271749.35</v>
+        <v>12855911.359999999</v>
       </c>
       <c r="F195" s="8">
-        <v>135696.29999999999</v>
+        <v>255146.6</v>
       </c>
       <c r="G195" s="8">
-        <v>11136053.060000001</v>
+        <v>12600764.76</v>
       </c>
       <c r="H195" s="9">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="I195" s="9">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="J195" s="8">
-        <v>5228</v>
+        <v>5241</v>
       </c>
     </row>
     <row r="196" spans="1:10" ht="15.75" customHeight="1">
       <c r="A196" s="24"/>
       <c r="B196" s="24"/>
       <c r="C196" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D196" s="7">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="E196" s="8">
-        <v>1187288.94</v>
+        <v>1779613.1</v>
       </c>
       <c r="F196" s="8">
-        <v>348.59</v>
+        <v>51.5</v>
       </c>
       <c r="G196" s="8">
-        <v>1186940.3600000001</v>
+        <v>1779561.6</v>
       </c>
       <c r="H196" s="9">
         <v>0</v>
       </c>
       <c r="I196" s="9">
         <v>0.01</v>
       </c>
       <c r="J196" s="8">
-        <v>14305</v>
+        <v>34223</v>
       </c>
     </row>
     <row r="197" spans="1:10" ht="15.75" customHeight="1">
       <c r="A197" s="24"/>
       <c r="B197" s="24"/>
       <c r="C197" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D197" s="7">
-        <v>11307</v>
+        <v>11425</v>
       </c>
       <c r="E197" s="8">
-        <v>139709125.80000001</v>
+        <v>104959175.78</v>
       </c>
       <c r="F197" s="8">
-        <v>60871687.859999999</v>
+        <v>26588050.43</v>
       </c>
       <c r="G197" s="8">
-        <v>78837437.980000004</v>
+        <v>78371125.359999999</v>
       </c>
       <c r="H197" s="9">
-        <v>52.72</v>
+        <v>31.9</v>
       </c>
       <c r="I197" s="9">
-        <v>0.98</v>
+        <v>0.72</v>
       </c>
       <c r="J197" s="8">
-        <v>12356</v>
+        <v>9187</v>
       </c>
     </row>
     <row r="198" spans="1:10" ht="15.75" customHeight="1">
       <c r="A198" s="24"/>
       <c r="B198" s="24"/>
       <c r="C198" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D198" s="7">
-        <v>1809</v>
+        <v>1786</v>
       </c>
       <c r="E198" s="8">
-        <v>26083187.890000001</v>
+        <v>26113651.210000001</v>
       </c>
       <c r="F198" s="8">
-        <v>1481916.96</v>
+        <v>1370031.15</v>
       </c>
       <c r="G198" s="8">
-        <v>24601270.93</v>
+        <v>24743620.059999999</v>
       </c>
       <c r="H198" s="9">
-        <v>1.28</v>
+        <v>1.64</v>
       </c>
       <c r="I198" s="9">
         <v>0.18</v>
       </c>
       <c r="J198" s="8">
-        <v>14419</v>
+        <v>14621</v>
       </c>
     </row>
     <row r="199" spans="1:10" ht="15.75" customHeight="1">
       <c r="A199" s="24"/>
       <c r="B199" s="24"/>
       <c r="C199" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D199" s="7">
-        <v>1771</v>
+        <v>1757</v>
       </c>
       <c r="E199" s="8">
-        <v>139213259.19999999</v>
+        <v>150667098.46000001</v>
       </c>
       <c r="F199" s="8">
-        <v>1754235.15</v>
+        <v>1510471.13</v>
       </c>
       <c r="G199" s="8">
-        <v>137459024.09999999</v>
+        <v>149156627.33000001</v>
       </c>
       <c r="H199" s="9">
-        <v>1.52</v>
+        <v>1.81</v>
       </c>
       <c r="I199" s="9">
-        <v>0.98</v>
+        <v>1.03</v>
       </c>
       <c r="J199" s="8">
-        <v>78607</v>
+        <v>85752</v>
       </c>
     </row>
     <row r="200" spans="1:10" ht="15.75" customHeight="1">
       <c r="A200" s="24"/>
       <c r="B200" s="24"/>
       <c r="C200" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D200" s="7">
-        <v>9144</v>
+        <v>9036</v>
       </c>
       <c r="E200" s="8">
-        <v>112560432.7</v>
+        <v>113200198.41</v>
       </c>
       <c r="F200" s="8">
-        <v>2580056.16</v>
+        <v>2653702.27</v>
       </c>
       <c r="G200" s="8">
-        <v>109980376.5</v>
+        <v>110546496.14</v>
       </c>
       <c r="H200" s="9">
-        <v>2.23</v>
+        <v>3.18</v>
       </c>
       <c r="I200" s="9">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="J200" s="8">
-        <v>12310</v>
+        <v>12528</v>
       </c>
     </row>
     <row r="201" spans="1:10" ht="15.75" customHeight="1">
       <c r="A201" s="24"/>
       <c r="B201" s="24"/>
       <c r="C201" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D201" s="7">
-        <v>13229</v>
+        <v>13524</v>
       </c>
       <c r="E201" s="8">
-        <v>145306803.80000001</v>
+        <v>147258475.72999999</v>
       </c>
       <c r="F201" s="8">
-        <v>1182007.06</v>
+        <v>1732139.91</v>
       </c>
       <c r="G201" s="8">
-        <v>144124796.69999999</v>
+        <v>145526335.83000001</v>
       </c>
       <c r="H201" s="9">
-        <v>1.02</v>
+        <v>2.08</v>
       </c>
       <c r="I201" s="9">
-        <v>1.02</v>
+        <v>1</v>
       </c>
       <c r="J201" s="8">
-        <v>10984</v>
+        <v>10889</v>
       </c>
     </row>
     <row r="202" spans="1:10" ht="15.75" customHeight="1">
       <c r="A202" s="24"/>
       <c r="B202" s="24"/>
       <c r="C202" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D202" s="7">
-        <v>4358</v>
+        <v>4382</v>
       </c>
       <c r="E202" s="8">
-        <v>30922028.350000001</v>
+        <v>31362460.52</v>
       </c>
       <c r="F202" s="8">
-        <v>1132607.54</v>
+        <v>1385364.29</v>
       </c>
       <c r="G202" s="8">
-        <v>29789420.809999999</v>
+        <v>29977096.23</v>
       </c>
       <c r="H202" s="9">
-        <v>0.98</v>
+        <v>1.66</v>
       </c>
       <c r="I202" s="9">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="J202" s="8">
-        <v>7095</v>
+        <v>7157</v>
       </c>
     </row>
     <row r="203" spans="1:10" ht="15.75" customHeight="1">
       <c r="A203" s="24"/>
       <c r="B203" s="24"/>
       <c r="C203" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D203" s="7">
-        <v>2594</v>
+        <v>1520</v>
       </c>
       <c r="E203" s="8">
-        <v>55370916.100000001</v>
+        <v>38373284.109999999</v>
       </c>
       <c r="F203" s="8">
-        <v>30324613.899999999</v>
+        <v>28404071.899999999</v>
       </c>
       <c r="G203" s="8">
-        <v>25046302.199999999</v>
+        <v>9969212.2100000009</v>
       </c>
       <c r="H203" s="9">
-        <v>26.27</v>
+        <v>34.07</v>
       </c>
       <c r="I203" s="9">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="J203" s="8">
-        <v>21346</v>
+        <v>25246</v>
       </c>
     </row>
     <row r="204" spans="1:10" ht="15.75" customHeight="1">
       <c r="A204" s="24"/>
       <c r="B204" s="24"/>
       <c r="C204" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D204" s="7">
-        <v>391</v>
+        <v>448</v>
       </c>
       <c r="E204" s="8">
-        <v>2717670.47</v>
+        <v>1687517.17</v>
       </c>
       <c r="F204" s="8">
-        <v>1120976.69</v>
+        <v>199992.65</v>
       </c>
       <c r="G204" s="8">
-        <v>1596693.78</v>
+        <v>1487524.52</v>
       </c>
       <c r="H204" s="9">
-        <v>0.97</v>
+        <v>0.24</v>
       </c>
       <c r="I204" s="9">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="J204" s="8">
-        <v>6951</v>
+        <v>3767</v>
       </c>
     </row>
     <row r="205" spans="1:10" ht="15.75" customHeight="1">
       <c r="A205" s="24"/>
       <c r="B205" s="24"/>
       <c r="C205" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D205" s="7">
-        <v>127</v>
+        <v>1563</v>
       </c>
       <c r="E205" s="8">
-        <v>270648.62</v>
+        <v>43789652.57</v>
       </c>
       <c r="F205" s="8">
-        <v>733.34</v>
+        <v>2464223.88</v>
       </c>
       <c r="G205" s="8">
-        <v>269915.28000000003</v>
+        <v>41325428.689999998</v>
       </c>
       <c r="H205" s="9">
-        <v>0</v>
+        <v>2.96</v>
       </c>
       <c r="I205" s="9">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="J205" s="8">
-        <v>2131</v>
+        <v>28016</v>
       </c>
     </row>
     <row r="206" spans="1:10" ht="15.75" customHeight="1">
       <c r="A206" s="24"/>
       <c r="B206" s="24"/>
       <c r="C206" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D206" s="7">
-        <v>2630</v>
+        <v>2777</v>
       </c>
       <c r="E206" s="8">
-        <v>27609046.120000001</v>
+        <v>28107184.260000002</v>
       </c>
       <c r="F206" s="8">
-        <v>326893.43</v>
+        <v>349868.94</v>
       </c>
       <c r="G206" s="8">
-        <v>27282152.699999999</v>
+        <v>27757315.32</v>
       </c>
       <c r="H206" s="9">
-        <v>0.28000000000000003</v>
+        <v>0.42</v>
       </c>
       <c r="I206" s="9">
         <v>0.19</v>
       </c>
       <c r="J206" s="8">
-        <v>10498</v>
+        <v>10121</v>
       </c>
     </row>
     <row r="207" spans="1:10" ht="15.75" customHeight="1">
       <c r="A207" s="24"/>
       <c r="B207" s="24"/>
       <c r="C207" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D207" s="7">
-        <v>7302</v>
+        <v>6697</v>
       </c>
       <c r="E207" s="8">
-        <v>75058702.739999995</v>
+        <v>77864147.599999994</v>
       </c>
       <c r="F207" s="8">
-        <v>12188628.779999999</v>
+        <v>13059180.75</v>
       </c>
       <c r="G207" s="8">
-        <v>62870073.960000001</v>
+        <v>64804966.850000001</v>
       </c>
       <c r="H207" s="9">
-        <v>10.56</v>
+        <v>15.67</v>
       </c>
       <c r="I207" s="9">
         <v>0.53</v>
       </c>
       <c r="J207" s="8">
-        <v>10279</v>
+        <v>11627</v>
       </c>
     </row>
     <row r="208" spans="1:10" ht="15.75" customHeight="1">
       <c r="A208" s="24"/>
       <c r="B208" s="25"/>
       <c r="C208" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D208" s="7">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="E208" s="8">
-        <v>23253613.510000002</v>
+        <v>25886588.920000002</v>
       </c>
       <c r="F208" s="8">
-        <v>2212289.16</v>
+        <v>3242231.57</v>
       </c>
       <c r="G208" s="8">
-        <v>21041324.350000001</v>
+        <v>22644357.350000001</v>
       </c>
       <c r="H208" s="9">
-        <v>1.92</v>
+        <v>3.89</v>
       </c>
       <c r="I208" s="9">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="J208" s="8">
-        <v>178874</v>
+        <v>193183</v>
       </c>
     </row>
     <row r="209" spans="1:10" ht="15.75" customHeight="1">
       <c r="A209" s="25"/>
       <c r="B209" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C209" s="27"/>
       <c r="D209" s="7">
-        <v>59545</v>
+        <v>59849</v>
       </c>
       <c r="E209" s="8">
-        <v>795177963.25</v>
+        <v>809304982.36000001</v>
       </c>
       <c r="F209" s="8">
-        <v>115454413.8</v>
+        <v>83357786.829999998</v>
       </c>
       <c r="G209" s="8">
-        <v>679723549.47000003</v>
+        <v>725947195.52999997</v>
       </c>
       <c r="H209" s="9">
         <v>100</v>
       </c>
       <c r="I209" s="9">
-        <v>5.58</v>
+        <v>5.51</v>
       </c>
       <c r="J209" s="8">
-        <v>13354</v>
+        <v>13522</v>
       </c>
     </row>
     <row r="210" spans="1:10" ht="15.75" customHeight="1">
       <c r="A210" s="19">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B210" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="7">
-        <v>2484</v>
+        <v>2514</v>
       </c>
       <c r="E210" s="8">
-        <v>4214071.76</v>
+        <v>4643489.66</v>
       </c>
       <c r="F210" s="8">
-        <v>151961.62</v>
+        <v>141722.9</v>
       </c>
       <c r="G210" s="8">
-        <v>4062110.14</v>
+        <v>4501766.7699999996</v>
       </c>
       <c r="H210" s="9">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="I210" s="9">
         <v>0.03</v>
       </c>
       <c r="J210" s="8">
-        <v>1696</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="211" spans="1:10" ht="15.75" customHeight="1">
       <c r="A211" s="24"/>
       <c r="B211" s="24"/>
       <c r="C211" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D211" s="7">
-        <v>1896</v>
+        <v>2156</v>
       </c>
       <c r="E211" s="8">
-        <v>10135920.4</v>
+        <v>11271749.35</v>
       </c>
       <c r="F211" s="8">
-        <v>111902.9</v>
+        <v>135696.29999999999</v>
       </c>
       <c r="G211" s="8">
-        <v>10024148.380000001</v>
+        <v>11136053.060000001</v>
       </c>
       <c r="H211" s="9">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="I211" s="9">
-        <v>7.0000000000000007E-2</v>
+        <v>0.08</v>
       </c>
       <c r="J211" s="8">
-        <v>5346</v>
+        <v>5228</v>
       </c>
     </row>
     <row r="212" spans="1:10" ht="15.75" customHeight="1">
       <c r="A212" s="24"/>
       <c r="B212" s="24"/>
       <c r="C212" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D212" s="7">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="E212" s="8">
-        <v>489126.82</v>
+        <v>1187288.94</v>
       </c>
       <c r="F212" s="8">
-        <v>1514</v>
+        <v>348.59</v>
       </c>
       <c r="G212" s="8">
-        <v>487612.82</v>
+        <v>1186940.3600000001</v>
       </c>
       <c r="H212" s="9">
         <v>0</v>
       </c>
       <c r="I212" s="9">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="J212" s="8">
-        <v>7525</v>
+        <v>14305</v>
       </c>
     </row>
     <row r="213" spans="1:10" ht="15.75" customHeight="1">
       <c r="A213" s="24"/>
       <c r="B213" s="24"/>
       <c r="C213" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D213" s="7">
-        <v>11117</v>
+        <v>11307</v>
       </c>
       <c r="E213" s="8">
-        <v>145532899.40000001</v>
+        <v>139709125.80000001</v>
       </c>
       <c r="F213" s="8">
-        <v>47907682.799999997</v>
+        <v>60871687.859999999</v>
       </c>
       <c r="G213" s="8">
-        <v>97625395.730000004</v>
+        <v>78837437.980000004</v>
       </c>
       <c r="H213" s="9">
-        <v>45.97</v>
+        <v>52.72</v>
       </c>
       <c r="I213" s="9">
-        <v>1.04</v>
+        <v>0.98</v>
       </c>
       <c r="J213" s="8">
-        <v>13091</v>
+        <v>12356</v>
       </c>
     </row>
     <row r="214" spans="1:10" ht="15.75" customHeight="1">
       <c r="A214" s="24"/>
       <c r="B214" s="24"/>
       <c r="C214" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D214" s="7">
-        <v>1831</v>
+        <v>1809</v>
       </c>
       <c r="E214" s="8">
-        <v>20387164.079999998</v>
+        <v>26083187.890000001</v>
       </c>
       <c r="F214" s="8">
-        <v>961523.82</v>
+        <v>1481916.96</v>
       </c>
       <c r="G214" s="8">
-        <v>19425682.170000002</v>
+        <v>24601270.93</v>
       </c>
       <c r="H214" s="9">
-        <v>0.92</v>
+        <v>1.28</v>
       </c>
       <c r="I214" s="9">
-        <v>0.14000000000000001</v>
+        <v>0.18</v>
       </c>
       <c r="J214" s="8">
-        <v>11134</v>
+        <v>14419</v>
       </c>
     </row>
     <row r="215" spans="1:10" ht="15.75" customHeight="1">
       <c r="A215" s="24"/>
       <c r="B215" s="24"/>
       <c r="C215" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D215" s="7">
-        <v>1757</v>
+        <v>1771</v>
       </c>
       <c r="E215" s="8">
-        <v>131489660.8</v>
+        <v>139213259.19999999</v>
       </c>
       <c r="F215" s="8">
-        <v>1313113.07</v>
+        <v>1754235.15</v>
       </c>
       <c r="G215" s="8">
-        <v>130177742.8</v>
+        <v>137459024.09999999</v>
       </c>
       <c r="H215" s="9">
-        <v>1.26</v>
+        <v>1.52</v>
       </c>
       <c r="I215" s="9">
-        <v>0.94</v>
+        <v>0.98</v>
       </c>
       <c r="J215" s="8">
-        <v>74838</v>
+        <v>78607</v>
       </c>
     </row>
     <row r="216" spans="1:10" ht="15.75" customHeight="1">
       <c r="A216" s="24"/>
       <c r="B216" s="24"/>
       <c r="C216" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D216" s="7">
-        <v>9249</v>
+        <v>9144</v>
       </c>
       <c r="E216" s="8">
-        <v>112748188.40000001</v>
+        <v>112560432.7</v>
       </c>
       <c r="F216" s="8">
-        <v>2286751.25</v>
+        <v>2580056.16</v>
       </c>
       <c r="G216" s="8">
-        <v>110461851.40000001</v>
+        <v>109980376.5</v>
       </c>
       <c r="H216" s="9">
-        <v>2.19</v>
+        <v>2.23</v>
       </c>
       <c r="I216" s="9">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="J216" s="8">
-        <v>12190</v>
+        <v>12310</v>
       </c>
     </row>
     <row r="217" spans="1:10" ht="15.75" customHeight="1">
       <c r="A217" s="24"/>
       <c r="B217" s="24"/>
       <c r="C217" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D217" s="7">
-        <v>12864</v>
+        <v>13229</v>
       </c>
       <c r="E217" s="8">
-        <v>137342476.5</v>
+        <v>145306803.80000001</v>
       </c>
       <c r="F217" s="8">
-        <v>1031236.02</v>
+        <v>1182007.06</v>
       </c>
       <c r="G217" s="8">
-        <v>136311737.59999999</v>
+        <v>144124796.69999999</v>
       </c>
       <c r="H217" s="9">
-        <v>0.99</v>
+        <v>1.02</v>
       </c>
       <c r="I217" s="9">
-        <v>0.98</v>
+        <v>1.02</v>
       </c>
       <c r="J217" s="8">
-        <v>10676</v>
+        <v>10984</v>
       </c>
     </row>
     <row r="218" spans="1:10" ht="15.75" customHeight="1">
       <c r="A218" s="24"/>
       <c r="B218" s="24"/>
       <c r="C218" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D218" s="7">
-        <v>4298</v>
+        <v>4358</v>
       </c>
       <c r="E218" s="8">
-        <v>29251985.399999999</v>
+        <v>30922028.350000001</v>
       </c>
       <c r="F218" s="8">
-        <v>1082190.69</v>
+        <v>1132607.54</v>
       </c>
       <c r="G218" s="8">
-        <v>28170439.920000002</v>
+        <v>29789420.809999999</v>
       </c>
       <c r="H218" s="9">
-        <v>1.04</v>
+        <v>0.98</v>
       </c>
       <c r="I218" s="9">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="J218" s="8">
-        <v>6806</v>
+        <v>7095</v>
       </c>
     </row>
     <row r="219" spans="1:10" ht="15.75" customHeight="1">
       <c r="A219" s="24"/>
       <c r="B219" s="24"/>
       <c r="C219" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D219" s="7">
-        <v>2393</v>
+        <v>2594</v>
       </c>
       <c r="E219" s="8">
-        <v>56361591.549999997</v>
+        <v>55370916.100000001</v>
       </c>
       <c r="F219" s="8">
-        <v>31609179.399999999</v>
+        <v>30324613.899999999</v>
       </c>
       <c r="G219" s="8">
-        <v>24756496.09</v>
+        <v>25046302.199999999</v>
       </c>
       <c r="H219" s="9">
-        <v>30.33</v>
+        <v>26.27</v>
       </c>
       <c r="I219" s="9">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="J219" s="8">
-        <v>23553</v>
+        <v>21346</v>
       </c>
     </row>
     <row r="220" spans="1:10" ht="15.75" customHeight="1">
       <c r="A220" s="24"/>
       <c r="B220" s="24"/>
       <c r="C220" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D220" s="7">
-        <v>332</v>
+        <v>391</v>
       </c>
       <c r="E220" s="8">
-        <v>3737755.41</v>
+        <v>2717670.47</v>
       </c>
       <c r="F220" s="8">
-        <v>2267552.5</v>
+        <v>1120976.69</v>
       </c>
       <c r="G220" s="8">
-        <v>1470202.91</v>
+        <v>1596693.78</v>
       </c>
       <c r="H220" s="9">
-        <v>2.1800000000000002</v>
+        <v>0.97</v>
       </c>
       <c r="I220" s="9">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="J220" s="8">
-        <v>11258</v>
+        <v>6951</v>
       </c>
     </row>
     <row r="221" spans="1:10" ht="15.75" customHeight="1">
       <c r="A221" s="24"/>
       <c r="B221" s="24"/>
       <c r="C221" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D221" s="7">
-        <v>107</v>
+        <v>127</v>
       </c>
       <c r="E221" s="8">
-        <v>580403.61</v>
+        <v>270648.62</v>
       </c>
       <c r="F221" s="8">
-        <v>814.3</v>
+        <v>733.34</v>
       </c>
       <c r="G221" s="8">
-        <v>579589.30000000005</v>
+        <v>269915.28000000003</v>
       </c>
       <c r="H221" s="9">
         <v>0</v>
       </c>
       <c r="I221" s="9">
         <v>0</v>
       </c>
       <c r="J221" s="8">
-        <v>5424</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="222" spans="1:10" ht="15.75" customHeight="1">
       <c r="A222" s="24"/>
       <c r="B222" s="24"/>
       <c r="C222" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D222" s="7">
-        <v>2425</v>
+        <v>2630</v>
       </c>
       <c r="E222" s="8">
-        <v>24968264.100000001</v>
+        <v>27609046.120000001</v>
       </c>
       <c r="F222" s="8">
-        <v>238105.49</v>
+        <v>326893.43</v>
       </c>
       <c r="G222" s="8">
-        <v>24735666.210000001</v>
+        <v>27282152.699999999</v>
       </c>
       <c r="H222" s="9">
-        <v>0.23</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="I222" s="9">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="J222" s="8">
-        <v>10296</v>
+        <v>10498</v>
       </c>
     </row>
     <row r="223" spans="1:10" ht="15.75" customHeight="1">
       <c r="A223" s="24"/>
       <c r="B223" s="24"/>
       <c r="C223" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D223" s="7">
-        <v>7617</v>
+        <v>7302</v>
       </c>
       <c r="E223" s="8">
-        <v>73684676.969999999</v>
+        <v>75058702.739999995</v>
       </c>
       <c r="F223" s="8">
-        <v>13388922.779999999</v>
+        <v>12188628.779999999</v>
       </c>
       <c r="G223" s="8">
-        <v>60319897.310000002</v>
+        <v>62870073.960000001</v>
       </c>
       <c r="H223" s="9">
-        <v>12.85</v>
+        <v>10.56</v>
       </c>
       <c r="I223" s="9">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="J223" s="8">
-        <v>9674</v>
+        <v>10279</v>
       </c>
     </row>
     <row r="224" spans="1:10" ht="15.75" customHeight="1">
       <c r="A224" s="24"/>
       <c r="B224" s="25"/>
       <c r="C224" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D224" s="7">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="E224" s="8">
-        <v>18800484.719999999</v>
+        <v>23253613.510000002</v>
       </c>
       <c r="F224" s="8">
-        <v>1871243.28</v>
+        <v>2212289.16</v>
       </c>
       <c r="G224" s="8">
-        <v>16929241.440000001</v>
+        <v>21041324.350000001</v>
       </c>
       <c r="H224" s="9">
-        <v>1.8</v>
+        <v>1.92</v>
       </c>
       <c r="I224" s="9">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="J224" s="8">
-        <v>149210</v>
+        <v>178874</v>
       </c>
     </row>
     <row r="225" spans="1:10" ht="15.75" customHeight="1">
       <c r="A225" s="25"/>
       <c r="B225" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C225" s="27"/>
       <c r="D225" s="7">
-        <v>58561</v>
+        <v>59545</v>
       </c>
       <c r="E225" s="8">
-        <v>769724669.90999997</v>
+        <v>795177963.25</v>
       </c>
       <c r="F225" s="8">
-        <v>104223693.92</v>
+        <v>115454413.8</v>
       </c>
       <c r="G225" s="8">
-        <v>665537814.23000002</v>
+        <v>679723549.47000003</v>
       </c>
       <c r="H225" s="9">
         <v>100</v>
       </c>
       <c r="I225" s="9">
-        <v>5.47</v>
+        <v>5.58</v>
       </c>
       <c r="J225" s="8">
-        <v>13144</v>
+        <v>13354</v>
       </c>
     </row>
     <row r="226" spans="1:10" ht="15.75" customHeight="1">
       <c r="A226" s="19">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B226" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="7">
-        <v>2514</v>
+        <v>2484</v>
       </c>
       <c r="E226" s="8">
-        <v>3744310.01</v>
+        <v>4214071.76</v>
       </c>
       <c r="F226" s="8">
-        <v>125573.73</v>
+        <v>151961.62</v>
       </c>
       <c r="G226" s="8">
-        <v>3618736.28</v>
+        <v>4062110.14</v>
       </c>
       <c r="H226" s="9">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="I226" s="9">
         <v>0.03</v>
       </c>
       <c r="J226" s="8">
-        <v>1489</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="227" spans="1:10" ht="15.75" customHeight="1">
       <c r="A227" s="24"/>
       <c r="B227" s="24"/>
       <c r="C227" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D227" s="7">
-        <v>1607</v>
+        <v>1896</v>
       </c>
       <c r="E227" s="8">
-        <v>8491078.4299999997</v>
+        <v>10135920.4</v>
       </c>
       <c r="F227" s="8">
-        <v>101560.6</v>
+        <v>111902.9</v>
       </c>
       <c r="G227" s="8">
-        <v>8389517.8200000003</v>
+        <v>10024148.380000001</v>
       </c>
       <c r="H227" s="9">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="I227" s="9">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="J227" s="8">
-        <v>5284</v>
+        <v>5346</v>
       </c>
     </row>
     <row r="228" spans="1:10" ht="15.75" customHeight="1">
       <c r="A228" s="24"/>
       <c r="B228" s="24"/>
       <c r="C228" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D228" s="7">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="E228" s="8">
-        <v>706394.45</v>
+        <v>489126.82</v>
       </c>
       <c r="F228" s="8">
-        <v>1021.98</v>
+        <v>1514</v>
       </c>
       <c r="G228" s="8">
-        <v>705372.47</v>
+        <v>487612.82</v>
       </c>
       <c r="H228" s="9">
         <v>0</v>
       </c>
       <c r="I228" s="9">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="J228" s="8">
-        <v>12614</v>
+        <v>7525</v>
       </c>
     </row>
     <row r="229" spans="1:10" ht="15.75" customHeight="1">
       <c r="A229" s="24"/>
       <c r="B229" s="24"/>
       <c r="C229" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D229" s="7">
-        <v>10881</v>
+        <v>11117</v>
       </c>
       <c r="E229" s="8">
-        <v>98685618.599999994</v>
+        <v>145532899.40000001</v>
       </c>
       <c r="F229" s="8">
-        <v>33880284.350000001</v>
+        <v>47907682.799999997</v>
       </c>
       <c r="G229" s="8">
-        <v>64805334.25</v>
+        <v>97625395.730000004</v>
       </c>
       <c r="H229" s="9">
-        <v>43.56</v>
+        <v>45.97</v>
       </c>
       <c r="I229" s="9">
-        <v>0.76</v>
+        <v>1.04</v>
       </c>
       <c r="J229" s="8">
-        <v>9070</v>
+        <v>13091</v>
       </c>
     </row>
     <row r="230" spans="1:10" ht="15.75" customHeight="1">
       <c r="A230" s="24"/>
       <c r="B230" s="24"/>
       <c r="C230" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D230" s="7">
-        <v>1895</v>
+        <v>1831</v>
       </c>
       <c r="E230" s="8">
-        <v>20183980.640000001</v>
+        <v>20387164.079999998</v>
       </c>
       <c r="F230" s="8">
-        <v>183018.47</v>
+        <v>961523.82</v>
       </c>
       <c r="G230" s="8">
-        <v>20000962.170000002</v>
+        <v>19425682.170000002</v>
       </c>
       <c r="H230" s="9">
-        <v>0.24</v>
+        <v>0.92</v>
       </c>
       <c r="I230" s="9">
-        <v>0.16</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="J230" s="8">
-        <v>10651</v>
+        <v>11134</v>
       </c>
     </row>
     <row r="231" spans="1:10" ht="15.75" customHeight="1">
       <c r="A231" s="24"/>
       <c r="B231" s="24"/>
       <c r="C231" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D231" s="7">
-        <v>1616</v>
+        <v>1757</v>
       </c>
       <c r="E231" s="8">
-        <v>115662337.61</v>
+        <v>131489660.8</v>
       </c>
       <c r="F231" s="8">
-        <v>1217556.68</v>
+        <v>1313113.07</v>
       </c>
       <c r="G231" s="8">
-        <v>114444780.92</v>
+        <v>130177742.8</v>
       </c>
       <c r="H231" s="9">
-        <v>1.57</v>
+        <v>1.26</v>
       </c>
       <c r="I231" s="9">
-        <v>0.9</v>
+        <v>0.94</v>
       </c>
       <c r="J231" s="8">
-        <v>71573</v>
+        <v>74838</v>
       </c>
     </row>
     <row r="232" spans="1:10" ht="15.75" customHeight="1">
       <c r="A232" s="24"/>
       <c r="B232" s="24"/>
       <c r="C232" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D232" s="7">
-        <v>9378</v>
+        <v>9249</v>
       </c>
       <c r="E232" s="8">
-        <v>103978562.3</v>
+        <v>112748188.40000001</v>
       </c>
       <c r="F232" s="8">
-        <v>2144221.58</v>
+        <v>2286751.25</v>
       </c>
       <c r="G232" s="8">
-        <v>101834340.72</v>
+        <v>110461851.40000001</v>
       </c>
       <c r="H232" s="9">
-        <v>2.76</v>
+        <v>2.19</v>
       </c>
       <c r="I232" s="9">
         <v>0.8</v>
       </c>
       <c r="J232" s="8">
-        <v>11087</v>
+        <v>12190</v>
       </c>
     </row>
     <row r="233" spans="1:10" ht="15.75" customHeight="1">
       <c r="A233" s="24"/>
       <c r="B233" s="24"/>
       <c r="C233" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D233" s="7">
-        <v>12615</v>
+        <v>12864</v>
       </c>
       <c r="E233" s="8">
-        <v>114190495.63</v>
+        <v>137342476.5</v>
       </c>
       <c r="F233" s="8">
-        <v>712565.07</v>
+        <v>1031236.02</v>
       </c>
       <c r="G233" s="8">
-        <v>113477930.56</v>
+        <v>136311737.59999999</v>
       </c>
       <c r="H233" s="9">
-        <v>0.92</v>
+        <v>0.99</v>
       </c>
       <c r="I233" s="9">
-        <v>0.88</v>
+        <v>0.98</v>
       </c>
       <c r="J233" s="8">
-        <v>9052</v>
+        <v>10676</v>
       </c>
     </row>
     <row r="234" spans="1:10" ht="15.75" customHeight="1">
       <c r="A234" s="24"/>
       <c r="B234" s="24"/>
       <c r="C234" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D234" s="7">
-        <v>4381</v>
+        <v>4298</v>
       </c>
       <c r="E234" s="8">
-        <v>28014857.59</v>
+        <v>29251985.399999999</v>
       </c>
       <c r="F234" s="8">
-        <v>1225008.8899999999</v>
+        <v>1082190.69</v>
       </c>
       <c r="G234" s="8">
-        <v>26789848.710000001</v>
+        <v>28170439.920000002</v>
       </c>
       <c r="H234" s="9">
-        <v>1.58</v>
+        <v>1.04</v>
       </c>
       <c r="I234" s="9">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="J234" s="8">
-        <v>6395</v>
+        <v>6806</v>
       </c>
     </row>
     <row r="235" spans="1:10" ht="15.75" customHeight="1">
       <c r="A235" s="24"/>
       <c r="B235" s="24"/>
       <c r="C235" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D235" s="7">
-        <v>2267</v>
+        <v>2393</v>
       </c>
       <c r="E235" s="8">
-        <v>48318949.5</v>
+        <v>56361591.549999997</v>
       </c>
       <c r="F235" s="8">
-        <v>24993931.84</v>
+        <v>31609179.399999999</v>
       </c>
       <c r="G235" s="8">
-        <v>23325017.66</v>
+        <v>24756496.09</v>
       </c>
       <c r="H235" s="9">
-        <v>32.14</v>
+        <v>30.33</v>
       </c>
       <c r="I235" s="9">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="J235" s="8">
-        <v>21314</v>
+        <v>23553</v>
       </c>
     </row>
     <row r="236" spans="1:10" ht="15.75" customHeight="1">
       <c r="A236" s="24"/>
       <c r="B236" s="24"/>
       <c r="C236" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D236" s="7">
-        <v>272</v>
+        <v>332</v>
       </c>
       <c r="E236" s="8">
-        <v>2983349.34</v>
+        <v>3737755.41</v>
       </c>
       <c r="F236" s="8">
-        <v>1507746.55</v>
+        <v>2267552.5</v>
       </c>
       <c r="G236" s="8">
-        <v>1475602.79</v>
+        <v>1470202.91</v>
       </c>
       <c r="H236" s="9">
-        <v>1.94</v>
+        <v>2.1800000000000002</v>
       </c>
       <c r="I236" s="9">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="J236" s="8">
-        <v>10968</v>
+        <v>11258</v>
       </c>
     </row>
     <row r="237" spans="1:10" ht="15.75" customHeight="1">
       <c r="A237" s="24"/>
       <c r="B237" s="24"/>
       <c r="C237" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D237" s="7">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="E237" s="8">
-        <v>159249.17000000001</v>
+        <v>580403.61</v>
       </c>
       <c r="F237" s="8">
-        <v>1777.37</v>
+        <v>814.3</v>
       </c>
       <c r="G237" s="8">
-        <v>157471.79999999999</v>
+        <v>579589.30000000005</v>
       </c>
       <c r="H237" s="9">
         <v>0</v>
       </c>
       <c r="I237" s="9">
         <v>0</v>
       </c>
       <c r="J237" s="8">
-        <v>2152</v>
+        <v>5424</v>
       </c>
     </row>
     <row r="238" spans="1:10" ht="15.75" customHeight="1">
       <c r="A238" s="24"/>
       <c r="B238" s="24"/>
       <c r="C238" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D238" s="7">
-        <v>2278</v>
+        <v>2425</v>
       </c>
       <c r="E238" s="8">
-        <v>19143006.699999999</v>
+        <v>24968264.100000001</v>
       </c>
       <c r="F238" s="8">
-        <v>211033.59</v>
+        <v>238105.49</v>
       </c>
       <c r="G238" s="8">
-        <v>18931973.100000001</v>
+        <v>24735666.210000001</v>
       </c>
       <c r="H238" s="9">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="I238" s="9">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="J238" s="8">
-        <v>8403</v>
+        <v>10296</v>
       </c>
     </row>
     <row r="239" spans="1:10" ht="15.75" customHeight="1">
       <c r="A239" s="24"/>
-      <c r="B239" s="25"/>
+      <c r="B239" s="24"/>
       <c r="C239" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D239" s="7">
-        <v>8305</v>
+        <v>7617</v>
       </c>
       <c r="E239" s="8">
-        <v>71768507.329999998</v>
+        <v>73684676.969999999</v>
       </c>
       <c r="F239" s="8">
-        <v>11471761.960000001</v>
+        <v>13388922.779999999</v>
       </c>
       <c r="G239" s="8">
-        <v>60296745.369999997</v>
+        <v>60319897.310000002</v>
       </c>
       <c r="H239" s="9">
-        <v>14.75</v>
+        <v>12.85</v>
       </c>
       <c r="I239" s="9">
-        <v>0.56000000000000005</v>
+        <v>0.52</v>
       </c>
       <c r="J239" s="8">
-        <v>8642</v>
+        <v>9674</v>
       </c>
     </row>
     <row r="240" spans="1:10" ht="15.75" customHeight="1">
-      <c r="A240" s="25"/>
-      <c r="B240" s="26" t="s">
+      <c r="A240" s="24"/>
+      <c r="B240" s="25"/>
+      <c r="C240" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D240" s="7">
+        <v>126</v>
+      </c>
+      <c r="E240" s="8">
+        <v>18800484.719999999</v>
+      </c>
+      <c r="F240" s="8">
+        <v>1871243.28</v>
+      </c>
+      <c r="G240" s="8">
+        <v>16929241.440000001</v>
+      </c>
+      <c r="H240" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="I240" s="9">
+        <v>0.13</v>
+      </c>
+      <c r="J240" s="8">
+        <v>149210</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A241" s="25"/>
+      <c r="B241" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="C240" s="27"/>
-[...12 lines deleted...]
-      <c r="H240" s="9">
+      <c r="C241" s="27"/>
+      <c r="D241" s="7">
+        <v>58561</v>
+      </c>
+      <c r="E241" s="8">
+        <v>769724669.90999997</v>
+      </c>
+      <c r="F241" s="8">
+        <v>104223693.92</v>
+      </c>
+      <c r="G241" s="8">
+        <v>665537814.23000002</v>
+      </c>
+      <c r="H241" s="9">
         <v>100</v>
       </c>
-      <c r="I240" s="9">
-[...10 lines deleted...]
-      <c r="B241" s="20" t="s">
+      <c r="I241" s="9">
+        <v>5.47</v>
+      </c>
+      <c r="J241" s="8">
+        <v>13144</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A242" s="19">
+        <v>2009</v>
+      </c>
+      <c r="B242" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="C241" s="6" t="s">
+      <c r="C242" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D241" s="7">
-[...14 lines deleted...]
-      <c r="I241" s="9">
+      <c r="D242" s="7">
+        <v>2514</v>
+      </c>
+      <c r="E242" s="8">
+        <v>3744310.01</v>
+      </c>
+      <c r="F242" s="8">
+        <v>125573.73</v>
+      </c>
+      <c r="G242" s="8">
+        <v>3618736.28</v>
+      </c>
+      <c r="H242" s="9">
+        <v>0.16</v>
+      </c>
+      <c r="I242" s="9">
         <v>0.03</v>
       </c>
-      <c r="J241" s="8">
-[...26 lines deleted...]
-      </c>
       <c r="J242" s="8">
-        <v>6289</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="243" spans="1:10" ht="15.75" customHeight="1">
       <c r="A243" s="24"/>
       <c r="B243" s="24"/>
       <c r="C243" s="6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D243" s="7">
-        <v>51</v>
+        <v>1607</v>
       </c>
       <c r="E243" s="8">
-        <v>572048.19999999995</v>
+        <v>8491078.4299999997</v>
       </c>
       <c r="F243" s="8">
-        <v>0</v>
+        <v>101560.6</v>
       </c>
       <c r="G243" s="8">
-        <v>572048.19999999995</v>
+        <v>8389517.8200000003</v>
       </c>
       <c r="H243" s="9">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="I243" s="9">
-        <v>0</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="J243" s="8">
-        <v>11217</v>
+        <v>5284</v>
       </c>
     </row>
     <row r="244" spans="1:10" ht="15.75" customHeight="1">
       <c r="A244" s="24"/>
       <c r="B244" s="24"/>
       <c r="C244" s="6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D244" s="7">
-        <v>10630</v>
+        <v>56</v>
       </c>
       <c r="E244" s="8">
-        <v>91612268.230000004</v>
+        <v>706394.45</v>
       </c>
       <c r="F244" s="8">
-        <v>12824124.84</v>
+        <v>1021.98</v>
       </c>
       <c r="G244" s="8">
-        <v>78788143.390000001</v>
+        <v>705372.47</v>
       </c>
       <c r="H244" s="9">
-        <v>22.3</v>
+        <v>0</v>
       </c>
       <c r="I244" s="9">
-        <v>0.7</v>
+        <v>0.01</v>
       </c>
       <c r="J244" s="8">
-        <v>8618</v>
+        <v>12614</v>
       </c>
     </row>
     <row r="245" spans="1:10" ht="15.75" customHeight="1">
       <c r="A245" s="24"/>
       <c r="B245" s="24"/>
       <c r="C245" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D245" s="7">
-        <v>674</v>
+        <v>10881</v>
       </c>
       <c r="E245" s="8">
-        <v>13726526.890000001</v>
+        <v>98685618.599999994</v>
       </c>
       <c r="F245" s="8">
-        <v>168977.4</v>
+        <v>33880284.350000001</v>
       </c>
       <c r="G245" s="8">
-        <v>13557549.49</v>
+        <v>64805334.25</v>
       </c>
       <c r="H245" s="9">
-        <v>0.28999999999999998</v>
+        <v>43.56</v>
       </c>
       <c r="I245" s="9">
-        <v>0.1</v>
+        <v>0.76</v>
       </c>
       <c r="J245" s="8">
-        <v>20366</v>
+        <v>9070</v>
       </c>
     </row>
     <row r="246" spans="1:10" ht="15.75" customHeight="1">
       <c r="A246" s="24"/>
       <c r="B246" s="24"/>
       <c r="C246" s="6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D246" s="7">
-        <v>1548</v>
+        <v>1895</v>
       </c>
       <c r="E246" s="8">
-        <v>108205935.03</v>
+        <v>20183980.640000001</v>
       </c>
       <c r="F246" s="8">
-        <v>1198832.92</v>
+        <v>183018.47</v>
       </c>
       <c r="G246" s="8">
-        <v>107007102.11</v>
+        <v>20000962.170000002</v>
       </c>
       <c r="H246" s="9">
-        <v>2.08</v>
+        <v>0.24</v>
       </c>
       <c r="I246" s="9">
-        <v>0.83</v>
+        <v>0.16</v>
       </c>
       <c r="J246" s="8">
-        <v>69900</v>
+        <v>10651</v>
       </c>
     </row>
     <row r="247" spans="1:10" ht="15.75" customHeight="1">
       <c r="A247" s="24"/>
       <c r="B247" s="24"/>
       <c r="C247" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D247" s="7">
-        <v>7906</v>
+        <v>1616</v>
       </c>
       <c r="E247" s="8">
-        <v>110490212.88</v>
+        <v>115662337.61</v>
       </c>
       <c r="F247" s="8">
-        <v>2194523.08</v>
+        <v>1217556.68</v>
       </c>
       <c r="G247" s="8">
-        <v>108295689.81</v>
+        <v>114444780.92</v>
       </c>
       <c r="H247" s="9">
-        <v>3.82</v>
+        <v>1.57</v>
       </c>
       <c r="I247" s="9">
-        <v>0.84</v>
+        <v>0.9</v>
       </c>
       <c r="J247" s="8">
-        <v>13975</v>
+        <v>71573</v>
       </c>
     </row>
     <row r="248" spans="1:10" ht="15.75" customHeight="1">
       <c r="A248" s="24"/>
       <c r="B248" s="24"/>
       <c r="C248" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D248" s="7">
-        <v>12543</v>
+        <v>9378</v>
       </c>
       <c r="E248" s="8">
-        <v>126159156.65000001</v>
+        <v>103978562.3</v>
       </c>
       <c r="F248" s="8">
-        <v>689517.52</v>
+        <v>2144221.58</v>
       </c>
       <c r="G248" s="8">
-        <v>125469639.12</v>
+        <v>101834340.72</v>
       </c>
       <c r="H248" s="9">
-        <v>1.2</v>
+        <v>2.76</v>
       </c>
       <c r="I248" s="9">
-        <v>0.96</v>
+        <v>0.8</v>
       </c>
       <c r="J248" s="8">
-        <v>10058</v>
+        <v>11087</v>
       </c>
     </row>
     <row r="249" spans="1:10" ht="15.75" customHeight="1">
       <c r="A249" s="24"/>
       <c r="B249" s="24"/>
       <c r="C249" s="6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D249" s="7">
-        <v>1856</v>
+        <v>12615</v>
       </c>
       <c r="E249" s="8">
-        <v>19022918.969999999</v>
+        <v>114190495.63</v>
       </c>
       <c r="F249" s="8">
-        <v>1071572.72</v>
+        <v>712565.07</v>
       </c>
       <c r="G249" s="8">
-        <v>17951346.25</v>
+        <v>113477930.56</v>
       </c>
       <c r="H249" s="9">
-        <v>1.86</v>
+        <v>0.92</v>
       </c>
       <c r="I249" s="9">
-        <v>0.15</v>
+        <v>0.88</v>
       </c>
       <c r="J249" s="8">
-        <v>10249</v>
+        <v>9052</v>
       </c>
     </row>
     <row r="250" spans="1:10" ht="15.75" customHeight="1">
       <c r="A250" s="24"/>
       <c r="B250" s="24"/>
       <c r="C250" s="6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D250" s="7">
-        <v>2182</v>
+        <v>4381</v>
       </c>
       <c r="E250" s="8">
-        <v>46073146.880000003</v>
+        <v>28014857.59</v>
       </c>
       <c r="F250" s="8">
-        <v>24044398.960000001</v>
+        <v>1225008.8899999999</v>
       </c>
       <c r="G250" s="8">
-        <v>22028747.91</v>
+        <v>26789848.710000001</v>
       </c>
       <c r="H250" s="9">
-        <v>41.82</v>
+        <v>1.58</v>
       </c>
       <c r="I250" s="9">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="J250" s="8">
-        <v>21115</v>
+        <v>6395</v>
       </c>
     </row>
     <row r="251" spans="1:10" ht="15.75" customHeight="1">
       <c r="A251" s="24"/>
       <c r="B251" s="24"/>
       <c r="C251" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D251" s="7">
-        <v>208</v>
+        <v>2267</v>
       </c>
       <c r="E251" s="8">
-        <v>2228538</v>
+        <v>48318949.5</v>
       </c>
       <c r="F251" s="8">
-        <v>1107295.06</v>
+        <v>24993931.84</v>
       </c>
       <c r="G251" s="8">
-        <v>1121242.95</v>
+        <v>23325017.66</v>
       </c>
       <c r="H251" s="9">
-        <v>1.93</v>
+        <v>32.14</v>
       </c>
       <c r="I251" s="9">
-        <v>0.02</v>
+        <v>0.37</v>
       </c>
       <c r="J251" s="8">
-        <v>10714</v>
+        <v>21314</v>
       </c>
     </row>
     <row r="252" spans="1:10" ht="15.75" customHeight="1">
       <c r="A252" s="24"/>
       <c r="B252" s="24"/>
       <c r="C252" s="6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D252" s="7">
-        <v>42</v>
+        <v>272</v>
       </c>
       <c r="E252" s="8">
-        <v>142470.14000000001</v>
+        <v>2983349.34</v>
       </c>
       <c r="F252" s="8">
-        <v>18773.55</v>
+        <v>1507746.55</v>
       </c>
       <c r="G252" s="8">
-        <v>123696.59</v>
+        <v>1475602.79</v>
       </c>
       <c r="H252" s="9">
-        <v>0.03</v>
+        <v>1.94</v>
       </c>
       <c r="I252" s="9">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="J252" s="8">
-        <v>3392</v>
+        <v>10968</v>
       </c>
     </row>
     <row r="253" spans="1:10" ht="15.75" customHeight="1">
       <c r="A253" s="24"/>
       <c r="B253" s="24"/>
       <c r="C253" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D253" s="7">
-        <v>6602</v>
+        <v>74</v>
       </c>
       <c r="E253" s="8">
-        <v>68113270.569999993</v>
+        <v>159249.17000000001</v>
       </c>
       <c r="F253" s="8">
-        <v>414871.94</v>
+        <v>1777.37</v>
       </c>
       <c r="G253" s="8">
-        <v>67698398.629999995</v>
+        <v>157471.79999999999</v>
       </c>
       <c r="H253" s="9">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="I253" s="9">
-        <v>0.52</v>
+        <v>0</v>
       </c>
       <c r="J253" s="8">
-        <v>10317</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="254" spans="1:10" ht="15.75" customHeight="1">
       <c r="A254" s="24"/>
-      <c r="B254" s="25"/>
+      <c r="B254" s="24"/>
       <c r="C254" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D254" s="7">
+        <v>2278</v>
+      </c>
+      <c r="E254" s="8">
+        <v>19143006.699999999</v>
+      </c>
+      <c r="F254" s="8">
+        <v>211033.59</v>
+      </c>
+      <c r="G254" s="8">
+        <v>18931973.100000001</v>
+      </c>
+      <c r="H254" s="9">
+        <v>0.27</v>
+      </c>
+      <c r="I254" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="J254" s="8">
+        <v>8403</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A255" s="24"/>
+      <c r="B255" s="25"/>
+      <c r="C255" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D254" s="7">
+      <c r="D255" s="7">
+        <v>8305</v>
+      </c>
+      <c r="E255" s="8">
+        <v>71768507.329999998</v>
+      </c>
+      <c r="F255" s="8">
+        <v>11471761.960000001</v>
+      </c>
+      <c r="G255" s="8">
+        <v>60296745.369999997</v>
+      </c>
+      <c r="H255" s="9">
+        <v>14.75</v>
+      </c>
+      <c r="I255" s="9">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="J255" s="8">
+        <v>8642</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A256" s="25"/>
+      <c r="B256" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="C256" s="27"/>
+      <c r="D256" s="7">
+        <v>58139</v>
+      </c>
+      <c r="E256" s="8">
+        <v>636030697.28999996</v>
+      </c>
+      <c r="F256" s="8">
+        <v>77777062.659999996</v>
+      </c>
+      <c r="G256" s="8">
+        <v>558253634.63</v>
+      </c>
+      <c r="H256" s="9">
+        <v>100</v>
+      </c>
+      <c r="I256" s="9">
+        <v>4.92</v>
+      </c>
+      <c r="J256" s="8">
+        <v>10940</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A257" s="19">
+        <v>2008</v>
+      </c>
+      <c r="B257" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C257" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D257" s="7">
+        <v>2571</v>
+      </c>
+      <c r="E257" s="8">
+        <v>4535881.13</v>
+      </c>
+      <c r="F257" s="8">
+        <v>133043.44</v>
+      </c>
+      <c r="G257" s="8">
+        <v>4402837.6900000004</v>
+      </c>
+      <c r="H257" s="9">
+        <v>0.23</v>
+      </c>
+      <c r="I257" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="J257" s="8">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A258" s="24"/>
+      <c r="B258" s="24"/>
+      <c r="C258" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D258" s="7">
+        <v>1376</v>
+      </c>
+      <c r="E258" s="8">
+        <v>8653663.6999999993</v>
+      </c>
+      <c r="F258" s="8">
+        <v>194300.81</v>
+      </c>
+      <c r="G258" s="8">
+        <v>8459362.8900000006</v>
+      </c>
+      <c r="H258" s="9">
+        <v>0.34</v>
+      </c>
+      <c r="I258" s="9">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="J258" s="8">
+        <v>6289</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A259" s="24"/>
+      <c r="B259" s="24"/>
+      <c r="C259" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D259" s="7">
+        <v>51</v>
+      </c>
+      <c r="E259" s="8">
+        <v>572048.19999999995</v>
+      </c>
+      <c r="F259" s="8">
+        <v>0</v>
+      </c>
+      <c r="G259" s="8">
+        <v>572048.19999999995</v>
+      </c>
+      <c r="H259" s="9">
+        <v>0</v>
+      </c>
+      <c r="I259" s="9">
+        <v>0</v>
+      </c>
+      <c r="J259" s="8">
+        <v>11217</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A260" s="24"/>
+      <c r="B260" s="24"/>
+      <c r="C260" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D260" s="7">
+        <v>10630</v>
+      </c>
+      <c r="E260" s="8">
+        <v>91612268.230000004</v>
+      </c>
+      <c r="F260" s="8">
+        <v>12824124.84</v>
+      </c>
+      <c r="G260" s="8">
+        <v>78788143.390000001</v>
+      </c>
+      <c r="H260" s="9">
+        <v>22.3</v>
+      </c>
+      <c r="I260" s="9">
+        <v>0.7</v>
+      </c>
+      <c r="J260" s="8">
+        <v>8618</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A261" s="24"/>
+      <c r="B261" s="24"/>
+      <c r="C261" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D261" s="7">
+        <v>674</v>
+      </c>
+      <c r="E261" s="8">
+        <v>13726526.890000001</v>
+      </c>
+      <c r="F261" s="8">
+        <v>168977.4</v>
+      </c>
+      <c r="G261" s="8">
+        <v>13557549.49</v>
+      </c>
+      <c r="H261" s="9">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="I261" s="9">
+        <v>0.1</v>
+      </c>
+      <c r="J261" s="8">
+        <v>20366</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A262" s="24"/>
+      <c r="B262" s="24"/>
+      <c r="C262" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D262" s="7">
+        <v>1548</v>
+      </c>
+      <c r="E262" s="8">
+        <v>108205935.03</v>
+      </c>
+      <c r="F262" s="8">
+        <v>1198832.92</v>
+      </c>
+      <c r="G262" s="8">
+        <v>107007102.11</v>
+      </c>
+      <c r="H262" s="9">
+        <v>2.08</v>
+      </c>
+      <c r="I262" s="9">
+        <v>0.83</v>
+      </c>
+      <c r="J262" s="8">
+        <v>69900</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A263" s="24"/>
+      <c r="B263" s="24"/>
+      <c r="C263" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D263" s="7">
+        <v>7906</v>
+      </c>
+      <c r="E263" s="8">
+        <v>110490212.88</v>
+      </c>
+      <c r="F263" s="8">
+        <v>2194523.08</v>
+      </c>
+      <c r="G263" s="8">
+        <v>108295689.81</v>
+      </c>
+      <c r="H263" s="9">
+        <v>3.82</v>
+      </c>
+      <c r="I263" s="9">
+        <v>0.84</v>
+      </c>
+      <c r="J263" s="8">
+        <v>13975</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A264" s="24"/>
+      <c r="B264" s="24"/>
+      <c r="C264" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D264" s="7">
+        <v>12543</v>
+      </c>
+      <c r="E264" s="8">
+        <v>126159156.65000001</v>
+      </c>
+      <c r="F264" s="8">
+        <v>689517.52</v>
+      </c>
+      <c r="G264" s="8">
+        <v>125469639.12</v>
+      </c>
+      <c r="H264" s="9">
+        <v>1.2</v>
+      </c>
+      <c r="I264" s="9">
+        <v>0.96</v>
+      </c>
+      <c r="J264" s="8">
+        <v>10058</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A265" s="24"/>
+      <c r="B265" s="24"/>
+      <c r="C265" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D265" s="7">
+        <v>1856</v>
+      </c>
+      <c r="E265" s="8">
+        <v>19022918.969999999</v>
+      </c>
+      <c r="F265" s="8">
+        <v>1071572.72</v>
+      </c>
+      <c r="G265" s="8">
+        <v>17951346.25</v>
+      </c>
+      <c r="H265" s="9">
+        <v>1.86</v>
+      </c>
+      <c r="I265" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="J265" s="8">
+        <v>10249</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A266" s="24"/>
+      <c r="B266" s="24"/>
+      <c r="C266" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D266" s="7">
+        <v>2182</v>
+      </c>
+      <c r="E266" s="8">
+        <v>46073146.880000003</v>
+      </c>
+      <c r="F266" s="8">
+        <v>24044398.960000001</v>
+      </c>
+      <c r="G266" s="8">
+        <v>22028747.91</v>
+      </c>
+      <c r="H266" s="9">
+        <v>41.82</v>
+      </c>
+      <c r="I266" s="9">
+        <v>0.35</v>
+      </c>
+      <c r="J266" s="8">
+        <v>21115</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A267" s="24"/>
+      <c r="B267" s="24"/>
+      <c r="C267" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D267" s="7">
+        <v>208</v>
+      </c>
+      <c r="E267" s="8">
+        <v>2228538</v>
+      </c>
+      <c r="F267" s="8">
+        <v>1107295.06</v>
+      </c>
+      <c r="G267" s="8">
+        <v>1121242.95</v>
+      </c>
+      <c r="H267" s="9">
+        <v>1.93</v>
+      </c>
+      <c r="I267" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="J267" s="8">
+        <v>10714</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A268" s="24"/>
+      <c r="B268" s="24"/>
+      <c r="C268" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D268" s="7">
+        <v>42</v>
+      </c>
+      <c r="E268" s="8">
+        <v>142470.14000000001</v>
+      </c>
+      <c r="F268" s="8">
+        <v>18773.55</v>
+      </c>
+      <c r="G268" s="8">
+        <v>123696.59</v>
+      </c>
+      <c r="H268" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="I268" s="9">
+        <v>0</v>
+      </c>
+      <c r="J268" s="8">
+        <v>3392</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A269" s="24"/>
+      <c r="B269" s="24"/>
+      <c r="C269" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D269" s="7">
+        <v>6602</v>
+      </c>
+      <c r="E269" s="8">
+        <v>68113270.569999993</v>
+      </c>
+      <c r="F269" s="8">
+        <v>414871.94</v>
+      </c>
+      <c r="G269" s="8">
+        <v>67698398.629999995</v>
+      </c>
+      <c r="H269" s="9">
+        <v>0.72</v>
+      </c>
+      <c r="I269" s="9">
+        <v>0.52</v>
+      </c>
+      <c r="J269" s="8">
+        <v>10317</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A270" s="24"/>
+      <c r="B270" s="25"/>
+      <c r="C270" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D270" s="7">
         <v>9320</v>
       </c>
-      <c r="E254" s="8">
+      <c r="E270" s="8">
         <v>78803007.730000004</v>
       </c>
-      <c r="F254" s="8">
+      <c r="F270" s="8">
         <v>13440749.470000001</v>
       </c>
-      <c r="G254" s="8">
+      <c r="G270" s="8">
         <v>65362258.259999998</v>
       </c>
-      <c r="H254" s="9">
+      <c r="H270" s="9">
         <v>23.37</v>
       </c>
-      <c r="I254" s="9">
+      <c r="I270" s="9">
         <v>0.6</v>
       </c>
-      <c r="J254" s="8">
+      <c r="J270" s="8">
         <v>8455</v>
       </c>
     </row>
-    <row r="255" spans="1:10" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B255" s="26" t="s">
+    <row r="271" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A271" s="25"/>
+      <c r="B271" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="C255" s="27"/>
-      <c r="D255" s="7">
+      <c r="C271" s="27"/>
+      <c r="D271" s="7">
         <v>57509</v>
       </c>
-      <c r="E255" s="8">
+      <c r="E271" s="8">
         <v>678339044</v>
       </c>
-      <c r="F255" s="8">
+      <c r="F271" s="8">
         <v>57500981.700000003</v>
       </c>
-      <c r="G255" s="8">
+      <c r="G271" s="8">
         <v>620838063.28999996</v>
       </c>
-      <c r="H255" s="9">
+      <c r="H271" s="9">
         <v>99</v>
       </c>
-      <c r="I255" s="9">
+      <c r="I271" s="9">
         <v>5.17</v>
       </c>
-      <c r="J255" s="8">
+      <c r="J271" s="8">
         <v>11795</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="48">
-[...2 lines deleted...]
-    <mergeCell ref="B17:C17"/>
+  <mergeCells count="51">
     <mergeCell ref="A19:A33"/>
     <mergeCell ref="B19:B32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="A35:A49"/>
     <mergeCell ref="B35:B48"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="A51:A65"/>
     <mergeCell ref="B51:B64"/>
     <mergeCell ref="B65:C65"/>
     <mergeCell ref="A67:A81"/>
     <mergeCell ref="B67:B80"/>
     <mergeCell ref="B81:C81"/>
     <mergeCell ref="A83:A97"/>
     <mergeCell ref="B83:B96"/>
     <mergeCell ref="B97:C97"/>
     <mergeCell ref="A99:A113"/>
     <mergeCell ref="B99:B112"/>
     <mergeCell ref="B113:C113"/>
+    <mergeCell ref="B163:B176"/>
+    <mergeCell ref="B177:C177"/>
     <mergeCell ref="A115:A129"/>
     <mergeCell ref="B115:B128"/>
     <mergeCell ref="B129:C129"/>
     <mergeCell ref="A131:A145"/>
     <mergeCell ref="B131:B144"/>
     <mergeCell ref="B145:C145"/>
-    <mergeCell ref="A147:A161"/>
-[...4 lines deleted...]
-    <mergeCell ref="B177:C177"/>
+    <mergeCell ref="A258:A271"/>
+    <mergeCell ref="B258:B270"/>
+    <mergeCell ref="B271:C271"/>
+    <mergeCell ref="A211:A225"/>
+    <mergeCell ref="B211:B224"/>
+    <mergeCell ref="B225:C225"/>
+    <mergeCell ref="A227:A241"/>
+    <mergeCell ref="B227:B240"/>
+    <mergeCell ref="B241:C241"/>
+    <mergeCell ref="A3:A17"/>
+    <mergeCell ref="B3:B16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="A243:A256"/>
+    <mergeCell ref="B243:B255"/>
+    <mergeCell ref="B256:C256"/>
     <mergeCell ref="A179:A193"/>
     <mergeCell ref="B179:B192"/>
     <mergeCell ref="B193:C193"/>
     <mergeCell ref="A195:A209"/>
     <mergeCell ref="B195:B208"/>
     <mergeCell ref="B209:C209"/>
-    <mergeCell ref="A211:A225"/>
-[...7 lines deleted...]
-    <mergeCell ref="B255:C255"/>
+    <mergeCell ref="A147:A161"/>
+    <mergeCell ref="B147:B160"/>
+    <mergeCell ref="B161:C161"/>
+    <mergeCell ref="A163:A177"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA1515FD-32DD-4639-8731-7EA259273764}">
-  <dimension ref="A1:G154"/>
+  <dimension ref="A1:G164"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H1" sqref="H1"/>
+      <selection activeCell="D2" sqref="D2:G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="6.125" customWidth="1"/>
     <col min="2" max="2" width="12.25" customWidth="1"/>
     <col min="3" max="3" width="8.5" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="14.125" customWidth="1"/>
     <col min="7" max="7" width="19.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" customHeight="1">
       <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="22" t="s">
         <v>81</v>
       </c>
       <c r="F1" s="22" t="s">
         <v>82</v>
       </c>
       <c r="G1" s="22" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="15.75" customHeight="1">
       <c r="A2" s="2">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D2" s="16">
-        <v>5101</v>
+        <v>5437</v>
       </c>
       <c r="E2" s="5">
-        <v>9693186.2829999998</v>
+        <v>16338435.429</v>
       </c>
       <c r="F2" s="5">
-        <v>640309.43599999999</v>
+        <v>1901042.7609999999</v>
       </c>
       <c r="G2" s="5">
-        <v>9052876.8469999991</v>
+        <v>14437392.668</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="15.75" customHeight="1">
       <c r="A3" s="28"/>
       <c r="B3" s="28"/>
       <c r="C3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="16">
-        <v>5089</v>
+        <v>5276</v>
       </c>
       <c r="E3" s="5">
-        <v>26044773.006999999</v>
+        <v>23461178.006999999</v>
       </c>
       <c r="F3" s="5">
-        <v>735630.65399999998</v>
+        <v>1101584.676</v>
       </c>
       <c r="G3" s="5">
-        <v>25309142.353</v>
+        <v>22359593.331</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="15.75" customHeight="1">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="16">
-        <v>4969</v>
+        <v>4652</v>
       </c>
       <c r="E4" s="5">
-        <v>25627049.190000001</v>
+        <v>25643049.109000001</v>
       </c>
       <c r="F4" s="5">
-        <v>3031120.89</v>
+        <v>1252823.1459999999</v>
       </c>
       <c r="G4" s="5">
-        <v>22595928.300000001</v>
+        <v>24390225.963</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.75" customHeight="1">
       <c r="A5" s="28"/>
       <c r="B5" s="28"/>
       <c r="C5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="16">
-        <v>4339</v>
+        <v>4568</v>
       </c>
       <c r="E5" s="5">
-        <v>28565503.350000001</v>
+        <v>27836867.743000001</v>
       </c>
       <c r="F5" s="5">
-        <v>2260410.8489999999</v>
+        <v>1977149.5549999999</v>
       </c>
       <c r="G5" s="5">
-        <v>26305092.500999998</v>
+        <v>25859718.188000001</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1">
       <c r="A6" s="28"/>
       <c r="B6" s="28"/>
       <c r="C6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="16">
-        <v>3609</v>
+        <v>4054</v>
       </c>
       <c r="E6" s="5">
-        <v>28955081.557</v>
+        <v>42305010.664999999</v>
       </c>
       <c r="F6" s="5">
-        <v>1535550.503</v>
+        <v>5646481.7640000004</v>
       </c>
       <c r="G6" s="5">
-        <v>27419531.054000001</v>
+        <v>36658528.901000001</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.75" customHeight="1">
       <c r="A7" s="28"/>
       <c r="B7" s="28"/>
       <c r="C7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="16">
-        <v>11448</v>
+        <v>11913</v>
       </c>
       <c r="E7" s="5">
-        <v>105536364.54106</v>
+        <v>119204514.96720368</v>
       </c>
       <c r="F7" s="5">
-        <v>4262959.8629999999</v>
+        <v>6209216.2680000002</v>
       </c>
       <c r="G7" s="5">
-        <v>101273404.67806</v>
+        <v>112995298.69920367</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.75" customHeight="1">
       <c r="A8" s="28"/>
       <c r="B8" s="28"/>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="16">
-        <v>20311</v>
+        <v>20468</v>
       </c>
       <c r="E8" s="5">
-        <v>390918126.11883003</v>
+        <v>275253674.64691168</v>
       </c>
       <c r="F8" s="5">
-        <v>23005020.006999999</v>
+        <v>13517980.141000001</v>
       </c>
       <c r="G8" s="5">
-        <v>367913106.11183</v>
+        <v>261735694.50591168</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.75" customHeight="1">
       <c r="A9" s="28"/>
       <c r="B9" s="28"/>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="16">
-        <v>18022</v>
+        <v>18935</v>
       </c>
       <c r="E9" s="5">
-        <v>507928606.037</v>
+        <v>670181727.82099998</v>
       </c>
       <c r="F9" s="5">
-        <v>77190179.302000001</v>
+        <v>81732366.527999997</v>
       </c>
       <c r="G9" s="5">
-        <v>430738426.73500001</v>
+        <v>588449361.29299998</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.75" customHeight="1">
       <c r="A10" s="28"/>
       <c r="B10" s="28"/>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="16">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="E10" s="5">
-        <v>4868069.9079999998</v>
+        <v>4698555.6503999997</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
       <c r="G10" s="5">
-        <v>4868069.9079999998</v>
+        <v>4698555.6503999997</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.75" customHeight="1">
       <c r="A11" s="28"/>
       <c r="B11" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="29"/>
       <c r="D11" s="16">
-        <v>73496</v>
+        <v>75927</v>
       </c>
       <c r="E11" s="5">
-        <v>1128136759.99189</v>
+        <v>1204923014.0385153</v>
       </c>
       <c r="F11" s="5">
-        <v>112661181.50400001</v>
+        <v>113338644.83899999</v>
       </c>
       <c r="G11" s="5">
-        <v>1015475578.48789</v>
+        <v>1091584369.1995151</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.75" customHeight="1">
       <c r="A12" s="2">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="16">
-        <v>4954</v>
+        <v>5101</v>
       </c>
       <c r="E12" s="5">
-        <v>14015415.949999999</v>
+        <v>9693186.2829999998</v>
       </c>
       <c r="F12" s="5">
-        <v>185064.05</v>
+        <v>640309.43599999999</v>
       </c>
       <c r="G12" s="5">
-        <v>13830351.9</v>
+        <v>9052876.8469999991</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.75" customHeight="1">
       <c r="A13" s="28"/>
       <c r="B13" s="28"/>
       <c r="C13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="16">
-        <v>5469</v>
+        <v>5089</v>
       </c>
       <c r="E13" s="5">
-        <v>20853117.75</v>
+        <v>26044773.006999999</v>
       </c>
       <c r="F13" s="5">
-        <v>1831264.15</v>
+        <v>735630.65399999998</v>
       </c>
       <c r="G13" s="5">
-        <v>19021853.600000001</v>
+        <v>25309142.353</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.75" customHeight="1">
       <c r="A14" s="28"/>
       <c r="B14" s="28"/>
       <c r="C14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="16">
-        <v>4712</v>
+        <v>4969</v>
       </c>
       <c r="E14" s="5">
-        <v>26016503.109999999</v>
+        <v>25627049.190000001</v>
       </c>
       <c r="F14" s="5">
-        <v>2114443.06</v>
+        <v>3031120.89</v>
       </c>
       <c r="G14" s="5">
-        <v>23902060.050000001</v>
+        <v>22595928.300000001</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.75" customHeight="1">
       <c r="A15" s="28"/>
       <c r="B15" s="28"/>
       <c r="C15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="16">
-        <v>3900</v>
+        <v>4339</v>
       </c>
       <c r="E15" s="5">
-        <v>27693538.620000001</v>
+        <v>28565503.350000001</v>
       </c>
       <c r="F15" s="5">
-        <v>1737794.53</v>
+        <v>2260410.8489999999</v>
       </c>
       <c r="G15" s="5">
-        <v>25955744.09</v>
+        <v>26305092.500999998</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="15.75" customHeight="1">
       <c r="A16" s="28"/>
       <c r="B16" s="28"/>
       <c r="C16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="16">
-        <v>3504</v>
+        <v>3609</v>
       </c>
       <c r="E16" s="5">
-        <v>22700904.59</v>
+        <v>28955081.557</v>
       </c>
       <c r="F16" s="5">
-        <v>964479.99</v>
+        <v>1535550.503</v>
       </c>
       <c r="G16" s="5">
-        <v>21736424.600000001</v>
+        <v>27419531.054000001</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="15.75" customHeight="1">
       <c r="A17" s="28"/>
       <c r="B17" s="28"/>
       <c r="C17" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="16">
-        <v>10986</v>
+        <v>11448</v>
       </c>
       <c r="E17" s="5">
-        <v>104414137.73999999</v>
+        <v>105536364.54106</v>
       </c>
       <c r="F17" s="5">
-        <v>5897485.4900000002</v>
+        <v>4262959.8629999999</v>
       </c>
       <c r="G17" s="5">
-        <v>98516652.239999995</v>
+        <v>101273404.67806</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1">
       <c r="A18" s="28"/>
       <c r="B18" s="28"/>
       <c r="C18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="16">
-        <v>20353</v>
+        <v>20311</v>
       </c>
       <c r="E18" s="5">
-        <v>396535325.51999998</v>
+        <v>390918126.11883003</v>
       </c>
       <c r="F18" s="5">
-        <v>20804152.93</v>
+        <v>23005020.006999999</v>
       </c>
       <c r="G18" s="5">
-        <v>375731172.58999997</v>
+        <v>367913106.11183</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.75" customHeight="1">
       <c r="A19" s="28"/>
       <c r="B19" s="28"/>
       <c r="C19" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="16">
-        <v>17161</v>
+        <v>18022</v>
       </c>
       <c r="E19" s="5">
-        <v>474779890.5</v>
+        <v>507928606.037</v>
       </c>
       <c r="F19" s="5">
-        <v>79168599.299999997</v>
+        <v>77190179.302000001</v>
       </c>
       <c r="G19" s="5">
-        <v>395611291.19999999</v>
+        <v>430738426.73500001</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.75" customHeight="1">
       <c r="A20" s="28"/>
       <c r="B20" s="28"/>
       <c r="C20" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="16">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="E20" s="5">
-        <v>3505691.3</v>
+        <v>4868069.9079999998</v>
       </c>
       <c r="F20" s="5">
         <v>0</v>
       </c>
       <c r="G20" s="5">
-        <v>3505691.3</v>
+        <v>4868069.9079999998</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.75" customHeight="1">
       <c r="A21" s="28"/>
       <c r="B21" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="29"/>
       <c r="D21" s="16">
-        <v>71636</v>
+        <v>73496</v>
       </c>
       <c r="E21" s="5">
-        <v>1090514525.0599999</v>
+        <v>1128136759.99189</v>
       </c>
       <c r="F21" s="5">
-        <v>112703283.48999999</v>
+        <v>112661181.50400001</v>
       </c>
       <c r="G21" s="5">
-        <v>977811241.57000005</v>
+        <v>1015475578.48789</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.75" customHeight="1">
       <c r="A22" s="2">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>2022</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D22" s="16">
-        <v>5276</v>
+        <v>4954</v>
       </c>
       <c r="E22" s="5">
-        <v>7639814.3099999996</v>
+        <v>14015415.949999999</v>
       </c>
       <c r="F22" s="5">
-        <v>273118.78000000003</v>
+        <v>185064.05</v>
       </c>
       <c r="G22" s="5">
-        <v>7366695.5300000003</v>
+        <v>13830351.9</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.75" customHeight="1">
       <c r="A23" s="28"/>
       <c r="B23" s="28"/>
       <c r="C23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="16">
-        <v>5184</v>
+        <v>5469</v>
       </c>
       <c r="E23" s="5">
-        <v>21168212.27</v>
+        <v>20853117.75</v>
       </c>
       <c r="F23" s="5">
-        <v>1344170</v>
+        <v>1831264.15</v>
       </c>
       <c r="G23" s="5">
-        <v>19824042.27</v>
+        <v>19021853.600000001</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.75" customHeight="1">
       <c r="A24" s="28"/>
       <c r="B24" s="28"/>
       <c r="C24" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D24" s="16">
-        <v>4229</v>
+        <v>4712</v>
       </c>
       <c r="E24" s="5">
-        <v>23429911.59</v>
+        <v>26016503.109999999</v>
       </c>
       <c r="F24" s="5">
-        <v>1222881.31</v>
+        <v>2114443.06</v>
       </c>
       <c r="G24" s="5">
-        <v>22207030.280000001</v>
+        <v>23902060.050000001</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.75" customHeight="1">
       <c r="A25" s="28"/>
       <c r="B25" s="28"/>
       <c r="C25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D25" s="16">
-        <v>3737</v>
+        <v>3900</v>
       </c>
       <c r="E25" s="5">
-        <v>21559598.559999999</v>
+        <v>27693538.620000001</v>
       </c>
       <c r="F25" s="5">
-        <v>652593.68999999994</v>
+        <v>1737794.53</v>
       </c>
       <c r="G25" s="5">
-        <v>20907004.870000001</v>
+        <v>25955744.09</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.75" customHeight="1">
       <c r="A26" s="28"/>
       <c r="B26" s="28"/>
       <c r="C26" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="16">
-        <v>3424</v>
+        <v>3504</v>
       </c>
       <c r="E26" s="5">
-        <v>29345349.059999999</v>
+        <v>22700904.59</v>
       </c>
       <c r="F26" s="5">
-        <v>862522.22</v>
+        <v>964479.99</v>
       </c>
       <c r="G26" s="5">
-        <v>28482826.84</v>
+        <v>21736424.600000001</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="15.75" customHeight="1">
       <c r="A27" s="28"/>
       <c r="B27" s="28"/>
       <c r="C27" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D27" s="16">
-        <v>10666</v>
+        <v>10986</v>
       </c>
       <c r="E27" s="5">
-        <v>83855127.719999999</v>
+        <v>104414137.73999999</v>
       </c>
       <c r="F27" s="5">
-        <v>4544428.95</v>
+        <v>5897485.4900000002</v>
       </c>
       <c r="G27" s="5">
-        <v>79310698.769999996</v>
+        <v>98516652.239999995</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.75" customHeight="1">
       <c r="A28" s="28"/>
       <c r="B28" s="28"/>
       <c r="C28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="16">
-        <v>20294</v>
+        <v>20353</v>
       </c>
       <c r="E28" s="5">
-        <v>356473353.75</v>
+        <v>396535325.51999998</v>
       </c>
       <c r="F28" s="5">
-        <v>16719724.34</v>
+        <v>20804152.93</v>
       </c>
       <c r="G28" s="5">
-        <v>339753629.41000003</v>
+        <v>375731172.58999997</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="15.75" customHeight="1">
       <c r="A29" s="28"/>
       <c r="B29" s="28"/>
       <c r="C29" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="16">
-        <v>16274</v>
+        <v>17161</v>
       </c>
       <c r="E29" s="5">
-        <v>418326690.67000002</v>
+        <v>474779890.5</v>
       </c>
       <c r="F29" s="5">
-        <v>79281782.379999995</v>
+        <v>79168599.299999997</v>
       </c>
       <c r="G29" s="5">
-        <v>339044908.29000002</v>
+        <v>395611291.19999999</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="15.75" customHeight="1">
       <c r="A30" s="28"/>
       <c r="B30" s="28"/>
       <c r="C30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="16">
-        <v>546</v>
+        <v>597</v>
       </c>
       <c r="E30" s="5">
-        <v>2486336</v>
+        <v>3505691.3</v>
       </c>
       <c r="F30" s="5">
         <v>0</v>
       </c>
       <c r="G30" s="5">
-        <v>2486336</v>
+        <v>3505691.3</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="15.75" customHeight="1">
       <c r="A31" s="28"/>
       <c r="B31" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="29"/>
       <c r="D31" s="16">
-        <v>69630</v>
+        <v>71636</v>
       </c>
       <c r="E31" s="5">
-        <v>964284393.91999996</v>
+        <v>1090514525.0599999</v>
       </c>
       <c r="F31" s="5">
-        <v>104901221.67</v>
+        <v>112703283.48999999</v>
       </c>
       <c r="G31" s="5">
-        <v>859383172.25</v>
+        <v>977811241.57000005</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="15.75" customHeight="1">
       <c r="A32" s="2">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="16">
-        <v>5004</v>
+        <v>5276</v>
       </c>
       <c r="E32" s="5">
-        <v>8385793.96</v>
+        <v>7639814.3099999996</v>
       </c>
       <c r="F32" s="5">
-        <v>1570291.84</v>
+        <v>273118.78000000003</v>
       </c>
       <c r="G32" s="5">
-        <v>6815502.1200000001</v>
+        <v>7366695.5300000003</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="15.75" customHeight="1">
       <c r="A33" s="28"/>
       <c r="B33" s="28"/>
       <c r="C33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D33" s="16">
-        <v>4681</v>
+        <v>5184</v>
       </c>
       <c r="E33" s="5">
-        <v>20215572.539999999</v>
+        <v>21168212.27</v>
       </c>
       <c r="F33" s="5">
-        <v>885781.44</v>
+        <v>1344170</v>
       </c>
       <c r="G33" s="5">
-        <v>19329791.100000001</v>
+        <v>19824042.27</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15.75" customHeight="1">
       <c r="A34" s="28"/>
       <c r="B34" s="28"/>
       <c r="C34" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D34" s="16">
-        <v>4118</v>
+        <v>4229</v>
       </c>
       <c r="E34" s="5">
-        <v>20103357.359999999</v>
+        <v>23429911.59</v>
       </c>
       <c r="F34" s="5">
-        <v>535632.56000000006</v>
+        <v>1222881.31</v>
       </c>
       <c r="G34" s="5">
-        <v>19567724.800000001</v>
+        <v>22207030.280000001</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15.75" customHeight="1">
       <c r="A35" s="28"/>
       <c r="B35" s="28"/>
       <c r="C35" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D35" s="16">
-        <v>3702</v>
+        <v>3737</v>
       </c>
       <c r="E35" s="5">
-        <v>28800513.649999999</v>
+        <v>21559598.559999999</v>
       </c>
       <c r="F35" s="5">
-        <v>933874.74</v>
+        <v>652593.68999999994</v>
       </c>
       <c r="G35" s="5">
-        <v>27866638.91</v>
+        <v>20907004.870000001</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="15.75" customHeight="1">
       <c r="A36" s="28"/>
       <c r="B36" s="28"/>
       <c r="C36" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D36" s="16">
-        <v>3102</v>
+        <v>3424</v>
       </c>
       <c r="E36" s="5">
-        <v>22288765.890000001</v>
+        <v>29345349.059999999</v>
       </c>
       <c r="F36" s="5">
-        <v>1813348.12</v>
+        <v>862522.22</v>
       </c>
       <c r="G36" s="5">
-        <v>20475417.77</v>
+        <v>28482826.84</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15.75" customHeight="1">
       <c r="A37" s="28"/>
       <c r="B37" s="28"/>
       <c r="C37" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="16">
-        <v>10608</v>
+        <v>10666</v>
       </c>
       <c r="E37" s="5">
-        <v>79135993.329999998</v>
+        <v>83855127.719999999</v>
       </c>
       <c r="F37" s="5">
-        <v>4966881.5199999996</v>
+        <v>4544428.95</v>
       </c>
       <c r="G37" s="5">
-        <v>74169111.810000002</v>
+        <v>79310698.769999996</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15.75" customHeight="1">
       <c r="A38" s="28"/>
       <c r="B38" s="28"/>
       <c r="C38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="16">
-        <v>20296</v>
+        <v>20294</v>
       </c>
       <c r="E38" s="5">
-        <v>349854126.20999998</v>
+        <v>356473353.75</v>
       </c>
       <c r="F38" s="5">
-        <v>19369438.670000002</v>
+        <v>16719724.34</v>
       </c>
       <c r="G38" s="5">
-        <v>330484687.54000002</v>
+        <v>339753629.41000003</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15.75" customHeight="1">
       <c r="A39" s="28"/>
       <c r="B39" s="28"/>
       <c r="C39" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="16">
-        <v>15495</v>
+        <v>16274</v>
       </c>
       <c r="E39" s="5">
-        <v>393830959.77999997</v>
+        <v>418326690.67000002</v>
       </c>
       <c r="F39" s="5">
-        <v>65955654.619999997</v>
+        <v>79281782.379999995</v>
       </c>
       <c r="G39" s="5">
-        <v>327875305.16000003</v>
+        <v>339044908.29000002</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="15.75" customHeight="1">
       <c r="A40" s="28"/>
       <c r="B40" s="28"/>
       <c r="C40" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D40" s="16">
-        <v>612</v>
+        <v>546</v>
       </c>
       <c r="E40" s="5">
-        <v>3848216.26</v>
+        <v>2486336</v>
       </c>
       <c r="F40" s="5">
         <v>0</v>
       </c>
       <c r="G40" s="5">
-        <v>3848216.26</v>
+        <v>2486336</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="15.75" customHeight="1">
       <c r="A41" s="28"/>
       <c r="B41" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C41" s="29"/>
       <c r="D41" s="16">
-        <v>67618</v>
+        <v>69630</v>
       </c>
       <c r="E41" s="5">
-        <v>926463298.98000002</v>
+        <v>964284393.91999996</v>
       </c>
       <c r="F41" s="5">
-        <v>96030903.5</v>
+        <v>104901221.67</v>
       </c>
       <c r="G41" s="5">
-        <v>830432395.48000002</v>
+        <v>859383172.25</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="15.75" customHeight="1">
       <c r="A42" s="2">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D42" s="16">
-        <v>4569</v>
+        <v>5004</v>
       </c>
       <c r="E42" s="5">
-        <v>7946748.1500000004</v>
+        <v>8385793.96</v>
       </c>
       <c r="F42" s="5">
-        <v>260320.7</v>
+        <v>1570291.84</v>
       </c>
       <c r="G42" s="5">
-        <v>7686427.46</v>
+        <v>6815502.1200000001</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="15.75" customHeight="1">
       <c r="A43" s="28"/>
       <c r="B43" s="28"/>
       <c r="C43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D43" s="16">
-        <v>4587</v>
+        <v>4681</v>
       </c>
       <c r="E43" s="5">
-        <v>20035743.969999999</v>
+        <v>20215572.539999999</v>
       </c>
       <c r="F43" s="5">
-        <v>678971</v>
+        <v>885781.44</v>
       </c>
       <c r="G43" s="5">
-        <v>19356771.969999999</v>
+        <v>19329791.100000001</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="15.75" customHeight="1">
       <c r="A44" s="28"/>
       <c r="B44" s="28"/>
       <c r="C44" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D44" s="16">
-        <v>4037</v>
+        <v>4118</v>
       </c>
       <c r="E44" s="5">
-        <v>27791497.140000001</v>
+        <v>20103357.359999999</v>
       </c>
       <c r="F44" s="5">
-        <v>916419.69</v>
+        <v>535632.56000000006</v>
       </c>
       <c r="G44" s="5">
-        <v>26875077.449999999</v>
+        <v>19567724.800000001</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="15.75" customHeight="1">
       <c r="A45" s="28"/>
       <c r="B45" s="28"/>
       <c r="C45" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D45" s="16">
-        <v>3341</v>
+        <v>3702</v>
       </c>
       <c r="E45" s="5">
-        <v>23785094.899999999</v>
+        <v>28800513.649999999</v>
       </c>
       <c r="F45" s="5">
-        <v>928382.11</v>
+        <v>933874.74</v>
       </c>
       <c r="G45" s="5">
-        <v>22856712.780000001</v>
+        <v>27866638.91</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="15.75" customHeight="1">
       <c r="A46" s="28"/>
       <c r="B46" s="28"/>
       <c r="C46" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D46" s="16">
-        <v>3154</v>
+        <v>3102</v>
       </c>
       <c r="E46" s="5">
-        <v>22818848.52</v>
+        <v>22288765.890000001</v>
       </c>
       <c r="F46" s="5">
-        <v>1015217.47</v>
+        <v>1813348.12</v>
       </c>
       <c r="G46" s="5">
-        <v>21803631.050000001</v>
+        <v>20475417.77</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="15.75" customHeight="1">
       <c r="A47" s="28"/>
       <c r="B47" s="28"/>
       <c r="C47" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D47" s="16">
-        <v>10594</v>
+        <v>10608</v>
       </c>
       <c r="E47" s="5">
-        <v>78960129.810000002</v>
+        <v>79135993.329999998</v>
       </c>
       <c r="F47" s="5">
-        <v>3827665.37</v>
+        <v>4966881.5199999996</v>
       </c>
       <c r="G47" s="5">
-        <v>75132464.439999998</v>
+        <v>74169111.810000002</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="15.75" customHeight="1">
       <c r="A48" s="28"/>
       <c r="B48" s="28"/>
       <c r="C48" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D48" s="16">
-        <v>20128</v>
+        <v>20296</v>
       </c>
       <c r="E48" s="5">
-        <v>359565446.63999999</v>
+        <v>349854126.20999998</v>
       </c>
       <c r="F48" s="5">
-        <v>29321627.41</v>
+        <v>19369438.670000002</v>
       </c>
       <c r="G48" s="5">
-        <v>330243819.24000001</v>
+        <v>330484687.54000002</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="15.75" customHeight="1">
       <c r="A49" s="28"/>
       <c r="B49" s="28"/>
       <c r="C49" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D49" s="16">
-        <v>14699</v>
+        <v>15495</v>
       </c>
       <c r="E49" s="5">
-        <v>366850325.27999997</v>
+        <v>393830959.77999997</v>
       </c>
       <c r="F49" s="5">
-        <v>50490994.829999998</v>
+        <v>65955654.619999997</v>
       </c>
       <c r="G49" s="5">
-        <v>316359330.45999998</v>
+        <v>327875305.16000003</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="15.75" customHeight="1">
       <c r="A50" s="28"/>
       <c r="B50" s="28"/>
       <c r="C50" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D50" s="16">
-        <v>578</v>
+        <v>612</v>
       </c>
       <c r="E50" s="5">
-        <v>4654455.8600000003</v>
+        <v>3848216.26</v>
       </c>
       <c r="F50" s="5">
         <v>0</v>
       </c>
       <c r="G50" s="5">
-        <v>4654455.8600000003</v>
+        <v>3848216.26</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="15.75" customHeight="1">
       <c r="A51" s="28"/>
       <c r="B51" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C51" s="29"/>
       <c r="D51" s="16">
-        <v>65687</v>
+        <v>67618</v>
       </c>
       <c r="E51" s="5">
-        <v>912408290.25999999</v>
+        <v>926463298.98000002</v>
       </c>
       <c r="F51" s="5">
-        <v>87439599.560000002</v>
+        <v>96030903.5</v>
       </c>
       <c r="G51" s="5">
-        <v>824968690.70000005</v>
+        <v>830432395.48000002</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="15.75" customHeight="1">
       <c r="A52" s="2">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D52" s="16">
-        <v>4482</v>
+        <v>4569</v>
       </c>
       <c r="E52" s="5">
-        <v>7924575.3899999997</v>
+        <v>7946748.1500000004</v>
       </c>
       <c r="F52" s="5">
-        <v>254166.44</v>
+        <v>260320.7</v>
       </c>
       <c r="G52" s="5">
-        <v>7670408.96</v>
+        <v>7686427.46</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="15.75" customHeight="1">
       <c r="A53" s="28"/>
       <c r="B53" s="28"/>
       <c r="C53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D53" s="16">
-        <v>4541</v>
+        <v>4587</v>
       </c>
       <c r="E53" s="5">
-        <v>22930222.940000001</v>
+        <v>20035743.969999999</v>
       </c>
       <c r="F53" s="5">
-        <v>989588.27</v>
+        <v>678971</v>
       </c>
       <c r="G53" s="5">
-        <v>21940634.68</v>
+        <v>19356771.969999999</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="15.75" customHeight="1">
       <c r="A54" s="28"/>
       <c r="B54" s="28"/>
       <c r="C54" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D54" s="16">
-        <v>3692</v>
+        <v>4037</v>
       </c>
       <c r="E54" s="5">
-        <v>21108071.300000001</v>
+        <v>27791497.140000001</v>
       </c>
       <c r="F54" s="5">
-        <v>876249.02</v>
+        <v>916419.69</v>
       </c>
       <c r="G54" s="5">
-        <v>20231822.289999999</v>
+        <v>26875077.449999999</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="15.75" customHeight="1">
       <c r="A55" s="28"/>
       <c r="B55" s="28"/>
       <c r="C55" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D55" s="16">
-        <v>3439</v>
+        <v>3341</v>
       </c>
       <c r="E55" s="5">
-        <v>22003419.75</v>
+        <v>23785094.899999999</v>
       </c>
       <c r="F55" s="5">
-        <v>829673.47</v>
+        <v>928382.11</v>
       </c>
       <c r="G55" s="5">
-        <v>21173746.280000001</v>
+        <v>22856712.780000001</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="15.75" customHeight="1">
       <c r="A56" s="28"/>
       <c r="B56" s="28"/>
       <c r="C56" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D56" s="16">
-        <v>3057</v>
+        <v>3154</v>
       </c>
       <c r="E56" s="5">
-        <v>18715608.16</v>
+        <v>22818848.52</v>
       </c>
       <c r="F56" s="5">
-        <v>828354.75</v>
+        <v>1015217.47</v>
       </c>
       <c r="G56" s="5">
-        <v>17887253.41</v>
+        <v>21803631.050000001</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="15.75" customHeight="1">
       <c r="A57" s="28"/>
       <c r="B57" s="28"/>
       <c r="C57" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D57" s="16">
-        <v>10739</v>
+        <v>10594</v>
       </c>
       <c r="E57" s="5">
-        <v>87455954.930000007</v>
+        <v>78960129.810000002</v>
       </c>
       <c r="F57" s="5">
-        <v>3174231.96</v>
+        <v>3827665.37</v>
       </c>
       <c r="G57" s="5">
-        <v>84281722.969999999</v>
+        <v>75132464.439999998</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="15.75" customHeight="1">
       <c r="A58" s="28"/>
       <c r="B58" s="28"/>
       <c r="C58" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D58" s="16">
-        <v>19950</v>
+        <v>20128</v>
       </c>
       <c r="E58" s="5">
-        <v>368891206.55000001</v>
+        <v>359565446.63999999</v>
       </c>
       <c r="F58" s="5">
-        <v>32430210.32</v>
+        <v>29321627.41</v>
       </c>
       <c r="G58" s="5">
-        <v>336460996.23000002</v>
+        <v>330243819.24000001</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="15.75" customHeight="1">
       <c r="A59" s="28"/>
       <c r="B59" s="28"/>
       <c r="C59" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D59" s="16">
-        <v>13958</v>
+        <v>14699</v>
       </c>
       <c r="E59" s="5">
-        <v>326371780.98000002</v>
+        <v>366850325.27999997</v>
       </c>
       <c r="F59" s="5">
-        <v>48619708.310000002</v>
+        <v>50490994.829999998</v>
       </c>
       <c r="G59" s="5">
-        <v>277752072.68000001</v>
+        <v>316359330.45999998</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="15.75" customHeight="1">
       <c r="A60" s="28"/>
       <c r="B60" s="28"/>
       <c r="C60" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D60" s="16">
-        <v>543</v>
+        <v>578</v>
       </c>
       <c r="E60" s="5">
-        <v>4415428.1500000004</v>
+        <v>4654455.8600000003</v>
       </c>
       <c r="F60" s="5">
         <v>0</v>
       </c>
       <c r="G60" s="5">
-        <v>4415428.1500000004</v>
+        <v>4654455.8600000003</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="15.75" customHeight="1">
       <c r="A61" s="28"/>
       <c r="B61" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C61" s="29"/>
       <c r="D61" s="16">
-        <v>64401</v>
+        <v>65687</v>
       </c>
       <c r="E61" s="5">
-        <v>879816268.16999996</v>
+        <v>912408290.25999999</v>
       </c>
       <c r="F61" s="5">
-        <v>88002182.540000007</v>
+        <v>87439599.560000002</v>
       </c>
       <c r="G61" s="5">
-        <v>791814085.63</v>
+        <v>824968690.70000005</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="15.75" customHeight="1">
       <c r="A62" s="2">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D62" s="16">
-        <v>4400</v>
+        <v>4482</v>
       </c>
       <c r="E62" s="5">
-        <v>7339427.6699999999</v>
+        <v>7924575.3899999997</v>
       </c>
       <c r="F62" s="5">
-        <v>159211.23000000001</v>
+        <v>254166.44</v>
       </c>
       <c r="G62" s="5">
-        <v>7180216.4400000004</v>
+        <v>7670408.96</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="15.75" customHeight="1">
       <c r="A63" s="28"/>
       <c r="B63" s="28"/>
       <c r="C63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D63" s="16">
-        <v>4160</v>
+        <v>4541</v>
       </c>
       <c r="E63" s="5">
-        <v>16150404.77</v>
+        <v>22930222.940000001</v>
       </c>
       <c r="F63" s="5">
-        <v>610415.6</v>
+        <v>989588.27</v>
       </c>
       <c r="G63" s="5">
-        <v>15539989.17</v>
+        <v>21940634.68</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="15.75" customHeight="1">
       <c r="A64" s="28"/>
       <c r="B64" s="28"/>
       <c r="C64" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D64" s="16">
-        <v>3832</v>
+        <v>3692</v>
       </c>
       <c r="E64" s="5">
-        <v>18691958.300000001</v>
+        <v>21108071.300000001</v>
       </c>
       <c r="F64" s="5">
-        <v>686198.86</v>
+        <v>876249.02</v>
       </c>
       <c r="G64" s="5">
-        <v>18005759.440000001</v>
+        <v>20231822.289999999</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="15.75" customHeight="1">
       <c r="A65" s="28"/>
       <c r="B65" s="28"/>
       <c r="C65" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D65" s="16">
-        <v>3308</v>
+        <v>3439</v>
       </c>
       <c r="E65" s="5">
-        <v>17674881.510000002</v>
+        <v>22003419.75</v>
       </c>
       <c r="F65" s="5">
-        <v>824127.36</v>
+        <v>829673.47</v>
       </c>
       <c r="G65" s="5">
-        <v>16850754.149999999</v>
+        <v>21173746.280000001</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="15.75" customHeight="1">
       <c r="A66" s="28"/>
       <c r="B66" s="28"/>
       <c r="C66" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D66" s="16">
-        <v>3268</v>
+        <v>3057</v>
       </c>
       <c r="E66" s="5">
-        <v>18845090.75</v>
+        <v>18715608.16</v>
       </c>
       <c r="F66" s="5">
-        <v>859991.96</v>
+        <v>828354.75</v>
       </c>
       <c r="G66" s="5">
-        <v>17985098.789999999</v>
+        <v>17887253.41</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="15.75" customHeight="1">
       <c r="A67" s="28"/>
       <c r="B67" s="28"/>
       <c r="C67" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D67" s="16">
-        <v>10748</v>
+        <v>10739</v>
       </c>
       <c r="E67" s="5">
-        <v>91541548.25</v>
+        <v>87455954.930000007</v>
       </c>
       <c r="F67" s="5">
-        <v>5044841</v>
+        <v>3174231.96</v>
       </c>
       <c r="G67" s="5">
-        <v>86496706.25</v>
+        <v>84281722.969999999</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="15.75" customHeight="1">
       <c r="A68" s="28"/>
       <c r="B68" s="28"/>
       <c r="C68" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D68" s="16">
-        <v>19894</v>
+        <v>19950</v>
       </c>
       <c r="E68" s="5">
-        <v>363254480.07999998</v>
+        <v>368891206.55000001</v>
       </c>
       <c r="F68" s="5">
-        <v>34318275.310000002</v>
+        <v>32430210.32</v>
       </c>
       <c r="G68" s="5">
-        <v>328936204.76999998</v>
+        <v>336460996.23000002</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="15.75" customHeight="1">
       <c r="A69" s="28"/>
       <c r="B69" s="28"/>
       <c r="C69" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D69" s="16">
-        <v>13136</v>
+        <v>13958</v>
       </c>
       <c r="E69" s="5">
-        <v>298690156.75999999</v>
+        <v>326371780.98000002</v>
       </c>
       <c r="F69" s="5">
-        <v>43716314.340000004</v>
+        <v>48619708.310000002</v>
       </c>
       <c r="G69" s="5">
-        <v>254973842.41999999</v>
+        <v>277752072.68000001</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="15.75" customHeight="1">
       <c r="A70" s="28"/>
       <c r="B70" s="28"/>
       <c r="C70" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D70" s="16">
-        <v>504</v>
+        <v>543</v>
       </c>
       <c r="E70" s="5">
-        <v>4018498.68</v>
+        <v>4415428.1500000004</v>
       </c>
       <c r="F70" s="5">
         <v>0</v>
       </c>
       <c r="G70" s="5">
-        <v>4018498.68</v>
+        <v>4415428.1500000004</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="15.75" customHeight="1">
       <c r="A71" s="28"/>
       <c r="B71" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C71" s="29"/>
       <c r="D71" s="16">
-        <v>63250</v>
+        <v>64401</v>
       </c>
       <c r="E71" s="5">
-        <v>836206446.75</v>
+        <v>879816268.16999996</v>
       </c>
       <c r="F71" s="5">
-        <v>86219376.650000006</v>
+        <v>88002182.540000007</v>
       </c>
       <c r="G71" s="5">
-        <v>749987070.10000002</v>
+        <v>791814085.63</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="15.75" customHeight="1">
       <c r="A72" s="2">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D72" s="16">
-        <v>4097</v>
+        <v>4400</v>
       </c>
       <c r="E72" s="5">
-        <v>9039545.2899999991</v>
+        <v>7339427.6699999999</v>
       </c>
       <c r="F72" s="5">
-        <v>3168101.8</v>
+        <v>159211.23000000001</v>
       </c>
       <c r="G72" s="5">
-        <v>5871443.4900000002</v>
+        <v>7180216.4400000004</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="15.75" customHeight="1">
       <c r="A73" s="28"/>
       <c r="B73" s="28"/>
       <c r="C73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D73" s="16">
-        <v>4353</v>
+        <v>4160</v>
       </c>
       <c r="E73" s="5">
-        <v>16032304.59</v>
+        <v>16150404.77</v>
       </c>
       <c r="F73" s="5">
-        <v>505841.93</v>
+        <v>610415.6</v>
       </c>
       <c r="G73" s="5">
-        <v>15526462.66</v>
+        <v>15539989.17</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="15.75" customHeight="1">
       <c r="A74" s="28"/>
       <c r="B74" s="28"/>
       <c r="C74" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D74" s="16">
-        <v>3712</v>
+        <v>3832</v>
       </c>
       <c r="E74" s="5">
-        <v>18974012.440000001</v>
+        <v>18691958.300000001</v>
       </c>
       <c r="F74" s="5">
-        <v>854104.77</v>
+        <v>686198.86</v>
       </c>
       <c r="G74" s="5">
-        <v>18119907.670000002</v>
+        <v>18005759.440000001</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="15.75" customHeight="1">
       <c r="A75" s="28"/>
       <c r="B75" s="28"/>
       <c r="C75" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D75" s="16">
-        <v>3592</v>
+        <v>3308</v>
       </c>
       <c r="E75" s="5">
-        <v>20962355.800000001</v>
+        <v>17674881.510000002</v>
       </c>
       <c r="F75" s="5">
-        <v>912150.01</v>
+        <v>824127.36</v>
       </c>
       <c r="G75" s="5">
-        <v>20050205.789999999</v>
+        <v>16850754.149999999</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="15.75" customHeight="1">
       <c r="A76" s="28"/>
       <c r="B76" s="28"/>
       <c r="C76" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D76" s="16">
-        <v>3147</v>
+        <v>3268</v>
       </c>
       <c r="E76" s="5">
-        <v>24629669.219999999</v>
+        <v>18845090.75</v>
       </c>
       <c r="F76" s="5">
-        <v>558296.29</v>
+        <v>859991.96</v>
       </c>
       <c r="G76" s="5">
-        <v>24071372.93</v>
+        <v>17985098.789999999</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="15.75" customHeight="1">
       <c r="A77" s="28"/>
       <c r="B77" s="28"/>
       <c r="C77" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D77" s="16">
-        <v>10528</v>
+        <v>10748</v>
       </c>
       <c r="E77" s="5">
-        <v>95330044.269999996</v>
+        <v>91541548.25</v>
       </c>
       <c r="F77" s="5">
-        <v>8222875.5899999999</v>
+        <v>5044841</v>
       </c>
       <c r="G77" s="5">
-        <v>87107168.680000007</v>
+        <v>86496706.25</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="15.75" customHeight="1">
       <c r="A78" s="28"/>
       <c r="B78" s="28"/>
       <c r="C78" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D78" s="16">
-        <v>20146</v>
+        <v>19894</v>
       </c>
       <c r="E78" s="5">
-        <v>377681734.19</v>
+        <v>363254480.07999998</v>
       </c>
       <c r="F78" s="5">
-        <v>33317819.760000002</v>
+        <v>34318275.310000002</v>
       </c>
       <c r="G78" s="5">
-        <v>344363914.43000001</v>
+        <v>328936204.76999998</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="15.75" customHeight="1">
       <c r="A79" s="28"/>
       <c r="B79" s="28"/>
       <c r="C79" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D79" s="16">
-        <v>12288</v>
+        <v>13136</v>
       </c>
       <c r="E79" s="5">
-        <v>260164538.63</v>
+        <v>298690156.75999999</v>
       </c>
       <c r="F79" s="5">
-        <v>37581875.619999997</v>
+        <v>43716314.340000004</v>
       </c>
       <c r="G79" s="5">
-        <v>222582663.00999999</v>
+        <v>254973842.41999999</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="15.75" customHeight="1">
       <c r="A80" s="28"/>
       <c r="B80" s="28"/>
       <c r="C80" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D80" s="16">
-        <v>462</v>
+        <v>504</v>
       </c>
       <c r="E80" s="5">
-        <v>3753695.37</v>
+        <v>4018498.68</v>
       </c>
       <c r="F80" s="5">
         <v>0</v>
       </c>
       <c r="G80" s="5">
-        <v>3753695.37</v>
+        <v>4018498.68</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="15.75" customHeight="1">
       <c r="A81" s="28"/>
       <c r="B81" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C81" s="29"/>
       <c r="D81" s="16">
-        <v>62325</v>
+        <v>63250</v>
       </c>
       <c r="E81" s="5">
-        <v>826567899.78999996</v>
+        <v>836206446.75</v>
       </c>
       <c r="F81" s="5">
-        <v>85121065.769999996</v>
+        <v>86219376.650000006</v>
       </c>
       <c r="G81" s="5">
-        <v>741446834.01999998</v>
+        <v>749987070.10000002</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="15.75" customHeight="1">
       <c r="A82" s="2">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D82" s="16">
-        <v>4390</v>
+        <v>4097</v>
       </c>
       <c r="E82" s="5">
-        <v>6870477.2300000004</v>
+        <v>9039545.2899999991</v>
       </c>
       <c r="F82" s="5">
-        <v>208035.86</v>
+        <v>3168101.8</v>
       </c>
       <c r="G82" s="5">
-        <v>6662441.3700000001</v>
+        <v>5871443.4900000002</v>
       </c>
     </row>
     <row r="83" spans="1:7" ht="15.75" customHeight="1">
       <c r="A83" s="28"/>
       <c r="B83" s="28"/>
       <c r="C83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D83" s="16">
-        <v>4301</v>
+        <v>4353</v>
       </c>
       <c r="E83" s="5">
-        <v>19932224.109999999</v>
+        <v>16032304.59</v>
       </c>
       <c r="F83" s="5">
-        <v>822792.24</v>
+        <v>505841.93</v>
       </c>
       <c r="G83" s="5">
-        <v>19109431.870000001</v>
+        <v>15526462.66</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="15.75" customHeight="1">
       <c r="A84" s="28"/>
       <c r="B84" s="28"/>
       <c r="C84" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D84" s="16">
-        <v>3972</v>
+        <v>3712</v>
       </c>
       <c r="E84" s="5">
-        <v>22257132.48</v>
+        <v>18974012.440000001</v>
       </c>
       <c r="F84" s="5">
-        <v>1106423.21</v>
+        <v>854104.77</v>
       </c>
       <c r="G84" s="5">
-        <v>21150709.27</v>
+        <v>18119907.670000002</v>
       </c>
     </row>
     <row r="85" spans="1:7" ht="15.75" customHeight="1">
       <c r="A85" s="28"/>
       <c r="B85" s="28"/>
       <c r="C85" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D85" s="16">
-        <v>3427</v>
+        <v>3592</v>
       </c>
       <c r="E85" s="5">
-        <v>26181166.210000001</v>
+        <v>20962355.800000001</v>
       </c>
       <c r="F85" s="5">
-        <v>539146.39</v>
+        <v>912150.01</v>
       </c>
       <c r="G85" s="5">
-        <v>25642019.82</v>
+        <v>20050205.789999999</v>
       </c>
     </row>
     <row r="86" spans="1:7" ht="15.75" customHeight="1">
       <c r="A86" s="28"/>
       <c r="B86" s="28"/>
       <c r="C86" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D86" s="16">
-        <v>3288</v>
+        <v>3147</v>
       </c>
       <c r="E86" s="5">
-        <v>24410905.98</v>
+        <v>24629669.219999999</v>
       </c>
       <c r="F86" s="5">
-        <v>1248745.07</v>
+        <v>558296.29</v>
       </c>
       <c r="G86" s="5">
-        <v>23162160.920000002</v>
+        <v>24071372.93</v>
       </c>
     </row>
     <row r="87" spans="1:7" ht="15.75" customHeight="1">
       <c r="A87" s="28"/>
       <c r="B87" s="28"/>
       <c r="C87" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D87" s="16">
-        <v>10345</v>
+        <v>10528</v>
       </c>
       <c r="E87" s="5">
-        <v>107158146.06</v>
+        <v>95330044.269999996</v>
       </c>
       <c r="F87" s="5">
-        <v>7761352.3399999999</v>
+        <v>8222875.5899999999</v>
       </c>
       <c r="G87" s="5">
-        <v>99396793.719999999</v>
+        <v>87107168.680000007</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="15.75" customHeight="1">
       <c r="A88" s="28"/>
       <c r="B88" s="28"/>
       <c r="C88" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D88" s="16">
-        <v>20142</v>
+        <v>20146</v>
       </c>
       <c r="E88" s="5">
-        <v>405824114.75</v>
+        <v>377681734.19</v>
       </c>
       <c r="F88" s="5">
-        <v>29331144.890000001</v>
+        <v>33317819.760000002</v>
       </c>
       <c r="G88" s="5">
-        <v>376492969.86000001</v>
+        <v>344363914.43000001</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="15.75" customHeight="1">
       <c r="A89" s="28"/>
       <c r="B89" s="28"/>
       <c r="C89" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D89" s="16">
-        <v>11516</v>
+        <v>12288</v>
       </c>
       <c r="E89" s="5">
-        <v>242330076.88999999</v>
+        <v>260164538.63</v>
       </c>
       <c r="F89" s="5">
-        <v>39845517.390000001</v>
+        <v>37581875.619999997</v>
       </c>
       <c r="G89" s="5">
-        <v>202484559.49000001</v>
+        <v>222582663.00999999</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="15.75" customHeight="1">
       <c r="A90" s="28"/>
       <c r="B90" s="28"/>
       <c r="C90" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D90" s="16">
-        <v>443</v>
+        <v>462</v>
       </c>
       <c r="E90" s="5">
-        <v>3694290.18</v>
+        <v>3753695.37</v>
       </c>
       <c r="F90" s="5">
         <v>0</v>
       </c>
       <c r="G90" s="5">
-        <v>3694290.18</v>
+        <v>3753695.37</v>
       </c>
     </row>
     <row r="91" spans="1:7" ht="15.75" customHeight="1">
       <c r="A91" s="28"/>
       <c r="B91" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C91" s="29"/>
       <c r="D91" s="16">
-        <v>61824</v>
+        <v>62325</v>
       </c>
       <c r="E91" s="5">
-        <v>858658533.88999999</v>
+        <v>826567899.78999996</v>
       </c>
       <c r="F91" s="5">
-        <v>80863157.390000001</v>
+        <v>85121065.769999996</v>
       </c>
       <c r="G91" s="5">
-        <v>777795376.5</v>
+        <v>741446834.01999998</v>
       </c>
     </row>
     <row r="92" spans="1:7" ht="15.75" customHeight="1">
       <c r="A92" s="2">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D92" s="16">
-        <v>4330</v>
+        <v>4390</v>
       </c>
       <c r="E92" s="5">
-        <v>8300113.3200000003</v>
+        <v>6870477.2300000004</v>
       </c>
       <c r="F92" s="5">
-        <v>304736.3</v>
+        <v>208035.86</v>
       </c>
       <c r="G92" s="5">
-        <v>7995377.0199999996</v>
+        <v>6662441.3700000001</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="15.75" customHeight="1">
       <c r="A93" s="28"/>
       <c r="B93" s="28"/>
       <c r="C93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D93" s="16">
-        <v>4492</v>
+        <v>4301</v>
       </c>
       <c r="E93" s="5">
-        <v>23479082.530000001</v>
+        <v>19932224.109999999</v>
       </c>
       <c r="F93" s="5">
-        <v>927519.74</v>
+        <v>822792.24</v>
       </c>
       <c r="G93" s="5">
-        <v>22551562.789999999</v>
+        <v>19109431.870000001</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="15.75" customHeight="1">
       <c r="A94" s="28"/>
       <c r="B94" s="28"/>
       <c r="C94" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D94" s="16">
-        <v>3836</v>
+        <v>3972</v>
       </c>
       <c r="E94" s="5">
-        <v>28108303.260000002</v>
+        <v>22257132.48</v>
       </c>
       <c r="F94" s="5">
-        <v>564025.22</v>
+        <v>1106423.21</v>
       </c>
       <c r="G94" s="5">
-        <v>27544278.030000001</v>
+        <v>21150709.27</v>
       </c>
     </row>
     <row r="95" spans="1:7" ht="15.75" customHeight="1">
       <c r="A95" s="28"/>
       <c r="B95" s="28"/>
       <c r="C95" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D95" s="16">
-        <v>3602</v>
+        <v>3427</v>
       </c>
       <c r="E95" s="5">
-        <v>22612514.010000002</v>
+        <v>26181166.210000001</v>
       </c>
       <c r="F95" s="5">
-        <v>1193328.6499999999</v>
+        <v>539146.39</v>
       </c>
       <c r="G95" s="5">
-        <v>21419185.359999999</v>
+        <v>25642019.82</v>
       </c>
     </row>
     <row r="96" spans="1:7" ht="15.75" customHeight="1">
       <c r="A96" s="28"/>
       <c r="B96" s="28"/>
       <c r="C96" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D96" s="16">
-        <v>3224</v>
+        <v>3288</v>
       </c>
       <c r="E96" s="5">
-        <v>34327968.700000003</v>
+        <v>24410905.98</v>
       </c>
       <c r="F96" s="5">
-        <v>1309974.54</v>
+        <v>1248745.07</v>
       </c>
       <c r="G96" s="5">
-        <v>33017994.16</v>
+        <v>23162160.920000002</v>
       </c>
     </row>
     <row r="97" spans="1:7" ht="15.75" customHeight="1">
       <c r="A97" s="28"/>
       <c r="B97" s="28"/>
       <c r="C97" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D97" s="16">
-        <v>10452</v>
+        <v>10345</v>
       </c>
       <c r="E97" s="5">
-        <v>101674800.09999999</v>
+        <v>107158146.06</v>
       </c>
       <c r="F97" s="5">
-        <v>6190616.1699999999</v>
+        <v>7761352.3399999999</v>
       </c>
       <c r="G97" s="5">
-        <v>95484183.939999998</v>
+        <v>99396793.719999999</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="15.75" customHeight="1">
       <c r="A98" s="28"/>
       <c r="B98" s="28"/>
       <c r="C98" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D98" s="16">
-        <v>19898</v>
+        <v>20142</v>
       </c>
       <c r="E98" s="5">
-        <v>403598530.92000002</v>
+        <v>405824114.75</v>
       </c>
       <c r="F98" s="5">
-        <v>26134554.760000002</v>
+        <v>29331144.890000001</v>
       </c>
       <c r="G98" s="5">
-        <v>377463976.16000003</v>
+        <v>376492969.86000001</v>
       </c>
     </row>
     <row r="99" spans="1:7" ht="15.75" customHeight="1">
       <c r="A99" s="28"/>
       <c r="B99" s="28"/>
       <c r="C99" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D99" s="16">
-        <v>10794</v>
+        <v>11516</v>
       </c>
       <c r="E99" s="5">
-        <v>226291750.94999999</v>
+        <v>242330076.88999999</v>
       </c>
       <c r="F99" s="5">
-        <v>43554026.950000003</v>
+        <v>39845517.390000001</v>
       </c>
       <c r="G99" s="5">
-        <v>182737723.99000001</v>
+        <v>202484559.49000001</v>
       </c>
     </row>
     <row r="100" spans="1:7" ht="15.75" customHeight="1">
       <c r="A100" s="28"/>
-      <c r="B100" s="29" t="s">
+      <c r="B100" s="28"/>
+      <c r="C100" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D100" s="16">
+        <v>443</v>
+      </c>
+      <c r="E100" s="5">
+        <v>3694290.18</v>
+      </c>
+      <c r="F100" s="5">
+        <v>0</v>
+      </c>
+      <c r="G100" s="5">
+        <v>3694290.18</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A101" s="28"/>
+      <c r="B101" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="C100" s="29"/>
-[...17 lines deleted...]
-      <c r="B101" s="3" t="s">
+      <c r="C101" s="29"/>
+      <c r="D101" s="16">
+        <v>61824</v>
+      </c>
+      <c r="E101" s="5">
+        <v>858658533.88999999</v>
+      </c>
+      <c r="F101" s="5">
+        <v>80863157.390000001</v>
+      </c>
+      <c r="G101" s="5">
+        <v>777795376.5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A102" s="2">
+        <v>2014</v>
+      </c>
+      <c r="B102" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C101" s="1" t="s">
+      <c r="C102" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D101" s="16">
-[...17 lines deleted...]
-      </c>
       <c r="D102" s="16">
-        <v>4422</v>
+        <v>4330</v>
       </c>
       <c r="E102" s="5">
-        <v>27322197.010000002</v>
+        <v>8300113.3200000003</v>
       </c>
       <c r="F102" s="5">
-        <v>459979.4</v>
+        <v>304736.3</v>
       </c>
       <c r="G102" s="5">
-        <v>26862217.600000001</v>
+        <v>7995377.0199999996</v>
       </c>
     </row>
     <row r="103" spans="1:7" ht="15.75" customHeight="1">
       <c r="A103" s="28"/>
       <c r="B103" s="28"/>
       <c r="C103" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D103" s="16">
-        <v>4076</v>
+        <v>4492</v>
       </c>
       <c r="E103" s="5">
-        <v>24210965.579999998</v>
+        <v>23479082.530000001</v>
       </c>
       <c r="F103" s="5">
-        <v>1239984.3700000001</v>
+        <v>927519.74</v>
       </c>
       <c r="G103" s="5">
-        <v>22970981.219999999</v>
+        <v>22551562.789999999</v>
       </c>
     </row>
     <row r="104" spans="1:7" ht="15.75" customHeight="1">
       <c r="A104" s="28"/>
       <c r="B104" s="28"/>
       <c r="C104" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D104" s="16">
-        <v>3576</v>
+        <v>3836</v>
       </c>
       <c r="E104" s="5">
-        <v>32123374.129999999</v>
+        <v>28108303.260000002</v>
       </c>
       <c r="F104" s="5">
-        <v>1137495.42</v>
+        <v>564025.22</v>
       </c>
       <c r="G104" s="5">
-        <v>30985878.710000001</v>
+        <v>27544278.030000001</v>
       </c>
     </row>
     <row r="105" spans="1:7" ht="15.75" customHeight="1">
       <c r="A105" s="28"/>
       <c r="B105" s="28"/>
       <c r="C105" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D105" s="16">
-        <v>3325</v>
+        <v>3602</v>
       </c>
       <c r="E105" s="5">
-        <v>26091163.690000001</v>
+        <v>22612514.010000002</v>
       </c>
       <c r="F105" s="5">
-        <v>1280653.42</v>
+        <v>1193328.6499999999</v>
       </c>
       <c r="G105" s="5">
-        <v>24810510.27</v>
+        <v>21419185.359999999</v>
       </c>
     </row>
     <row r="106" spans="1:7" ht="15.75" customHeight="1">
       <c r="A106" s="28"/>
       <c r="B106" s="28"/>
       <c r="C106" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D106" s="16">
-        <v>10770</v>
+        <v>3224</v>
       </c>
       <c r="E106" s="5">
-        <v>110448728.04000001</v>
+        <v>34327968.700000003</v>
       </c>
       <c r="F106" s="5">
-        <v>4177295.52</v>
+        <v>1309974.54</v>
       </c>
       <c r="G106" s="5">
-        <v>106271432.52</v>
+        <v>33017994.16</v>
       </c>
     </row>
     <row r="107" spans="1:7" ht="15.75" customHeight="1">
       <c r="A107" s="28"/>
       <c r="B107" s="28"/>
       <c r="C107" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D107" s="16">
-        <v>19291</v>
+        <v>10452</v>
       </c>
       <c r="E107" s="5">
-        <v>390743381.51999998</v>
+        <v>101674800.09999999</v>
       </c>
       <c r="F107" s="5">
-        <v>25010751.989999998</v>
+        <v>6190616.1699999999</v>
       </c>
       <c r="G107" s="5">
-        <v>365732629.54000002</v>
+        <v>95484183.939999998</v>
       </c>
     </row>
     <row r="108" spans="1:7" ht="15.75" customHeight="1">
       <c r="A108" s="28"/>
       <c r="B108" s="28"/>
       <c r="C108" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D108" s="16">
-        <v>10227</v>
+        <v>19898</v>
       </c>
       <c r="E108" s="5">
-        <v>211573071.37</v>
+        <v>403598530.92000002</v>
       </c>
       <c r="F108" s="5">
-        <v>43030303.299999997</v>
+        <v>26134554.760000002</v>
       </c>
       <c r="G108" s="5">
-        <v>168542768.06999999</v>
+        <v>377463976.16000003</v>
       </c>
     </row>
     <row r="109" spans="1:7" ht="15.75" customHeight="1">
       <c r="A109" s="28"/>
-      <c r="B109" s="29" t="s">
+      <c r="B109" s="28"/>
+      <c r="C109" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D109" s="16">
+        <v>10794</v>
+      </c>
+      <c r="E109" s="5">
+        <v>226291750.94999999</v>
+      </c>
+      <c r="F109" s="5">
+        <v>43554026.950000003</v>
+      </c>
+      <c r="G109" s="5">
+        <v>182737723.99000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A110" s="28"/>
+      <c r="B110" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="C109" s="29"/>
-[...17 lines deleted...]
-      <c r="B110" s="3" t="s">
+      <c r="C110" s="29"/>
+      <c r="D110" s="16">
+        <v>60628</v>
+      </c>
+      <c r="E110" s="5">
+        <v>848393063.77999997</v>
+      </c>
+      <c r="F110" s="5">
+        <v>80178782.329999998</v>
+      </c>
+      <c r="G110" s="5">
+        <v>768214281.45000005</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A111" s="2">
+        <v>2013</v>
+      </c>
+      <c r="B111" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C110" s="1" t="s">
+      <c r="C111" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D110" s="16">
-[...17 lines deleted...]
-      </c>
       <c r="D111" s="16">
-        <v>4788</v>
+        <v>4559</v>
       </c>
       <c r="E111" s="5">
-        <v>30128084.23</v>
+        <v>8522230.8900000006</v>
       </c>
       <c r="F111" s="5">
-        <v>8580322.5</v>
+        <v>343534.62</v>
       </c>
       <c r="G111" s="5">
-        <v>21547761.719999999</v>
+        <v>8178696.2699999996</v>
       </c>
     </row>
     <row r="112" spans="1:7" ht="15.75" customHeight="1">
       <c r="A112" s="28"/>
       <c r="B112" s="28"/>
       <c r="C112" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D112" s="16">
-        <v>4079</v>
+        <v>4422</v>
       </c>
       <c r="E112" s="5">
-        <v>30285366.140000001</v>
+        <v>27322197.010000002</v>
       </c>
       <c r="F112" s="5">
-        <v>672157.32</v>
+        <v>459979.4</v>
       </c>
       <c r="G112" s="5">
-        <v>29613208.82</v>
+        <v>26862217.600000001</v>
       </c>
     </row>
     <row r="113" spans="1:7" ht="15.75" customHeight="1">
       <c r="A113" s="28"/>
       <c r="B113" s="28"/>
       <c r="C113" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D113" s="16">
-        <v>3683</v>
+        <v>4076</v>
       </c>
       <c r="E113" s="5">
-        <v>27198138.760000002</v>
+        <v>24210965.579999998</v>
       </c>
       <c r="F113" s="5">
-        <v>1066991.44</v>
+        <v>1239984.3700000001</v>
       </c>
       <c r="G113" s="5">
-        <v>26131147.32</v>
+        <v>22970981.219999999</v>
       </c>
     </row>
     <row r="114" spans="1:7" ht="15.75" customHeight="1">
       <c r="A114" s="28"/>
       <c r="B114" s="28"/>
       <c r="C114" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D114" s="16">
-        <v>2804</v>
+        <v>3576</v>
       </c>
       <c r="E114" s="5">
-        <v>23942967.420000002</v>
+        <v>32123374.129999999</v>
       </c>
       <c r="F114" s="5">
-        <v>785466.8</v>
+        <v>1137495.42</v>
       </c>
       <c r="G114" s="5">
-        <v>23157500.620000001</v>
+        <v>30985878.710000001</v>
       </c>
     </row>
     <row r="115" spans="1:7" ht="15.75" customHeight="1">
       <c r="A115" s="28"/>
       <c r="B115" s="28"/>
       <c r="C115" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D115" s="16">
-        <v>11628</v>
+        <v>3325</v>
       </c>
       <c r="E115" s="5">
-        <v>123493345.5</v>
+        <v>26091163.690000001</v>
       </c>
       <c r="F115" s="5">
-        <v>3569590.33</v>
+        <v>1280653.42</v>
       </c>
       <c r="G115" s="5">
-        <v>119923755.17</v>
+        <v>24810510.27</v>
       </c>
     </row>
     <row r="116" spans="1:7" ht="15.75" customHeight="1">
       <c r="A116" s="28"/>
       <c r="B116" s="28"/>
       <c r="C116" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D116" s="16">
-        <v>18691</v>
+        <v>10770</v>
       </c>
       <c r="E116" s="5">
-        <v>389323660.67000002</v>
+        <v>110448728.04000001</v>
       </c>
       <c r="F116" s="5">
-        <v>44591486.18</v>
+        <v>4177295.52</v>
       </c>
       <c r="G116" s="5">
-        <v>344732174.48000002</v>
+        <v>106271432.52</v>
       </c>
     </row>
     <row r="117" spans="1:7" ht="15.75" customHeight="1">
       <c r="A117" s="28"/>
       <c r="B117" s="28"/>
       <c r="C117" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D117" s="16">
-        <v>9717</v>
+        <v>19291</v>
       </c>
       <c r="E117" s="5">
-        <v>168520320.02000001</v>
+        <v>390743381.51999998</v>
       </c>
       <c r="F117" s="5">
-        <v>16770149.76</v>
+        <v>25010751.989999998</v>
       </c>
       <c r="G117" s="5">
-        <v>151750170.27000001</v>
+        <v>365732629.54000002</v>
       </c>
     </row>
     <row r="118" spans="1:7" ht="15.75" customHeight="1">
       <c r="A118" s="28"/>
-      <c r="B118" s="29" t="s">
+      <c r="B118" s="28"/>
+      <c r="C118" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D118" s="16">
+        <v>10227</v>
+      </c>
+      <c r="E118" s="5">
+        <v>211573071.37</v>
+      </c>
+      <c r="F118" s="5">
+        <v>43030303.299999997</v>
+      </c>
+      <c r="G118" s="5">
+        <v>168542768.06999999</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A119" s="28"/>
+      <c r="B119" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="C118" s="29"/>
-[...17 lines deleted...]
-      <c r="B119" s="3" t="s">
+      <c r="C119" s="29"/>
+      <c r="D119" s="16">
+        <v>60246</v>
+      </c>
+      <c r="E119" s="5">
+        <v>831035112.23000002</v>
+      </c>
+      <c r="F119" s="5">
+        <v>76679998.030000001</v>
+      </c>
+      <c r="G119" s="5">
+        <v>754355114.20000005</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A120" s="2">
+        <v>2012</v>
+      </c>
+      <c r="B120" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C119" s="1" t="s">
+      <c r="C120" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D119" s="16">
-[...17 lines deleted...]
-      </c>
       <c r="D120" s="16">
-        <v>4199</v>
+        <v>4459</v>
       </c>
       <c r="E120" s="5">
-        <v>26528991.75</v>
+        <v>16413099.619999999</v>
       </c>
       <c r="F120" s="5">
-        <v>387491.02</v>
+        <v>7321622.5</v>
       </c>
       <c r="G120" s="5">
-        <v>26141500.73</v>
+        <v>9091477.1199999992</v>
       </c>
     </row>
     <row r="121" spans="1:7" ht="15.75" customHeight="1">
       <c r="A121" s="28"/>
       <c r="B121" s="28"/>
       <c r="C121" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D121" s="16">
-        <v>3766</v>
+        <v>4788</v>
       </c>
       <c r="E121" s="5">
-        <v>22531808.210000001</v>
+        <v>30128084.23</v>
       </c>
       <c r="F121" s="5">
-        <v>657732.19999999995</v>
+        <v>8580322.5</v>
       </c>
       <c r="G121" s="5">
-        <v>21874076</v>
+        <v>21547761.719999999</v>
       </c>
     </row>
     <row r="122" spans="1:7" ht="15.75" customHeight="1">
       <c r="A122" s="28"/>
       <c r="B122" s="28"/>
       <c r="C122" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D122" s="16">
-        <v>2838</v>
+        <v>4079</v>
       </c>
       <c r="E122" s="5">
-        <v>22514310.199999999</v>
+        <v>30285366.140000001</v>
       </c>
       <c r="F122" s="5">
-        <v>815938.15</v>
+        <v>672157.32</v>
       </c>
       <c r="G122" s="5">
-        <v>21698372.050000001</v>
+        <v>29613208.82</v>
       </c>
     </row>
     <row r="123" spans="1:7" ht="15.75" customHeight="1">
       <c r="A123" s="28"/>
       <c r="B123" s="28"/>
       <c r="C123" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D123" s="16">
-        <v>3040</v>
+        <v>3683</v>
       </c>
       <c r="E123" s="5">
-        <v>25077662.010000002</v>
+        <v>27198138.760000002</v>
       </c>
       <c r="F123" s="5">
-        <v>821886.13</v>
+        <v>1066991.44</v>
       </c>
       <c r="G123" s="5">
-        <v>24255775.879999999</v>
+        <v>26131147.32</v>
       </c>
     </row>
     <row r="124" spans="1:7" ht="15.75" customHeight="1">
       <c r="A124" s="28"/>
       <c r="B124" s="28"/>
       <c r="C124" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D124" s="16">
-        <v>14880</v>
+        <v>2804</v>
       </c>
       <c r="E124" s="5">
-        <v>160486283.88</v>
+        <v>23942967.420000002</v>
       </c>
       <c r="F124" s="5">
-        <v>6333691.8899999997</v>
+        <v>785466.8</v>
       </c>
       <c r="G124" s="5">
-        <v>154152591</v>
+        <v>23157500.620000001</v>
       </c>
     </row>
     <row r="125" spans="1:7" ht="15.75" customHeight="1">
       <c r="A125" s="28"/>
       <c r="B125" s="28"/>
       <c r="C125" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D125" s="16">
-        <v>16152</v>
+        <v>11628</v>
       </c>
       <c r="E125" s="5">
-        <v>318816514.55000001</v>
+        <v>123493345.5</v>
       </c>
       <c r="F125" s="5">
-        <v>44192884.409999996</v>
+        <v>3569590.33</v>
       </c>
       <c r="G125" s="5">
-        <v>274623630.13999999</v>
+        <v>119923755.17</v>
       </c>
     </row>
     <row r="126" spans="1:7" ht="15.75" customHeight="1">
       <c r="A126" s="28"/>
       <c r="B126" s="28"/>
       <c r="C126" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D126" s="16">
-        <v>8759</v>
+        <v>18691</v>
       </c>
       <c r="E126" s="5">
-        <v>149711127.62</v>
+        <v>389323660.67000002</v>
       </c>
       <c r="F126" s="5">
-        <v>10089986.77</v>
+        <v>44591486.18</v>
       </c>
       <c r="G126" s="5">
-        <v>139621140.86000001</v>
+        <v>344732174.48000002</v>
       </c>
     </row>
     <row r="127" spans="1:7" ht="15.75" customHeight="1">
       <c r="A127" s="28"/>
-      <c r="B127" s="29" t="s">
+      <c r="B127" s="28"/>
+      <c r="C127" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D127" s="16">
+        <v>9717</v>
+      </c>
+      <c r="E127" s="5">
+        <v>168520320.02000001</v>
+      </c>
+      <c r="F127" s="5">
+        <v>16770149.76</v>
+      </c>
+      <c r="G127" s="5">
+        <v>151750170.27000001</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A128" s="28"/>
+      <c r="B128" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="C127" s="29"/>
-[...17 lines deleted...]
-      <c r="B128" s="3" t="s">
+      <c r="C128" s="29"/>
+      <c r="D128" s="16">
+        <v>59849</v>
+      </c>
+      <c r="E128" s="5">
+        <v>809304982.36000001</v>
+      </c>
+      <c r="F128" s="5">
+        <v>83357786.829999998</v>
+      </c>
+      <c r="G128" s="5">
+        <v>725947195.52999997</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A129" s="2">
+        <v>2011</v>
+      </c>
+      <c r="B129" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C128" s="1" t="s">
+      <c r="C129" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D128" s="16">
-[...17 lines deleted...]
-      </c>
       <c r="D129" s="16">
-        <v>4243</v>
+        <v>4337</v>
       </c>
       <c r="E129" s="5">
-        <v>27548918.059999999</v>
+        <v>58587817.710000001</v>
       </c>
       <c r="F129" s="5">
-        <v>10230852.73</v>
+        <v>49168779.450000003</v>
       </c>
       <c r="G129" s="5">
-        <v>17318065.329999998</v>
+        <v>9419038.2599999998</v>
       </c>
     </row>
     <row r="130" spans="1:7" ht="15.75" customHeight="1">
       <c r="A130" s="28"/>
       <c r="B130" s="28"/>
       <c r="C130" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D130" s="16">
-        <v>3135</v>
+        <v>4199</v>
       </c>
       <c r="E130" s="5">
-        <v>19912480.760000002</v>
+        <v>26528991.75</v>
       </c>
       <c r="F130" s="5">
-        <v>547727.25</v>
+        <v>387491.02</v>
       </c>
       <c r="G130" s="5">
-        <v>19364753.510000002</v>
+        <v>26141500.73</v>
       </c>
     </row>
     <row r="131" spans="1:7" ht="15.75" customHeight="1">
       <c r="A131" s="28"/>
       <c r="B131" s="28"/>
       <c r="C131" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D131" s="16">
-        <v>3363</v>
+        <v>3766</v>
       </c>
       <c r="E131" s="5">
-        <v>21385869.620000001</v>
+        <v>22531808.210000001</v>
       </c>
       <c r="F131" s="5">
-        <v>762300.91</v>
+        <v>657732.19999999995</v>
       </c>
       <c r="G131" s="5">
-        <v>20623568.710000001</v>
+        <v>21874076</v>
       </c>
     </row>
     <row r="132" spans="1:7" ht="15.75" customHeight="1">
       <c r="A132" s="28"/>
       <c r="B132" s="28"/>
       <c r="C132" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D132" s="16">
-        <v>3324</v>
+        <v>2838</v>
       </c>
       <c r="E132" s="5">
-        <v>21386735.920000002</v>
+        <v>22514310.199999999</v>
       </c>
       <c r="F132" s="5">
-        <v>1079865.1100000001</v>
+        <v>815938.15</v>
       </c>
       <c r="G132" s="5">
-        <v>20306870.82</v>
+        <v>21698372.050000001</v>
       </c>
     </row>
     <row r="133" spans="1:7" ht="15.75" customHeight="1">
       <c r="A133" s="28"/>
       <c r="B133" s="28"/>
       <c r="C133" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D133" s="16">
-        <v>15328</v>
+        <v>3040</v>
       </c>
       <c r="E133" s="5">
-        <v>170099746.71000001</v>
+        <v>25077662.010000002</v>
       </c>
       <c r="F133" s="5">
-        <v>9574279.8100000005</v>
+        <v>821886.13</v>
       </c>
       <c r="G133" s="5">
-        <v>160525466.90000001</v>
+        <v>24255775.879999999</v>
       </c>
     </row>
     <row r="134" spans="1:7" ht="15.75" customHeight="1">
       <c r="A134" s="28"/>
       <c r="B134" s="28"/>
       <c r="C134" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D134" s="16">
-        <v>15553</v>
+        <v>14880</v>
       </c>
       <c r="E134" s="5">
-        <v>302366516.38</v>
+        <v>160486283.88</v>
       </c>
       <c r="F134" s="5">
-        <v>42991524.979999997</v>
+        <v>6333691.8899999997</v>
       </c>
       <c r="G134" s="5">
-        <v>259374991.41</v>
+        <v>154152591</v>
       </c>
     </row>
     <row r="135" spans="1:7" ht="15.75" customHeight="1">
       <c r="A135" s="28"/>
       <c r="B135" s="28"/>
       <c r="C135" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D135" s="16">
-        <v>7881</v>
+        <v>16152</v>
       </c>
       <c r="E135" s="5">
-        <v>167317882.86000001</v>
+        <v>318816514.55000001</v>
       </c>
       <c r="F135" s="5">
-        <v>8620780.2100000009</v>
+        <v>44192884.409999996</v>
       </c>
       <c r="G135" s="5">
-        <v>158697102.65000001</v>
+        <v>274623630.13999999</v>
       </c>
     </row>
     <row r="136" spans="1:7" ht="15.75" customHeight="1">
       <c r="A136" s="28"/>
-      <c r="B136" s="29" t="s">
+      <c r="B136" s="28"/>
+      <c r="C136" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D136" s="16">
+        <v>8759</v>
+      </c>
+      <c r="E136" s="5">
+        <v>149711127.62</v>
+      </c>
+      <c r="F136" s="5">
+        <v>10089986.77</v>
+      </c>
+      <c r="G136" s="5">
+        <v>139621140.86000001</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A137" s="28"/>
+      <c r="B137" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="C136" s="29"/>
-[...17 lines deleted...]
-      <c r="B137" s="3" t="s">
+      <c r="C137" s="29"/>
+      <c r="D137" s="16">
+        <v>57971</v>
+      </c>
+      <c r="E137" s="5">
+        <v>784254515.92999995</v>
+      </c>
+      <c r="F137" s="5">
+        <v>112468390.02</v>
+      </c>
+      <c r="G137" s="5">
+        <v>671786125.91999996</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A138" s="2">
+        <v>2010</v>
+      </c>
+      <c r="B138" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C137" s="1" t="s">
+      <c r="C138" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D137" s="16">
-[...17 lines deleted...]
-      </c>
       <c r="D138" s="16">
-        <v>3596</v>
+        <v>4167</v>
       </c>
       <c r="E138" s="5">
-        <v>37818729.640000001</v>
+        <v>36109737.640000001</v>
       </c>
       <c r="F138" s="5">
-        <v>19724951.73</v>
+        <v>28500233.32</v>
       </c>
       <c r="G138" s="5">
-        <v>18093777.91</v>
+        <v>7609504.3099999996</v>
       </c>
     </row>
     <row r="139" spans="1:7" ht="15.75" customHeight="1">
       <c r="A139" s="28"/>
       <c r="B139" s="28"/>
       <c r="C139" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D139" s="16">
-        <v>3788</v>
+        <v>4243</v>
       </c>
       <c r="E139" s="5">
-        <v>18545436.960000001</v>
+        <v>27548918.059999999</v>
       </c>
       <c r="F139" s="5">
-        <v>569131.39</v>
+        <v>10230852.73</v>
       </c>
       <c r="G139" s="5">
-        <v>17976305.579999998</v>
+        <v>17318065.329999998</v>
       </c>
     </row>
     <row r="140" spans="1:7" ht="15.75" customHeight="1">
       <c r="A140" s="28"/>
       <c r="B140" s="28"/>
       <c r="C140" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D140" s="16">
-        <v>3705</v>
+        <v>3135</v>
       </c>
       <c r="E140" s="5">
-        <v>18732127.329999998</v>
+        <v>19912480.760000002</v>
       </c>
       <c r="F140" s="5">
-        <v>1704536.99</v>
+        <v>547727.25</v>
       </c>
       <c r="G140" s="5">
-        <v>17027590.34</v>
+        <v>19364753.510000002</v>
       </c>
     </row>
     <row r="141" spans="1:7" ht="15.75" customHeight="1">
       <c r="A141" s="28"/>
       <c r="B141" s="28"/>
       <c r="C141" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D141" s="16">
-        <v>3742</v>
+        <v>3363</v>
       </c>
       <c r="E141" s="5">
-        <v>25698988.68</v>
+        <v>21385869.620000001</v>
       </c>
       <c r="F141" s="5">
-        <v>481862.72</v>
+        <v>762300.91</v>
       </c>
       <c r="G141" s="5">
-        <v>25217125.969999999</v>
+        <v>20623568.710000001</v>
       </c>
     </row>
     <row r="142" spans="1:7" ht="15.75" customHeight="1">
       <c r="A142" s="28"/>
       <c r="B142" s="28"/>
       <c r="C142" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D142" s="16">
-        <v>15632</v>
+        <v>3324</v>
       </c>
       <c r="E142" s="5">
-        <v>173526094.77000001</v>
+        <v>21386735.920000002</v>
       </c>
       <c r="F142" s="5">
-        <v>12148513.18</v>
+        <v>1079865.1100000001</v>
       </c>
       <c r="G142" s="5">
-        <v>161377581.59</v>
+        <v>20306870.82</v>
       </c>
     </row>
     <row r="143" spans="1:7" ht="15.75" customHeight="1">
       <c r="A143" s="28"/>
       <c r="B143" s="28"/>
       <c r="C143" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D143" s="16">
-        <v>14561</v>
+        <v>15328</v>
       </c>
       <c r="E143" s="5">
-        <v>243157417.33000001</v>
+        <v>170099746.71000001</v>
       </c>
       <c r="F143" s="5">
-        <v>31145697.949999999</v>
+        <v>9574279.8100000005</v>
       </c>
       <c r="G143" s="5">
-        <v>212011719.38</v>
+        <v>160525466.90000001</v>
       </c>
     </row>
     <row r="144" spans="1:7" ht="15.75" customHeight="1">
       <c r="A144" s="28"/>
       <c r="B144" s="28"/>
       <c r="C144" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D144" s="16">
-        <v>7479</v>
+        <v>15553</v>
       </c>
       <c r="E144" s="5">
-        <v>120590994.14</v>
+        <v>302366516.38</v>
       </c>
       <c r="F144" s="5">
-        <v>7559639.4400000004</v>
+        <v>42991524.979999997</v>
       </c>
       <c r="G144" s="5">
-        <v>113031354.7</v>
+        <v>259374991.41</v>
       </c>
     </row>
     <row r="145" spans="1:7" ht="15.75" customHeight="1">
       <c r="A145" s="28"/>
-      <c r="B145" s="29" t="s">
+      <c r="B145" s="28"/>
+      <c r="C145" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D145" s="16">
+        <v>7881</v>
+      </c>
+      <c r="E145" s="5">
+        <v>167317882.86000001</v>
+      </c>
+      <c r="F145" s="5">
+        <v>8620780.2100000009</v>
+      </c>
+      <c r="G145" s="5">
+        <v>158697102.65000001</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A146" s="28"/>
+      <c r="B146" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="C145" s="29"/>
-[...17 lines deleted...]
-      <c r="B146" s="3" t="s">
+      <c r="C146" s="29"/>
+      <c r="D146" s="16">
+        <v>56994</v>
+      </c>
+      <c r="E146" s="5">
+        <v>766127887.96000004</v>
+      </c>
+      <c r="F146" s="5">
+        <v>102307564.31999999</v>
+      </c>
+      <c r="G146" s="5">
+        <v>663820323.63999999</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A147" s="2">
+        <v>2009</v>
+      </c>
+      <c r="B147" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C146" s="1" t="s">
+      <c r="C147" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D146" s="16">
-[...17 lines deleted...]
-      </c>
       <c r="D147" s="16">
-        <v>4427</v>
+        <v>4003</v>
       </c>
       <c r="E147" s="5">
-        <v>19645825.440000001</v>
+        <v>10770618.75</v>
       </c>
       <c r="F147" s="5">
-        <v>685411.83999999997</v>
+        <v>4852126.3600000003</v>
       </c>
       <c r="G147" s="5">
-        <v>18960413.600000001</v>
+        <v>5918492.4000000004</v>
       </c>
     </row>
     <row r="148" spans="1:7" ht="15.75" customHeight="1">
       <c r="A148" s="28"/>
       <c r="B148" s="28"/>
       <c r="C148" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D148" s="16">
-        <v>4249</v>
+        <v>3596</v>
       </c>
       <c r="E148" s="5">
-        <v>19571276.98</v>
+        <v>37818729.640000001</v>
       </c>
       <c r="F148" s="5">
-        <v>596877.84</v>
+        <v>19724951.73</v>
       </c>
       <c r="G148" s="5">
-        <v>18974399.140000001</v>
+        <v>18093777.91</v>
       </c>
     </row>
     <row r="149" spans="1:7" ht="15.75" customHeight="1">
       <c r="A149" s="28"/>
       <c r="B149" s="28"/>
       <c r="C149" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D149" s="16">
-        <v>4311</v>
+        <v>3788</v>
       </c>
       <c r="E149" s="5">
-        <v>25972132.300000001</v>
+        <v>18545436.960000001</v>
       </c>
       <c r="F149" s="5">
-        <v>717766.22</v>
+        <v>569131.39</v>
       </c>
       <c r="G149" s="5">
-        <v>25254366.09</v>
+        <v>17976305.579999998</v>
       </c>
     </row>
     <row r="150" spans="1:7" ht="15.75" customHeight="1">
       <c r="A150" s="28"/>
       <c r="B150" s="28"/>
       <c r="C150" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D150" s="16">
-        <v>4227</v>
+        <v>3705</v>
       </c>
       <c r="E150" s="5">
-        <v>34075750.909999996</v>
+        <v>18732127.329999998</v>
       </c>
       <c r="F150" s="5">
-        <v>1049998.8799999999</v>
+        <v>1704536.99</v>
       </c>
       <c r="G150" s="5">
-        <v>33025752.030000001</v>
+        <v>17027590.34</v>
       </c>
     </row>
     <row r="151" spans="1:7" ht="15.75" customHeight="1">
       <c r="A151" s="28"/>
       <c r="B151" s="28"/>
       <c r="C151" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D151" s="16">
-        <v>15481</v>
+        <v>3742</v>
       </c>
       <c r="E151" s="5">
-        <v>192906019.16</v>
+        <v>25698988.68</v>
       </c>
       <c r="F151" s="5">
-        <v>11611901.57</v>
+        <v>481862.72</v>
       </c>
       <c r="G151" s="5">
-        <v>181294117.59</v>
+        <v>25217125.969999999</v>
       </c>
     </row>
     <row r="152" spans="1:7" ht="15.75" customHeight="1">
       <c r="A152" s="28"/>
       <c r="B152" s="28"/>
       <c r="C152" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D152" s="16">
-        <v>13919</v>
+        <v>15632</v>
       </c>
       <c r="E152" s="5">
-        <v>272006166.75</v>
+        <v>173526094.77000001</v>
       </c>
       <c r="F152" s="5">
-        <v>30708564.379999999</v>
+        <v>12148513.18</v>
       </c>
       <c r="G152" s="5">
-        <v>241297602.37</v>
+        <v>161377581.59</v>
       </c>
     </row>
     <row r="153" spans="1:7" ht="15.75" customHeight="1">
       <c r="A153" s="28"/>
       <c r="B153" s="28"/>
       <c r="C153" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D153" s="16">
-        <v>7203</v>
+        <v>14561</v>
       </c>
       <c r="E153" s="5">
-        <v>104807089.04000001</v>
+        <v>243157417.33000001</v>
       </c>
       <c r="F153" s="5">
-        <v>9352253.9000000004</v>
+        <v>31145697.949999999</v>
       </c>
       <c r="G153" s="5">
-        <v>95454835.140000001</v>
+        <v>212011719.38</v>
       </c>
     </row>
     <row r="154" spans="1:7" ht="15.75" customHeight="1">
       <c r="A154" s="28"/>
-      <c r="B154" s="29" t="s">
+      <c r="B154" s="28"/>
+      <c r="C154" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D154" s="16">
+        <v>7479</v>
+      </c>
+      <c r="E154" s="5">
+        <v>120590994.14</v>
+      </c>
+      <c r="F154" s="5">
+        <v>7559639.4400000004</v>
+      </c>
+      <c r="G154" s="5">
+        <v>113031354.7</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A155" s="28"/>
+      <c r="B155" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="C154" s="29"/>
-      <c r="D154" s="16">
+      <c r="C155" s="29"/>
+      <c r="D155" s="16">
+        <v>56506</v>
+      </c>
+      <c r="E155" s="5">
+        <v>648840407.60000002</v>
+      </c>
+      <c r="F155" s="5">
+        <v>78186459.75</v>
+      </c>
+      <c r="G155" s="5">
+        <v>570653947.85000002</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A156" s="2">
+        <v>2008</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D156" s="16">
+        <v>3692</v>
+      </c>
+      <c r="E156" s="5">
+        <v>9354784.4199999999</v>
+      </c>
+      <c r="F156" s="5">
+        <v>2778207.08</v>
+      </c>
+      <c r="G156" s="5">
+        <v>6576577.3499999996</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A157" s="28"/>
+      <c r="B157" s="28"/>
+      <c r="C157" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D157" s="16">
+        <v>4427</v>
+      </c>
+      <c r="E157" s="5">
+        <v>19645825.440000001</v>
+      </c>
+      <c r="F157" s="5">
+        <v>685411.83999999997</v>
+      </c>
+      <c r="G157" s="5">
+        <v>18960413.600000001</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A158" s="28"/>
+      <c r="B158" s="28"/>
+      <c r="C158" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D158" s="16">
+        <v>4249</v>
+      </c>
+      <c r="E158" s="5">
+        <v>19571276.98</v>
+      </c>
+      <c r="F158" s="5">
+        <v>596877.84</v>
+      </c>
+      <c r="G158" s="5">
+        <v>18974399.140000001</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A159" s="28"/>
+      <c r="B159" s="28"/>
+      <c r="C159" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D159" s="16">
+        <v>4311</v>
+      </c>
+      <c r="E159" s="5">
+        <v>25972132.300000001</v>
+      </c>
+      <c r="F159" s="5">
+        <v>717766.22</v>
+      </c>
+      <c r="G159" s="5">
+        <v>25254366.09</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A160" s="28"/>
+      <c r="B160" s="28"/>
+      <c r="C160" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D160" s="16">
+        <v>4227</v>
+      </c>
+      <c r="E160" s="5">
+        <v>34075750.909999996</v>
+      </c>
+      <c r="F160" s="5">
+        <v>1049998.8799999999</v>
+      </c>
+      <c r="G160" s="5">
+        <v>33025752.030000001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A161" s="28"/>
+      <c r="B161" s="28"/>
+      <c r="C161" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D161" s="16">
+        <v>15481</v>
+      </c>
+      <c r="E161" s="5">
+        <v>192906019.16</v>
+      </c>
+      <c r="F161" s="5">
+        <v>11611901.57</v>
+      </c>
+      <c r="G161" s="5">
+        <v>181294117.59</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A162" s="28"/>
+      <c r="B162" s="28"/>
+      <c r="C162" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D162" s="16">
+        <v>13919</v>
+      </c>
+      <c r="E162" s="5">
+        <v>272006166.75</v>
+      </c>
+      <c r="F162" s="5">
+        <v>30708564.379999999</v>
+      </c>
+      <c r="G162" s="5">
+        <v>241297602.37</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A163" s="28"/>
+      <c r="B163" s="28"/>
+      <c r="C163" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D163" s="16">
+        <v>7203</v>
+      </c>
+      <c r="E163" s="5">
+        <v>104807089.04000001</v>
+      </c>
+      <c r="F163" s="5">
+        <v>9352253.9000000004</v>
+      </c>
+      <c r="G163" s="5">
+        <v>95454835.140000001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A164" s="28"/>
+      <c r="B164" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C164" s="29"/>
+      <c r="D164" s="16">
         <v>57509</v>
       </c>
-      <c r="E154" s="5">
+      <c r="E164" s="5">
         <v>678339044</v>
       </c>
-      <c r="F154" s="5">
+      <c r="F164" s="5">
         <v>57500981.700000003</v>
       </c>
-      <c r="G154" s="5">
+      <c r="G164" s="5">
         <v>620838063.28999996</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="48">
+  <mergeCells count="51">
     <mergeCell ref="A3:A11"/>
     <mergeCell ref="B3:B10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="A13:A21"/>
     <mergeCell ref="B13:B20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="A23:A31"/>
     <mergeCell ref="B23:B30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="A33:A41"/>
     <mergeCell ref="B33:B40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="A43:A51"/>
     <mergeCell ref="B43:B50"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="A53:A61"/>
     <mergeCell ref="B53:B60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="A63:A71"/>
     <mergeCell ref="B63:B70"/>
     <mergeCell ref="B71:C71"/>
     <mergeCell ref="A73:A81"/>
     <mergeCell ref="B73:B80"/>
     <mergeCell ref="B81:C81"/>
     <mergeCell ref="A83:A91"/>
     <mergeCell ref="B83:B90"/>
     <mergeCell ref="B91:C91"/>
-    <mergeCell ref="A93:A100"/>
-[...19 lines deleted...]
-    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="A93:A101"/>
+    <mergeCell ref="B93:B100"/>
+    <mergeCell ref="B101:C101"/>
+    <mergeCell ref="A103:A110"/>
+    <mergeCell ref="B103:B109"/>
+    <mergeCell ref="B110:C110"/>
+    <mergeCell ref="A112:A119"/>
+    <mergeCell ref="B112:B118"/>
+    <mergeCell ref="B119:C119"/>
+    <mergeCell ref="A121:A128"/>
+    <mergeCell ref="B121:B127"/>
+    <mergeCell ref="B128:C128"/>
+    <mergeCell ref="A130:A137"/>
+    <mergeCell ref="B130:B136"/>
+    <mergeCell ref="B137:C137"/>
+    <mergeCell ref="A139:A146"/>
+    <mergeCell ref="B139:B145"/>
+    <mergeCell ref="B146:C146"/>
+    <mergeCell ref="A148:A155"/>
+    <mergeCell ref="B148:B154"/>
+    <mergeCell ref="B155:C155"/>
+    <mergeCell ref="A157:A164"/>
+    <mergeCell ref="B157:B163"/>
+    <mergeCell ref="B164:C164"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20894F72-871D-4423-8B66-C11850E329E6}">
-  <dimension ref="A1:G235"/>
+  <dimension ref="A1:G250"/>
   <sheetViews>
-    <sheetView topLeftCell="A118" workbookViewId="0">
-      <selection activeCell="H1" sqref="H1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D2" sqref="D2:G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="6.625" customWidth="1"/>
     <col min="2" max="3" width="12.25" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="12.375" customWidth="1"/>
     <col min="6" max="6" width="11.25" customWidth="1"/>
     <col min="7" max="7" width="14.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="22" t="s">
         <v>81</v>
       </c>
       <c r="F1" s="22" t="s">
         <v>82</v>
       </c>
       <c r="G1" s="22" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="15.75" customHeight="1">
       <c r="A2" s="2">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D2" s="5">
-        <v>16251</v>
+        <v>16292</v>
       </c>
       <c r="E2" s="5">
-        <v>91071356.956</v>
+        <v>99740310.371999994</v>
       </c>
       <c r="F2" s="5">
-        <v>469276.69300000003</v>
+        <v>835320.72900000005</v>
       </c>
       <c r="G2" s="5">
-        <v>90602080.262999997</v>
+        <v>98904989.643000007</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="15.75" customHeight="1">
       <c r="A3" s="28"/>
       <c r="B3" s="28"/>
       <c r="C3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="5">
-        <v>30273</v>
+        <v>31961</v>
       </c>
       <c r="E3" s="5">
-        <v>100385568.111</v>
+        <v>112418558.288</v>
       </c>
       <c r="F3" s="5">
-        <v>3624381.2039999999</v>
+        <v>8821179.9480000008</v>
       </c>
       <c r="G3" s="5">
-        <v>96761186.907000005</v>
+        <v>103597378.34</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="15.75" customHeight="1">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D4" s="5">
-        <v>16384</v>
+        <v>16979</v>
       </c>
       <c r="E4" s="5">
-        <v>150600600.34</v>
+        <v>169463245.759</v>
       </c>
       <c r="F4" s="5">
-        <v>5519587.4740000004</v>
+        <v>6778431.9029999999</v>
       </c>
       <c r="G4" s="5">
-        <v>145081012.866</v>
+        <v>162684813.85600001</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.75" customHeight="1">
       <c r="A5" s="28"/>
       <c r="B5" s="28"/>
       <c r="C5" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D5" s="5">
-        <v>5241</v>
+        <v>5233</v>
       </c>
       <c r="E5" s="5">
-        <v>89141986.535999998</v>
+        <v>93449242.425999999</v>
       </c>
       <c r="F5" s="5">
-        <v>5126804.8020000001</v>
+        <v>5229760.7850000001</v>
       </c>
       <c r="G5" s="5">
-        <v>84015181.733999997</v>
+        <v>88219481.641000003</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1">
       <c r="A6" s="28"/>
       <c r="B6" s="28"/>
       <c r="C6" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="5">
-        <v>2326</v>
+        <v>2386</v>
       </c>
       <c r="E6" s="5">
-        <v>73286437.669</v>
+        <v>81216918.759000003</v>
       </c>
       <c r="F6" s="5">
-        <v>7800149.8169999998</v>
+        <v>6714081.9720000001</v>
       </c>
       <c r="G6" s="5">
-        <v>65486287.851999998</v>
+        <v>74502836.787</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.75" customHeight="1">
       <c r="A7" s="28"/>
       <c r="B7" s="28"/>
       <c r="C7" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="5">
-        <v>922</v>
+        <v>936</v>
       </c>
       <c r="E7" s="5">
-        <v>63640184.527999997</v>
+        <v>64750978.166000001</v>
       </c>
       <c r="F7" s="5">
-        <v>2683591.8489999999</v>
+        <v>2901839.1639999999</v>
       </c>
       <c r="G7" s="5">
-        <v>60956592.678999998</v>
+        <v>61849139.001999997</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.75" customHeight="1">
       <c r="A8" s="28"/>
       <c r="B8" s="28"/>
       <c r="C8" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="5">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E8" s="5">
-        <v>26787956.763</v>
+        <v>28250462.252</v>
       </c>
       <c r="F8" s="5">
-        <v>1193805.584</v>
+        <v>1659377.9979999999</v>
       </c>
       <c r="G8" s="5">
-        <v>25594151.179000001</v>
+        <v>26591084.254000001</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.75" customHeight="1">
       <c r="A9" s="28"/>
       <c r="B9" s="28"/>
       <c r="C9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="5">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E9" s="5">
-        <v>11270321.581</v>
+        <v>8742012.8550000004</v>
       </c>
       <c r="F9" s="5">
-        <v>167093.16200000001</v>
+        <v>94860.376000000004</v>
       </c>
       <c r="G9" s="5">
-        <v>11103228.419</v>
+        <v>8647152.4790000003</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.75" customHeight="1">
       <c r="A10" s="28"/>
       <c r="B10" s="28"/>
       <c r="C10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="5">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E10" s="5">
-        <v>23633742.895</v>
+        <v>25069239.614</v>
       </c>
       <c r="F10" s="5">
-        <v>4657426.8590000002</v>
+        <v>2835169.55</v>
       </c>
       <c r="G10" s="5">
-        <v>18976316.035999998</v>
+        <v>22234070.063999999</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.75" customHeight="1">
       <c r="A11" s="28"/>
       <c r="B11" s="28"/>
       <c r="C11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="5">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="E11" s="5">
-        <v>28957776.464000002</v>
+        <v>22989599.366999999</v>
       </c>
       <c r="F11" s="5">
-        <v>10124723.528999999</v>
+        <v>2040651.432</v>
       </c>
       <c r="G11" s="5">
-        <v>18833052.934999999</v>
+        <v>20948947.934999999</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.75" customHeight="1">
       <c r="A12" s="28"/>
       <c r="B12" s="28"/>
       <c r="C12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="5">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E12" s="5">
-        <v>15343293.028999999</v>
+        <v>14573886.429</v>
       </c>
       <c r="F12" s="5">
-        <v>2717858.2459999998</v>
+        <v>1958011.118</v>
       </c>
       <c r="G12" s="5">
-        <v>12625434.783</v>
+        <v>12615875.311000001</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.75" customHeight="1">
       <c r="A13" s="28"/>
       <c r="B13" s="28"/>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="5">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="E13" s="5">
-        <v>54501340.888999999</v>
+        <v>58230765.392999999</v>
       </c>
       <c r="F13" s="5">
-        <v>2900442.9989999998</v>
+        <v>2719099.3050000002</v>
       </c>
       <c r="G13" s="5">
-        <v>51600897.890000001</v>
+        <v>55511666.088</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.75" customHeight="1">
       <c r="A14" s="28"/>
       <c r="B14" s="28"/>
       <c r="C14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D14" s="5">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="E14" s="5">
-        <v>394648124.32289004</v>
+        <v>421329238.70811534</v>
       </c>
       <c r="F14" s="5">
-        <v>65676039.285999998</v>
+        <v>70750860.559</v>
       </c>
       <c r="G14" s="5">
-        <v>328972085.03689003</v>
+        <v>350578378.14911538</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.75" customHeight="1">
       <c r="A15" s="28"/>
       <c r="B15" s="28"/>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="5">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="E15" s="5">
-        <v>4868069.9079999998</v>
+        <v>4698555.6503999997</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
       <c r="G15" s="5">
-        <v>4868069.9079999998</v>
+        <v>4698555.6503999997</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="15.75" customHeight="1">
       <c r="A16" s="28"/>
       <c r="B16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="29"/>
       <c r="D16" s="5">
-        <v>73496</v>
+        <v>75927</v>
       </c>
       <c r="E16" s="5">
-        <v>1128136759.99189</v>
+        <v>1204923014.0385153</v>
       </c>
       <c r="F16" s="5">
-        <v>112661181.50400001</v>
+        <v>113338644.83899999</v>
       </c>
       <c r="G16" s="5">
-        <v>1015475578.48789</v>
+        <v>1091584369.1995151</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="15.75" customHeight="1">
       <c r="A17" s="2">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="5">
-        <v>16481</v>
+        <v>16251</v>
       </c>
       <c r="E17" s="5">
-        <v>85868855.859999999</v>
+        <v>91071356.956</v>
       </c>
       <c r="F17" s="5">
-        <v>729650.89</v>
+        <v>469276.69300000003</v>
       </c>
       <c r="G17" s="5">
-        <v>85139204.969999999</v>
+        <v>90602080.262999997</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1">
       <c r="A18" s="28"/>
       <c r="B18" s="28"/>
       <c r="C18" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5">
-        <v>28751</v>
+        <v>30273</v>
       </c>
       <c r="E18" s="5">
-        <v>95674226.5</v>
+        <v>100385568.111</v>
       </c>
       <c r="F18" s="5">
-        <v>3081605.76</v>
+        <v>3624381.2039999999</v>
       </c>
       <c r="G18" s="5">
-        <v>92592620.739999995</v>
+        <v>96761186.907000005</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.75" customHeight="1">
       <c r="A19" s="28"/>
       <c r="B19" s="28"/>
       <c r="C19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="5">
-        <v>15888</v>
+        <v>16384</v>
       </c>
       <c r="E19" s="5">
-        <v>141630299.59999999</v>
+        <v>150600600.34</v>
       </c>
       <c r="F19" s="5">
-        <v>5010709.72</v>
+        <v>5519587.4740000004</v>
       </c>
       <c r="G19" s="5">
-        <v>136619589.88</v>
+        <v>145081012.866</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.75" customHeight="1">
       <c r="A20" s="28"/>
       <c r="B20" s="28"/>
       <c r="C20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D20" s="5">
-        <v>5239</v>
+        <v>5241</v>
       </c>
       <c r="E20" s="5">
-        <v>83671605.340000004</v>
+        <v>89141986.535999998</v>
       </c>
       <c r="F20" s="5">
-        <v>5294164.58</v>
+        <v>5126804.8020000001</v>
       </c>
       <c r="G20" s="5">
-        <v>78377440.760000005</v>
+        <v>84015181.733999997</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.75" customHeight="1">
       <c r="A21" s="28"/>
       <c r="B21" s="28"/>
       <c r="C21" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="5">
-        <v>2321</v>
+        <v>2326</v>
       </c>
       <c r="E21" s="5">
-        <v>73987810.760000005</v>
+        <v>73286437.669</v>
       </c>
       <c r="F21" s="5">
-        <v>8750201.5600000005</v>
+        <v>7800149.8169999998</v>
       </c>
       <c r="G21" s="5">
-        <v>65237609.200000003</v>
+        <v>65486287.851999998</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.75" customHeight="1">
       <c r="A22" s="28"/>
       <c r="B22" s="28"/>
       <c r="C22" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="5">
-        <v>885</v>
+        <v>922</v>
       </c>
       <c r="E22" s="5">
-        <v>58686509.560000002</v>
+        <v>63640184.527999997</v>
       </c>
       <c r="F22" s="5">
-        <v>3203800.06</v>
+        <v>2683591.8489999999</v>
       </c>
       <c r="G22" s="5">
-        <v>55482709.5</v>
+        <v>60956592.678999998</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.75" customHeight="1">
       <c r="A23" s="28"/>
       <c r="B23" s="28"/>
       <c r="C23" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5">
-        <v>215</v>
+        <v>250</v>
       </c>
       <c r="E23" s="5">
-        <v>23751339.18</v>
+        <v>26787956.763</v>
       </c>
       <c r="F23" s="5">
-        <v>1216413.6100000001</v>
+        <v>1193805.584</v>
       </c>
       <c r="G23" s="5">
-        <v>22534925.559999999</v>
+        <v>25594151.179000001</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.75" customHeight="1">
       <c r="A24" s="28"/>
       <c r="B24" s="28"/>
       <c r="C24" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="5">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="E24" s="5">
-        <v>12091969.18</v>
+        <v>11270321.581</v>
       </c>
       <c r="F24" s="5">
-        <v>1301099.08</v>
+        <v>167093.16200000001</v>
       </c>
       <c r="G24" s="5">
-        <v>10790870.1</v>
+        <v>11103228.419</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.75" customHeight="1">
       <c r="A25" s="28"/>
       <c r="B25" s="28"/>
       <c r="C25" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="5">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="E25" s="5">
-        <v>23802702.859999999</v>
+        <v>23633742.895</v>
       </c>
       <c r="F25" s="5">
-        <v>3592064.1</v>
+        <v>4657426.8590000002</v>
       </c>
       <c r="G25" s="5">
-        <v>20210638.760000002</v>
+        <v>18976316.035999998</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.75" customHeight="1">
       <c r="A26" s="28"/>
       <c r="B26" s="28"/>
       <c r="C26" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="5">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="E26" s="5">
-        <v>23946421.059999999</v>
+        <v>28957776.464000002</v>
       </c>
       <c r="F26" s="5">
-        <v>6835003.1200000001</v>
+        <v>10124723.528999999</v>
       </c>
       <c r="G26" s="5">
-        <v>17111417.940000001</v>
+        <v>18833052.934999999</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="15.75" customHeight="1">
       <c r="A27" s="28"/>
       <c r="B27" s="28"/>
       <c r="C27" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="5">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E27" s="5">
-        <v>15454133.6</v>
+        <v>15343293.028999999</v>
       </c>
       <c r="F27" s="5">
-        <v>1724897.89</v>
+        <v>2717858.2459999998</v>
       </c>
       <c r="G27" s="5">
-        <v>13729235.699999999</v>
+        <v>12625434.783</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.75" customHeight="1">
       <c r="A28" s="28"/>
       <c r="B28" s="28"/>
       <c r="C28" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="5">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="E28" s="5">
-        <v>58334678.060000002</v>
+        <v>54501340.888999999</v>
       </c>
       <c r="F28" s="5">
-        <v>3477760.62</v>
+        <v>2900442.9989999998</v>
       </c>
       <c r="G28" s="5">
-        <v>54856917.439999998</v>
+        <v>51600897.890000001</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="15.75" customHeight="1">
       <c r="A29" s="28"/>
       <c r="B29" s="28"/>
       <c r="C29" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D29" s="5">
-        <v>426</v>
+        <v>400</v>
       </c>
       <c r="E29" s="5">
-        <v>390108282.20999998</v>
+        <v>394648124.32289004</v>
       </c>
       <c r="F29" s="5">
-        <v>68485912.489999995</v>
+        <v>65676039.285999998</v>
       </c>
       <c r="G29" s="5">
-        <v>321622369.72000003</v>
+        <v>328972085.03689003</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="15.75" customHeight="1">
       <c r="A30" s="28"/>
       <c r="B30" s="28"/>
       <c r="C30" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D30" s="5">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="E30" s="5">
-        <v>3505691.3</v>
+        <v>4868069.9079999998</v>
       </c>
       <c r="F30" s="5">
         <v>0</v>
       </c>
       <c r="G30" s="5">
-        <v>3505691.3</v>
+        <v>4868069.9079999998</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="15.75" customHeight="1">
       <c r="A31" s="28"/>
       <c r="B31" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="29"/>
       <c r="D31" s="5">
-        <v>71636</v>
+        <v>73496</v>
       </c>
       <c r="E31" s="5">
-        <v>1090514525.0599999</v>
+        <v>1128136759.99189</v>
       </c>
       <c r="F31" s="5">
-        <v>112703283.48999999</v>
+        <v>112661181.50400001</v>
       </c>
       <c r="G31" s="5">
-        <v>977811241.57000005</v>
+        <v>1015475578.48789</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="15.75" customHeight="1">
       <c r="A32" s="2">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>2022</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D32" s="5">
-        <v>16581</v>
+        <v>16481</v>
       </c>
       <c r="E32" s="5">
-        <v>67664294.560000002</v>
+        <v>85868855.859999999</v>
       </c>
       <c r="F32" s="5">
-        <v>636886.31999999995</v>
+        <v>729650.89</v>
       </c>
       <c r="G32" s="5">
-        <v>67027408.240000002</v>
+        <v>85139204.969999999</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="15.75" customHeight="1">
       <c r="A33" s="28"/>
       <c r="B33" s="28"/>
       <c r="C33" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D33" s="5">
-        <v>27233</v>
+        <v>28751</v>
       </c>
       <c r="E33" s="5">
-        <v>75400861.280000001</v>
+        <v>95674226.5</v>
       </c>
       <c r="F33" s="5">
-        <v>1819672.32</v>
+        <v>3081605.76</v>
       </c>
       <c r="G33" s="5">
-        <v>73581188.959999993</v>
+        <v>92592620.739999995</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15.75" customHeight="1">
       <c r="A34" s="28"/>
       <c r="B34" s="28"/>
       <c r="C34" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D34" s="5">
-        <v>15453</v>
+        <v>15888</v>
       </c>
       <c r="E34" s="5">
-        <v>123486214.2</v>
+        <v>141630299.59999999</v>
       </c>
       <c r="F34" s="5">
-        <v>4084272.13</v>
+        <v>5010709.72</v>
       </c>
       <c r="G34" s="5">
-        <v>119401942.06999999</v>
+        <v>136619589.88</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15.75" customHeight="1">
       <c r="A35" s="28"/>
       <c r="B35" s="28"/>
       <c r="C35" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D35" s="5">
-        <v>5207</v>
+        <v>5239</v>
       </c>
       <c r="E35" s="5">
-        <v>76588112.349999994</v>
+        <v>83671605.340000004</v>
       </c>
       <c r="F35" s="5">
-        <v>5259475.0199999996</v>
+        <v>5294164.58</v>
       </c>
       <c r="G35" s="5">
-        <v>71328637.329999998</v>
+        <v>78377440.760000005</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="15.75" customHeight="1">
       <c r="A36" s="28"/>
       <c r="B36" s="28"/>
       <c r="C36" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D36" s="5">
-        <v>2285</v>
+        <v>2321</v>
       </c>
       <c r="E36" s="5">
-        <v>66549063.329999998</v>
+        <v>73987810.760000005</v>
       </c>
       <c r="F36" s="5">
-        <v>5956322.3899999997</v>
+        <v>8750201.5600000005</v>
       </c>
       <c r="G36" s="5">
-        <v>60592740.939999998</v>
+        <v>65237609.200000003</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15.75" customHeight="1">
       <c r="A37" s="28"/>
       <c r="B37" s="28"/>
       <c r="C37" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D37" s="5">
-        <v>899</v>
+        <v>885</v>
       </c>
       <c r="E37" s="5">
-        <v>56190967.740000002</v>
+        <v>58686509.560000002</v>
       </c>
       <c r="F37" s="5">
-        <v>2390932.5699999998</v>
+        <v>3203800.06</v>
       </c>
       <c r="G37" s="5">
-        <v>53800035.170000002</v>
+        <v>55482709.5</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15.75" customHeight="1">
       <c r="A38" s="28"/>
       <c r="B38" s="28"/>
       <c r="C38" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D38" s="5">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="E38" s="5">
-        <v>22443114.59</v>
+        <v>23751339.18</v>
       </c>
       <c r="F38" s="5">
-        <v>1393415.51</v>
+        <v>1216413.6100000001</v>
       </c>
       <c r="G38" s="5">
-        <v>21049699.079999998</v>
+        <v>22534925.559999999</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15.75" customHeight="1">
       <c r="A39" s="28"/>
       <c r="B39" s="28"/>
       <c r="C39" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D39" s="5">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="E39" s="5">
-        <v>11244391.029999999</v>
+        <v>12091969.18</v>
       </c>
       <c r="F39" s="5">
-        <v>1011501.66</v>
+        <v>1301099.08</v>
       </c>
       <c r="G39" s="5">
-        <v>10232889.359999999</v>
+        <v>10790870.1</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="15.75" customHeight="1">
       <c r="A40" s="28"/>
       <c r="B40" s="28"/>
       <c r="C40" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D40" s="5">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E40" s="5">
-        <v>23438135.379999999</v>
+        <v>23802702.859999999</v>
       </c>
       <c r="F40" s="5">
-        <v>3077991.79</v>
+        <v>3592064.1</v>
       </c>
       <c r="G40" s="5">
-        <v>20360143.59</v>
+        <v>20210638.760000002</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="15.75" customHeight="1">
       <c r="A41" s="28"/>
       <c r="B41" s="28"/>
       <c r="C41" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D41" s="5">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="E41" s="5">
-        <v>16714991.6</v>
+        <v>23946421.059999999</v>
       </c>
       <c r="F41" s="5">
-        <v>1328439.3</v>
+        <v>6835003.1200000001</v>
       </c>
       <c r="G41" s="5">
-        <v>15386552.300000001</v>
+        <v>17111417.940000001</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="15.75" customHeight="1">
       <c r="A42" s="28"/>
       <c r="B42" s="28"/>
       <c r="C42" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D42" s="5">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="E42" s="5">
-        <v>11594936.470000001</v>
+        <v>15454133.6</v>
       </c>
       <c r="F42" s="5">
-        <v>1706787.34</v>
+        <v>1724897.89</v>
       </c>
       <c r="G42" s="5">
-        <v>9888149.1199999992</v>
+        <v>13729235.699999999</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="15.75" customHeight="1">
       <c r="A43" s="28"/>
       <c r="B43" s="28"/>
       <c r="C43" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D43" s="5">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="E43" s="5">
-        <v>71794402.040000007</v>
+        <v>58334678.060000002</v>
       </c>
       <c r="F43" s="5">
-        <v>4805348.03</v>
+        <v>3477760.62</v>
       </c>
       <c r="G43" s="5">
-        <v>66989054.009999998</v>
+        <v>54856917.439999998</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="15.75" customHeight="1">
       <c r="A44" s="28"/>
       <c r="B44" s="28"/>
       <c r="C44" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D44" s="5">
-        <v>381</v>
+        <v>426</v>
       </c>
       <c r="E44" s="5">
-        <v>338688573.37</v>
+        <v>390108282.20999998</v>
       </c>
       <c r="F44" s="5">
-        <v>71430177.299999997</v>
+        <v>68485912.489999995</v>
       </c>
       <c r="G44" s="5">
-        <v>267258396.06999999</v>
+        <v>321622369.72000003</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="15.75" customHeight="1">
       <c r="A45" s="28"/>
       <c r="B45" s="28"/>
       <c r="C45" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D45" s="5">
-        <v>546</v>
+        <v>597</v>
       </c>
       <c r="E45" s="5">
-        <v>2486336</v>
+        <v>3505691.3</v>
       </c>
       <c r="F45" s="5">
         <v>0</v>
       </c>
       <c r="G45" s="5">
-        <v>2486336</v>
+        <v>3505691.3</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="15.75" customHeight="1">
       <c r="A46" s="28"/>
       <c r="B46" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C46" s="29"/>
       <c r="D46" s="5">
-        <v>69630</v>
+        <v>71636</v>
       </c>
       <c r="E46" s="5">
-        <v>964284393.91999996</v>
+        <v>1090514525.0599999</v>
       </c>
       <c r="F46" s="5">
-        <v>104901221.67</v>
+        <v>112703283.48999999</v>
       </c>
       <c r="G46" s="5">
-        <v>859383172.25</v>
+        <v>977811241.57000005</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="15.75" customHeight="1">
       <c r="A47" s="2">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D47" s="5">
-        <v>16502</v>
+        <v>16581</v>
       </c>
       <c r="E47" s="5">
-        <v>64659713.020000003</v>
+        <v>67664294.560000002</v>
       </c>
       <c r="F47" s="5">
-        <v>114180</v>
+        <v>636886.31999999995</v>
       </c>
       <c r="G47" s="5">
-        <v>64545532.030000001</v>
+        <v>67027408.240000002</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="15.75" customHeight="1">
       <c r="A48" s="28"/>
       <c r="B48" s="28"/>
       <c r="C48" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D48" s="5">
-        <v>25597</v>
+        <v>27233</v>
       </c>
       <c r="E48" s="5">
-        <v>70417603.909999996</v>
+        <v>75400861.280000001</v>
       </c>
       <c r="F48" s="5">
-        <v>1613264.33</v>
+        <v>1819672.32</v>
       </c>
       <c r="G48" s="5">
-        <v>68804339.579999998</v>
+        <v>73581188.959999993</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="15.75" customHeight="1">
       <c r="A49" s="28"/>
       <c r="B49" s="28"/>
       <c r="C49" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D49" s="5">
-        <v>15045</v>
+        <v>15453</v>
       </c>
       <c r="E49" s="5">
-        <v>118967306.7</v>
+        <v>123486214.2</v>
       </c>
       <c r="F49" s="5">
-        <v>5557964.9800000004</v>
+        <v>4084272.13</v>
       </c>
       <c r="G49" s="5">
-        <v>113409341.72</v>
+        <v>119401942.06999999</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="15.75" customHeight="1">
       <c r="A50" s="28"/>
       <c r="B50" s="28"/>
       <c r="C50" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D50" s="5">
-        <v>5265</v>
+        <v>5207</v>
       </c>
       <c r="E50" s="5">
-        <v>84889163.819999993</v>
+        <v>76588112.349999994</v>
       </c>
       <c r="F50" s="5">
-        <v>5060861.95</v>
+        <v>5259475.0199999996</v>
       </c>
       <c r="G50" s="5">
-        <v>79828301.870000005</v>
+        <v>71328637.329999998</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="15.75" customHeight="1">
       <c r="A51" s="28"/>
       <c r="B51" s="28"/>
       <c r="C51" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D51" s="5">
-        <v>2280</v>
+        <v>2285</v>
       </c>
       <c r="E51" s="5">
-        <v>62328997.329999998</v>
+        <v>66549063.329999998</v>
       </c>
       <c r="F51" s="5">
-        <v>6323719.5</v>
+        <v>5956322.3899999997</v>
       </c>
       <c r="G51" s="5">
-        <v>56005277.829999998</v>
+        <v>60592740.939999998</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="15.75" customHeight="1">
       <c r="A52" s="28"/>
       <c r="B52" s="28"/>
       <c r="C52" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D52" s="5">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="E52" s="5">
-        <v>59722700.960000001</v>
+        <v>56190967.740000002</v>
       </c>
       <c r="F52" s="5">
-        <v>1913058.52</v>
+        <v>2390932.5699999998</v>
       </c>
       <c r="G52" s="5">
-        <v>57809642.439999998</v>
+        <v>53800035.170000002</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="15.75" customHeight="1">
       <c r="A53" s="28"/>
       <c r="B53" s="28"/>
       <c r="C53" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D53" s="5">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="E53" s="5">
-        <v>21775251.199999999</v>
+        <v>22443114.59</v>
       </c>
       <c r="F53" s="5">
-        <v>705981.35</v>
+        <v>1393415.51</v>
       </c>
       <c r="G53" s="5">
-        <v>21069269.850000001</v>
+        <v>21049699.079999998</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="15.75" customHeight="1">
       <c r="A54" s="28"/>
       <c r="B54" s="28"/>
       <c r="C54" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D54" s="5">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E54" s="5">
-        <v>10221337.27</v>
+        <v>11244391.029999999</v>
       </c>
       <c r="F54" s="5">
-        <v>1437335.76</v>
+        <v>1011501.66</v>
       </c>
       <c r="G54" s="5">
-        <v>8784001.5099999998</v>
+        <v>10232889.359999999</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="15.75" customHeight="1">
       <c r="A55" s="28"/>
       <c r="B55" s="28"/>
       <c r="C55" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D55" s="5">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E55" s="5">
-        <v>21020737.789999999</v>
+        <v>23438135.379999999</v>
       </c>
       <c r="F55" s="5">
-        <v>2509084.59</v>
+        <v>3077991.79</v>
       </c>
       <c r="G55" s="5">
-        <v>18511653.190000001</v>
+        <v>20360143.59</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="15.75" customHeight="1">
       <c r="A56" s="28"/>
       <c r="B56" s="28"/>
       <c r="C56" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D56" s="5">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E56" s="5">
-        <v>19814578.239999998</v>
+        <v>16714991.6</v>
       </c>
       <c r="F56" s="5">
-        <v>4106240.08</v>
+        <v>1328439.3</v>
       </c>
       <c r="G56" s="5">
-        <v>15708338.16</v>
+        <v>15386552.300000001</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="15.75" customHeight="1">
       <c r="A57" s="28"/>
       <c r="B57" s="28"/>
       <c r="C57" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D57" s="5">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E57" s="5">
-        <v>11449397.68</v>
+        <v>11594936.470000001</v>
       </c>
       <c r="F57" s="5">
-        <v>1320590.71</v>
+        <v>1706787.34</v>
       </c>
       <c r="G57" s="5">
-        <v>10128806.970000001</v>
+        <v>9888149.1199999992</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="15.75" customHeight="1">
       <c r="A58" s="28"/>
       <c r="B58" s="28"/>
       <c r="C58" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D58" s="5">
         <v>267</v>
       </c>
       <c r="E58" s="5">
-        <v>63796334.490000002</v>
+        <v>71794402.040000007</v>
       </c>
       <c r="F58" s="5">
-        <v>4940154.29</v>
+        <v>4805348.03</v>
       </c>
       <c r="G58" s="5">
-        <v>58856180.210000001</v>
+        <v>66989054.009999998</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="15.75" customHeight="1">
       <c r="A59" s="28"/>
       <c r="B59" s="28"/>
       <c r="C59" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D59" s="5">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E59" s="5">
-        <v>313551960.31999999</v>
+        <v>338688573.37</v>
       </c>
       <c r="F59" s="5">
-        <v>60428466.460000001</v>
+        <v>71430177.299999997</v>
       </c>
       <c r="G59" s="5">
-        <v>253123493.86000001</v>
+        <v>267258396.06999999</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="15.75" customHeight="1">
       <c r="A60" s="28"/>
       <c r="B60" s="28"/>
       <c r="C60" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D60" s="5">
-        <v>612</v>
+        <v>546</v>
       </c>
       <c r="E60" s="5">
-        <v>3848216.26</v>
+        <v>2486336</v>
       </c>
       <c r="F60" s="5">
         <v>0</v>
       </c>
       <c r="G60" s="5">
-        <v>3848216.26</v>
+        <v>2486336</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="15.75" customHeight="1">
       <c r="A61" s="28"/>
       <c r="B61" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C61" s="29"/>
       <c r="D61" s="5">
-        <v>67618</v>
+        <v>69630</v>
       </c>
       <c r="E61" s="5">
-        <v>926463298.98000002</v>
+        <v>964284393.91999996</v>
       </c>
       <c r="F61" s="5">
-        <v>96030903.5</v>
+        <v>104901221.67</v>
       </c>
       <c r="G61" s="5">
-        <v>830432395.48000002</v>
+        <v>859383172.25</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="15.75" customHeight="1">
       <c r="A62" s="2">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D62" s="5">
-        <v>16472</v>
+        <v>16502</v>
       </c>
       <c r="E62" s="5">
-        <v>70588418.739999995</v>
+        <v>64659713.020000003</v>
       </c>
       <c r="F62" s="5">
-        <v>200697.61</v>
+        <v>114180</v>
       </c>
       <c r="G62" s="5">
-        <v>70387721.129999995</v>
+        <v>64545532.030000001</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="15.75" customHeight="1">
       <c r="A63" s="28"/>
       <c r="B63" s="28"/>
       <c r="C63" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D63" s="5">
-        <v>24289</v>
+        <v>25597</v>
       </c>
       <c r="E63" s="5">
-        <v>71812081.469999999</v>
+        <v>70417603.909999996</v>
       </c>
       <c r="F63" s="5">
-        <v>1491993.42</v>
+        <v>1613264.33</v>
       </c>
       <c r="G63" s="5">
-        <v>70320088.049999997</v>
+        <v>68804339.579999998</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="15.75" customHeight="1">
       <c r="A64" s="28"/>
       <c r="B64" s="28"/>
       <c r="C64" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D64" s="5">
-        <v>14639</v>
+        <v>15045</v>
       </c>
       <c r="E64" s="5">
-        <v>122728774.29000001</v>
+        <v>118967306.7</v>
       </c>
       <c r="F64" s="5">
-        <v>5563509.46</v>
+        <v>5557964.9800000004</v>
       </c>
       <c r="G64" s="5">
-        <v>117165264.83</v>
+        <v>113409341.72</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="15.75" customHeight="1">
       <c r="A65" s="28"/>
       <c r="B65" s="28"/>
       <c r="C65" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D65" s="5">
-        <v>5181</v>
+        <v>5265</v>
       </c>
       <c r="E65" s="5">
-        <v>77456421.590000004</v>
+        <v>84889163.819999993</v>
       </c>
       <c r="F65" s="5">
-        <v>4342948.42</v>
+        <v>5060861.95</v>
       </c>
       <c r="G65" s="5">
-        <v>73113473.170000002</v>
+        <v>79828301.870000005</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="15.75" customHeight="1">
       <c r="A66" s="28"/>
       <c r="B66" s="28"/>
       <c r="C66" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D66" s="5">
-        <v>2261</v>
+        <v>2280</v>
       </c>
       <c r="E66" s="5">
-        <v>64198452.880000003</v>
+        <v>62328997.329999998</v>
       </c>
       <c r="F66" s="5">
-        <v>6489948.6500000004</v>
+        <v>6323719.5</v>
       </c>
       <c r="G66" s="5">
-        <v>57708504.229999997</v>
+        <v>56005277.829999998</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="15.75" customHeight="1">
       <c r="A67" s="28"/>
       <c r="B67" s="28"/>
       <c r="C67" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D67" s="5">
-        <v>871</v>
+        <v>898</v>
       </c>
       <c r="E67" s="5">
-        <v>60403483.299999997</v>
+        <v>59722700.960000001</v>
       </c>
       <c r="F67" s="5">
-        <v>2380103.41</v>
+        <v>1913058.52</v>
       </c>
       <c r="G67" s="5">
-        <v>58023379.890000001</v>
+        <v>57809642.439999998</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="15.75" customHeight="1">
       <c r="A68" s="28"/>
       <c r="B68" s="28"/>
       <c r="C68" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D68" s="5">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="E68" s="5">
-        <v>21200294.829999998</v>
+        <v>21775251.199999999</v>
       </c>
       <c r="F68" s="5">
-        <v>891104.28</v>
+        <v>705981.35</v>
       </c>
       <c r="G68" s="5">
-        <v>20309190.550000001</v>
+        <v>21069269.850000001</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="15.75" customHeight="1">
       <c r="A69" s="28"/>
       <c r="B69" s="28"/>
       <c r="C69" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D69" s="5">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E69" s="5">
-        <v>10002726.18</v>
+        <v>10221337.27</v>
       </c>
       <c r="F69" s="5">
-        <v>724180.68</v>
+        <v>1437335.76</v>
       </c>
       <c r="G69" s="5">
-        <v>9278545.4900000002</v>
+        <v>8784001.5099999998</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="15.75" customHeight="1">
       <c r="A70" s="28"/>
       <c r="B70" s="28"/>
       <c r="C70" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D70" s="5">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E70" s="5">
-        <v>21127054.300000001</v>
+        <v>21020737.789999999</v>
       </c>
       <c r="F70" s="5">
-        <v>2983930.11</v>
+        <v>2509084.59</v>
       </c>
       <c r="G70" s="5">
-        <v>18143124.190000001</v>
+        <v>18511653.190000001</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="15.75" customHeight="1">
       <c r="A71" s="28"/>
       <c r="B71" s="28"/>
       <c r="C71" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D71" s="5">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="E71" s="5">
-        <v>17290929.91</v>
+        <v>19814578.239999998</v>
       </c>
       <c r="F71" s="5">
-        <v>1210448.18</v>
+        <v>4106240.08</v>
       </c>
       <c r="G71" s="5">
-        <v>16080481.73</v>
+        <v>15708338.16</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="15.75" customHeight="1">
       <c r="A72" s="28"/>
       <c r="B72" s="28"/>
       <c r="C72" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D72" s="5">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E72" s="5">
-        <v>11583428.630000001</v>
+        <v>11449397.68</v>
       </c>
       <c r="F72" s="5">
-        <v>888075.14</v>
+        <v>1320590.71</v>
       </c>
       <c r="G72" s="5">
-        <v>10695353.49</v>
+        <v>10128806.970000001</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="15.75" customHeight="1">
       <c r="A73" s="28"/>
       <c r="B73" s="28"/>
       <c r="C73" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D73" s="5">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E73" s="5">
-        <v>66395085.25</v>
+        <v>63796334.490000002</v>
       </c>
       <c r="F73" s="5">
-        <v>4676508.68</v>
+        <v>4940154.29</v>
       </c>
       <c r="G73" s="5">
-        <v>61718576.57</v>
+        <v>58856180.210000001</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="15.75" customHeight="1">
       <c r="A74" s="28"/>
       <c r="B74" s="28"/>
       <c r="C74" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D74" s="5">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="E74" s="5">
-        <v>292966683.04000002</v>
+        <v>313551960.31999999</v>
       </c>
       <c r="F74" s="5">
-        <v>55596151.509999998</v>
+        <v>60428466.460000001</v>
       </c>
       <c r="G74" s="5">
-        <v>237370531.53</v>
+        <v>253123493.86000001</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="15.75" customHeight="1">
       <c r="A75" s="28"/>
       <c r="B75" s="28"/>
       <c r="C75" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D75" s="5">
-        <v>578</v>
+        <v>612</v>
       </c>
       <c r="E75" s="5">
-        <v>4654455.8600000003</v>
+        <v>3848216.26</v>
       </c>
       <c r="F75" s="5">
         <v>0</v>
       </c>
       <c r="G75" s="5">
-        <v>4654455.8600000003</v>
+        <v>3848216.26</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="15.75" customHeight="1">
       <c r="A76" s="28"/>
       <c r="B76" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C76" s="29"/>
       <c r="D76" s="5">
-        <v>65687</v>
+        <v>67618</v>
       </c>
       <c r="E76" s="5">
-        <v>912408290.25999999</v>
+        <v>926463298.98000002</v>
       </c>
       <c r="F76" s="5">
-        <v>87439599.560000002</v>
+        <v>96030903.5</v>
       </c>
       <c r="G76" s="5">
-        <v>824968690.70000005</v>
+        <v>830432395.48000002</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="15.75" customHeight="1">
       <c r="A77" s="2">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D77" s="5">
-        <v>16375</v>
+        <v>16472</v>
       </c>
       <c r="E77" s="5">
-        <v>69871578.629999995</v>
+        <v>70588418.739999995</v>
       </c>
       <c r="F77" s="5">
-        <v>116004.48</v>
+        <v>200697.61</v>
       </c>
       <c r="G77" s="5">
-        <v>69755574.140000001</v>
+        <v>70387721.129999995</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="15.75" customHeight="1">
       <c r="A78" s="28"/>
       <c r="B78" s="28"/>
       <c r="C78" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D78" s="5">
-        <v>23432</v>
+        <v>24289</v>
       </c>
       <c r="E78" s="5">
-        <v>62912379.479999997</v>
+        <v>71812081.469999999</v>
       </c>
       <c r="F78" s="5">
-        <v>1512497.13</v>
+        <v>1491993.42</v>
       </c>
       <c r="G78" s="5">
-        <v>61399882.350000001</v>
+        <v>70320088.049999997</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="15.75" customHeight="1">
       <c r="A79" s="28"/>
       <c r="B79" s="28"/>
       <c r="C79" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D79" s="5">
-        <v>14329</v>
+        <v>14639</v>
       </c>
       <c r="E79" s="5">
-        <v>119262277.04000001</v>
+        <v>122728774.29000001</v>
       </c>
       <c r="F79" s="5">
-        <v>3417228.54</v>
+        <v>5563509.46</v>
       </c>
       <c r="G79" s="5">
-        <v>115845048.5</v>
+        <v>117165264.83</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="15.75" customHeight="1">
       <c r="A80" s="28"/>
       <c r="B80" s="28"/>
       <c r="C80" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D80" s="5">
-        <v>5255</v>
+        <v>5181</v>
       </c>
       <c r="E80" s="5">
-        <v>75290052.129999995</v>
+        <v>77456421.590000004</v>
       </c>
       <c r="F80" s="5">
-        <v>4150931.17</v>
+        <v>4342948.42</v>
       </c>
       <c r="G80" s="5">
-        <v>71139120.959999993</v>
+        <v>73113473.170000002</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="15.75" customHeight="1">
       <c r="A81" s="28"/>
       <c r="B81" s="28"/>
       <c r="C81" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D81" s="5">
-        <v>2216</v>
+        <v>2261</v>
       </c>
       <c r="E81" s="5">
-        <v>64273694.829999998</v>
+        <v>64198452.880000003</v>
       </c>
       <c r="F81" s="5">
-        <v>7119745.1699999999</v>
+        <v>6489948.6500000004</v>
       </c>
       <c r="G81" s="5">
-        <v>57153949.659999996</v>
+        <v>57708504.229999997</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="15.75" customHeight="1">
       <c r="A82" s="28"/>
       <c r="B82" s="28"/>
       <c r="C82" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D82" s="5">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="E82" s="5">
-        <v>58134638</v>
+        <v>60403483.299999997</v>
       </c>
       <c r="F82" s="5">
-        <v>2542234.9700000002</v>
+        <v>2380103.41</v>
       </c>
       <c r="G82" s="5">
-        <v>55592404.030000001</v>
+        <v>58023379.890000001</v>
       </c>
     </row>
     <row r="83" spans="1:7" ht="15.75" customHeight="1">
       <c r="A83" s="28"/>
       <c r="B83" s="28"/>
       <c r="C83" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D83" s="5">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E83" s="5">
-        <v>21633629.77</v>
+        <v>21200294.829999998</v>
       </c>
       <c r="F83" s="5">
-        <v>693033.25</v>
+        <v>891104.28</v>
       </c>
       <c r="G83" s="5">
-        <v>20940596.530000001</v>
+        <v>20309190.550000001</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="15.75" customHeight="1">
       <c r="A84" s="28"/>
       <c r="B84" s="28"/>
       <c r="C84" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D84" s="5">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E84" s="5">
-        <v>11066374.07</v>
+        <v>10002726.18</v>
       </c>
       <c r="F84" s="5">
-        <v>529006.32999999996</v>
+        <v>724180.68</v>
       </c>
       <c r="G84" s="5">
-        <v>10537367.74</v>
+        <v>9278545.4900000002</v>
       </c>
     </row>
     <row r="85" spans="1:7" ht="15.75" customHeight="1">
       <c r="A85" s="28"/>
       <c r="B85" s="28"/>
       <c r="C85" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D85" s="5">
         <v>214</v>
       </c>
       <c r="E85" s="5">
-        <v>23062694.890000001</v>
+        <v>21127054.300000001</v>
       </c>
       <c r="F85" s="5">
-        <v>2950743.2</v>
+        <v>2983930.11</v>
       </c>
       <c r="G85" s="5">
-        <v>20111951.699999999</v>
+        <v>18143124.190000001</v>
       </c>
     </row>
     <row r="86" spans="1:7" ht="15.75" customHeight="1">
       <c r="A86" s="28"/>
       <c r="B86" s="28"/>
       <c r="C86" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D86" s="5">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="E86" s="5">
-        <v>17090232.600000001</v>
+        <v>17290929.91</v>
       </c>
       <c r="F86" s="5">
-        <v>867487.06</v>
+        <v>1210448.18</v>
       </c>
       <c r="G86" s="5">
-        <v>16222745.539999999</v>
+        <v>16080481.73</v>
       </c>
     </row>
     <row r="87" spans="1:7" ht="15.75" customHeight="1">
       <c r="A87" s="28"/>
       <c r="B87" s="28"/>
       <c r="C87" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D87" s="5">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="E87" s="5">
-        <v>12340439.109999999</v>
+        <v>11583428.630000001</v>
       </c>
       <c r="F87" s="5">
-        <v>1168038.43</v>
+        <v>888075.14</v>
       </c>
       <c r="G87" s="5">
-        <v>11172400.68</v>
+        <v>10695353.49</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="15.75" customHeight="1">
       <c r="A88" s="28"/>
       <c r="B88" s="28"/>
       <c r="C88" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D88" s="5">
-        <v>248</v>
+        <v>265</v>
       </c>
       <c r="E88" s="5">
-        <v>74458296.709999993</v>
+        <v>66395085.25</v>
       </c>
       <c r="F88" s="5">
-        <v>14695506.82</v>
+        <v>4676508.68</v>
       </c>
       <c r="G88" s="5">
-        <v>59762789.890000001</v>
+        <v>61718576.57</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="15.75" customHeight="1">
       <c r="A89" s="28"/>
       <c r="B89" s="28"/>
       <c r="C89" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D89" s="5">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="E89" s="5">
-        <v>266004551.75</v>
+        <v>292966683.04000002</v>
       </c>
       <c r="F89" s="5">
-        <v>48239725.990000002</v>
+        <v>55596151.509999998</v>
       </c>
       <c r="G89" s="5">
-        <v>217764825.77000001</v>
+        <v>237370531.53</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="15.75" customHeight="1">
       <c r="A90" s="28"/>
       <c r="B90" s="28"/>
       <c r="C90" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D90" s="5">
-        <v>543</v>
+        <v>578</v>
       </c>
       <c r="E90" s="5">
-        <v>4415428.1500000004</v>
+        <v>4654455.8600000003</v>
       </c>
       <c r="F90" s="5">
         <v>0</v>
       </c>
       <c r="G90" s="5">
-        <v>4415428.1500000004</v>
+        <v>4654455.8600000003</v>
       </c>
     </row>
     <row r="91" spans="1:7" ht="15.75" customHeight="1">
       <c r="A91" s="28"/>
       <c r="B91" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C91" s="29"/>
       <c r="D91" s="5">
-        <v>64401</v>
+        <v>65687</v>
       </c>
       <c r="E91" s="5">
-        <v>879816268.16999996</v>
+        <v>912408290.25999999</v>
       </c>
       <c r="F91" s="5">
-        <v>88002182.540000007</v>
+        <v>87439599.560000002</v>
       </c>
       <c r="G91" s="5">
-        <v>791814085.63</v>
+        <v>824968690.70000005</v>
       </c>
     </row>
     <row r="92" spans="1:7" ht="15.75" customHeight="1">
       <c r="A92" s="2">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D92" s="5">
-        <v>16490</v>
+        <v>16375</v>
       </c>
       <c r="E92" s="5">
-        <v>66765312.810000002</v>
+        <v>69871578.629999995</v>
       </c>
       <c r="F92" s="5">
-        <v>125422.07</v>
+        <v>116004.48</v>
       </c>
       <c r="G92" s="5">
-        <v>66639890.740000002</v>
+        <v>69755574.140000001</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="15.75" customHeight="1">
       <c r="A93" s="28"/>
       <c r="B93" s="28"/>
       <c r="C93" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D93" s="5">
-        <v>22477</v>
+        <v>23432</v>
       </c>
       <c r="E93" s="5">
-        <v>55960488.100000001</v>
+        <v>62912379.479999997</v>
       </c>
       <c r="F93" s="5">
-        <v>1359715.92</v>
+        <v>1512497.13</v>
       </c>
       <c r="G93" s="5">
-        <v>54600772.170000002</v>
+        <v>61399882.350000001</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="15.75" customHeight="1">
       <c r="A94" s="28"/>
       <c r="B94" s="28"/>
       <c r="C94" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D94" s="5">
-        <v>14126</v>
+        <v>14329</v>
       </c>
       <c r="E94" s="5">
-        <v>110992661.72</v>
+        <v>119262277.04000001</v>
       </c>
       <c r="F94" s="5">
-        <v>3462465.8</v>
+        <v>3417228.54</v>
       </c>
       <c r="G94" s="5">
-        <v>107530195.92</v>
+        <v>115845048.5</v>
       </c>
     </row>
     <row r="95" spans="1:7" ht="15.75" customHeight="1">
       <c r="A95" s="28"/>
       <c r="B95" s="28"/>
       <c r="C95" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D95" s="5">
-        <v>5234</v>
+        <v>5255</v>
       </c>
       <c r="E95" s="5">
-        <v>72718628.870000005</v>
+        <v>75290052.129999995</v>
       </c>
       <c r="F95" s="5">
-        <v>4244461.9800000004</v>
+        <v>4150931.17</v>
       </c>
       <c r="G95" s="5">
-        <v>68474166.890000001</v>
+        <v>71139120.959999993</v>
       </c>
     </row>
     <row r="96" spans="1:7" ht="15.75" customHeight="1">
       <c r="A96" s="28"/>
       <c r="B96" s="28"/>
       <c r="C96" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D96" s="5">
-        <v>2188</v>
+        <v>2216</v>
       </c>
       <c r="E96" s="5">
-        <v>59344172.719999999</v>
+        <v>64273694.829999998</v>
       </c>
       <c r="F96" s="5">
-        <v>6491681.3300000001</v>
+        <v>7119745.1699999999</v>
       </c>
       <c r="G96" s="5">
-        <v>52852491.390000001</v>
+        <v>57153949.659999996</v>
       </c>
     </row>
     <row r="97" spans="1:7" ht="15.75" customHeight="1">
       <c r="A97" s="28"/>
       <c r="B97" s="28"/>
       <c r="C97" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D97" s="5">
-        <v>840</v>
+        <v>863</v>
       </c>
       <c r="E97" s="5">
-        <v>55535464.18</v>
+        <v>58134638</v>
       </c>
       <c r="F97" s="5">
-        <v>2404177.15</v>
+        <v>2542234.9700000002</v>
       </c>
       <c r="G97" s="5">
-        <v>53131287.020000003</v>
+        <v>55592404.030000001</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="15.75" customHeight="1">
       <c r="A98" s="28"/>
       <c r="B98" s="28"/>
       <c r="C98" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D98" s="5">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="E98" s="5">
-        <v>21795684.16</v>
+        <v>21633629.77</v>
       </c>
       <c r="F98" s="5">
-        <v>563223.35</v>
+        <v>693033.25</v>
       </c>
       <c r="G98" s="5">
-        <v>21232460.809999999</v>
+        <v>20940596.530000001</v>
       </c>
     </row>
     <row r="99" spans="1:7" ht="15.75" customHeight="1">
       <c r="A99" s="28"/>
       <c r="B99" s="28"/>
       <c r="C99" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D99" s="5">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E99" s="5">
-        <v>10918917.52</v>
+        <v>11066374.07</v>
       </c>
       <c r="F99" s="5">
-        <v>1239095.4099999999</v>
+        <v>529006.32999999996</v>
       </c>
       <c r="G99" s="5">
-        <v>9679822.1099999994</v>
+        <v>10537367.74</v>
       </c>
     </row>
     <row r="100" spans="1:7" ht="15.75" customHeight="1">
       <c r="A100" s="28"/>
       <c r="B100" s="28"/>
       <c r="C100" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D100" s="5">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="E100" s="5">
-        <v>21542080.719999999</v>
+        <v>23062694.890000001</v>
       </c>
       <c r="F100" s="5">
-        <v>1961786.71</v>
+        <v>2950743.2</v>
       </c>
       <c r="G100" s="5">
-        <v>19580294.010000002</v>
+        <v>20111951.699999999</v>
       </c>
     </row>
     <row r="101" spans="1:7" ht="15.75" customHeight="1">
       <c r="A101" s="28"/>
       <c r="B101" s="28"/>
       <c r="C101" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D101" s="5">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="E101" s="5">
-        <v>18646358.920000002</v>
+        <v>17090232.600000001</v>
       </c>
       <c r="F101" s="5">
-        <v>2017679.46</v>
+        <v>867487.06</v>
       </c>
       <c r="G101" s="5">
-        <v>16628679.460000001</v>
+        <v>16222745.539999999</v>
       </c>
     </row>
     <row r="102" spans="1:7" ht="15.75" customHeight="1">
       <c r="A102" s="28"/>
       <c r="B102" s="28"/>
       <c r="C102" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D102" s="5">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="E102" s="5">
-        <v>10929786.83</v>
+        <v>12340439.109999999</v>
       </c>
       <c r="F102" s="5">
-        <v>472995.83</v>
+        <v>1168038.43</v>
       </c>
       <c r="G102" s="5">
-        <v>10456791</v>
+        <v>11172400.68</v>
       </c>
     </row>
     <row r="103" spans="1:7" ht="15.75" customHeight="1">
       <c r="A103" s="28"/>
       <c r="B103" s="28"/>
       <c r="C103" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D103" s="5">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="E103" s="5">
-        <v>71368254.840000004</v>
+        <v>74458296.709999993</v>
       </c>
       <c r="F103" s="5">
-        <v>11857081.869999999</v>
+        <v>14695506.82</v>
       </c>
       <c r="G103" s="5">
-        <v>59511172.969999999</v>
+        <v>59762789.890000001</v>
       </c>
     </row>
     <row r="104" spans="1:7" ht="15.75" customHeight="1">
       <c r="A104" s="28"/>
       <c r="B104" s="28"/>
       <c r="C104" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D104" s="5">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="E104" s="5">
-        <v>255670136.69999999</v>
+        <v>266004551.75</v>
       </c>
       <c r="F104" s="5">
-        <v>50019589.789999999</v>
+        <v>48239725.990000002</v>
       </c>
       <c r="G104" s="5">
-        <v>205650546.91999999</v>
+        <v>217764825.77000001</v>
       </c>
     </row>
     <row r="105" spans="1:7" ht="15.75" customHeight="1">
       <c r="A105" s="28"/>
       <c r="B105" s="28"/>
       <c r="C105" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D105" s="5">
-        <v>504</v>
+        <v>543</v>
       </c>
       <c r="E105" s="5">
-        <v>4018498.68</v>
+        <v>4415428.1500000004</v>
       </c>
       <c r="F105" s="5">
         <v>0</v>
       </c>
       <c r="G105" s="5">
-        <v>4018498.68</v>
+        <v>4415428.1500000004</v>
       </c>
     </row>
     <row r="106" spans="1:7" ht="15.75" customHeight="1">
       <c r="A106" s="28"/>
       <c r="B106" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C106" s="29"/>
       <c r="D106" s="5">
-        <v>63250</v>
+        <v>64401</v>
       </c>
       <c r="E106" s="5">
-        <v>836206446.75</v>
+        <v>879816268.16999996</v>
       </c>
       <c r="F106" s="5">
-        <v>86219376.650000006</v>
+        <v>88002182.540000007</v>
       </c>
       <c r="G106" s="5">
-        <v>749987070.10000002</v>
+        <v>791814085.63</v>
       </c>
     </row>
     <row r="107" spans="1:7" ht="15.75" customHeight="1">
       <c r="A107" s="2">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D107" s="5">
-        <v>16514</v>
+        <v>16490</v>
       </c>
       <c r="E107" s="5">
-        <v>66471618.68</v>
+        <v>66765312.810000002</v>
       </c>
       <c r="F107" s="5">
-        <v>110496.03</v>
+        <v>125422.07</v>
       </c>
       <c r="G107" s="5">
-        <v>66361122.649999999</v>
+        <v>66639890.740000002</v>
       </c>
     </row>
     <row r="108" spans="1:7" ht="15.75" customHeight="1">
       <c r="A108" s="28"/>
       <c r="B108" s="28"/>
       <c r="C108" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D108" s="5">
-        <v>21733</v>
+        <v>22477</v>
       </c>
       <c r="E108" s="5">
-        <v>57973229.670000002</v>
+        <v>55960488.100000001</v>
       </c>
       <c r="F108" s="5">
-        <v>4464021.75</v>
+        <v>1359715.92</v>
       </c>
       <c r="G108" s="5">
-        <v>53509207.920000002</v>
+        <v>54600772.170000002</v>
       </c>
     </row>
     <row r="109" spans="1:7" ht="15.75" customHeight="1">
       <c r="A109" s="28"/>
       <c r="B109" s="28"/>
       <c r="C109" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D109" s="5">
-        <v>13883</v>
+        <v>14126</v>
       </c>
       <c r="E109" s="5">
-        <v>106904961.59999999</v>
+        <v>110992661.72</v>
       </c>
       <c r="F109" s="5">
-        <v>3482404.45</v>
+        <v>3462465.8</v>
       </c>
       <c r="G109" s="5">
-        <v>103422557.15000001</v>
+        <v>107530195.92</v>
       </c>
     </row>
     <row r="110" spans="1:7" ht="15.75" customHeight="1">
       <c r="A110" s="28"/>
       <c r="B110" s="28"/>
       <c r="C110" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D110" s="5">
-        <v>5303</v>
+        <v>5234</v>
       </c>
       <c r="E110" s="5">
-        <v>72975446.400000006</v>
+        <v>72718628.870000005</v>
       </c>
       <c r="F110" s="5">
-        <v>4053702.6</v>
+        <v>4244461.9800000004</v>
       </c>
       <c r="G110" s="5">
-        <v>68921743.799999997</v>
+        <v>68474166.890000001</v>
       </c>
     </row>
     <row r="111" spans="1:7" ht="15.75" customHeight="1">
       <c r="A111" s="28"/>
       <c r="B111" s="28"/>
       <c r="C111" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D111" s="5">
-        <v>2182</v>
+        <v>2188</v>
       </c>
       <c r="E111" s="5">
-        <v>61146848.479999997</v>
+        <v>59344172.719999999</v>
       </c>
       <c r="F111" s="5">
-        <v>6523791.4699999997</v>
+        <v>6491681.3300000001</v>
       </c>
       <c r="G111" s="5">
-        <v>54623057.009999998</v>
+        <v>52852491.390000001</v>
       </c>
     </row>
     <row r="112" spans="1:7" ht="15.75" customHeight="1">
       <c r="A112" s="28"/>
       <c r="B112" s="28"/>
       <c r="C112" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D112" s="5">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E112" s="5">
-        <v>56943619.579999998</v>
+        <v>55535464.18</v>
       </c>
       <c r="F112" s="5">
-        <v>2775931.23</v>
+        <v>2404177.15</v>
       </c>
       <c r="G112" s="5">
-        <v>54167688.359999999</v>
+        <v>53131287.020000003</v>
       </c>
     </row>
     <row r="113" spans="1:7" ht="15.75" customHeight="1">
       <c r="A113" s="28"/>
       <c r="B113" s="28"/>
       <c r="C113" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D113" s="5">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E113" s="5">
-        <v>22053708.07</v>
+        <v>21795684.16</v>
       </c>
       <c r="F113" s="5">
-        <v>734652.12</v>
+        <v>563223.35</v>
       </c>
       <c r="G113" s="5">
-        <v>21319055.949999999</v>
+        <v>21232460.809999999</v>
       </c>
     </row>
     <row r="114" spans="1:7" ht="15.75" customHeight="1">
       <c r="A114" s="28"/>
       <c r="B114" s="28"/>
       <c r="C114" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D114" s="5">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E114" s="5">
-        <v>10342710.6</v>
+        <v>10918917.52</v>
       </c>
       <c r="F114" s="5">
-        <v>750509.97</v>
+        <v>1239095.4099999999</v>
       </c>
       <c r="G114" s="5">
-        <v>9592200.6300000008</v>
+        <v>9679822.1099999994</v>
       </c>
     </row>
     <row r="115" spans="1:7" ht="15.75" customHeight="1">
       <c r="A115" s="28"/>
       <c r="B115" s="28"/>
       <c r="C115" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D115" s="5">
         <v>221</v>
       </c>
       <c r="E115" s="5">
-        <v>22770220.190000001</v>
+        <v>21542080.719999999</v>
       </c>
       <c r="F115" s="5">
-        <v>2277721.6</v>
+        <v>1961786.71</v>
       </c>
       <c r="G115" s="5">
-        <v>20492498.579999998</v>
+        <v>19580294.010000002</v>
       </c>
     </row>
     <row r="116" spans="1:7" ht="15.75" customHeight="1">
       <c r="A116" s="28"/>
       <c r="B116" s="28"/>
       <c r="C116" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D116" s="5">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E116" s="5">
-        <v>18011934.25</v>
+        <v>18646358.920000002</v>
       </c>
       <c r="F116" s="5">
-        <v>1604819.47</v>
+        <v>2017679.46</v>
       </c>
       <c r="G116" s="5">
-        <v>16407114.779999999</v>
+        <v>16628679.460000001</v>
       </c>
     </row>
     <row r="117" spans="1:7" ht="15.75" customHeight="1">
       <c r="A117" s="28"/>
       <c r="B117" s="28"/>
       <c r="C117" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D117" s="5">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E117" s="5">
-        <v>10123422.49</v>
+        <v>10929786.83</v>
       </c>
       <c r="F117" s="5">
-        <v>393168.21</v>
+        <v>472995.83</v>
       </c>
       <c r="G117" s="5">
-        <v>9730254.2799999993</v>
+        <v>10456791</v>
       </c>
     </row>
     <row r="118" spans="1:7" ht="15.75" customHeight="1">
       <c r="A118" s="28"/>
       <c r="B118" s="28"/>
       <c r="C118" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D118" s="5">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E118" s="5">
-        <v>68406583.849999994</v>
+        <v>71368254.840000004</v>
       </c>
       <c r="F118" s="5">
-        <v>11158464.710000001</v>
+        <v>11857081.869999999</v>
       </c>
       <c r="G118" s="5">
-        <v>57248119.140000001</v>
+        <v>59511172.969999999</v>
       </c>
     </row>
     <row r="119" spans="1:7" ht="15.75" customHeight="1">
       <c r="A119" s="28"/>
       <c r="B119" s="28"/>
       <c r="C119" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D119" s="5">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="E119" s="5">
-        <v>248689900.56999999</v>
+        <v>255670136.69999999</v>
       </c>
       <c r="F119" s="5">
-        <v>46791382.149999999</v>
+        <v>50019589.789999999</v>
       </c>
       <c r="G119" s="5">
-        <v>201898518.41999999</v>
+        <v>205650546.91999999</v>
       </c>
     </row>
     <row r="120" spans="1:7" ht="15.75" customHeight="1">
       <c r="A120" s="28"/>
       <c r="B120" s="28"/>
       <c r="C120" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D120" s="5">
-        <v>462</v>
+        <v>504</v>
       </c>
       <c r="E120" s="5">
-        <v>3753695.37</v>
+        <v>4018498.68</v>
       </c>
       <c r="F120" s="5">
         <v>0</v>
       </c>
       <c r="G120" s="5">
-        <v>3753695.37</v>
+        <v>4018498.68</v>
       </c>
     </row>
     <row r="121" spans="1:7" ht="15.75" customHeight="1">
       <c r="A121" s="28"/>
       <c r="B121" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C121" s="29"/>
       <c r="D121" s="5">
-        <v>62325</v>
+        <v>63250</v>
       </c>
       <c r="E121" s="5">
-        <v>826567899.78999996</v>
+        <v>836206446.75</v>
       </c>
       <c r="F121" s="5">
-        <v>85121065.769999996</v>
+        <v>86219376.650000006</v>
       </c>
       <c r="G121" s="5">
-        <v>741446834.01999998</v>
+        <v>749987070.10000002</v>
       </c>
     </row>
     <row r="122" spans="1:7" ht="15.75" customHeight="1">
       <c r="A122" s="2">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D122" s="5">
-        <v>16819</v>
+        <v>16514</v>
       </c>
       <c r="E122" s="5">
-        <v>81867499.120000005</v>
+        <v>66471618.68</v>
       </c>
       <c r="F122" s="5">
-        <v>129954.73</v>
+        <v>110496.03</v>
       </c>
       <c r="G122" s="5">
-        <v>81737544.390000001</v>
+        <v>66361122.649999999</v>
       </c>
     </row>
     <row r="123" spans="1:7" ht="15.75" customHeight="1">
       <c r="A123" s="28"/>
       <c r="B123" s="28"/>
       <c r="C123" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D123" s="5">
-        <v>21312</v>
+        <v>21733</v>
       </c>
       <c r="E123" s="5">
-        <v>55877873.539999999</v>
+        <v>57973229.670000002</v>
       </c>
       <c r="F123" s="5">
-        <v>1486213.76</v>
+        <v>4464021.75</v>
       </c>
       <c r="G123" s="5">
-        <v>54391659.780000001</v>
+        <v>53509207.920000002</v>
       </c>
     </row>
     <row r="124" spans="1:7" ht="15.75" customHeight="1">
       <c r="A124" s="28"/>
       <c r="B124" s="28"/>
       <c r="C124" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D124" s="5">
-        <v>13540</v>
+        <v>13883</v>
       </c>
       <c r="E124" s="5">
-        <v>112611134.44</v>
+        <v>106904961.59999999</v>
       </c>
       <c r="F124" s="5">
-        <v>3586148.13</v>
+        <v>3482404.45</v>
       </c>
       <c r="G124" s="5">
-        <v>109024986.31</v>
+        <v>103422557.15000001</v>
       </c>
     </row>
     <row r="125" spans="1:7" ht="15.75" customHeight="1">
       <c r="A125" s="28"/>
       <c r="B125" s="28"/>
       <c r="C125" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D125" s="5">
-        <v>5297</v>
+        <v>5303</v>
       </c>
       <c r="E125" s="5">
-        <v>76016983.049999997</v>
+        <v>72975446.400000006</v>
       </c>
       <c r="F125" s="5">
-        <v>3853739.65</v>
+        <v>4053702.6</v>
       </c>
       <c r="G125" s="5">
-        <v>72163243.400000006</v>
+        <v>68921743.799999997</v>
       </c>
     </row>
     <row r="126" spans="1:7" ht="15.75" customHeight="1">
       <c r="A126" s="28"/>
       <c r="B126" s="28"/>
       <c r="C126" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D126" s="5">
-        <v>2179</v>
+        <v>2182</v>
       </c>
       <c r="E126" s="5">
-        <v>66421444.030000001</v>
+        <v>61146848.479999997</v>
       </c>
       <c r="F126" s="5">
-        <v>7047032.8899999997</v>
+        <v>6523791.4699999997</v>
       </c>
       <c r="G126" s="5">
-        <v>59374411.140000001</v>
+        <v>54623057.009999998</v>
       </c>
     </row>
     <row r="127" spans="1:7" ht="15.75" customHeight="1">
       <c r="A127" s="28"/>
       <c r="B127" s="28"/>
       <c r="C127" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D127" s="5">
-        <v>835</v>
+        <v>852</v>
       </c>
       <c r="E127" s="5">
-        <v>56973364.689999998</v>
+        <v>56943619.579999998</v>
       </c>
       <c r="F127" s="5">
-        <v>3063681.39</v>
+        <v>2775931.23</v>
       </c>
       <c r="G127" s="5">
-        <v>53909683.310000002</v>
+        <v>54167688.359999999</v>
       </c>
     </row>
     <row r="128" spans="1:7" ht="15.75" customHeight="1">
       <c r="A128" s="28"/>
       <c r="B128" s="28"/>
       <c r="C128" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D128" s="5">
         <v>228</v>
       </c>
       <c r="E128" s="5">
-        <v>22634411.440000001</v>
+        <v>22053708.07</v>
       </c>
       <c r="F128" s="5">
-        <v>583628.77</v>
+        <v>734652.12</v>
       </c>
       <c r="G128" s="5">
-        <v>22050782.68</v>
+        <v>21319055.949999999</v>
       </c>
     </row>
     <row r="129" spans="1:7" ht="15.75" customHeight="1">
       <c r="A129" s="28"/>
       <c r="B129" s="28"/>
       <c r="C129" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D129" s="5">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E129" s="5">
-        <v>10342333.18</v>
+        <v>10342710.6</v>
       </c>
       <c r="F129" s="5">
-        <v>689034.61</v>
+        <v>750509.97</v>
       </c>
       <c r="G129" s="5">
-        <v>9653298.5700000003</v>
+        <v>9592200.6300000008</v>
       </c>
     </row>
     <row r="130" spans="1:7" ht="15.75" customHeight="1">
       <c r="A130" s="28"/>
       <c r="B130" s="28"/>
       <c r="C130" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D130" s="5">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="E130" s="5">
-        <v>21659463.66</v>
+        <v>22770220.190000001</v>
       </c>
       <c r="F130" s="5">
-        <v>1824409.17</v>
+        <v>2277721.6</v>
       </c>
       <c r="G130" s="5">
-        <v>19835054.48</v>
+        <v>20492498.579999998</v>
       </c>
     </row>
     <row r="131" spans="1:7" ht="15.75" customHeight="1">
       <c r="A131" s="28"/>
       <c r="B131" s="28"/>
       <c r="C131" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D131" s="5">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E131" s="5">
-        <v>19086043.789999999</v>
+        <v>18011934.25</v>
       </c>
       <c r="F131" s="5">
-        <v>1406833.1</v>
+        <v>1604819.47</v>
       </c>
       <c r="G131" s="5">
-        <v>17679210.690000001</v>
+        <v>16407114.779999999</v>
       </c>
     </row>
     <row r="132" spans="1:7" ht="15.75" customHeight="1">
       <c r="A132" s="28"/>
       <c r="B132" s="28"/>
       <c r="C132" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D132" s="5">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E132" s="5">
-        <v>11319690.57</v>
+        <v>10123422.49</v>
       </c>
       <c r="F132" s="5">
-        <v>317444.24</v>
+        <v>393168.21</v>
       </c>
       <c r="G132" s="5">
-        <v>11002246.34</v>
+        <v>9730254.2799999993</v>
       </c>
     </row>
     <row r="133" spans="1:7" ht="15.75" customHeight="1">
       <c r="A133" s="28"/>
       <c r="B133" s="28"/>
       <c r="C133" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D133" s="5">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="E133" s="5">
-        <v>68176100.920000002</v>
+        <v>68406583.849999994</v>
       </c>
       <c r="F133" s="5">
-        <v>10739025.24</v>
+        <v>11158464.710000001</v>
       </c>
       <c r="G133" s="5">
-        <v>57437075.68</v>
+        <v>57248119.140000001</v>
       </c>
     </row>
     <row r="134" spans="1:7" ht="15.75" customHeight="1">
       <c r="A134" s="28"/>
       <c r="B134" s="28"/>
       <c r="C134" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D134" s="5">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E134" s="5">
-        <v>251977901.28999999</v>
+        <v>248689900.56999999</v>
       </c>
       <c r="F134" s="5">
-        <v>46136011.719999999</v>
+        <v>46791382.149999999</v>
       </c>
       <c r="G134" s="5">
-        <v>205841889.56999999</v>
+        <v>201898518.41999999</v>
       </c>
     </row>
     <row r="135" spans="1:7" ht="15.75" customHeight="1">
       <c r="A135" s="28"/>
       <c r="B135" s="28"/>
       <c r="C135" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D135" s="5">
-        <v>443</v>
+        <v>462</v>
       </c>
       <c r="E135" s="5">
-        <v>3694290.18</v>
+        <v>3753695.37</v>
       </c>
       <c r="F135" s="5">
         <v>0</v>
       </c>
       <c r="G135" s="5">
-        <v>3694290.18</v>
+        <v>3753695.37</v>
       </c>
     </row>
     <row r="136" spans="1:7" ht="15.75" customHeight="1">
       <c r="A136" s="28"/>
       <c r="B136" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C136" s="29"/>
       <c r="D136" s="5">
-        <v>61824</v>
+        <v>62325</v>
       </c>
       <c r="E136" s="5">
-        <v>858658533.88999999</v>
+        <v>826567899.78999996</v>
       </c>
       <c r="F136" s="5">
-        <v>80863157.390000001</v>
+        <v>85121065.769999996</v>
       </c>
       <c r="G136" s="5">
-        <v>777795376.5</v>
+        <v>741446834.01999998</v>
       </c>
     </row>
     <row r="137" spans="1:7" ht="15.75" customHeight="1">
       <c r="A137" s="2">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D137" s="5">
-        <v>17107</v>
+        <v>16819</v>
       </c>
       <c r="E137" s="5">
-        <v>83029707.730000004</v>
+        <v>81867499.120000005</v>
       </c>
       <c r="F137" s="5">
-        <v>147565.89000000001</v>
+        <v>129954.73</v>
       </c>
       <c r="G137" s="5">
-        <v>82882141.840000004</v>
+        <v>81737544.390000001</v>
       </c>
     </row>
     <row r="138" spans="1:7" ht="15.75" customHeight="1">
       <c r="A138" s="28"/>
       <c r="B138" s="28"/>
       <c r="C138" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D138" s="5">
-        <v>20701</v>
+        <v>21312</v>
       </c>
       <c r="E138" s="5">
-        <v>54495456.280000001</v>
+        <v>55877873.539999999</v>
       </c>
       <c r="F138" s="5">
-        <v>1539395.28</v>
+        <v>1486213.76</v>
       </c>
       <c r="G138" s="5">
-        <v>52956060</v>
+        <v>54391659.780000001</v>
       </c>
     </row>
     <row r="139" spans="1:7" ht="15.75" customHeight="1">
       <c r="A139" s="28"/>
       <c r="B139" s="28"/>
       <c r="C139" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D139" s="5">
-        <v>13172</v>
+        <v>13540</v>
       </c>
       <c r="E139" s="5">
-        <v>110047506.98999999</v>
+        <v>112611134.44</v>
       </c>
       <c r="F139" s="5">
-        <v>2906923.54</v>
+        <v>3586148.13</v>
       </c>
       <c r="G139" s="5">
-        <v>107140583.45</v>
+        <v>109024986.31</v>
       </c>
     </row>
     <row r="140" spans="1:7" ht="15.75" customHeight="1">
       <c r="A140" s="28"/>
       <c r="B140" s="28"/>
       <c r="C140" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D140" s="5">
-        <v>5280</v>
+        <v>5297</v>
       </c>
       <c r="E140" s="5">
-        <v>76542505.430000007</v>
+        <v>76016983.049999997</v>
       </c>
       <c r="F140" s="5">
-        <v>3294790.58</v>
+        <v>3853739.65</v>
       </c>
       <c r="G140" s="5">
-        <v>73247714.849999994</v>
+        <v>72163243.400000006</v>
       </c>
     </row>
     <row r="141" spans="1:7" ht="15.75" customHeight="1">
       <c r="A141" s="28"/>
       <c r="B141" s="28"/>
       <c r="C141" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D141" s="5">
-        <v>2160</v>
+        <v>2179</v>
       </c>
       <c r="E141" s="5">
-        <v>69602348</v>
+        <v>66421444.030000001</v>
       </c>
       <c r="F141" s="5">
-        <v>7859170.7199999997</v>
+        <v>7047032.8899999997</v>
       </c>
       <c r="G141" s="5">
-        <v>61743177.280000001</v>
+        <v>59374411.140000001</v>
       </c>
     </row>
     <row r="142" spans="1:7" ht="15.75" customHeight="1">
       <c r="A142" s="28"/>
       <c r="B142" s="28"/>
       <c r="C142" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D142" s="5">
-        <v>811</v>
+        <v>835</v>
       </c>
       <c r="E142" s="5">
-        <v>60052742.799999997</v>
+        <v>56973364.689999998</v>
       </c>
       <c r="F142" s="5">
-        <v>2876487.88</v>
+        <v>3063681.39</v>
       </c>
       <c r="G142" s="5">
-        <v>57176254.920000002</v>
+        <v>53909683.310000002</v>
       </c>
     </row>
     <row r="143" spans="1:7" ht="15.75" customHeight="1">
       <c r="A143" s="28"/>
       <c r="B143" s="28"/>
       <c r="C143" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D143" s="5">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="E143" s="5">
-        <v>22336085.140000001</v>
+        <v>22634411.440000001</v>
       </c>
       <c r="F143" s="5">
-        <v>708960.88</v>
+        <v>583628.77</v>
       </c>
       <c r="G143" s="5">
-        <v>21627124.25</v>
+        <v>22050782.68</v>
       </c>
     </row>
     <row r="144" spans="1:7" ht="15.75" customHeight="1">
       <c r="A144" s="28"/>
       <c r="B144" s="28"/>
       <c r="C144" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D144" s="5">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E144" s="5">
-        <v>8563663.5600000005</v>
+        <v>10342333.18</v>
       </c>
       <c r="F144" s="5">
-        <v>521986.69</v>
+        <v>689034.61</v>
       </c>
       <c r="G144" s="5">
-        <v>8041676.8700000001</v>
+        <v>9653298.5700000003</v>
       </c>
     </row>
     <row r="145" spans="1:7" ht="15.75" customHeight="1">
       <c r="A145" s="28"/>
       <c r="B145" s="28"/>
       <c r="C145" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D145" s="5">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E145" s="5">
-        <v>22473152.789999999</v>
+        <v>21659463.66</v>
       </c>
       <c r="F145" s="5">
-        <v>2198270.08</v>
+        <v>1824409.17</v>
       </c>
       <c r="G145" s="5">
-        <v>20274882.710000001</v>
+        <v>19835054.48</v>
       </c>
     </row>
     <row r="146" spans="1:7" ht="15.75" customHeight="1">
       <c r="A146" s="28"/>
       <c r="B146" s="28"/>
       <c r="C146" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D146" s="5">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="E146" s="5">
-        <v>21449692.579999998</v>
+        <v>19086043.789999999</v>
       </c>
       <c r="F146" s="5">
-        <v>1272305.4099999999</v>
+        <v>1406833.1</v>
       </c>
       <c r="G146" s="5">
-        <v>20177387.170000002</v>
+        <v>17679210.690000001</v>
       </c>
     </row>
     <row r="147" spans="1:7" ht="15.75" customHeight="1">
       <c r="A147" s="28"/>
       <c r="B147" s="28"/>
       <c r="C147" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D147" s="5">
         <v>93</v>
       </c>
       <c r="E147" s="5">
-        <v>9676055.8200000003</v>
+        <v>11319690.57</v>
       </c>
       <c r="F147" s="5">
-        <v>413752.84</v>
+        <v>317444.24</v>
       </c>
       <c r="G147" s="5">
-        <v>9262302.9800000004</v>
+        <v>11002246.34</v>
       </c>
     </row>
     <row r="148" spans="1:7" ht="15.75" customHeight="1">
       <c r="A148" s="28"/>
       <c r="B148" s="28"/>
       <c r="C148" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D148" s="5">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E148" s="5">
-        <v>68073374.620000005</v>
+        <v>68176100.920000002</v>
       </c>
       <c r="F148" s="5">
-        <v>10104691.77</v>
+        <v>10739025.24</v>
       </c>
       <c r="G148" s="5">
-        <v>57968682.850000001</v>
+        <v>57437075.68</v>
       </c>
     </row>
     <row r="149" spans="1:7" ht="15.75" customHeight="1">
       <c r="A149" s="28"/>
       <c r="B149" s="28"/>
       <c r="C149" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D149" s="5">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="E149" s="5">
-        <v>242050772.06</v>
+        <v>251977901.28999999</v>
       </c>
       <c r="F149" s="5">
-        <v>46334480.770000003</v>
+        <v>46136011.719999999</v>
       </c>
       <c r="G149" s="5">
-        <v>195716291.28999999</v>
+        <v>205841889.56999999</v>
       </c>
     </row>
     <row r="150" spans="1:7" ht="15.75" customHeight="1">
       <c r="A150" s="28"/>
-      <c r="B150" s="29" t="s">
+      <c r="B150" s="28"/>
+      <c r="C150" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D150" s="5">
+        <v>443</v>
+      </c>
+      <c r="E150" s="5">
+        <v>3694290.18</v>
+      </c>
+      <c r="F150" s="5">
+        <v>0</v>
+      </c>
+      <c r="G150" s="5">
+        <v>3694290.18</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A151" s="28"/>
+      <c r="B151" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="C150" s="29"/>
-[...17 lines deleted...]
-      <c r="B151" s="3" t="s">
+      <c r="C151" s="29"/>
+      <c r="D151" s="5">
+        <v>61824</v>
+      </c>
+      <c r="E151" s="5">
+        <v>858658533.88999999</v>
+      </c>
+      <c r="F151" s="5">
+        <v>80863157.390000001</v>
+      </c>
+      <c r="G151" s="5">
+        <v>777795376.5</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A152" s="2">
+        <v>2014</v>
+      </c>
+      <c r="B152" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="C151" s="1" t="s">
+      <c r="C152" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D151" s="5">
-[...17 lines deleted...]
-      </c>
       <c r="D152" s="5">
-        <v>21312</v>
+        <v>17107</v>
       </c>
       <c r="E152" s="5">
-        <v>55877873.539999999</v>
+        <v>83029707.730000004</v>
       </c>
       <c r="F152" s="5">
-        <v>1486213.76</v>
+        <v>147565.89000000001</v>
       </c>
       <c r="G152" s="5">
-        <v>54391659.780000001</v>
+        <v>82882141.840000004</v>
       </c>
     </row>
     <row r="153" spans="1:7" ht="15.75" customHeight="1">
       <c r="A153" s="28"/>
       <c r="B153" s="28"/>
       <c r="C153" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D153" s="5">
-        <v>13540</v>
+        <v>20701</v>
       </c>
       <c r="E153" s="5">
-        <v>112611134.44</v>
+        <v>54495456.280000001</v>
       </c>
       <c r="F153" s="5">
-        <v>3586148.13</v>
+        <v>1539395.28</v>
       </c>
       <c r="G153" s="5">
-        <v>109024986.31</v>
+        <v>52956060</v>
       </c>
     </row>
     <row r="154" spans="1:7" ht="15.75" customHeight="1">
       <c r="A154" s="28"/>
       <c r="B154" s="28"/>
       <c r="C154" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D154" s="5">
-        <v>5297</v>
+        <v>13172</v>
       </c>
       <c r="E154" s="5">
-        <v>76016983.049999997</v>
+        <v>110047506.98999999</v>
       </c>
       <c r="F154" s="5">
-        <v>3853739.65</v>
+        <v>2906923.54</v>
       </c>
       <c r="G154" s="5">
-        <v>72163243.400000006</v>
+        <v>107140583.45</v>
       </c>
     </row>
     <row r="155" spans="1:7" ht="15.75" customHeight="1">
       <c r="A155" s="28"/>
       <c r="B155" s="28"/>
       <c r="C155" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D155" s="5">
-        <v>2179</v>
+        <v>5280</v>
       </c>
       <c r="E155" s="5">
-        <v>66421444.030000001</v>
+        <v>76542505.430000007</v>
       </c>
       <c r="F155" s="5">
-        <v>7047032.8899999997</v>
+        <v>3294790.58</v>
       </c>
       <c r="G155" s="5">
-        <v>59374411.140000001</v>
+        <v>73247714.849999994</v>
       </c>
     </row>
     <row r="156" spans="1:7" ht="15.75" customHeight="1">
       <c r="A156" s="28"/>
       <c r="B156" s="28"/>
       <c r="C156" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D156" s="5">
-        <v>835</v>
+        <v>2160</v>
       </c>
       <c r="E156" s="5">
-        <v>56973364.689999998</v>
+        <v>69602348</v>
       </c>
       <c r="F156" s="5">
-        <v>3063681.39</v>
+        <v>7859170.7199999997</v>
       </c>
       <c r="G156" s="5">
-        <v>53909683.310000002</v>
+        <v>61743177.280000001</v>
       </c>
     </row>
     <row r="157" spans="1:7" ht="15.75" customHeight="1">
       <c r="A157" s="28"/>
       <c r="B157" s="28"/>
       <c r="C157" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D157" s="5">
-        <v>228</v>
+        <v>811</v>
       </c>
       <c r="E157" s="5">
-        <v>22634411.440000001</v>
+        <v>60052742.799999997</v>
       </c>
       <c r="F157" s="5">
-        <v>583628.77</v>
+        <v>2876487.88</v>
       </c>
       <c r="G157" s="5">
-        <v>22050782.68</v>
+        <v>57176254.920000002</v>
       </c>
     </row>
     <row r="158" spans="1:7" ht="15.75" customHeight="1">
       <c r="A158" s="28"/>
       <c r="B158" s="28"/>
       <c r="C158" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D158" s="5">
-        <v>105</v>
+        <v>229</v>
       </c>
       <c r="E158" s="5">
-        <v>10342333.18</v>
+        <v>22336085.140000001</v>
       </c>
       <c r="F158" s="5">
-        <v>689034.61</v>
+        <v>708960.88</v>
       </c>
       <c r="G158" s="5">
-        <v>9653298.5700000003</v>
+        <v>21627124.25</v>
       </c>
     </row>
     <row r="159" spans="1:7" ht="15.75" customHeight="1">
       <c r="A159" s="28"/>
       <c r="B159" s="28"/>
       <c r="C159" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D159" s="5">
-        <v>226</v>
+        <v>106</v>
       </c>
       <c r="E159" s="5">
-        <v>21659463.66</v>
+        <v>8563663.5600000005</v>
       </c>
       <c r="F159" s="5">
-        <v>1824409.17</v>
+        <v>521986.69</v>
       </c>
       <c r="G159" s="5">
-        <v>19835054.48</v>
+        <v>8041676.8700000001</v>
       </c>
     </row>
     <row r="160" spans="1:7" ht="15.75" customHeight="1">
       <c r="A160" s="28"/>
       <c r="B160" s="28"/>
       <c r="C160" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D160" s="5">
-        <v>140</v>
+        <v>223</v>
       </c>
       <c r="E160" s="5">
-        <v>19086043.789999999</v>
+        <v>22473152.789999999</v>
       </c>
       <c r="F160" s="5">
-        <v>1406833.1</v>
+        <v>2198270.08</v>
       </c>
       <c r="G160" s="5">
-        <v>17679210.690000001</v>
+        <v>20274882.710000001</v>
       </c>
     </row>
     <row r="161" spans="1:7" ht="15.75" customHeight="1">
       <c r="A161" s="28"/>
       <c r="B161" s="28"/>
       <c r="C161" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D161" s="5">
-        <v>93</v>
+        <v>144</v>
       </c>
       <c r="E161" s="5">
-        <v>11319690.57</v>
+        <v>21449692.579999998</v>
       </c>
       <c r="F161" s="5">
-        <v>317444.24</v>
+        <v>1272305.4099999999</v>
       </c>
       <c r="G161" s="5">
-        <v>11002246.34</v>
+        <v>20177387.170000002</v>
       </c>
     </row>
     <row r="162" spans="1:7" ht="15.75" customHeight="1">
       <c r="A162" s="28"/>
       <c r="B162" s="28"/>
       <c r="C162" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D162" s="5">
-        <v>240</v>
+        <v>93</v>
       </c>
       <c r="E162" s="5">
-        <v>68176100.920000002</v>
+        <v>9676055.8200000003</v>
       </c>
       <c r="F162" s="5">
-        <v>10739025.24</v>
+        <v>413752.84</v>
       </c>
       <c r="G162" s="5">
-        <v>57437075.68</v>
+        <v>9262302.9800000004</v>
       </c>
     </row>
     <row r="163" spans="1:7" ht="15.75" customHeight="1">
       <c r="A163" s="28"/>
       <c r="B163" s="28"/>
       <c r="C163" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D163" s="5">
-        <v>367</v>
+        <v>238</v>
       </c>
       <c r="E163" s="5">
-        <v>251977901.28999999</v>
+        <v>68073374.620000005</v>
       </c>
       <c r="F163" s="5">
-        <v>46136011.719999999</v>
+        <v>10104691.77</v>
       </c>
       <c r="G163" s="5">
-        <v>205841889.56999999</v>
+        <v>57968682.850000001</v>
       </c>
     </row>
     <row r="164" spans="1:7" ht="15.75" customHeight="1">
       <c r="A164" s="28"/>
       <c r="B164" s="28"/>
       <c r="C164" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D164" s="5">
-        <v>443</v>
+        <v>364</v>
       </c>
       <c r="E164" s="5">
-        <v>3694290.18</v>
+        <v>242050772.06</v>
       </c>
       <c r="F164" s="5">
-        <v>0</v>
+        <v>46334480.770000003</v>
       </c>
       <c r="G164" s="5">
-        <v>3694290.18</v>
+        <v>195716291.28999999</v>
       </c>
     </row>
     <row r="165" spans="1:7" ht="15.75" customHeight="1">
       <c r="A165" s="28"/>
       <c r="B165" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C165" s="29"/>
       <c r="D165" s="5">
-        <v>61824</v>
+        <v>60628</v>
       </c>
       <c r="E165" s="5">
-        <v>858658533.88999999</v>
+        <v>848393063.77999997</v>
       </c>
       <c r="F165" s="5">
-        <v>80863157.390000001</v>
+        <v>80178782.329999998</v>
       </c>
       <c r="G165" s="5">
-        <v>777795376.5</v>
+        <v>768214281.45000005</v>
       </c>
     </row>
     <row r="166" spans="1:7" ht="15.75" customHeight="1">
       <c r="A166" s="2">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D166" s="5">
-        <v>18064</v>
+        <v>16819</v>
       </c>
       <c r="E166" s="5">
-        <v>76327129.269999996</v>
+        <v>81867499.120000005</v>
       </c>
       <c r="F166" s="5">
-        <v>115953.84</v>
+        <v>129954.73</v>
       </c>
       <c r="G166" s="5">
-        <v>76211175.430000007</v>
+        <v>81737544.390000001</v>
       </c>
     </row>
     <row r="167" spans="1:7" ht="15.75" customHeight="1">
       <c r="A167" s="28"/>
       <c r="B167" s="28"/>
       <c r="C167" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D167" s="5">
-        <v>19737</v>
+        <v>21312</v>
       </c>
       <c r="E167" s="5">
-        <v>49320552.700000003</v>
+        <v>55877873.539999999</v>
       </c>
       <c r="F167" s="5">
-        <v>1334456.68</v>
+        <v>1486213.76</v>
       </c>
       <c r="G167" s="5">
-        <v>47986096.020000003</v>
+        <v>54391659.780000001</v>
       </c>
     </row>
     <row r="168" spans="1:7" ht="15.75" customHeight="1">
       <c r="A168" s="28"/>
       <c r="B168" s="28"/>
       <c r="C168" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D168" s="5">
-        <v>12513</v>
+        <v>13540</v>
       </c>
       <c r="E168" s="5">
-        <v>117834074.59</v>
+        <v>112611134.44</v>
       </c>
       <c r="F168" s="5">
-        <v>17070059.780000001</v>
+        <v>3586148.13</v>
       </c>
       <c r="G168" s="5">
-        <v>100764014.81</v>
+        <v>109024986.31</v>
       </c>
     </row>
     <row r="169" spans="1:7" ht="15.75" customHeight="1">
       <c r="A169" s="28"/>
       <c r="B169" s="28"/>
       <c r="C169" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D169" s="5">
-        <v>5294</v>
+        <v>5297</v>
       </c>
       <c r="E169" s="5">
-        <v>69923171.939999998</v>
+        <v>76016983.049999997</v>
       </c>
       <c r="F169" s="5">
-        <v>3587707.34</v>
+        <v>3853739.65</v>
       </c>
       <c r="G169" s="5">
-        <v>66335464.600000001</v>
+        <v>72163243.400000006</v>
       </c>
     </row>
     <row r="170" spans="1:7" ht="15.75" customHeight="1">
       <c r="A170" s="28"/>
       <c r="B170" s="28"/>
       <c r="C170" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D170" s="5">
-        <v>2103</v>
+        <v>2179</v>
       </c>
       <c r="E170" s="5">
-        <v>63195446.649999999</v>
+        <v>66421444.030000001</v>
       </c>
       <c r="F170" s="5">
-        <v>6101592.6500000004</v>
+        <v>7047032.8899999997</v>
       </c>
       <c r="G170" s="5">
-        <v>57093854</v>
+        <v>59374411.140000001</v>
       </c>
     </row>
     <row r="171" spans="1:7" ht="15.75" customHeight="1">
       <c r="A171" s="28"/>
       <c r="B171" s="28"/>
       <c r="C171" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D171" s="5">
-        <v>791</v>
+        <v>835</v>
       </c>
       <c r="E171" s="5">
-        <v>56715692.409999996</v>
+        <v>56973364.689999998</v>
       </c>
       <c r="F171" s="5">
-        <v>2532012.4500000002</v>
+        <v>3063681.39</v>
       </c>
       <c r="G171" s="5">
-        <v>54183679.960000001</v>
+        <v>53909683.310000002</v>
       </c>
     </row>
     <row r="172" spans="1:7" ht="15.75" customHeight="1">
       <c r="A172" s="28"/>
       <c r="B172" s="28"/>
       <c r="C172" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D172" s="5">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="E172" s="5">
-        <v>20404398.41</v>
+        <v>22634411.440000001</v>
       </c>
       <c r="F172" s="5">
-        <v>677027.87</v>
+        <v>583628.77</v>
       </c>
       <c r="G172" s="5">
-        <v>19727370.539999999</v>
+        <v>22050782.68</v>
       </c>
     </row>
     <row r="173" spans="1:7" ht="15.75" customHeight="1">
       <c r="A173" s="28"/>
       <c r="B173" s="28"/>
       <c r="C173" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D173" s="5">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E173" s="5">
-        <v>8096190.1600000001</v>
+        <v>10342333.18</v>
       </c>
       <c r="F173" s="5">
-        <v>450281.5</v>
+        <v>689034.61</v>
       </c>
       <c r="G173" s="5">
-        <v>7645908.6600000001</v>
+        <v>9653298.5700000003</v>
       </c>
     </row>
     <row r="174" spans="1:7" ht="15.75" customHeight="1">
       <c r="A174" s="28"/>
       <c r="B174" s="28"/>
       <c r="C174" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D174" s="5">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="E174" s="5">
-        <v>24546844.73</v>
+        <v>21659463.66</v>
       </c>
       <c r="F174" s="5">
-        <v>2806914.8</v>
+        <v>1824409.17</v>
       </c>
       <c r="G174" s="5">
-        <v>21739929.93</v>
+        <v>19835054.48</v>
       </c>
     </row>
     <row r="175" spans="1:7" ht="15.75" customHeight="1">
       <c r="A175" s="28"/>
       <c r="B175" s="28"/>
       <c r="C175" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D175" s="5">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E175" s="5">
-        <v>24715117.27</v>
+        <v>19086043.789999999</v>
       </c>
       <c r="F175" s="5">
-        <v>1203473.69</v>
+        <v>1406833.1</v>
       </c>
       <c r="G175" s="5">
-        <v>23511643.579999998</v>
+        <v>17679210.690000001</v>
       </c>
     </row>
     <row r="176" spans="1:7" ht="15.75" customHeight="1">
       <c r="A176" s="28"/>
       <c r="B176" s="28"/>
       <c r="C176" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D176" s="5">
         <v>93</v>
       </c>
       <c r="E176" s="5">
-        <v>8098907.5899999999</v>
+        <v>11319690.57</v>
       </c>
       <c r="F176" s="5">
-        <v>271438.57</v>
+        <v>317444.24</v>
       </c>
       <c r="G176" s="5">
-        <v>7827469.0199999996</v>
+        <v>11002246.34</v>
       </c>
     </row>
     <row r="177" spans="1:7" ht="15.75" customHeight="1">
       <c r="A177" s="28"/>
       <c r="B177" s="28"/>
       <c r="C177" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D177" s="5">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="E177" s="5">
-        <v>66775935.57</v>
+        <v>68176100.920000002</v>
       </c>
       <c r="F177" s="5">
-        <v>8019875.9800000004</v>
+        <v>10739025.24</v>
       </c>
       <c r="G177" s="5">
-        <v>58756059.590000004</v>
+        <v>57437075.68</v>
       </c>
     </row>
     <row r="178" spans="1:7" ht="15.75" customHeight="1">
       <c r="A178" s="28"/>
       <c r="B178" s="28"/>
       <c r="C178" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D178" s="5">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="E178" s="5">
-        <v>223351521.09</v>
+        <v>251977901.28999999</v>
       </c>
       <c r="F178" s="5">
-        <v>39186991.689999998</v>
+        <v>46136011.719999999</v>
       </c>
       <c r="G178" s="5">
-        <v>184164529.40000001</v>
+        <v>205841889.56999999</v>
       </c>
     </row>
     <row r="179" spans="1:7" ht="15.75" customHeight="1">
       <c r="A179" s="28"/>
-      <c r="B179" s="29" t="s">
+      <c r="B179" s="28"/>
+      <c r="C179" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D179" s="5">
+        <v>443</v>
+      </c>
+      <c r="E179" s="5">
+        <v>3694290.18</v>
+      </c>
+      <c r="F179" s="5">
+        <v>0</v>
+      </c>
+      <c r="G179" s="5">
+        <v>3694290.18</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A180" s="28"/>
+      <c r="B180" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="C179" s="29"/>
-[...17 lines deleted...]
-      <c r="B180" s="3" t="s">
+      <c r="C180" s="29"/>
+      <c r="D180" s="5">
+        <v>61824</v>
+      </c>
+      <c r="E180" s="5">
+        <v>858658533.88999999</v>
+      </c>
+      <c r="F180" s="5">
+        <v>80863157.390000001</v>
+      </c>
+      <c r="G180" s="5">
+        <v>777795376.5</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A181" s="2">
+        <v>2012</v>
+      </c>
+      <c r="B181" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="C180" s="1" t="s">
+      <c r="C181" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D180" s="5">
-[...17 lines deleted...]
-      </c>
       <c r="D181" s="5">
-        <v>18947</v>
+        <v>18064</v>
       </c>
       <c r="E181" s="5">
-        <v>48169810.159999996</v>
+        <v>76327129.269999996</v>
       </c>
       <c r="F181" s="5">
-        <v>836083.18</v>
+        <v>115953.84</v>
       </c>
       <c r="G181" s="5">
-        <v>47333726.979999997</v>
+        <v>76211175.430000007</v>
       </c>
     </row>
     <row r="182" spans="1:7" ht="15.75" customHeight="1">
       <c r="A182" s="28"/>
       <c r="B182" s="28"/>
       <c r="C182" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D182" s="5">
-        <v>13603</v>
+        <v>19737</v>
       </c>
       <c r="E182" s="5">
-        <v>154467764.36000001</v>
+        <v>49320552.700000003</v>
       </c>
       <c r="F182" s="5">
-        <v>51424016.140000001</v>
+        <v>1334456.68</v>
       </c>
       <c r="G182" s="5">
-        <v>103043748.23</v>
+        <v>47986096.020000003</v>
       </c>
     </row>
     <row r="183" spans="1:7" ht="15.75" customHeight="1">
       <c r="A183" s="28"/>
       <c r="B183" s="28"/>
       <c r="C183" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D183" s="5">
-        <v>5717</v>
+        <v>12513</v>
       </c>
       <c r="E183" s="5">
-        <v>74401828.290000007</v>
+        <v>117834074.59</v>
       </c>
       <c r="F183" s="5">
-        <v>3732324.93</v>
+        <v>17070059.780000001</v>
       </c>
       <c r="G183" s="5">
-        <v>70669503.359999999</v>
+        <v>100764014.81</v>
       </c>
     </row>
     <row r="184" spans="1:7" ht="15.75" customHeight="1">
       <c r="A184" s="28"/>
       <c r="B184" s="28"/>
       <c r="C184" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D184" s="5">
-        <v>2229</v>
+        <v>5294</v>
       </c>
       <c r="E184" s="5">
-        <v>65544025.009999998</v>
+        <v>69923171.939999998</v>
       </c>
       <c r="F184" s="5">
-        <v>5573819.8799999999</v>
+        <v>3587707.34</v>
       </c>
       <c r="G184" s="5">
-        <v>59970205.130000003</v>
+        <v>66335464.600000001</v>
       </c>
     </row>
     <row r="185" spans="1:7" ht="15.75" customHeight="1">
       <c r="A185" s="28"/>
       <c r="B185" s="28"/>
       <c r="C185" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D185" s="5">
-        <v>736</v>
+        <v>2103</v>
       </c>
       <c r="E185" s="5">
-        <v>50739597.140000001</v>
+        <v>63195446.649999999</v>
       </c>
       <c r="F185" s="5">
-        <v>2509824.04</v>
+        <v>6101592.6500000004</v>
       </c>
       <c r="G185" s="5">
-        <v>48229773.100000001</v>
+        <v>57093854</v>
       </c>
     </row>
     <row r="186" spans="1:7" ht="15.75" customHeight="1">
       <c r="A186" s="28"/>
       <c r="B186" s="28"/>
       <c r="C186" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D186" s="5">
-        <v>216</v>
+        <v>791</v>
       </c>
       <c r="E186" s="5">
-        <v>13415083.76</v>
+        <v>56715692.409999996</v>
       </c>
       <c r="F186" s="5">
-        <v>482728.13</v>
+        <v>2532012.4500000002</v>
       </c>
       <c r="G186" s="5">
-        <v>12932355.630000001</v>
+        <v>54183679.960000001</v>
       </c>
     </row>
     <row r="187" spans="1:7" ht="15.75" customHeight="1">
       <c r="A187" s="28"/>
       <c r="B187" s="28"/>
       <c r="C187" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D187" s="5">
-        <v>86</v>
+        <v>213</v>
       </c>
       <c r="E187" s="5">
-        <v>4928573.09</v>
+        <v>20404398.41</v>
       </c>
       <c r="F187" s="5">
-        <v>234610.42</v>
+        <v>677027.87</v>
       </c>
       <c r="G187" s="5">
-        <v>4693962.67</v>
+        <v>19727370.539999999</v>
       </c>
     </row>
     <row r="188" spans="1:7" ht="15.75" customHeight="1">
       <c r="A188" s="28"/>
       <c r="B188" s="28"/>
       <c r="C188" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D188" s="5">
-        <v>213</v>
+        <v>102</v>
       </c>
       <c r="E188" s="5">
-        <v>18112377.09</v>
+        <v>8096190.1600000001</v>
       </c>
       <c r="F188" s="5">
-        <v>2757319.88</v>
+        <v>450281.5</v>
       </c>
       <c r="G188" s="5">
-        <v>15355057.199999999</v>
+        <v>7645908.6600000001</v>
       </c>
     </row>
     <row r="189" spans="1:7" ht="15.75" customHeight="1">
       <c r="A189" s="28"/>
       <c r="B189" s="28"/>
       <c r="C189" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D189" s="5">
-        <v>130</v>
+        <v>218</v>
       </c>
       <c r="E189" s="5">
-        <v>21021528.239999998</v>
+        <v>24546844.73</v>
       </c>
       <c r="F189" s="5">
-        <v>710510.75</v>
+        <v>2806914.8</v>
       </c>
       <c r="G189" s="5">
-        <v>20311017.489999998</v>
+        <v>21739929.93</v>
       </c>
     </row>
     <row r="190" spans="1:7" ht="15.75" customHeight="1">
       <c r="A190" s="28"/>
       <c r="B190" s="28"/>
       <c r="C190" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D190" s="5">
-        <v>77</v>
+        <v>138</v>
       </c>
       <c r="E190" s="5">
-        <v>6997433.6699999999</v>
+        <v>24715117.27</v>
       </c>
       <c r="F190" s="5">
-        <v>309594.65000000002</v>
+        <v>1203473.69</v>
       </c>
       <c r="G190" s="5">
-        <v>6687839.0199999996</v>
+        <v>23511643.579999998</v>
       </c>
     </row>
     <row r="191" spans="1:7" ht="15.75" customHeight="1">
       <c r="A191" s="28"/>
       <c r="B191" s="28"/>
       <c r="C191" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D191" s="5">
-        <v>219</v>
+        <v>93</v>
       </c>
       <c r="E191" s="5">
-        <v>61397148.560000002</v>
+        <v>8098907.5899999999</v>
       </c>
       <c r="F191" s="5">
-        <v>4253041.59</v>
+        <v>271438.57</v>
       </c>
       <c r="G191" s="5">
-        <v>57144106.969999999</v>
+        <v>7827469.0199999996</v>
       </c>
     </row>
     <row r="192" spans="1:7" ht="15.75" customHeight="1">
       <c r="A192" s="28"/>
       <c r="B192" s="28"/>
       <c r="C192" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D192" s="5">
-        <v>295</v>
+        <v>228</v>
       </c>
       <c r="E192" s="5">
-        <v>192441807.81999999</v>
+        <v>66775935.57</v>
       </c>
       <c r="F192" s="5">
-        <v>39531856.299999997</v>
+        <v>8019875.9800000004</v>
       </c>
       <c r="G192" s="5">
-        <v>152909951.50999999</v>
+        <v>58756059.590000004</v>
       </c>
     </row>
     <row r="193" spans="1:7" ht="15.75" customHeight="1">
       <c r="A193" s="28"/>
-      <c r="B193" s="29" t="s">
+      <c r="B193" s="28"/>
+      <c r="C193" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D193" s="5">
+        <v>355</v>
+      </c>
+      <c r="E193" s="5">
+        <v>223351521.09</v>
+      </c>
+      <c r="F193" s="5">
+        <v>39186991.689999998</v>
+      </c>
+      <c r="G193" s="5">
+        <v>184164529.40000001</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A194" s="28"/>
+      <c r="B194" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="C193" s="29"/>
-[...17 lines deleted...]
-      <c r="B194" s="3" t="s">
+      <c r="C194" s="29"/>
+      <c r="D194" s="5">
+        <v>59849</v>
+      </c>
+      <c r="E194" s="5">
+        <v>809304982.36000001</v>
+      </c>
+      <c r="F194" s="5">
+        <v>83357786.829999998</v>
+      </c>
+      <c r="G194" s="5">
+        <v>725947195.52999997</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A195" s="2">
+        <v>2011</v>
+      </c>
+      <c r="B195" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="C194" s="1" t="s">
+      <c r="C195" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D194" s="5">
-[...17 lines deleted...]
-      </c>
       <c r="D195" s="5">
-        <v>18269</v>
+        <v>15503</v>
       </c>
       <c r="E195" s="5">
-        <v>46969683.119999997</v>
+        <v>72617538.75</v>
       </c>
       <c r="F195" s="5">
-        <v>2820481.63</v>
+        <v>112660.12</v>
       </c>
       <c r="G195" s="5">
-        <v>44149201.490000002</v>
+        <v>72504878.629999995</v>
       </c>
     </row>
     <row r="196" spans="1:7" ht="15.75" customHeight="1">
       <c r="A196" s="28"/>
       <c r="B196" s="28"/>
       <c r="C196" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D196" s="5">
-        <v>13319</v>
+        <v>18947</v>
       </c>
       <c r="E196" s="5">
-        <v>135345631.28</v>
+        <v>48169810.159999996</v>
       </c>
       <c r="F196" s="5">
-        <v>38460483.409999996</v>
+        <v>836083.18</v>
       </c>
       <c r="G196" s="5">
-        <v>96885147.870000005</v>
+        <v>47333726.979999997</v>
       </c>
     </row>
     <row r="197" spans="1:7" ht="15.75" customHeight="1">
       <c r="A197" s="28"/>
       <c r="B197" s="28"/>
       <c r="C197" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D197" s="5">
-        <v>5784</v>
+        <v>13603</v>
       </c>
       <c r="E197" s="5">
-        <v>73584390.909999996</v>
+        <v>154467764.36000001</v>
       </c>
       <c r="F197" s="5">
-        <v>3887242.26</v>
+        <v>51424016.140000001</v>
       </c>
       <c r="G197" s="5">
-        <v>69697148.640000001</v>
+        <v>103043748.23</v>
       </c>
     </row>
     <row r="198" spans="1:7" ht="15.75" customHeight="1">
       <c r="A198" s="28"/>
       <c r="B198" s="28"/>
       <c r="C198" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D198" s="5">
-        <v>2219</v>
+        <v>5717</v>
       </c>
       <c r="E198" s="5">
-        <v>57608839.75</v>
+        <v>74401828.290000007</v>
       </c>
       <c r="F198" s="5">
-        <v>5467698.4199999999</v>
+        <v>3732324.93</v>
       </c>
       <c r="G198" s="5">
-        <v>52141141.340000004</v>
+        <v>70669503.359999999</v>
       </c>
     </row>
     <row r="199" spans="1:7" ht="15.75" customHeight="1">
       <c r="A199" s="28"/>
       <c r="B199" s="28"/>
       <c r="C199" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D199" s="5">
-        <v>742</v>
+        <v>2229</v>
       </c>
       <c r="E199" s="5">
-        <v>49461068.719999999</v>
+        <v>65544025.009999998</v>
       </c>
       <c r="F199" s="5">
-        <v>2486362.96</v>
+        <v>5573819.8799999999</v>
       </c>
       <c r="G199" s="5">
-        <v>46974705.759999998</v>
+        <v>59970205.130000003</v>
       </c>
     </row>
     <row r="200" spans="1:7" ht="15.75" customHeight="1">
       <c r="A200" s="28"/>
       <c r="B200" s="28"/>
       <c r="C200" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D200" s="5">
-        <v>213</v>
+        <v>736</v>
       </c>
       <c r="E200" s="5">
-        <v>12895575.07</v>
+        <v>50739597.140000001</v>
       </c>
       <c r="F200" s="5">
-        <v>715293.06</v>
+        <v>2509824.04</v>
       </c>
       <c r="G200" s="5">
-        <v>12180282.01</v>
+        <v>48229773.100000001</v>
       </c>
     </row>
     <row r="201" spans="1:7" ht="15.75" customHeight="1">
       <c r="A201" s="28"/>
       <c r="B201" s="28"/>
       <c r="C201" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D201" s="5">
-        <v>85</v>
+        <v>216</v>
       </c>
       <c r="E201" s="5">
-        <v>5073698.41</v>
+        <v>13415083.76</v>
       </c>
       <c r="F201" s="5">
-        <v>262411.92</v>
+        <v>482728.13</v>
       </c>
       <c r="G201" s="5">
-        <v>4811286.49</v>
+        <v>12932355.630000001</v>
       </c>
     </row>
     <row r="202" spans="1:7" ht="15.75" customHeight="1">
       <c r="A202" s="28"/>
       <c r="B202" s="28"/>
       <c r="C202" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D202" s="5">
-        <v>209</v>
+        <v>86</v>
       </c>
       <c r="E202" s="5">
-        <v>15223402.130000001</v>
+        <v>4928573.09</v>
       </c>
       <c r="F202" s="5">
-        <v>1290515.69</v>
+        <v>234610.42</v>
       </c>
       <c r="G202" s="5">
-        <v>13932886.439999999</v>
+        <v>4693962.67</v>
       </c>
     </row>
     <row r="203" spans="1:7" ht="15.75" customHeight="1">
       <c r="A203" s="28"/>
       <c r="B203" s="28"/>
       <c r="C203" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D203" s="5">
-        <v>134</v>
+        <v>213</v>
       </c>
       <c r="E203" s="5">
-        <v>17825897.010000002</v>
+        <v>18112377.09</v>
       </c>
       <c r="F203" s="5">
-        <v>678258.62</v>
+        <v>2757319.88</v>
       </c>
       <c r="G203" s="5">
-        <v>17147638.390000001</v>
+        <v>15355057.199999999</v>
       </c>
     </row>
     <row r="204" spans="1:7" ht="15.75" customHeight="1">
       <c r="A204" s="28"/>
       <c r="B204" s="28"/>
       <c r="C204" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D204" s="5">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="E204" s="5">
-        <v>6533153.2000000002</v>
+        <v>21021528.239999998</v>
       </c>
       <c r="F204" s="5">
-        <v>298355.39</v>
+        <v>710510.75</v>
       </c>
       <c r="G204" s="5">
-        <v>6234797.8099999996</v>
+        <v>20311017.489999998</v>
       </c>
     </row>
     <row r="205" spans="1:7" ht="15.75" customHeight="1">
       <c r="A205" s="28"/>
       <c r="B205" s="28"/>
       <c r="C205" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D205" s="5">
-        <v>214</v>
+        <v>77</v>
       </c>
       <c r="E205" s="5">
-        <v>53803945.350000001</v>
+        <v>6997433.6699999999</v>
       </c>
       <c r="F205" s="5">
-        <v>3198134.77</v>
+        <v>309594.65000000002</v>
       </c>
       <c r="G205" s="5">
-        <v>50605810.590000004</v>
+        <v>6687839.0199999996</v>
       </c>
     </row>
     <row r="206" spans="1:7" ht="15.75" customHeight="1">
       <c r="A206" s="28"/>
       <c r="B206" s="28"/>
       <c r="C206" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D206" s="5">
-        <v>291</v>
+        <v>219</v>
       </c>
       <c r="E206" s="5">
-        <v>197971160.25</v>
+        <v>61397148.560000002</v>
       </c>
       <c r="F206" s="5">
-        <v>42630430.710000001</v>
+        <v>4253041.59</v>
       </c>
       <c r="G206" s="5">
-        <v>155340729.53999999</v>
+        <v>57144106.969999999</v>
       </c>
     </row>
     <row r="207" spans="1:7" ht="15.75" customHeight="1">
       <c r="A207" s="28"/>
-      <c r="B207" s="29" t="s">
+      <c r="B207" s="28"/>
+      <c r="C207" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D207" s="5">
+        <v>295</v>
+      </c>
+      <c r="E207" s="5">
+        <v>192441807.81999999</v>
+      </c>
+      <c r="F207" s="5">
+        <v>39531856.299999997</v>
+      </c>
+      <c r="G207" s="5">
+        <v>152909951.50999999</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A208" s="28"/>
+      <c r="B208" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="C207" s="29"/>
-[...17 lines deleted...]
-      <c r="B208" s="3" t="s">
+      <c r="C208" s="29"/>
+      <c r="D208" s="5">
+        <v>57971</v>
+      </c>
+      <c r="E208" s="5">
+        <v>784254515.92999995</v>
+      </c>
+      <c r="F208" s="5">
+        <v>112468390.02</v>
+      </c>
+      <c r="G208" s="5">
+        <v>671786125.91999996</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A209" s="2">
+        <v>2010</v>
+      </c>
+      <c r="B209" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="C208" s="1" t="s">
+      <c r="C209" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D208" s="5">
-[...17 lines deleted...]
-      </c>
       <c r="D209" s="5">
-        <v>17927</v>
+        <v>15439</v>
       </c>
       <c r="E209" s="5">
-        <v>40340970.899999999</v>
+        <v>93831442.780000001</v>
       </c>
       <c r="F209" s="5">
-        <v>1333594.0900000001</v>
+        <v>111895.49</v>
       </c>
       <c r="G209" s="5">
-        <v>39007376.810000002</v>
+        <v>93719547.280000001</v>
       </c>
     </row>
     <row r="210" spans="1:7" ht="15.75" customHeight="1">
       <c r="A210" s="28"/>
       <c r="B210" s="28"/>
       <c r="C210" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D210" s="5">
-        <v>13076</v>
+        <v>18269</v>
       </c>
       <c r="E210" s="5">
-        <v>103961426.51000001</v>
+        <v>46969683.119999997</v>
       </c>
       <c r="F210" s="5">
-        <v>19154233.75</v>
+        <v>2820481.63</v>
       </c>
       <c r="G210" s="5">
-        <v>84807192.760000005</v>
+        <v>44149201.490000002</v>
       </c>
     </row>
     <row r="211" spans="1:7" ht="15.75" customHeight="1">
       <c r="A211" s="28"/>
       <c r="B211" s="28"/>
       <c r="C211" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D211" s="5">
-        <v>5889</v>
+        <v>13319</v>
       </c>
       <c r="E211" s="5">
-        <v>72223495.299999997</v>
+        <v>135345631.28</v>
       </c>
       <c r="F211" s="5">
-        <v>10595854.02</v>
+        <v>38460483.409999996</v>
       </c>
       <c r="G211" s="5">
-        <v>61627641.280000001</v>
+        <v>96885147.870000005</v>
       </c>
     </row>
     <row r="212" spans="1:7" ht="15.75" customHeight="1">
       <c r="A212" s="28"/>
       <c r="B212" s="28"/>
       <c r="C212" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D212" s="5">
-        <v>2228</v>
+        <v>5784</v>
       </c>
       <c r="E212" s="5">
-        <v>50508225.57</v>
+        <v>73584390.909999996</v>
       </c>
       <c r="F212" s="5">
-        <v>4443443.43</v>
+        <v>3887242.26</v>
       </c>
       <c r="G212" s="5">
-        <v>46064782.140000001</v>
+        <v>69697148.640000001</v>
       </c>
     </row>
     <row r="213" spans="1:7" ht="15.75" customHeight="1">
       <c r="A213" s="28"/>
       <c r="B213" s="28"/>
       <c r="C213" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D213" s="5">
-        <v>749</v>
+        <v>2219</v>
       </c>
       <c r="E213" s="5">
-        <v>42711564.780000001</v>
+        <v>57608839.75</v>
       </c>
       <c r="F213" s="5">
-        <v>1911934.5</v>
+        <v>5467698.4199999999</v>
       </c>
       <c r="G213" s="5">
-        <v>40799630.280000001</v>
+        <v>52141141.340000004</v>
       </c>
     </row>
     <row r="214" spans="1:7" ht="15.75" customHeight="1">
       <c r="A214" s="28"/>
       <c r="B214" s="28"/>
       <c r="C214" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D214" s="5">
-        <v>221</v>
+        <v>742</v>
       </c>
       <c r="E214" s="5">
-        <v>10794079.460000001</v>
+        <v>49461068.719999999</v>
       </c>
       <c r="F214" s="5">
-        <v>506324.24</v>
+        <v>2486362.96</v>
       </c>
       <c r="G214" s="5">
-        <v>10287755.220000001</v>
+        <v>46974705.759999998</v>
       </c>
     </row>
     <row r="215" spans="1:7" ht="15.75" customHeight="1">
       <c r="A215" s="28"/>
       <c r="B215" s="28"/>
       <c r="C215" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D215" s="5">
-        <v>87</v>
+        <v>213</v>
       </c>
       <c r="E215" s="5">
-        <v>4631156.99</v>
+        <v>12895575.07</v>
       </c>
       <c r="F215" s="5">
-        <v>225827.23</v>
+        <v>715293.06</v>
       </c>
       <c r="G215" s="5">
-        <v>4405329.76</v>
+        <v>12180282.01</v>
       </c>
     </row>
     <row r="216" spans="1:7" ht="15.75" customHeight="1">
       <c r="A216" s="28"/>
       <c r="B216" s="28"/>
       <c r="C216" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D216" s="5">
-        <v>214</v>
+        <v>85</v>
       </c>
       <c r="E216" s="5">
-        <v>13040223.560000001</v>
+        <v>5073698.41</v>
       </c>
       <c r="F216" s="5">
-        <v>1016377.85</v>
+        <v>262411.92</v>
       </c>
       <c r="G216" s="5">
-        <v>12023845.710000001</v>
+        <v>4811286.49</v>
       </c>
     </row>
     <row r="217" spans="1:7" ht="15.75" customHeight="1">
       <c r="A217" s="28"/>
       <c r="B217" s="28"/>
       <c r="C217" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D217" s="5">
-        <v>137</v>
+        <v>209</v>
       </c>
       <c r="E217" s="5">
-        <v>15626209.439999999</v>
+        <v>15223402.130000001</v>
       </c>
       <c r="F217" s="5">
-        <v>520851.8</v>
+        <v>1290515.69</v>
       </c>
       <c r="G217" s="5">
-        <v>15105357.640000001</v>
+        <v>13932886.439999999</v>
       </c>
     </row>
     <row r="218" spans="1:7" ht="15.75" customHeight="1">
       <c r="A218" s="28"/>
       <c r="B218" s="28"/>
       <c r="C218" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D218" s="5">
-        <v>77</v>
+        <v>134</v>
       </c>
       <c r="E218" s="5">
-        <v>5914866.25</v>
+        <v>17825897.010000002</v>
       </c>
       <c r="F218" s="5">
-        <v>304608.27</v>
+        <v>678258.62</v>
       </c>
       <c r="G218" s="5">
-        <v>5610257.9699999997</v>
+        <v>17147638.390000001</v>
       </c>
     </row>
     <row r="219" spans="1:7" ht="15.75" customHeight="1">
       <c r="A219" s="28"/>
       <c r="B219" s="28"/>
       <c r="C219" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D219" s="5">
-        <v>213</v>
+        <v>76</v>
       </c>
       <c r="E219" s="5">
-        <v>44031018.93</v>
+        <v>6533153.2000000002</v>
       </c>
       <c r="F219" s="5">
-        <v>2228671.5099999998</v>
+        <v>298355.39</v>
       </c>
       <c r="G219" s="5">
-        <v>41802347.420000002</v>
+        <v>6234797.8099999996</v>
       </c>
     </row>
     <row r="220" spans="1:7" ht="15.75" customHeight="1">
       <c r="A220" s="28"/>
       <c r="B220" s="28"/>
       <c r="C220" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D220" s="5">
-        <v>294</v>
+        <v>214</v>
       </c>
       <c r="E220" s="5">
-        <v>178607398.44</v>
+        <v>53803945.350000001</v>
       </c>
       <c r="F220" s="5">
-        <v>35901774.93</v>
+        <v>3198134.77</v>
       </c>
       <c r="G220" s="5">
-        <v>142705623.52000001</v>
+        <v>50605810.590000004</v>
       </c>
     </row>
     <row r="221" spans="1:7" ht="15.75" customHeight="1">
       <c r="A221" s="28"/>
-      <c r="B221" s="29" t="s">
+      <c r="B221" s="28"/>
+      <c r="C221" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D221" s="5">
+        <v>291</v>
+      </c>
+      <c r="E221" s="5">
+        <v>197971160.25</v>
+      </c>
+      <c r="F221" s="5">
+        <v>42630430.710000001</v>
+      </c>
+      <c r="G221" s="5">
+        <v>155340729.53999999</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A222" s="28"/>
+      <c r="B222" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="C221" s="29"/>
-[...17 lines deleted...]
-      <c r="B222" s="3" t="s">
+      <c r="C222" s="29"/>
+      <c r="D222" s="5">
+        <v>56994</v>
+      </c>
+      <c r="E222" s="5">
+        <v>766127887.96000004</v>
+      </c>
+      <c r="F222" s="5">
+        <v>102307564.31999999</v>
+      </c>
+      <c r="G222" s="5">
+        <v>663820323.63999999</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A223" s="2">
+        <v>2009</v>
+      </c>
+      <c r="B223" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="C222" s="1" t="s">
+      <c r="C223" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D222" s="5">
-[...17 lines deleted...]
-      </c>
       <c r="D223" s="5">
-        <v>17974</v>
+        <v>15394</v>
       </c>
       <c r="E223" s="5">
-        <v>42803802.020000003</v>
+        <v>66449771.479999997</v>
       </c>
       <c r="F223" s="5">
-        <v>469828.78</v>
+        <v>42964.14</v>
       </c>
       <c r="G223" s="5">
-        <v>42333973.229999997</v>
+        <v>66406807.350000001</v>
       </c>
     </row>
     <row r="224" spans="1:7" ht="15.75" customHeight="1">
       <c r="A224" s="28"/>
       <c r="B224" s="28"/>
       <c r="C224" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D224" s="5">
-        <v>13285</v>
+        <v>17927</v>
       </c>
       <c r="E224" s="5">
-        <v>98100551.170000002</v>
+        <v>40340970.899999999</v>
       </c>
       <c r="F224" s="5">
-        <v>4738105.6100000003</v>
+        <v>1333594.0900000001</v>
       </c>
       <c r="G224" s="5">
-        <v>93362445.560000002</v>
+        <v>39007376.810000002</v>
       </c>
     </row>
     <row r="225" spans="1:7" ht="15.75" customHeight="1">
       <c r="A225" s="28"/>
       <c r="B225" s="28"/>
       <c r="C225" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D225" s="5">
-        <v>6063</v>
+        <v>13076</v>
       </c>
       <c r="E225" s="5">
-        <v>73127350.900000006</v>
+        <v>103961426.51000001</v>
       </c>
       <c r="F225" s="5">
-        <v>5425083.7800000003</v>
+        <v>19154233.75</v>
       </c>
       <c r="G225" s="5">
-        <v>67702267.120000005</v>
+        <v>84807192.760000005</v>
       </c>
     </row>
     <row r="226" spans="1:7" ht="15.75" customHeight="1">
       <c r="A226" s="28"/>
       <c r="B226" s="28"/>
       <c r="C226" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D226" s="5">
-        <v>2240</v>
+        <v>5889</v>
       </c>
       <c r="E226" s="5">
-        <v>55826502.990000002</v>
+        <v>72223495.299999997</v>
       </c>
       <c r="F226" s="5">
-        <v>5100581.59</v>
+        <v>10595854.02</v>
       </c>
       <c r="G226" s="5">
-        <v>50725921.399999999</v>
+        <v>61627641.280000001</v>
       </c>
     </row>
     <row r="227" spans="1:7" ht="15.75" customHeight="1">
       <c r="A227" s="28"/>
       <c r="B227" s="28"/>
       <c r="C227" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D227" s="5">
-        <v>770</v>
+        <v>2228</v>
       </c>
       <c r="E227" s="5">
-        <v>46952450.469999999</v>
+        <v>50508225.57</v>
       </c>
       <c r="F227" s="5">
-        <v>2579728.04</v>
+        <v>4443443.43</v>
       </c>
       <c r="G227" s="5">
-        <v>44372722.43</v>
+        <v>46064782.140000001</v>
       </c>
     </row>
     <row r="228" spans="1:7" ht="15.75" customHeight="1">
       <c r="A228" s="28"/>
       <c r="B228" s="28"/>
       <c r="C228" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D228" s="5">
-        <v>212</v>
+        <v>749</v>
       </c>
       <c r="E228" s="5">
-        <v>12743939.710000001</v>
+        <v>42711564.780000001</v>
       </c>
       <c r="F228" s="5">
-        <v>439217.56</v>
+        <v>1911934.5</v>
       </c>
       <c r="G228" s="5">
-        <v>12304722.15</v>
+        <v>40799630.280000001</v>
       </c>
     </row>
     <row r="229" spans="1:7" ht="15.75" customHeight="1">
       <c r="A229" s="28"/>
       <c r="B229" s="28"/>
       <c r="C229" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D229" s="5">
-        <v>86</v>
+        <v>221</v>
       </c>
       <c r="E229" s="5">
-        <v>6019701.6500000004</v>
+        <v>10794079.460000001</v>
       </c>
       <c r="F229" s="5">
-        <v>298306.74</v>
+        <v>506324.24</v>
       </c>
       <c r="G229" s="5">
-        <v>5721394.9199999999</v>
+        <v>10287755.220000001</v>
       </c>
     </row>
     <row r="230" spans="1:7" ht="15.75" customHeight="1">
       <c r="A230" s="28"/>
       <c r="B230" s="28"/>
       <c r="C230" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D230" s="5">
-        <v>209</v>
+        <v>87</v>
       </c>
       <c r="E230" s="5">
-        <v>16683361.439999999</v>
+        <v>4631156.99</v>
       </c>
       <c r="F230" s="5">
-        <v>1272560.1200000001</v>
+        <v>225827.23</v>
       </c>
       <c r="G230" s="5">
-        <v>15410801.32</v>
+        <v>4405329.76</v>
       </c>
     </row>
     <row r="231" spans="1:7" ht="15.75" customHeight="1">
       <c r="A231" s="28"/>
       <c r="B231" s="28"/>
       <c r="C231" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D231" s="5">
-        <v>133</v>
+        <v>214</v>
       </c>
       <c r="E231" s="5">
-        <v>15347329.75</v>
+        <v>13040223.560000001</v>
       </c>
       <c r="F231" s="5">
-        <v>637903.61</v>
+        <v>1016377.85</v>
       </c>
       <c r="G231" s="5">
-        <v>14709426.140000001</v>
+        <v>12023845.710000001</v>
       </c>
     </row>
     <row r="232" spans="1:7" ht="15.75" customHeight="1">
       <c r="A232" s="28"/>
       <c r="B232" s="28"/>
       <c r="C232" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D232" s="5">
-        <v>80</v>
+        <v>137</v>
       </c>
       <c r="E232" s="5">
-        <v>6677719.75</v>
+        <v>15626209.439999999</v>
       </c>
       <c r="F232" s="5">
-        <v>447021.53</v>
+        <v>520851.8</v>
       </c>
       <c r="G232" s="5">
-        <v>6230698.2300000004</v>
+        <v>15105357.640000001</v>
       </c>
     </row>
     <row r="233" spans="1:7" ht="15.75" customHeight="1">
       <c r="A233" s="28"/>
       <c r="B233" s="28"/>
       <c r="C233" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D233" s="5">
-        <v>215</v>
+        <v>77</v>
       </c>
       <c r="E233" s="5">
-        <v>45347710.869999997</v>
+        <v>5914866.25</v>
       </c>
       <c r="F233" s="5">
-        <v>2110508.39</v>
+        <v>304608.27</v>
       </c>
       <c r="G233" s="5">
-        <v>43237202.479999997</v>
+        <v>5610257.9699999997</v>
       </c>
     </row>
     <row r="234" spans="1:7" ht="15.75" customHeight="1">
       <c r="A234" s="28"/>
       <c r="B234" s="28"/>
       <c r="C234" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D234" s="5">
-        <v>303</v>
+        <v>213</v>
       </c>
       <c r="E234" s="5">
-        <v>182960752.83000001</v>
+        <v>44031018.93</v>
       </c>
       <c r="F234" s="5">
-        <v>33889843.490000002</v>
+        <v>2228671.5099999998</v>
       </c>
       <c r="G234" s="5">
-        <v>149070909.34</v>
+        <v>41802347.420000002</v>
       </c>
     </row>
     <row r="235" spans="1:7" ht="15.75" customHeight="1">
       <c r="A235" s="28"/>
-      <c r="B235" s="29" t="s">
+      <c r="B235" s="28"/>
+      <c r="C235" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D235" s="5">
+        <v>294</v>
+      </c>
+      <c r="E235" s="5">
+        <v>178607398.44</v>
+      </c>
+      <c r="F235" s="5">
+        <v>35901774.93</v>
+      </c>
+      <c r="G235" s="5">
+        <v>142705623.52000001</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A236" s="28"/>
+      <c r="B236" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="C235" s="29"/>
-      <c r="D235" s="5">
+      <c r="C236" s="29"/>
+      <c r="D236" s="5">
+        <v>56506</v>
+      </c>
+      <c r="E236" s="5">
+        <v>648840407.60000002</v>
+      </c>
+      <c r="F236" s="5">
+        <v>78186459.75</v>
+      </c>
+      <c r="G236" s="5">
+        <v>570653947.85000002</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A237" s="2">
+        <v>2008</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D237" s="5">
+        <v>15939</v>
+      </c>
+      <c r="E237" s="5">
+        <v>75747871.450000003</v>
+      </c>
+      <c r="F237" s="5">
+        <v>92292.47</v>
+      </c>
+      <c r="G237" s="5">
+        <v>75655578.980000004</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A238" s="28"/>
+      <c r="B238" s="28"/>
+      <c r="C238" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D238" s="5">
+        <v>17974</v>
+      </c>
+      <c r="E238" s="5">
+        <v>42803802.020000003</v>
+      </c>
+      <c r="F238" s="5">
+        <v>469828.78</v>
+      </c>
+      <c r="G238" s="5">
+        <v>42333973.229999997</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A239" s="28"/>
+      <c r="B239" s="28"/>
+      <c r="C239" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D239" s="5">
+        <v>13285</v>
+      </c>
+      <c r="E239" s="5">
+        <v>98100551.170000002</v>
+      </c>
+      <c r="F239" s="5">
+        <v>4738105.6100000003</v>
+      </c>
+      <c r="G239" s="5">
+        <v>93362445.560000002</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A240" s="28"/>
+      <c r="B240" s="28"/>
+      <c r="C240" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D240" s="5">
+        <v>6063</v>
+      </c>
+      <c r="E240" s="5">
+        <v>73127350.900000006</v>
+      </c>
+      <c r="F240" s="5">
+        <v>5425083.7800000003</v>
+      </c>
+      <c r="G240" s="5">
+        <v>67702267.120000005</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A241" s="28"/>
+      <c r="B241" s="28"/>
+      <c r="C241" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D241" s="5">
+        <v>2240</v>
+      </c>
+      <c r="E241" s="5">
+        <v>55826502.990000002</v>
+      </c>
+      <c r="F241" s="5">
+        <v>5100581.59</v>
+      </c>
+      <c r="G241" s="5">
+        <v>50725921.399999999</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A242" s="28"/>
+      <c r="B242" s="28"/>
+      <c r="C242" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D242" s="5">
+        <v>770</v>
+      </c>
+      <c r="E242" s="5">
+        <v>46952450.469999999</v>
+      </c>
+      <c r="F242" s="5">
+        <v>2579728.04</v>
+      </c>
+      <c r="G242" s="5">
+        <v>44372722.43</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A243" s="28"/>
+      <c r="B243" s="28"/>
+      <c r="C243" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D243" s="5">
+        <v>212</v>
+      </c>
+      <c r="E243" s="5">
+        <v>12743939.710000001</v>
+      </c>
+      <c r="F243" s="5">
+        <v>439217.56</v>
+      </c>
+      <c r="G243" s="5">
+        <v>12304722.15</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A244" s="28"/>
+      <c r="B244" s="28"/>
+      <c r="C244" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D244" s="5">
+        <v>86</v>
+      </c>
+      <c r="E244" s="5">
+        <v>6019701.6500000004</v>
+      </c>
+      <c r="F244" s="5">
+        <v>298306.74</v>
+      </c>
+      <c r="G244" s="5">
+        <v>5721394.9199999999</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A245" s="28"/>
+      <c r="B245" s="28"/>
+      <c r="C245" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D245" s="5">
+        <v>209</v>
+      </c>
+      <c r="E245" s="5">
+        <v>16683361.439999999</v>
+      </c>
+      <c r="F245" s="5">
+        <v>1272560.1200000001</v>
+      </c>
+      <c r="G245" s="5">
+        <v>15410801.32</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A246" s="28"/>
+      <c r="B246" s="28"/>
+      <c r="C246" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D246" s="5">
+        <v>133</v>
+      </c>
+      <c r="E246" s="5">
+        <v>15347329.75</v>
+      </c>
+      <c r="F246" s="5">
+        <v>637903.61</v>
+      </c>
+      <c r="G246" s="5">
+        <v>14709426.140000001</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A247" s="28"/>
+      <c r="B247" s="28"/>
+      <c r="C247" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D247" s="5">
+        <v>80</v>
+      </c>
+      <c r="E247" s="5">
+        <v>6677719.75</v>
+      </c>
+      <c r="F247" s="5">
+        <v>447021.53</v>
+      </c>
+      <c r="G247" s="5">
+        <v>6230698.2300000004</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A248" s="28"/>
+      <c r="B248" s="28"/>
+      <c r="C248" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D248" s="5">
+        <v>215</v>
+      </c>
+      <c r="E248" s="5">
+        <v>45347710.869999997</v>
+      </c>
+      <c r="F248" s="5">
+        <v>2110508.39</v>
+      </c>
+      <c r="G248" s="5">
+        <v>43237202.479999997</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A249" s="28"/>
+      <c r="B249" s="28"/>
+      <c r="C249" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D249" s="5">
+        <v>303</v>
+      </c>
+      <c r="E249" s="5">
+        <v>182960752.83000001</v>
+      </c>
+      <c r="F249" s="5">
+        <v>33889843.490000002</v>
+      </c>
+      <c r="G249" s="5">
+        <v>149070909.34</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A250" s="28"/>
+      <c r="B250" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="C250" s="29"/>
+      <c r="D250" s="5">
         <v>57509</v>
       </c>
-      <c r="E235" s="5">
+      <c r="E250" s="5">
         <v>678339044</v>
       </c>
-      <c r="F235" s="5">
+      <c r="F250" s="5">
         <v>57500981.700000003</v>
       </c>
-      <c r="G235" s="5">
+      <c r="G250" s="5">
         <v>620838063.28999996</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="48">
+  <mergeCells count="51">
     <mergeCell ref="A3:A16"/>
     <mergeCell ref="B3:B15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="A18:A31"/>
     <mergeCell ref="B18:B30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="A33:A46"/>
     <mergeCell ref="B33:B45"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="A48:A61"/>
     <mergeCell ref="B48:B60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="A63:A76"/>
     <mergeCell ref="B63:B75"/>
     <mergeCell ref="B76:C76"/>
     <mergeCell ref="A78:A91"/>
     <mergeCell ref="B78:B90"/>
     <mergeCell ref="B91:C91"/>
     <mergeCell ref="A93:A106"/>
     <mergeCell ref="B93:B105"/>
     <mergeCell ref="B106:C106"/>
     <mergeCell ref="A108:A121"/>
     <mergeCell ref="B108:B120"/>
     <mergeCell ref="B121:C121"/>
     <mergeCell ref="A123:A136"/>
     <mergeCell ref="B123:B135"/>
     <mergeCell ref="B136:C136"/>
-    <mergeCell ref="A138:A150"/>
-[...3 lines deleted...]
-    <mergeCell ref="B152:B164"/>
+    <mergeCell ref="A138:A151"/>
+    <mergeCell ref="B138:B150"/>
+    <mergeCell ref="B151:C151"/>
+    <mergeCell ref="A153:A165"/>
+    <mergeCell ref="B153:B164"/>
     <mergeCell ref="B165:C165"/>
-    <mergeCell ref="A167:A179"/>
-[...13 lines deleted...]
-    <mergeCell ref="B235:C235"/>
+    <mergeCell ref="A167:A180"/>
+    <mergeCell ref="B167:B179"/>
+    <mergeCell ref="B180:C180"/>
+    <mergeCell ref="A182:A194"/>
+    <mergeCell ref="B182:B193"/>
+    <mergeCell ref="B194:C194"/>
+    <mergeCell ref="A196:A208"/>
+    <mergeCell ref="B196:B207"/>
+    <mergeCell ref="B208:C208"/>
+    <mergeCell ref="A210:A222"/>
+    <mergeCell ref="B210:B221"/>
+    <mergeCell ref="B222:C222"/>
+    <mergeCell ref="A224:A236"/>
+    <mergeCell ref="B224:B235"/>
+    <mergeCell ref="B236:C236"/>
+    <mergeCell ref="A238:A250"/>
+    <mergeCell ref="B238:B249"/>
+    <mergeCell ref="B250:C250"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1A7642E-C5B4-4777-A04E-4B9C15531887}">
-  <dimension ref="A1:G378"/>
+  <dimension ref="A1:G402"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="8.125" customWidth="1"/>
     <col min="3" max="3" width="8.5" customWidth="1"/>
     <col min="4" max="4" width="10.75" customWidth="1"/>
     <col min="5" max="7" width="13.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="22" t="s">
         <v>81</v>
       </c>
       <c r="F1" s="22" t="s">
         <v>82</v>
       </c>
       <c r="G1" s="22" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="15.75" customHeight="1">
       <c r="A2" s="2">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D2" s="23">
-        <v>12003</v>
+        <v>12454</v>
       </c>
       <c r="E2" s="23">
-        <v>195612413.89300001</v>
+        <v>220631280.56400001</v>
       </c>
       <c r="F2" s="23">
-        <v>46589707.732000001</v>
+        <v>42615607.314999998</v>
       </c>
       <c r="G2" s="23">
-        <v>149022706.16100001</v>
+        <v>178015673.24900001</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="15.75" customHeight="1">
       <c r="A3" s="28"/>
       <c r="B3" s="28"/>
       <c r="C3" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D3" s="23">
-        <v>21398</v>
+        <v>21955</v>
       </c>
       <c r="E3" s="23">
-        <v>656433078.64889002</v>
+        <v>685665924.8981154</v>
       </c>
       <c r="F3" s="23">
-        <v>41571527.126000002</v>
+        <v>45762172.659999996</v>
       </c>
       <c r="G3" s="23">
-        <v>614861551.52288997</v>
+        <v>639903752.23811531</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="15.75" customHeight="1">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="23">
-        <v>4437</v>
+        <v>4685</v>
       </c>
       <c r="E4" s="23">
-        <v>52500645.534999996</v>
+        <v>59285691.756999999</v>
       </c>
       <c r="F4" s="23">
-        <v>1929463.4480000001</v>
+        <v>1928355.6740000001</v>
       </c>
       <c r="G4" s="23">
-        <v>50571182.086999997</v>
+        <v>57357336.082999997</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.75" customHeight="1">
       <c r="A5" s="28"/>
       <c r="B5" s="28"/>
       <c r="C5" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="23">
-        <v>8946</v>
+        <v>9422</v>
       </c>
       <c r="E5" s="23">
-        <v>54912817.888999999</v>
+        <v>61599443.707999997</v>
       </c>
       <c r="F5" s="23">
-        <v>4234651.45</v>
+        <v>4210321.9160000002</v>
       </c>
       <c r="G5" s="23">
-        <v>50678166.439000003</v>
+        <v>57389121.792000003</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1">
       <c r="A6" s="28"/>
       <c r="B6" s="28"/>
       <c r="C6" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D6" s="23">
-        <v>4738</v>
+        <v>4877</v>
       </c>
       <c r="E6" s="23">
-        <v>34011552.828000002</v>
+        <v>36660073.178999998</v>
       </c>
       <c r="F6" s="23">
-        <v>3790555.477</v>
+        <v>3760419.4190000002</v>
       </c>
       <c r="G6" s="23">
-        <v>30220997.351</v>
+        <v>32899653.760000002</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.75" customHeight="1">
       <c r="A7" s="28"/>
       <c r="B7" s="28"/>
       <c r="C7" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="23">
-        <v>6445</v>
+        <v>6680</v>
       </c>
       <c r="E7" s="23">
-        <v>41072453.050999999</v>
+        <v>44267990.634999998</v>
       </c>
       <c r="F7" s="23">
-        <v>970613.73600000003</v>
+        <v>1086241.8389999999</v>
       </c>
       <c r="G7" s="23">
-        <v>40101839.314999998</v>
+        <v>43181748.795999996</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.75" customHeight="1">
       <c r="A8" s="28"/>
       <c r="B8" s="28"/>
       <c r="C8" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D8" s="23">
-        <v>1173</v>
+        <v>1221</v>
       </c>
       <c r="E8" s="23">
-        <v>6301491.1830000002</v>
+        <v>6172964.6459999997</v>
       </c>
       <c r="F8" s="23">
-        <v>653771.38699999999</v>
+        <v>530368.61600000004</v>
       </c>
       <c r="G8" s="23">
-        <v>5647719.7960000001</v>
+        <v>5642596.0300000003</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.75" customHeight="1">
       <c r="A9" s="28"/>
       <c r="B9" s="28"/>
       <c r="C9" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D9" s="23">
-        <v>1138</v>
+        <v>1189</v>
       </c>
       <c r="E9" s="23">
-        <v>22528666.037</v>
+        <v>24936769.120000001</v>
       </c>
       <c r="F9" s="23">
-        <v>9514882.0199999996</v>
+        <v>10039236.626</v>
       </c>
       <c r="G9" s="23">
-        <v>13013784.017000001</v>
+        <v>14897532.494000001</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.75" customHeight="1">
       <c r="A10" s="28"/>
       <c r="B10" s="28"/>
       <c r="C10" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="23">
-        <v>1102</v>
+        <v>1143</v>
       </c>
       <c r="E10" s="23">
-        <v>5454244.9689999996</v>
+        <v>5300478.182</v>
       </c>
       <c r="F10" s="23">
-        <v>69280.282000000007</v>
+        <v>81646.474000000002</v>
       </c>
       <c r="G10" s="23">
-        <v>5384964.6869999999</v>
+        <v>5218831.7079999996</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.75" customHeight="1">
       <c r="A11" s="28"/>
       <c r="B11" s="28"/>
       <c r="C11" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D11" s="23">
-        <v>2096</v>
+        <v>2139</v>
       </c>
       <c r="E11" s="23">
-        <v>9535745.6710000001</v>
+        <v>10898444.482000001</v>
       </c>
       <c r="F11" s="23">
-        <v>845800.804</v>
+        <v>831498.90899999999</v>
       </c>
       <c r="G11" s="23">
-        <v>8689944.8670000006</v>
+        <v>10066945.573000001</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.75" customHeight="1">
       <c r="A12" s="28"/>
       <c r="B12" s="28"/>
       <c r="C12" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D12" s="23">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E12" s="23">
-        <v>6163772.7529999996</v>
+        <v>5572872.9960000003</v>
       </c>
       <c r="F12" s="23">
-        <v>19081.349999999999</v>
+        <v>18227.125</v>
       </c>
       <c r="G12" s="23">
-        <v>6144691.4029999999</v>
+        <v>5554645.8710000003</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.75" customHeight="1">
       <c r="A13" s="28"/>
       <c r="B13" s="28"/>
       <c r="C13" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D13" s="23">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E13" s="23">
-        <v>4183135.014</v>
+        <v>4080623.477</v>
       </c>
       <c r="F13" s="23">
-        <v>23783.420999999998</v>
+        <v>14047.681</v>
       </c>
       <c r="G13" s="23">
-        <v>4159351.5929999999</v>
+        <v>4066575.7960000001</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.75" customHeight="1">
       <c r="A14" s="28"/>
       <c r="B14" s="28"/>
       <c r="C14" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D14" s="23">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="E14" s="23">
-        <v>2691668.057</v>
+        <v>2708053.5269999998</v>
       </c>
       <c r="F14" s="23">
-        <v>28957.123</v>
+        <v>32542.069</v>
       </c>
       <c r="G14" s="23">
-        <v>2662710.9339999999</v>
+        <v>2675511.4580000001</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.75" customHeight="1">
       <c r="A15" s="28"/>
       <c r="B15" s="28"/>
       <c r="C15" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="23">
-        <v>1642</v>
+        <v>1659</v>
       </c>
       <c r="E15" s="23">
-        <v>5793666.5</v>
+        <v>5866405.7350000003</v>
       </c>
       <c r="F15" s="23">
-        <v>27310.829000000002</v>
+        <v>39195.79</v>
       </c>
       <c r="G15" s="23">
-        <v>5766355.6710000001</v>
+        <v>5827209.9450000003</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="15.75" customHeight="1">
       <c r="A16" s="28"/>
       <c r="B16" s="28"/>
       <c r="C16" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D16" s="23">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="E16" s="23">
-        <v>1543006.8659999999</v>
+        <v>2180244.307</v>
       </c>
       <c r="F16" s="23">
-        <v>33456.762000000002</v>
+        <v>41931.786</v>
       </c>
       <c r="G16" s="23">
-        <v>1509550.1040000001</v>
+        <v>2138312.5210000002</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="15.75" customHeight="1">
       <c r="A17" s="28"/>
       <c r="B17" s="28"/>
       <c r="C17" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D17" s="23">
-        <v>978</v>
+        <v>988</v>
       </c>
       <c r="E17" s="23">
-        <v>3990527.2489999998</v>
+        <v>3380091.8470000001</v>
       </c>
       <c r="F17" s="23">
-        <v>24913.85</v>
+        <v>7841.66</v>
       </c>
       <c r="G17" s="23">
-        <v>3965613.3990000002</v>
+        <v>3372250.1869999999</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1">
       <c r="A18" s="28"/>
       <c r="B18" s="28"/>
       <c r="C18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="23">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="E18" s="23">
-        <v>679462.29200000002</v>
+        <v>718991.98699999996</v>
       </c>
       <c r="F18" s="23">
         <v>0</v>
       </c>
       <c r="G18" s="23">
-        <v>679462.29200000002</v>
+        <v>718991.98699999996</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.75" customHeight="1">
       <c r="A19" s="28"/>
       <c r="B19" s="28"/>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="23">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="E19" s="23">
-        <v>2938250.128</v>
+        <v>3027507.0419999999</v>
       </c>
       <c r="F19" s="23">
-        <v>10967.063</v>
+        <v>17445.351999999999</v>
       </c>
       <c r="G19" s="23">
-        <v>2927283.0649999999</v>
+        <v>3010061.69</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.75" customHeight="1">
       <c r="A20" s="28"/>
       <c r="B20" s="28"/>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="23">
-        <v>1172</v>
+        <v>1207</v>
       </c>
       <c r="E20" s="23">
-        <v>12673929.828</v>
+        <v>12923415.369999999</v>
       </c>
       <c r="F20" s="23">
-        <v>2277018.3149999999</v>
+        <v>2280030.8709999998</v>
       </c>
       <c r="G20" s="23">
-        <v>10396911.513</v>
+        <v>10643384.499</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.75" customHeight="1">
       <c r="A21" s="28"/>
       <c r="B21" s="28"/>
       <c r="C21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="23">
-        <v>868</v>
+        <v>898</v>
       </c>
       <c r="E21" s="23">
-        <v>3578984.1529999999</v>
+        <v>3700231.6940000001</v>
       </c>
       <c r="F21" s="23">
-        <v>45439.328999999998</v>
+        <v>40675.317000000003</v>
       </c>
       <c r="G21" s="23">
-        <v>3533544.824</v>
+        <v>3659556.3769999999</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.75" customHeight="1">
       <c r="A22" s="28"/>
       <c r="B22" s="28"/>
       <c r="C22" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="23">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="E22" s="23">
-        <v>563961.62699999998</v>
+        <v>567850.35</v>
       </c>
       <c r="F22" s="23">
-        <v>0</v>
+        <v>837.74</v>
       </c>
       <c r="G22" s="23">
-        <v>563961.62699999998</v>
+        <v>567012.61</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.75" customHeight="1">
       <c r="A23" s="28"/>
       <c r="B23" s="28"/>
       <c r="C23" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="23">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E23" s="23">
-        <v>105215.912</v>
+        <v>79108.884999999995</v>
       </c>
       <c r="F23" s="23">
         <v>0</v>
       </c>
       <c r="G23" s="23">
-        <v>105215.912</v>
+        <v>79108.884999999995</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.75" customHeight="1">
       <c r="A24" s="28"/>
       <c r="B24" s="28"/>
       <c r="C24" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="23">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="E24" s="23">
-        <v>4868069.9079999998</v>
+        <v>4698555.6503999997</v>
       </c>
       <c r="F24" s="23">
         <v>0</v>
       </c>
       <c r="G24" s="23">
-        <v>4868069.9079999998</v>
+        <v>4698555.6503999997</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.75" customHeight="1">
       <c r="A25" s="28"/>
       <c r="B25" s="29" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="29"/>
       <c r="D25" s="23">
-        <v>73496</v>
+        <v>75927</v>
       </c>
       <c r="E25" s="23">
-        <v>1128136759.99189</v>
+        <v>1204923014.0385146</v>
       </c>
       <c r="F25" s="23">
-        <v>112661181.50399998</v>
+        <v>113338644.83899999</v>
       </c>
       <c r="G25" s="23">
-        <v>1015475578.4878901</v>
+        <v>1091584369.1995153</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.75" customHeight="1">
       <c r="A26" s="2">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="23">
-        <v>11603</v>
+        <v>12003</v>
       </c>
       <c r="E26" s="23">
-        <v>181720946.22999999</v>
+        <v>195612413.89300001</v>
       </c>
       <c r="F26" s="23">
-        <v>39930959.219999999</v>
+        <v>46589707.732000001</v>
       </c>
       <c r="G26" s="23">
-        <v>141789987</v>
+        <v>149022706.16100001</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="15.75" customHeight="1">
       <c r="A27" s="28"/>
       <c r="B27" s="28"/>
       <c r="C27" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D27" s="23">
-        <v>20928</v>
+        <v>21398</v>
       </c>
       <c r="E27" s="23">
-        <v>639430784.97000003</v>
+        <v>656433078.64889002</v>
       </c>
       <c r="F27" s="23">
-        <v>41162466.710000001</v>
+        <v>41571527.126000002</v>
       </c>
       <c r="G27" s="23">
-        <v>598268318.26999998</v>
+        <v>614861551.52288997</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.75" customHeight="1">
       <c r="A28" s="28"/>
       <c r="B28" s="28"/>
       <c r="C28" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D28" s="23">
-        <v>4281</v>
+        <v>4437</v>
       </c>
       <c r="E28" s="23">
-        <v>52321572.810000002</v>
+        <v>52500645.534999996</v>
       </c>
       <c r="F28" s="23">
-        <v>3234699.71</v>
+        <v>1929463.4480000001</v>
       </c>
       <c r="G28" s="23">
-        <v>49086873.100000001</v>
+        <v>50571182.086999997</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="15.75" customHeight="1">
       <c r="A29" s="28"/>
       <c r="B29" s="28"/>
       <c r="C29" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D29" s="23">
-        <v>8630</v>
+        <v>8946</v>
       </c>
       <c r="E29" s="23">
-        <v>54397824.060000002</v>
+        <v>54912817.888999999</v>
       </c>
       <c r="F29" s="23">
-        <v>6399875.2800000003</v>
+        <v>4234651.45</v>
       </c>
       <c r="G29" s="23">
-        <v>47997948.780000001</v>
+        <v>50678166.439000003</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="15.75" customHeight="1">
       <c r="A30" s="28"/>
       <c r="B30" s="28"/>
       <c r="C30" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D30" s="23">
-        <v>4650</v>
+        <v>4738</v>
       </c>
       <c r="E30" s="23">
-        <v>37777142.079999998</v>
+        <v>34011552.828000002</v>
       </c>
       <c r="F30" s="23">
-        <v>5373525.7699999996</v>
+        <v>3790555.477</v>
       </c>
       <c r="G30" s="23">
-        <v>32403616.32</v>
+        <v>30220997.351</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="15.75" customHeight="1">
       <c r="A31" s="28"/>
       <c r="B31" s="28"/>
       <c r="C31" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D31" s="23">
-        <v>6335</v>
+        <v>6445</v>
       </c>
       <c r="E31" s="23">
-        <v>37033550.380000003</v>
+        <v>41072453.050999999</v>
       </c>
       <c r="F31" s="23">
-        <v>1329455.95</v>
+        <v>970613.73600000003</v>
       </c>
       <c r="G31" s="23">
-        <v>35704094.43</v>
+        <v>40101839.314999998</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="15.75" customHeight="1">
       <c r="A32" s="28"/>
       <c r="B32" s="28"/>
       <c r="C32" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="23">
-        <v>1146</v>
+        <v>1173</v>
       </c>
       <c r="E32" s="23">
-        <v>5295648.76</v>
+        <v>6301491.1830000002</v>
       </c>
       <c r="F32" s="23">
-        <v>628186.76</v>
+        <v>653771.38699999999</v>
       </c>
       <c r="G32" s="23">
-        <v>4667461.99</v>
+        <v>5647719.7960000001</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="15.75" customHeight="1">
       <c r="A33" s="28"/>
       <c r="B33" s="28"/>
       <c r="C33" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D33" s="23">
-        <v>1088</v>
+        <v>1138</v>
       </c>
       <c r="E33" s="23">
-        <v>23178035.059999999</v>
+        <v>22528666.037</v>
       </c>
       <c r="F33" s="23">
-        <v>10651867.02</v>
+        <v>9514882.0199999996</v>
       </c>
       <c r="G33" s="23">
-        <v>12526168.039999999</v>
+        <v>13013784.017000001</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15.75" customHeight="1">
       <c r="A34" s="28"/>
       <c r="B34" s="28"/>
       <c r="C34" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="23">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="E34" s="23">
-        <v>5022604.76</v>
+        <v>5454244.9689999996</v>
       </c>
       <c r="F34" s="23">
-        <v>97955</v>
+        <v>69280.282000000007</v>
       </c>
       <c r="G34" s="23">
-        <v>4924649.76</v>
+        <v>5384964.6869999999</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15.75" customHeight="1">
       <c r="A35" s="28"/>
       <c r="B35" s="28"/>
       <c r="C35" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="23">
-        <v>2050</v>
+        <v>2096</v>
       </c>
       <c r="E35" s="23">
-        <v>8833882.6300000008</v>
+        <v>9535745.6710000001</v>
       </c>
       <c r="F35" s="23">
-        <v>809959.27</v>
+        <v>845800.804</v>
       </c>
       <c r="G35" s="23">
-        <v>8023923.3499999996</v>
+        <v>8689944.8670000006</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="15.75" customHeight="1">
       <c r="A36" s="28"/>
       <c r="B36" s="28"/>
       <c r="C36" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D36" s="23">
-        <v>950</v>
+        <v>964</v>
       </c>
       <c r="E36" s="23">
-        <v>4994519.04</v>
+        <v>6163772.7529999996</v>
       </c>
       <c r="F36" s="23">
-        <v>28277.77</v>
+        <v>19081.349999999999</v>
       </c>
       <c r="G36" s="23">
-        <v>4966241.26</v>
+        <v>6144691.4029999999</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15.75" customHeight="1">
       <c r="A37" s="28"/>
       <c r="B37" s="28"/>
       <c r="C37" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D37" s="23">
-        <v>971</v>
+        <v>1006</v>
       </c>
       <c r="E37" s="23">
-        <v>4324853.54</v>
+        <v>4183135.014</v>
       </c>
       <c r="F37" s="23">
-        <v>21543.55</v>
+        <v>23783.420999999998</v>
       </c>
       <c r="G37" s="23">
-        <v>4303309.99</v>
+        <v>4159351.5929999999</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15.75" customHeight="1">
       <c r="A38" s="28"/>
       <c r="B38" s="28"/>
       <c r="C38" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D38" s="23">
-        <v>614</v>
+        <v>659</v>
       </c>
       <c r="E38" s="23">
-        <v>1943500.24</v>
+        <v>2691668.057</v>
       </c>
       <c r="F38" s="23">
-        <v>5461.24</v>
+        <v>28957.123</v>
       </c>
       <c r="G38" s="23">
-        <v>1938038</v>
+        <v>2662710.9339999999</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15.75" customHeight="1">
       <c r="A39" s="28"/>
       <c r="B39" s="28"/>
       <c r="C39" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D39" s="23">
-        <v>1616</v>
+        <v>1642</v>
       </c>
       <c r="E39" s="23">
-        <v>5375388.4800000004</v>
+        <v>5793666.5</v>
       </c>
       <c r="F39" s="23">
-        <v>31098.639999999999</v>
+        <v>27310.829000000002</v>
       </c>
       <c r="G39" s="23">
-        <v>5344289.84</v>
+        <v>5766355.6710000001</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="15.75" customHeight="1">
       <c r="A40" s="28"/>
       <c r="B40" s="28"/>
       <c r="C40" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="23">
-        <v>786</v>
+        <v>750</v>
       </c>
       <c r="E40" s="23">
-        <v>1767085.16</v>
+        <v>1543006.8659999999</v>
       </c>
       <c r="F40" s="23">
-        <v>33542.660000000003</v>
+        <v>33456.762000000002</v>
       </c>
       <c r="G40" s="23">
-        <v>1733542.49</v>
+        <v>1509550.1040000001</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="15.75" customHeight="1">
       <c r="A41" s="28"/>
       <c r="B41" s="28"/>
       <c r="C41" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="23">
-        <v>992</v>
+        <v>978</v>
       </c>
       <c r="E41" s="23">
-        <v>3880073.41</v>
+        <v>3990527.2489999998</v>
       </c>
       <c r="F41" s="23">
-        <v>20561.53</v>
+        <v>24913.85</v>
       </c>
       <c r="G41" s="23">
-        <v>3859511.88</v>
+        <v>3965613.3990000002</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="15.75" customHeight="1">
       <c r="A42" s="28"/>
       <c r="B42" s="28"/>
       <c r="C42" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D42" s="23">
-        <v>264</v>
+        <v>290</v>
       </c>
       <c r="E42" s="23">
-        <v>528168.25</v>
+        <v>679462.29200000002</v>
       </c>
       <c r="F42" s="23">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G42" s="23">
-        <v>528156.25</v>
+        <v>679462.29200000002</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="15.75" customHeight="1">
       <c r="A43" s="28"/>
       <c r="B43" s="28"/>
       <c r="C43" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D43" s="23">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E43" s="23">
-        <v>2813003.82</v>
+        <v>2938250.128</v>
       </c>
       <c r="F43" s="23">
-        <v>19228.59</v>
+        <v>10967.063</v>
       </c>
       <c r="G43" s="23">
-        <v>2793775.23</v>
+        <v>2927283.0649999999</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="15.75" customHeight="1">
       <c r="A44" s="28"/>
       <c r="B44" s="28"/>
       <c r="C44" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D44" s="23">
-        <v>1132</v>
+        <v>1172</v>
       </c>
       <c r="E44" s="23">
-        <v>12221496.26</v>
+        <v>12673929.828</v>
       </c>
       <c r="F44" s="23">
-        <v>2842741.35</v>
+        <v>2277018.3149999999</v>
       </c>
       <c r="G44" s="23">
-        <v>9378754.9100000001</v>
+        <v>10396911.513</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="15.75" customHeight="1">
       <c r="A45" s="28"/>
       <c r="B45" s="28"/>
       <c r="C45" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D45" s="23">
-        <v>859</v>
+        <v>868</v>
       </c>
       <c r="E45" s="23">
-        <v>3447375.35</v>
+        <v>3578984.1529999999</v>
       </c>
       <c r="F45" s="23">
-        <v>81865.45</v>
+        <v>45439.328999999998</v>
       </c>
       <c r="G45" s="23">
-        <v>3365509.9</v>
+        <v>3533544.824</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="15.75" customHeight="1">
       <c r="A46" s="28"/>
       <c r="B46" s="28"/>
       <c r="C46" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D46" s="23">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E46" s="23">
-        <v>686839.22</v>
+        <v>563961.62699999998</v>
       </c>
       <c r="F46" s="23">
         <v>0</v>
       </c>
       <c r="G46" s="23">
-        <v>686839.22</v>
+        <v>563961.62699999998</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="15.75" customHeight="1">
       <c r="A47" s="28"/>
       <c r="B47" s="28"/>
       <c r="C47" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D47" s="23">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E47" s="23">
-        <v>14539.27</v>
+        <v>105215.912</v>
       </c>
       <c r="F47" s="23">
         <v>0</v>
       </c>
       <c r="G47" s="23">
-        <v>14539.27</v>
+        <v>105215.912</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="15.75" customHeight="1">
       <c r="A48" s="28"/>
       <c r="B48" s="28"/>
       <c r="C48" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D48" s="23">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="E48" s="23">
-        <v>3505691.3</v>
+        <v>4868069.9079999998</v>
       </c>
       <c r="F48" s="23">
         <v>0</v>
       </c>
       <c r="G48" s="23">
-        <v>3505691.3</v>
+        <v>4868069.9079999998</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="15.75" customHeight="1">
       <c r="A49" s="28"/>
       <c r="B49" s="29" t="s">
         <v>76</v>
       </c>
       <c r="C49" s="29"/>
       <c r="D49" s="23">
-        <v>71636</v>
+        <v>73496</v>
       </c>
       <c r="E49" s="23">
-        <v>1090514525.0599999</v>
+        <v>1128136759.99189</v>
       </c>
       <c r="F49" s="23">
-        <v>112703283.48999999</v>
+        <v>112661181.50399998</v>
       </c>
       <c r="G49" s="23">
-        <v>977811241.57000005</v>
+        <v>1015475578.4878901</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="15.75" customHeight="1">
       <c r="A50" s="2">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>2022</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>53</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D50" s="23">
-        <v>11101</v>
+        <v>11603</v>
       </c>
       <c r="E50" s="23">
-        <v>161856886.63999999</v>
+        <v>181720946.22999999</v>
       </c>
       <c r="F50" s="23">
-        <v>36462385.439999998</v>
+        <v>39930959.219999999</v>
       </c>
       <c r="G50" s="23">
-        <v>125394501.2</v>
+        <v>141789987</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="15.75" customHeight="1">
       <c r="A51" s="28"/>
       <c r="B51" s="28"/>
       <c r="C51" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D51" s="23">
-        <v>20624</v>
+        <v>20928</v>
       </c>
       <c r="E51" s="23">
-        <v>562141818.90999997</v>
+        <v>639430784.97000003</v>
       </c>
       <c r="F51" s="23">
-        <v>40050619.899999999</v>
+        <v>41162466.710000001</v>
       </c>
       <c r="G51" s="23">
-        <v>522091199.00999999</v>
+        <v>598268318.26999998</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="15.75" customHeight="1">
       <c r="A52" s="28"/>
       <c r="B52" s="28"/>
       <c r="C52" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D52" s="23">
-        <v>4077</v>
+        <v>4281</v>
       </c>
       <c r="E52" s="23">
-        <v>48418883</v>
+        <v>52321572.810000002</v>
       </c>
       <c r="F52" s="23">
-        <v>4219014.32</v>
+        <v>3234699.71</v>
       </c>
       <c r="G52" s="23">
-        <v>44199868.68</v>
+        <v>49086873.100000001</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="15.75" customHeight="1">
       <c r="A53" s="28"/>
       <c r="B53" s="28"/>
       <c r="C53" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D53" s="23">
-        <v>8218</v>
+        <v>8630</v>
       </c>
       <c r="E53" s="23">
-        <v>48125013.030000001</v>
+        <v>54397824.060000002</v>
       </c>
       <c r="F53" s="23">
-        <v>5037050.93</v>
+        <v>6399875.2800000003</v>
       </c>
       <c r="G53" s="23">
-        <v>43087962.100000001</v>
+        <v>47997948.780000001</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="15.75" customHeight="1">
       <c r="A54" s="28"/>
       <c r="B54" s="28"/>
       <c r="C54" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D54" s="23">
-        <v>4541</v>
+        <v>4650</v>
       </c>
       <c r="E54" s="23">
-        <v>32511062.390000001</v>
+        <v>37777142.079999998</v>
       </c>
       <c r="F54" s="23">
-        <v>5364338.1399999997</v>
+        <v>5373525.7699999996</v>
       </c>
       <c r="G54" s="23">
-        <v>27146724.239999998</v>
+        <v>32403616.32</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="15.75" customHeight="1">
       <c r="A55" s="28"/>
       <c r="B55" s="28"/>
       <c r="C55" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D55" s="23">
-        <v>6209</v>
+        <v>6335</v>
       </c>
       <c r="E55" s="23">
-        <v>34799111.399999999</v>
+        <v>37033550.380000003</v>
       </c>
       <c r="F55" s="23">
-        <v>1001563.31</v>
+        <v>1329455.95</v>
       </c>
       <c r="G55" s="23">
-        <v>33797548.090000004</v>
+        <v>35704094.43</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="15.75" customHeight="1">
       <c r="A56" s="28"/>
       <c r="B56" s="28"/>
       <c r="C56" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D56" s="23">
-        <v>1108</v>
+        <v>1146</v>
       </c>
       <c r="E56" s="23">
-        <v>4783455.5999999996</v>
+        <v>5295648.76</v>
       </c>
       <c r="F56" s="23">
-        <v>937891.55</v>
+        <v>628186.76</v>
       </c>
       <c r="G56" s="23">
-        <v>3845564.06</v>
+        <v>4667461.99</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="15.75" customHeight="1">
       <c r="A57" s="28"/>
       <c r="B57" s="28"/>
       <c r="C57" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D57" s="23">
-        <v>1034</v>
+        <v>1088</v>
       </c>
       <c r="E57" s="23">
-        <v>20101384.93</v>
+        <v>23178035.059999999</v>
       </c>
       <c r="F57" s="23">
-        <v>8585363.4800000004</v>
+        <v>10651867.02</v>
       </c>
       <c r="G57" s="23">
-        <v>11516021.449999999</v>
+        <v>12526168.039999999</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="15.75" customHeight="1">
       <c r="A58" s="28"/>
       <c r="B58" s="28"/>
       <c r="C58" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D58" s="23">
-        <v>1080</v>
+        <v>1100</v>
       </c>
       <c r="E58" s="23">
-        <v>4344424.84</v>
+        <v>5022604.76</v>
       </c>
       <c r="F58" s="23">
-        <v>93523.95</v>
+        <v>97955</v>
       </c>
       <c r="G58" s="23">
-        <v>4250900.9000000004</v>
+        <v>4924649.76</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="15.75" customHeight="1">
       <c r="A59" s="28"/>
       <c r="B59" s="28"/>
       <c r="C59" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D59" s="23">
-        <v>2033</v>
+        <v>2050</v>
       </c>
       <c r="E59" s="23">
-        <v>8451630.3499999996</v>
+        <v>8833882.6300000008</v>
       </c>
       <c r="F59" s="23">
-        <v>780085.67</v>
+        <v>809959.27</v>
       </c>
       <c r="G59" s="23">
-        <v>7671544.6799999997</v>
+        <v>8023923.3499999996</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="15.75" customHeight="1">
       <c r="A60" s="28"/>
       <c r="B60" s="28"/>
       <c r="C60" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D60" s="23">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="E60" s="23">
-        <v>4585834.54</v>
+        <v>4994519.04</v>
       </c>
       <c r="F60" s="23">
-        <v>36555.39</v>
+        <v>28277.77</v>
       </c>
       <c r="G60" s="23">
-        <v>4549279.1399999997</v>
+        <v>4966241.26</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="15.75" customHeight="1">
       <c r="A61" s="28"/>
       <c r="B61" s="28"/>
       <c r="C61" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D61" s="23">
-        <v>964</v>
+        <v>971</v>
       </c>
       <c r="E61" s="23">
-        <v>3669069.57</v>
+        <v>4324853.54</v>
       </c>
       <c r="F61" s="23">
-        <v>18118.349999999999</v>
+        <v>21543.55</v>
       </c>
       <c r="G61" s="23">
-        <v>3650951.22</v>
+        <v>4303309.99</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="15.75" customHeight="1">
       <c r="A62" s="28"/>
       <c r="B62" s="28"/>
       <c r="C62" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D62" s="23">
         <v>614</v>
       </c>
       <c r="E62" s="23">
-        <v>2122936.5299999998</v>
+        <v>1943500.24</v>
       </c>
       <c r="F62" s="23">
-        <v>43649.73</v>
+        <v>5461.24</v>
       </c>
       <c r="G62" s="23">
-        <v>2079286.81</v>
+        <v>1938038</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="15.75" customHeight="1">
       <c r="A63" s="28"/>
       <c r="B63" s="28"/>
       <c r="C63" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D63" s="23">
-        <v>1561</v>
+        <v>1616</v>
       </c>
       <c r="E63" s="23">
-        <v>4119474.45</v>
+        <v>5375388.4800000004</v>
       </c>
       <c r="F63" s="23">
-        <v>35434.629999999997</v>
+        <v>31098.639999999999</v>
       </c>
       <c r="G63" s="23">
-        <v>4084039.83</v>
+        <v>5344289.84</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="15.75" customHeight="1">
       <c r="A64" s="28"/>
       <c r="B64" s="28"/>
       <c r="C64" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D64" s="23">
-        <v>749</v>
+        <v>786</v>
       </c>
       <c r="E64" s="23">
-        <v>1245419.96</v>
+        <v>1767085.16</v>
       </c>
       <c r="F64" s="23">
-        <v>60123.040000000001</v>
+        <v>33542.660000000003</v>
       </c>
       <c r="G64" s="23">
-        <v>1185296.92</v>
+        <v>1733542.49</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="15.75" customHeight="1">
       <c r="A65" s="28"/>
       <c r="B65" s="28"/>
       <c r="C65" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D65" s="23">
-        <v>965</v>
+        <v>992</v>
       </c>
       <c r="E65" s="23">
-        <v>3194080.01</v>
+        <v>3880073.41</v>
       </c>
       <c r="F65" s="23">
-        <v>13137.26</v>
+        <v>20561.53</v>
       </c>
       <c r="G65" s="23">
-        <v>3180942.75</v>
+        <v>3859511.88</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="15.75" customHeight="1">
       <c r="A66" s="28"/>
       <c r="B66" s="28"/>
       <c r="C66" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D66" s="23">
-        <v>281</v>
+        <v>264</v>
       </c>
       <c r="E66" s="23">
-        <v>536547.44999999995</v>
+        <v>528168.25</v>
       </c>
       <c r="F66" s="23">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G66" s="23">
-        <v>536547.44999999995</v>
+        <v>528156.25</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="15.75" customHeight="1">
       <c r="A67" s="28"/>
       <c r="B67" s="28"/>
       <c r="C67" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D67" s="23">
-        <v>717</v>
+        <v>751</v>
       </c>
       <c r="E67" s="23">
-        <v>2474019.2599999998</v>
+        <v>2813003.82</v>
       </c>
       <c r="F67" s="23">
-        <v>14618.95</v>
+        <v>19228.59</v>
       </c>
       <c r="G67" s="23">
-        <v>2459400.31</v>
+        <v>2793775.23</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="15.75" customHeight="1">
       <c r="A68" s="28"/>
       <c r="B68" s="28"/>
       <c r="C68" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D68" s="23">
-        <v>1112</v>
+        <v>1132</v>
       </c>
       <c r="E68" s="23">
-        <v>10698980.98</v>
+        <v>12221496.26</v>
       </c>
       <c r="F68" s="23">
-        <v>2041720.67</v>
+        <v>2842741.35</v>
       </c>
       <c r="G68" s="23">
-        <v>8657260.3200000003</v>
+        <v>9378754.9100000001</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="15.75" customHeight="1">
       <c r="A69" s="28"/>
       <c r="B69" s="28"/>
       <c r="C69" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D69" s="23">
-        <v>834</v>
+        <v>859</v>
       </c>
       <c r="E69" s="23">
-        <v>3104560.09</v>
+        <v>3447375.35</v>
       </c>
       <c r="F69" s="23">
-        <v>106026.98</v>
+        <v>81865.45</v>
       </c>
       <c r="G69" s="23">
-        <v>2998533.11</v>
+        <v>3365509.9</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="15.75" customHeight="1">
       <c r="A70" s="28"/>
       <c r="B70" s="28"/>
       <c r="C70" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D70" s="23">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="E70" s="23">
-        <v>460467.97</v>
+        <v>686839.22</v>
       </c>
       <c r="F70" s="23">
         <v>0</v>
       </c>
       <c r="G70" s="23">
-        <v>460467.97</v>
+        <v>686839.22</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="15.75" customHeight="1">
       <c r="A71" s="28"/>
       <c r="B71" s="28"/>
       <c r="C71" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D71" s="23">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E71" s="23">
-        <v>52996.01</v>
+        <v>14539.27</v>
       </c>
       <c r="F71" s="23">
         <v>0</v>
       </c>
       <c r="G71" s="23">
-        <v>52996.01</v>
+        <v>14539.27</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="15.75" customHeight="1">
       <c r="A72" s="28"/>
       <c r="B72" s="28"/>
       <c r="C72" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D72" s="23">
-        <v>546</v>
+        <v>597</v>
       </c>
       <c r="E72" s="23">
-        <v>2486336</v>
+        <v>3505691.3</v>
       </c>
       <c r="F72" s="23">
         <v>0</v>
       </c>
       <c r="G72" s="23">
-        <v>2486336</v>
+        <v>3505691.3</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="15.75" customHeight="1">
       <c r="A73" s="28"/>
       <c r="B73" s="29" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="29"/>
       <c r="D73" s="23">
-        <v>69630</v>
+        <v>71636</v>
       </c>
       <c r="E73" s="23">
-        <v>964284393.91999996</v>
+        <v>1090514525.0599999</v>
       </c>
       <c r="F73" s="23">
-        <v>104901221.67</v>
+        <v>112703283.48999999</v>
       </c>
       <c r="G73" s="23">
-        <v>859383172.25</v>
+        <v>977811241.57000005</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="15.75" customHeight="1">
       <c r="A74" s="2">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D74" s="23">
-        <v>10640</v>
+        <v>11101</v>
       </c>
       <c r="E74" s="23">
-        <v>150397169.71000001</v>
+        <v>161856886.63999999</v>
       </c>
       <c r="F74" s="23">
-        <v>30687052.219999999</v>
+        <v>36462385.439999998</v>
       </c>
       <c r="G74" s="23">
-        <v>119710117.48999999</v>
+        <v>125394501.2</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="15.75" customHeight="1">
       <c r="A75" s="28"/>
       <c r="B75" s="28"/>
       <c r="C75" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D75" s="23">
-        <v>20222</v>
+        <v>20624</v>
       </c>
       <c r="E75" s="23">
-        <v>534633799.13</v>
+        <v>562141818.90999997</v>
       </c>
       <c r="F75" s="23">
-        <v>38714725.340000004</v>
+        <v>40050619.899999999</v>
       </c>
       <c r="G75" s="23">
-        <v>495919073.79000002</v>
+        <v>522091199.00999999</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="15.75" customHeight="1">
       <c r="A76" s="28"/>
       <c r="B76" s="28"/>
       <c r="C76" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D76" s="23">
-        <v>3856</v>
+        <v>4077</v>
       </c>
       <c r="E76" s="23">
-        <v>48052577.189999998</v>
+        <v>48418883</v>
       </c>
       <c r="F76" s="23">
-        <v>5137368.38</v>
+        <v>4219014.32</v>
       </c>
       <c r="G76" s="23">
-        <v>42915208.810000002</v>
+        <v>44199868.68</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="15.75" customHeight="1">
       <c r="A77" s="28"/>
       <c r="B77" s="28"/>
       <c r="C77" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D77" s="23">
-        <v>7876</v>
+        <v>8218</v>
       </c>
       <c r="E77" s="23">
-        <v>48776182.780000001</v>
+        <v>48125013.030000001</v>
       </c>
       <c r="F77" s="23">
-        <v>4127679.48</v>
+        <v>5037050.93</v>
       </c>
       <c r="G77" s="23">
-        <v>44648503.299999997</v>
+        <v>43087962.100000001</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="15.75" customHeight="1">
       <c r="A78" s="28"/>
       <c r="B78" s="28"/>
       <c r="C78" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D78" s="23">
-        <v>4384</v>
+        <v>4541</v>
       </c>
       <c r="E78" s="23">
-        <v>30972389.84</v>
+        <v>32511062.390000001</v>
       </c>
       <c r="F78" s="23">
-        <v>4385749.1100000003</v>
+        <v>5364338.1399999997</v>
       </c>
       <c r="G78" s="23">
-        <v>26586640.73</v>
+        <v>27146724.239999998</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="15.75" customHeight="1">
       <c r="A79" s="28"/>
       <c r="B79" s="28"/>
       <c r="C79" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D79" s="23">
-        <v>6041</v>
+        <v>6209</v>
       </c>
       <c r="E79" s="23">
-        <v>32664076.539999999</v>
+        <v>34799111.399999999</v>
       </c>
       <c r="F79" s="23">
-        <v>924868.4</v>
+        <v>1001563.31</v>
       </c>
       <c r="G79" s="23">
-        <v>31739208.140000001</v>
+        <v>33797548.090000004</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="15.75" customHeight="1">
       <c r="A80" s="28"/>
       <c r="B80" s="28"/>
       <c r="C80" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D80" s="23">
-        <v>1047</v>
+        <v>1108</v>
       </c>
       <c r="E80" s="23">
-        <v>6697197.4900000002</v>
+        <v>4783455.5999999996</v>
       </c>
       <c r="F80" s="23">
-        <v>933503.95</v>
+        <v>937891.55</v>
       </c>
       <c r="G80" s="23">
-        <v>5763693.54</v>
+        <v>3845564.06</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="15.75" customHeight="1">
       <c r="A81" s="28"/>
       <c r="B81" s="28"/>
       <c r="C81" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D81" s="23">
-        <v>979</v>
+        <v>1034</v>
       </c>
       <c r="E81" s="23">
-        <v>19853832.43</v>
+        <v>20101384.93</v>
       </c>
       <c r="F81" s="23">
-        <v>8460268.0999999996</v>
+        <v>8585363.4800000004</v>
       </c>
       <c r="G81" s="23">
-        <v>11393564.33</v>
+        <v>11516021.449999999</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="15.75" customHeight="1">
       <c r="A82" s="28"/>
       <c r="B82" s="28"/>
       <c r="C82" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D82" s="23">
-        <v>1049</v>
+        <v>1080</v>
       </c>
       <c r="E82" s="23">
-        <v>3840047.79</v>
+        <v>4344424.84</v>
       </c>
       <c r="F82" s="23">
-        <v>68462.17</v>
+        <v>93523.95</v>
       </c>
       <c r="G82" s="23">
-        <v>3771585.62</v>
+        <v>4250900.9000000004</v>
       </c>
     </row>
     <row r="83" spans="1:7" ht="15.75" customHeight="1">
       <c r="A83" s="28"/>
       <c r="B83" s="28"/>
       <c r="C83" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D83" s="23">
-        <v>2004</v>
+        <v>2033</v>
       </c>
       <c r="E83" s="23">
-        <v>8023006.2000000002</v>
+        <v>8451630.3499999996</v>
       </c>
       <c r="F83" s="23">
-        <v>574146.26</v>
+        <v>780085.67</v>
       </c>
       <c r="G83" s="23">
-        <v>7448859.9400000004</v>
+        <v>7671544.6799999997</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="15.75" customHeight="1">
       <c r="A84" s="28"/>
       <c r="B84" s="28"/>
       <c r="C84" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D84" s="23">
-        <v>940</v>
+        <v>954</v>
       </c>
       <c r="E84" s="23">
-        <v>4392165.78</v>
+        <v>4585834.54</v>
       </c>
       <c r="F84" s="23">
-        <v>31870.57</v>
+        <v>36555.39</v>
       </c>
       <c r="G84" s="23">
-        <v>4360295.21</v>
+        <v>4549279.1399999997</v>
       </c>
     </row>
     <row r="85" spans="1:7" ht="15.75" customHeight="1">
       <c r="A85" s="28"/>
       <c r="B85" s="28"/>
       <c r="C85" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D85" s="23">
-        <v>956</v>
+        <v>964</v>
       </c>
       <c r="E85" s="23">
-        <v>3975002.78</v>
+        <v>3669069.57</v>
       </c>
       <c r="F85" s="23">
-        <v>60867.86</v>
+        <v>18118.349999999999</v>
       </c>
       <c r="G85" s="23">
-        <v>3914134.92</v>
+        <v>3650951.22</v>
       </c>
     </row>
     <row r="86" spans="1:7" ht="15.75" customHeight="1">
       <c r="A86" s="28"/>
       <c r="B86" s="28"/>
       <c r="C86" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D86" s="23">
-        <v>596</v>
+        <v>614</v>
       </c>
       <c r="E86" s="23">
-        <v>2312186.5</v>
+        <v>2122936.5299999998</v>
       </c>
       <c r="F86" s="23">
-        <v>35212.53</v>
+        <v>43649.73</v>
       </c>
       <c r="G86" s="23">
-        <v>2276973.96</v>
+        <v>2079286.81</v>
       </c>
     </row>
     <row r="87" spans="1:7" ht="15.75" customHeight="1">
       <c r="A87" s="28"/>
       <c r="B87" s="28"/>
       <c r="C87" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D87" s="23">
-        <v>1544</v>
+        <v>1561</v>
       </c>
       <c r="E87" s="23">
-        <v>4378036.71</v>
+        <v>4119474.45</v>
       </c>
       <c r="F87" s="23">
-        <v>16956.03</v>
+        <v>35434.629999999997</v>
       </c>
       <c r="G87" s="23">
-        <v>4361080.68</v>
+        <v>4084039.83</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="15.75" customHeight="1">
       <c r="A88" s="28"/>
       <c r="B88" s="28"/>
       <c r="C88" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D88" s="23">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E88" s="23">
-        <v>2742378.32</v>
+        <v>1245419.96</v>
       </c>
       <c r="F88" s="23">
-        <v>38.53</v>
+        <v>60123.040000000001</v>
       </c>
       <c r="G88" s="23">
-        <v>2742339.79</v>
+        <v>1185296.92</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="15.75" customHeight="1">
       <c r="A89" s="28"/>
       <c r="B89" s="28"/>
       <c r="C89" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D89" s="23">
-        <v>951</v>
+        <v>965</v>
       </c>
       <c r="E89" s="23">
-        <v>3904247.83</v>
+        <v>3194080.01</v>
       </c>
       <c r="F89" s="23">
-        <v>7386.27</v>
+        <v>13137.26</v>
       </c>
       <c r="G89" s="23">
-        <v>3896861.55</v>
+        <v>3180942.75</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="15.75" customHeight="1">
       <c r="A90" s="28"/>
       <c r="B90" s="28"/>
       <c r="C90" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D90" s="23">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="E90" s="23">
-        <v>593113.93000000005</v>
+        <v>536547.44999999995</v>
       </c>
       <c r="F90" s="23">
         <v>0</v>
       </c>
       <c r="G90" s="23">
-        <v>593113.93000000005</v>
+        <v>536547.44999999995</v>
       </c>
     </row>
     <row r="91" spans="1:7" ht="15.75" customHeight="1">
       <c r="A91" s="28"/>
       <c r="B91" s="28"/>
       <c r="C91" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D91" s="23">
-        <v>694</v>
+        <v>717</v>
       </c>
       <c r="E91" s="23">
-        <v>2714122.19</v>
+        <v>2474019.2599999998</v>
       </c>
       <c r="F91" s="23">
-        <v>12262.58</v>
+        <v>14618.95</v>
       </c>
       <c r="G91" s="23">
-        <v>2701859.61</v>
+        <v>2459400.31</v>
       </c>
     </row>
     <row r="92" spans="1:7" ht="15.75" customHeight="1">
       <c r="A92" s="28"/>
       <c r="B92" s="28"/>
       <c r="C92" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D92" s="23">
-        <v>1082</v>
+        <v>1112</v>
       </c>
       <c r="E92" s="23">
-        <v>9899850.5099999998</v>
+        <v>10698980.98</v>
       </c>
       <c r="F92" s="23">
-        <v>1727455.31</v>
+        <v>2041720.67</v>
       </c>
       <c r="G92" s="23">
-        <v>8172395.2000000002</v>
+        <v>8657260.3200000003</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="15.75" customHeight="1">
       <c r="A93" s="28"/>
       <c r="B93" s="28"/>
       <c r="C93" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D93" s="23">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="E93" s="23">
-        <v>3156904.09</v>
+        <v>3104560.09</v>
       </c>
       <c r="F93" s="23">
-        <v>125005.4</v>
+        <v>106026.98</v>
       </c>
       <c r="G93" s="23">
-        <v>3031898.68</v>
+        <v>2998533.11</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="15.75" customHeight="1">
       <c r="A94" s="28"/>
       <c r="B94" s="28"/>
       <c r="C94" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D94" s="23">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="E94" s="23">
-        <v>580085.15</v>
+        <v>460467.97</v>
       </c>
       <c r="F94" s="23">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="G94" s="23">
-        <v>580060.15</v>
+        <v>460467.97</v>
       </c>
     </row>
     <row r="95" spans="1:7" ht="15.75" customHeight="1">
       <c r="A95" s="28"/>
       <c r="B95" s="28"/>
       <c r="C95" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D95" s="23">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E95" s="23">
-        <v>56709.85</v>
+        <v>52996.01</v>
       </c>
       <c r="F95" s="23">
         <v>0</v>
       </c>
       <c r="G95" s="23">
-        <v>56709.85</v>
+        <v>52996.01</v>
       </c>
     </row>
     <row r="96" spans="1:7" ht="15.75" customHeight="1">
       <c r="A96" s="28"/>
       <c r="B96" s="28"/>
       <c r="C96" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D96" s="23">
-        <v>612</v>
+        <v>546</v>
       </c>
       <c r="E96" s="23">
-        <v>3848216.26</v>
+        <v>2486336</v>
       </c>
       <c r="F96" s="23">
         <v>0</v>
       </c>
       <c r="G96" s="23">
-        <v>3848216.26</v>
+        <v>2486336</v>
       </c>
     </row>
     <row r="97" spans="1:7" ht="15.75" customHeight="1">
       <c r="A97" s="28"/>
       <c r="B97" s="29" t="s">
         <v>76</v>
       </c>
       <c r="C97" s="29"/>
       <c r="D97" s="23">
-        <v>67618</v>
+        <v>69630</v>
       </c>
       <c r="E97" s="23">
-        <v>926463298.98000002</v>
+        <v>964284393.91999996</v>
       </c>
       <c r="F97" s="23">
-        <v>96030903.5</v>
+        <v>104901221.67</v>
       </c>
       <c r="G97" s="23">
-        <v>830432395.48000002</v>
+        <v>859383172.25</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="15.75" customHeight="1">
       <c r="A98" s="2">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D98" s="23">
-        <v>10139</v>
+        <v>10640</v>
       </c>
       <c r="E98" s="23">
-        <v>142366630.47999999</v>
+        <v>150397169.71000001</v>
       </c>
       <c r="F98" s="23">
-        <v>24898852.43</v>
+        <v>30687052.219999999</v>
       </c>
       <c r="G98" s="23">
-        <v>117467778.05</v>
+        <v>119710117.48999999</v>
       </c>
     </row>
     <row r="99" spans="1:7" ht="15.75" customHeight="1">
       <c r="A99" s="28"/>
       <c r="B99" s="28"/>
       <c r="C99" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D99" s="23">
-        <v>19743</v>
+        <v>20222</v>
       </c>
       <c r="E99" s="23">
-        <v>531308199.25999999</v>
+        <v>534633799.13</v>
       </c>
       <c r="F99" s="23">
-        <v>40980146</v>
+        <v>38714725.340000004</v>
       </c>
       <c r="G99" s="23">
-        <v>490328052.26999998</v>
+        <v>495919073.79000002</v>
       </c>
     </row>
     <row r="100" spans="1:7" ht="15.75" customHeight="1">
       <c r="A100" s="28"/>
       <c r="B100" s="28"/>
       <c r="C100" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D100" s="23">
-        <v>3712</v>
+        <v>3856</v>
       </c>
       <c r="E100" s="23">
-        <v>43943787.780000001</v>
+        <v>48052577.189999998</v>
       </c>
       <c r="F100" s="23">
-        <v>4361026.1900000004</v>
+        <v>5137368.38</v>
       </c>
       <c r="G100" s="23">
-        <v>39582761.590000004</v>
+        <v>42915208.810000002</v>
       </c>
     </row>
     <row r="101" spans="1:7" ht="15.75" customHeight="1">
       <c r="A101" s="28"/>
       <c r="B101" s="28"/>
       <c r="C101" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D101" s="23">
-        <v>7475</v>
+        <v>7876</v>
       </c>
       <c r="E101" s="23">
-        <v>46346911.649999999</v>
+        <v>48776182.780000001</v>
       </c>
       <c r="F101" s="23">
-        <v>3932624.91</v>
+        <v>4127679.48</v>
       </c>
       <c r="G101" s="23">
-        <v>42414286.740000002</v>
+        <v>44648503.299999997</v>
       </c>
     </row>
     <row r="102" spans="1:7" ht="15.75" customHeight="1">
       <c r="A102" s="28"/>
       <c r="B102" s="28"/>
       <c r="C102" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D102" s="23">
-        <v>4288</v>
+        <v>4384</v>
       </c>
       <c r="E102" s="23">
-        <v>25180950.23</v>
+        <v>30972389.84</v>
       </c>
       <c r="F102" s="23">
-        <v>930370.03</v>
+        <v>4385749.1100000003</v>
       </c>
       <c r="G102" s="23">
-        <v>24250580.190000001</v>
+        <v>26586640.73</v>
       </c>
     </row>
     <row r="103" spans="1:7" ht="15.75" customHeight="1">
       <c r="A103" s="28"/>
       <c r="B103" s="28"/>
       <c r="C103" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D103" s="23">
-        <v>5879</v>
+        <v>6041</v>
       </c>
       <c r="E103" s="23">
-        <v>35641910.18</v>
+        <v>32664076.539999999</v>
       </c>
       <c r="F103" s="23">
-        <v>913583.68</v>
+        <v>924868.4</v>
       </c>
       <c r="G103" s="23">
-        <v>34728326.509999998</v>
+        <v>31739208.140000001</v>
       </c>
     </row>
     <row r="104" spans="1:7" ht="15.75" customHeight="1">
       <c r="A104" s="28"/>
       <c r="B104" s="28"/>
       <c r="C104" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D104" s="23">
-        <v>1017</v>
+        <v>1047</v>
       </c>
       <c r="E104" s="23">
-        <v>5105085.0199999996</v>
+        <v>6697197.4900000002</v>
       </c>
       <c r="F104" s="23">
-        <v>205860.28</v>
+        <v>933503.95</v>
       </c>
       <c r="G104" s="23">
-        <v>4899224.74</v>
+        <v>5763693.54</v>
       </c>
     </row>
     <row r="105" spans="1:7" ht="15.75" customHeight="1">
       <c r="A105" s="28"/>
       <c r="B105" s="28"/>
       <c r="C105" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D105" s="23">
-        <v>935</v>
+        <v>979</v>
       </c>
       <c r="E105" s="23">
-        <v>17577207.579999998</v>
+        <v>19853832.43</v>
       </c>
       <c r="F105" s="23">
-        <v>6629106.1399999997</v>
+        <v>8460268.0999999996</v>
       </c>
       <c r="G105" s="23">
-        <v>10948101.449999999</v>
+        <v>11393564.33</v>
       </c>
     </row>
     <row r="106" spans="1:7" ht="15.75" customHeight="1">
       <c r="A106" s="28"/>
       <c r="B106" s="28"/>
       <c r="C106" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D106" s="23">
         <v>1049</v>
       </c>
       <c r="E106" s="23">
-        <v>3806156.44</v>
+        <v>3840047.79</v>
       </c>
       <c r="F106" s="23">
-        <v>70886.98</v>
+        <v>68462.17</v>
       </c>
       <c r="G106" s="23">
-        <v>3735269.46</v>
+        <v>3771585.62</v>
       </c>
     </row>
     <row r="107" spans="1:7" ht="15.75" customHeight="1">
       <c r="A107" s="28"/>
       <c r="B107" s="28"/>
       <c r="C107" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D107" s="23">
         <v>2004</v>
       </c>
       <c r="E107" s="23">
-        <v>9152147.5600000005</v>
+        <v>8023006.2000000002</v>
       </c>
       <c r="F107" s="23">
-        <v>813276.41</v>
+        <v>574146.26</v>
       </c>
       <c r="G107" s="23">
-        <v>8338871.1500000004</v>
+        <v>7448859.9400000004</v>
       </c>
     </row>
     <row r="108" spans="1:7" ht="15.75" customHeight="1">
       <c r="A108" s="28"/>
       <c r="B108" s="28"/>
       <c r="C108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D108" s="23">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="E108" s="23">
-        <v>4846793.34</v>
+        <v>4392165.78</v>
       </c>
       <c r="F108" s="23">
-        <v>21538.85</v>
+        <v>31870.57</v>
       </c>
       <c r="G108" s="23">
-        <v>4825254.49</v>
+        <v>4360295.21</v>
       </c>
     </row>
     <row r="109" spans="1:7" ht="15.75" customHeight="1">
       <c r="A109" s="28"/>
       <c r="B109" s="28"/>
       <c r="C109" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D109" s="23">
-        <v>981</v>
+        <v>956</v>
       </c>
       <c r="E109" s="23">
-        <v>5010035.49</v>
+        <v>3975002.78</v>
       </c>
       <c r="F109" s="23">
-        <v>22094.07</v>
+        <v>60867.86</v>
       </c>
       <c r="G109" s="23">
-        <v>4987941.42</v>
+        <v>3914134.92</v>
       </c>
     </row>
     <row r="110" spans="1:7" ht="15.75" customHeight="1">
       <c r="A110" s="28"/>
       <c r="B110" s="28"/>
       <c r="C110" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D110" s="23">
-        <v>581</v>
+        <v>596</v>
       </c>
       <c r="E110" s="23">
-        <v>2337796.08</v>
+        <v>2312186.5</v>
       </c>
       <c r="F110" s="23">
-        <v>69173.679999999993</v>
+        <v>35212.53</v>
       </c>
       <c r="G110" s="23">
-        <v>2268622.4</v>
+        <v>2276973.96</v>
       </c>
     </row>
     <row r="111" spans="1:7" ht="15.75" customHeight="1">
       <c r="A111" s="28"/>
       <c r="B111" s="28"/>
       <c r="C111" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D111" s="23">
-        <v>1547</v>
+        <v>1544</v>
       </c>
       <c r="E111" s="23">
-        <v>4664701.2699999996</v>
+        <v>4378036.71</v>
       </c>
       <c r="F111" s="23">
-        <v>21366.68</v>
+        <v>16956.03</v>
       </c>
       <c r="G111" s="23">
-        <v>4643334.58</v>
+        <v>4361080.68</v>
       </c>
     </row>
     <row r="112" spans="1:7" ht="15.75" customHeight="1">
       <c r="A112" s="28"/>
       <c r="B112" s="28"/>
       <c r="C112" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D112" s="23">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="E112" s="23">
-        <v>4942714.7300000004</v>
+        <v>2742378.32</v>
       </c>
       <c r="F112" s="23">
-        <v>73949.3</v>
+        <v>38.53</v>
       </c>
       <c r="G112" s="23">
-        <v>4868765.4400000004</v>
+        <v>2742339.79</v>
       </c>
     </row>
     <row r="113" spans="1:7" ht="15.75" customHeight="1">
       <c r="A113" s="28"/>
       <c r="B113" s="28"/>
       <c r="C113" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D113" s="23">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="E113" s="23">
-        <v>6107880.7599999998</v>
+        <v>3904247.83</v>
       </c>
       <c r="F113" s="23">
-        <v>12111.41</v>
+        <v>7386.27</v>
       </c>
       <c r="G113" s="23">
-        <v>6095769.3600000003</v>
+        <v>3896861.55</v>
       </c>
     </row>
     <row r="114" spans="1:7" ht="15.75" customHeight="1">
       <c r="A114" s="28"/>
       <c r="B114" s="28"/>
       <c r="C114" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D114" s="23">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="E114" s="23">
-        <v>623911.39</v>
+        <v>593113.93000000005</v>
       </c>
       <c r="F114" s="23">
         <v>0</v>
       </c>
       <c r="G114" s="23">
-        <v>623911.39</v>
+        <v>593113.93000000005</v>
       </c>
     </row>
     <row r="115" spans="1:7" ht="15.75" customHeight="1">
       <c r="A115" s="28"/>
       <c r="B115" s="28"/>
       <c r="C115" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D115" s="23">
-        <v>682</v>
+        <v>694</v>
       </c>
       <c r="E115" s="23">
-        <v>2703510.58</v>
+        <v>2714122.19</v>
       </c>
       <c r="F115" s="23">
-        <v>13467.93</v>
+        <v>12262.58</v>
       </c>
       <c r="G115" s="23">
-        <v>2690042.65</v>
+        <v>2701859.61</v>
       </c>
     </row>
     <row r="116" spans="1:7" ht="15.75" customHeight="1">
       <c r="A116" s="28"/>
       <c r="B116" s="28"/>
       <c r="C116" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D116" s="23">
-        <v>1072</v>
+        <v>1082</v>
       </c>
       <c r="E116" s="23">
-        <v>11911631.390000001</v>
+        <v>9899850.5099999998</v>
       </c>
       <c r="F116" s="23">
-        <v>3349340.5</v>
+        <v>1727455.31</v>
       </c>
       <c r="G116" s="23">
-        <v>8562290.8900000006</v>
+        <v>8172395.2000000002</v>
       </c>
     </row>
     <row r="117" spans="1:7" ht="15.75" customHeight="1">
       <c r="A117" s="28"/>
       <c r="B117" s="28"/>
       <c r="C117" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D117" s="23">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="E117" s="23">
-        <v>3454560.48</v>
+        <v>3156904.09</v>
       </c>
       <c r="F117" s="23">
-        <v>120823.12</v>
+        <v>125005.4</v>
       </c>
       <c r="G117" s="23">
-        <v>3333737.36</v>
+        <v>3031898.68</v>
       </c>
     </row>
     <row r="118" spans="1:7" ht="15.75" customHeight="1">
       <c r="A118" s="28"/>
       <c r="B118" s="28"/>
       <c r="C118" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D118" s="23">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="E118" s="23">
-        <v>665669.18999999994</v>
+        <v>580085.15</v>
       </c>
       <c r="F118" s="23">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="G118" s="23">
-        <v>665669.18999999994</v>
+        <v>580060.15</v>
       </c>
     </row>
     <row r="119" spans="1:7" ht="15.75" customHeight="1">
       <c r="A119" s="28"/>
       <c r="B119" s="28"/>
       <c r="C119" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D119" s="23">
         <v>52</v>
       </c>
       <c r="E119" s="23">
-        <v>55643.53</v>
+        <v>56709.85</v>
       </c>
       <c r="F119" s="23">
         <v>0</v>
       </c>
       <c r="G119" s="23">
-        <v>55643.53</v>
+        <v>56709.85</v>
       </c>
     </row>
     <row r="120" spans="1:7" ht="15.75" customHeight="1">
       <c r="A120" s="28"/>
       <c r="B120" s="28"/>
       <c r="C120" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D120" s="23">
-        <v>578</v>
+        <v>612</v>
       </c>
       <c r="E120" s="23">
-        <v>4654455.8600000003</v>
+        <v>3848216.26</v>
       </c>
       <c r="F120" s="23">
         <v>0</v>
       </c>
       <c r="G120" s="23">
-        <v>4654455.8600000003</v>
+        <v>3848216.26</v>
       </c>
     </row>
     <row r="121" spans="1:7" ht="15.75" customHeight="1">
       <c r="A121" s="28"/>
       <c r="B121" s="29" t="s">
         <v>76</v>
       </c>
       <c r="C121" s="29"/>
       <c r="D121" s="23">
-        <v>65687</v>
+        <v>67618</v>
       </c>
       <c r="E121" s="23">
-        <v>912408290.25999999</v>
+        <v>926463298.98000002</v>
       </c>
       <c r="F121" s="23">
-        <v>87439599.560000002</v>
+        <v>96030903.5</v>
       </c>
       <c r="G121" s="23">
-        <v>824968690.70000005</v>
+        <v>830432395.48000002</v>
       </c>
     </row>
     <row r="122" spans="1:7" ht="15.75" customHeight="1">
       <c r="A122" s="2">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D122" s="23">
-        <v>9879</v>
+        <v>10139</v>
       </c>
       <c r="E122" s="23">
-        <v>135272412.19999999</v>
+        <v>142366630.47999999</v>
       </c>
       <c r="F122" s="23">
-        <v>20714717.59</v>
+        <v>24898852.43</v>
       </c>
       <c r="G122" s="23">
-        <v>114557694.61</v>
+        <v>117467778.05</v>
       </c>
     </row>
     <row r="123" spans="1:7" ht="15.75" customHeight="1">
       <c r="A123" s="28"/>
       <c r="B123" s="28"/>
       <c r="C123" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D123" s="23">
-        <v>19414</v>
+        <v>19743</v>
       </c>
       <c r="E123" s="23">
-        <v>506064966.91000003</v>
+        <v>531308199.25999999</v>
       </c>
       <c r="F123" s="23">
-        <v>41392918.219999999</v>
+        <v>40980146</v>
       </c>
       <c r="G123" s="23">
-        <v>464672048.69999999</v>
+        <v>490328052.26999998</v>
       </c>
     </row>
     <row r="124" spans="1:7" ht="15.75" customHeight="1">
       <c r="A124" s="28"/>
       <c r="B124" s="28"/>
       <c r="C124" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D124" s="23">
-        <v>3656</v>
+        <v>3712</v>
       </c>
       <c r="E124" s="23">
-        <v>43260045.780000001</v>
+        <v>43943787.780000001</v>
       </c>
       <c r="F124" s="23">
-        <v>4675262.3</v>
+        <v>4361026.1900000004</v>
       </c>
       <c r="G124" s="23">
-        <v>38584783.479999997</v>
+        <v>39582761.590000004</v>
       </c>
     </row>
     <row r="125" spans="1:7" ht="15.75" customHeight="1">
       <c r="A125" s="28"/>
       <c r="B125" s="28"/>
       <c r="C125" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D125" s="23">
-        <v>7339</v>
+        <v>7475</v>
       </c>
       <c r="E125" s="23">
-        <v>46002891.530000001</v>
+        <v>46346911.649999999</v>
       </c>
       <c r="F125" s="23">
-        <v>3578574.14</v>
+        <v>3932624.91</v>
       </c>
       <c r="G125" s="23">
-        <v>42424317.390000001</v>
+        <v>42414286.740000002</v>
       </c>
     </row>
     <row r="126" spans="1:7" ht="15.75" customHeight="1">
       <c r="A126" s="28"/>
       <c r="B126" s="28"/>
       <c r="C126" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D126" s="23">
-        <v>4168</v>
+        <v>4288</v>
       </c>
       <c r="E126" s="23">
-        <v>24251513.66</v>
+        <v>25180950.23</v>
       </c>
       <c r="F126" s="23">
-        <v>859911.31</v>
+        <v>930370.03</v>
       </c>
       <c r="G126" s="23">
-        <v>23391602.350000001</v>
+        <v>24250580.190000001</v>
       </c>
     </row>
     <row r="127" spans="1:7" ht="15.75" customHeight="1">
       <c r="A127" s="28"/>
       <c r="B127" s="28"/>
       <c r="C127" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D127" s="23">
-        <v>5723</v>
+        <v>5879</v>
       </c>
       <c r="E127" s="23">
-        <v>36220979.329999998</v>
+        <v>35641910.18</v>
       </c>
       <c r="F127" s="23">
-        <v>1805176.34</v>
+        <v>913583.68</v>
       </c>
       <c r="G127" s="23">
-        <v>34415802.990000002</v>
+        <v>34728326.509999998</v>
       </c>
     </row>
     <row r="128" spans="1:7" ht="15.75" customHeight="1">
       <c r="A128" s="28"/>
       <c r="B128" s="28"/>
       <c r="C128" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D128" s="23">
-        <v>992</v>
+        <v>1017</v>
       </c>
       <c r="E128" s="23">
-        <v>4613994.0199999996</v>
+        <v>5105085.0199999996</v>
       </c>
       <c r="F128" s="23">
-        <v>91267.11</v>
+        <v>205860.28</v>
       </c>
       <c r="G128" s="23">
-        <v>4522726.91</v>
+        <v>4899224.74</v>
       </c>
     </row>
     <row r="129" spans="1:7" ht="15.75" customHeight="1">
       <c r="A129" s="28"/>
       <c r="B129" s="28"/>
       <c r="C129" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D129" s="23">
-        <v>898</v>
+        <v>935</v>
       </c>
       <c r="E129" s="23">
-        <v>18578415.91</v>
+        <v>17577207.579999998</v>
       </c>
       <c r="F129" s="23">
-        <v>8162499.6299999999</v>
+        <v>6629106.1399999997</v>
       </c>
       <c r="G129" s="23">
-        <v>10415916.279999999</v>
+        <v>10948101.449999999</v>
       </c>
     </row>
     <row r="130" spans="1:7" ht="15.75" customHeight="1">
       <c r="A130" s="28"/>
       <c r="B130" s="28"/>
       <c r="C130" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D130" s="23">
-        <v>1041</v>
+        <v>1049</v>
       </c>
       <c r="E130" s="23">
-        <v>3828183.87</v>
+        <v>3806156.44</v>
       </c>
       <c r="F130" s="23">
-        <v>50488.5</v>
+        <v>70886.98</v>
       </c>
       <c r="G130" s="23">
-        <v>3777695.37</v>
+        <v>3735269.46</v>
       </c>
     </row>
     <row r="131" spans="1:7" ht="15.75" customHeight="1">
       <c r="A131" s="28"/>
       <c r="B131" s="28"/>
       <c r="C131" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D131" s="23">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="E131" s="23">
-        <v>9358310.3499999996</v>
+        <v>9152147.5600000005</v>
       </c>
       <c r="F131" s="23">
-        <v>954841.74</v>
+        <v>813276.41</v>
       </c>
       <c r="G131" s="23">
-        <v>8403468.6099999994</v>
+        <v>8338871.1500000004</v>
       </c>
     </row>
     <row r="132" spans="1:7" ht="15.75" customHeight="1">
       <c r="A132" s="28"/>
       <c r="B132" s="28"/>
       <c r="C132" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D132" s="23">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="E132" s="23">
-        <v>4132355.64</v>
+        <v>4846793.34</v>
       </c>
       <c r="F132" s="23">
-        <v>16786.39</v>
+        <v>21538.85</v>
       </c>
       <c r="G132" s="23">
-        <v>4115569.25</v>
+        <v>4825254.49</v>
       </c>
     </row>
     <row r="133" spans="1:7" ht="15.75" customHeight="1">
       <c r="A133" s="28"/>
       <c r="B133" s="28"/>
       <c r="C133" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D133" s="23">
-        <v>963</v>
+        <v>981</v>
       </c>
       <c r="E133" s="23">
-        <v>4566270.24</v>
+        <v>5010035.49</v>
       </c>
       <c r="F133" s="23">
-        <v>36941.08</v>
+        <v>22094.07</v>
       </c>
       <c r="G133" s="23">
-        <v>4529329.16</v>
+        <v>4987941.42</v>
       </c>
     </row>
     <row r="134" spans="1:7" ht="15.75" customHeight="1">
       <c r="A134" s="28"/>
       <c r="B134" s="28"/>
       <c r="C134" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D134" s="23">
-        <v>556</v>
+        <v>581</v>
       </c>
       <c r="E134" s="23">
-        <v>2393057.23</v>
+        <v>2337796.08</v>
       </c>
       <c r="F134" s="23">
-        <v>46833.279999999999</v>
+        <v>69173.679999999993</v>
       </c>
       <c r="G134" s="23">
-        <v>2346223.9500000002</v>
+        <v>2268622.4</v>
       </c>
     </row>
     <row r="135" spans="1:7" ht="15.75" customHeight="1">
       <c r="A135" s="28"/>
       <c r="B135" s="28"/>
       <c r="C135" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D135" s="23">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="E135" s="23">
-        <v>4616963</v>
+        <v>4664701.2699999996</v>
       </c>
       <c r="F135" s="23">
-        <v>25488.21</v>
+        <v>21366.68</v>
       </c>
       <c r="G135" s="23">
-        <v>4591475.79</v>
+        <v>4643334.58</v>
       </c>
     </row>
     <row r="136" spans="1:7" ht="15.75" customHeight="1">
       <c r="A136" s="28"/>
       <c r="B136" s="28"/>
       <c r="C136" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D136" s="23">
-        <v>695</v>
+        <v>749</v>
       </c>
       <c r="E136" s="23">
-        <v>5222965.29</v>
+        <v>4942714.7300000004</v>
       </c>
       <c r="F136" s="23">
-        <v>73919.22</v>
+        <v>73949.3</v>
       </c>
       <c r="G136" s="23">
-        <v>5149046.07</v>
+        <v>4868765.4400000004</v>
       </c>
     </row>
     <row r="137" spans="1:7" ht="15.75" customHeight="1">
       <c r="A137" s="28"/>
       <c r="B137" s="28"/>
       <c r="C137" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D137" s="23">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="E137" s="23">
-        <v>5266284.6399999997</v>
+        <v>6107880.7599999998</v>
       </c>
       <c r="F137" s="23">
-        <v>1339.76</v>
+        <v>12111.41</v>
       </c>
       <c r="G137" s="23">
-        <v>5264944.88</v>
+        <v>6095769.3600000003</v>
       </c>
     </row>
     <row r="138" spans="1:7" ht="15.75" customHeight="1">
       <c r="A138" s="28"/>
       <c r="B138" s="28"/>
       <c r="C138" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D138" s="23">
-        <v>232</v>
+        <v>254</v>
       </c>
       <c r="E138" s="23">
-        <v>581466.63</v>
+        <v>623911.39</v>
       </c>
       <c r="F138" s="23">
         <v>0</v>
       </c>
       <c r="G138" s="23">
-        <v>581466.63</v>
+        <v>623911.39</v>
       </c>
     </row>
     <row r="139" spans="1:7" ht="15.75" customHeight="1">
       <c r="A139" s="28"/>
       <c r="B139" s="28"/>
       <c r="C139" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D139" s="23">
-        <v>693</v>
+        <v>682</v>
       </c>
       <c r="E139" s="23">
-        <v>3081984.44</v>
+        <v>2703510.58</v>
       </c>
       <c r="F139" s="23">
-        <v>84221.87</v>
+        <v>13467.93</v>
       </c>
       <c r="G139" s="23">
-        <v>2997762.57</v>
+        <v>2690042.65</v>
       </c>
     </row>
     <row r="140" spans="1:7" ht="15.75" customHeight="1">
       <c r="A140" s="28"/>
       <c r="B140" s="28"/>
       <c r="C140" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D140" s="23">
-        <v>1076</v>
+        <v>1072</v>
       </c>
       <c r="E140" s="23">
-        <v>13909176.189999999</v>
+        <v>11911631.390000001</v>
       </c>
       <c r="F140" s="23">
-        <v>5296712.54</v>
+        <v>3349340.5</v>
       </c>
       <c r="G140" s="23">
-        <v>8612463.6500000004</v>
+        <v>8562290.8900000006</v>
       </c>
     </row>
     <row r="141" spans="1:7" ht="15.75" customHeight="1">
       <c r="A141" s="28"/>
       <c r="B141" s="28"/>
       <c r="C141" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D141" s="23">
         <v>831</v>
       </c>
       <c r="E141" s="23">
-        <v>3368307.51</v>
+        <v>3454560.48</v>
       </c>
       <c r="F141" s="23">
-        <v>134283.32999999999</v>
+        <v>120823.12</v>
       </c>
       <c r="G141" s="23">
-        <v>3234024.19</v>
+        <v>3333737.36</v>
       </c>
     </row>
     <row r="142" spans="1:7" ht="15.75" customHeight="1">
       <c r="A142" s="28"/>
       <c r="B142" s="28"/>
       <c r="C142" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D142" s="23">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="E142" s="23">
-        <v>759921.24</v>
+        <v>665669.18999999994</v>
       </c>
       <c r="F142" s="23">
         <v>0</v>
       </c>
       <c r="G142" s="23">
-        <v>759921.24</v>
+        <v>665669.18999999994</v>
       </c>
     </row>
     <row r="143" spans="1:7" ht="15.75" customHeight="1">
       <c r="A143" s="28"/>
       <c r="B143" s="28"/>
       <c r="C143" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D143" s="23">
         <v>52</v>
       </c>
       <c r="E143" s="23">
-        <v>50373.43</v>
+        <v>55643.53</v>
       </c>
       <c r="F143" s="23">
         <v>0</v>
       </c>
       <c r="G143" s="23">
-        <v>50373.43</v>
+        <v>55643.53</v>
       </c>
     </row>
     <row r="144" spans="1:7" ht="15.75" customHeight="1">
       <c r="A144" s="28"/>
       <c r="B144" s="28"/>
       <c r="C144" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D144" s="23">
-        <v>543</v>
+        <v>578</v>
       </c>
       <c r="E144" s="23">
-        <v>4415428.1500000004</v>
+        <v>4654455.8600000003</v>
       </c>
       <c r="F144" s="23">
         <v>0</v>
       </c>
       <c r="G144" s="23">
-        <v>4415428.1500000004</v>
+        <v>4654455.8600000003</v>
       </c>
     </row>
     <row r="145" spans="1:7" ht="15.75" customHeight="1">
       <c r="A145" s="28"/>
       <c r="B145" s="29" t="s">
         <v>76</v>
       </c>
       <c r="C145" s="29"/>
       <c r="D145" s="23">
-        <v>64401</v>
+        <v>65687</v>
       </c>
       <c r="E145" s="23">
-        <v>879816268.16999996</v>
+        <v>912408290.25999999</v>
       </c>
       <c r="F145" s="23">
-        <v>88002182.540000007</v>
+        <v>87439599.560000002</v>
       </c>
       <c r="G145" s="23">
-        <v>791814085.63</v>
+        <v>824968690.70000005</v>
       </c>
     </row>
     <row r="146" spans="1:7" ht="15.75" customHeight="1">
       <c r="A146" s="2">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D146" s="23">
-        <v>9634</v>
+        <v>9879</v>
       </c>
       <c r="E146" s="23">
-        <v>118696420.01000001</v>
+        <v>135272412.19999999</v>
       </c>
       <c r="F146" s="23">
-        <v>9337271.7899999991</v>
+        <v>20714717.59</v>
       </c>
       <c r="G146" s="23">
-        <v>109359148.20999999</v>
+        <v>114557694.61</v>
       </c>
     </row>
     <row r="147" spans="1:7" ht="15.75" customHeight="1">
       <c r="A147" s="28"/>
       <c r="B147" s="28"/>
       <c r="C147" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D147" s="23">
-        <v>18979</v>
+        <v>19414</v>
       </c>
       <c r="E147" s="23">
-        <v>489923837.17000002</v>
+        <v>506064966.91000003</v>
       </c>
       <c r="F147" s="23">
-        <v>53447255.869999997</v>
+        <v>41392918.219999999</v>
       </c>
       <c r="G147" s="23">
-        <v>436476581.30000001</v>
+        <v>464672048.69999999</v>
       </c>
     </row>
     <row r="148" spans="1:7" ht="15.75" customHeight="1">
       <c r="A148" s="28"/>
       <c r="B148" s="28"/>
       <c r="C148" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D148" s="23">
-        <v>3537</v>
+        <v>3656</v>
       </c>
       <c r="E148" s="23">
-        <v>42810547.170000002</v>
+        <v>43260045.780000001</v>
       </c>
       <c r="F148" s="23">
-        <v>4553547.95</v>
+        <v>4675262.3</v>
       </c>
       <c r="G148" s="23">
-        <v>38256999.219999999</v>
+        <v>38584783.479999997</v>
       </c>
     </row>
     <row r="149" spans="1:7" ht="15.75" customHeight="1">
       <c r="A149" s="28"/>
       <c r="B149" s="28"/>
       <c r="C149" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D149" s="23">
-        <v>7145</v>
+        <v>7339</v>
       </c>
       <c r="E149" s="23">
-        <v>41321645.689999998</v>
+        <v>46002891.530000001</v>
       </c>
       <c r="F149" s="23">
-        <v>3104604.29</v>
+        <v>3578574.14</v>
       </c>
       <c r="G149" s="23">
-        <v>38217041.399999999</v>
+        <v>42424317.390000001</v>
       </c>
     </row>
     <row r="150" spans="1:7" ht="15.75" customHeight="1">
       <c r="A150" s="28"/>
       <c r="B150" s="28"/>
       <c r="C150" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D150" s="23">
-        <v>4108</v>
+        <v>4168</v>
       </c>
       <c r="E150" s="23">
-        <v>23099972.039999999</v>
+        <v>24251513.66</v>
       </c>
       <c r="F150" s="23">
-        <v>779419.86</v>
+        <v>859911.31</v>
       </c>
       <c r="G150" s="23">
-        <v>22320552.18</v>
+        <v>23391602.350000001</v>
       </c>
     </row>
     <row r="151" spans="1:7" ht="15.75" customHeight="1">
       <c r="A151" s="28"/>
       <c r="B151" s="28"/>
       <c r="C151" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D151" s="23">
         <v>5723</v>
       </c>
       <c r="E151" s="23">
-        <v>35438234.109999999</v>
+        <v>36220979.329999998</v>
       </c>
       <c r="F151" s="23">
-        <v>2034916.06</v>
+        <v>1805176.34</v>
       </c>
       <c r="G151" s="23">
-        <v>33403318.059999999</v>
+        <v>34415802.990000002</v>
       </c>
     </row>
     <row r="152" spans="1:7" ht="15.75" customHeight="1">
       <c r="A152" s="28"/>
       <c r="B152" s="28"/>
       <c r="C152" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D152" s="23">
-        <v>1007</v>
+        <v>992</v>
       </c>
       <c r="E152" s="23">
-        <v>3778567.8</v>
+        <v>4613994.0199999996</v>
       </c>
       <c r="F152" s="23">
-        <v>100413.62</v>
+        <v>91267.11</v>
       </c>
       <c r="G152" s="23">
-        <v>3678154.18</v>
+        <v>4522726.91</v>
       </c>
     </row>
     <row r="153" spans="1:7" ht="15.75" customHeight="1">
       <c r="A153" s="28"/>
       <c r="B153" s="28"/>
       <c r="C153" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D153" s="23">
-        <v>883</v>
+        <v>898</v>
       </c>
       <c r="E153" s="23">
-        <v>17047265.059999999</v>
+        <v>18578415.91</v>
       </c>
       <c r="F153" s="23">
-        <v>7057283.1500000004</v>
+        <v>8162499.6299999999</v>
       </c>
       <c r="G153" s="23">
-        <v>9989981.9100000001</v>
+        <v>10415916.279999999</v>
       </c>
     </row>
     <row r="154" spans="1:7" ht="15.75" customHeight="1">
       <c r="A154" s="28"/>
       <c r="B154" s="28"/>
       <c r="C154" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D154" s="23">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="E154" s="23">
-        <v>3841879.99</v>
+        <v>3828183.87</v>
       </c>
       <c r="F154" s="23">
-        <v>42621.61</v>
+        <v>50488.5</v>
       </c>
       <c r="G154" s="23">
-        <v>3799258.38</v>
+        <v>3777695.37</v>
       </c>
     </row>
     <row r="155" spans="1:7" ht="15.75" customHeight="1">
       <c r="A155" s="28"/>
       <c r="B155" s="28"/>
       <c r="C155" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D155" s="23">
-        <v>1961</v>
+        <v>2002</v>
       </c>
       <c r="E155" s="23">
-        <v>8761307.8900000006</v>
+        <v>9358310.3499999996</v>
       </c>
       <c r="F155" s="23">
-        <v>940914.57</v>
+        <v>954841.74</v>
       </c>
       <c r="G155" s="23">
-        <v>7820393.3200000003</v>
+        <v>8403468.6099999994</v>
       </c>
     </row>
     <row r="156" spans="1:7" ht="15.75" customHeight="1">
       <c r="A156" s="28"/>
       <c r="B156" s="28"/>
       <c r="C156" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D156" s="23">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="E156" s="23">
-        <v>4305021.6500000004</v>
+        <v>4132355.64</v>
       </c>
       <c r="F156" s="23">
-        <v>20896.150000000001</v>
+        <v>16786.39</v>
       </c>
       <c r="G156" s="23">
-        <v>4284125.5</v>
+        <v>4115569.25</v>
       </c>
     </row>
     <row r="157" spans="1:7" ht="15.75" customHeight="1">
       <c r="A157" s="28"/>
       <c r="B157" s="28"/>
       <c r="C157" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D157" s="23">
-        <v>970</v>
+        <v>963</v>
       </c>
       <c r="E157" s="23">
-        <v>4568435.03</v>
+        <v>4566270.24</v>
       </c>
       <c r="F157" s="23">
-        <v>20496.88</v>
+        <v>36941.08</v>
       </c>
       <c r="G157" s="23">
-        <v>4547938.16</v>
+        <v>4529329.16</v>
       </c>
     </row>
     <row r="158" spans="1:7" ht="15.75" customHeight="1">
       <c r="A158" s="28"/>
       <c r="B158" s="28"/>
       <c r="C158" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D158" s="23">
-        <v>529</v>
+        <v>556</v>
       </c>
       <c r="E158" s="23">
-        <v>2441589.02</v>
+        <v>2393057.23</v>
       </c>
       <c r="F158" s="23">
-        <v>44196.77</v>
+        <v>46833.279999999999</v>
       </c>
       <c r="G158" s="23">
-        <v>2397392.25</v>
+        <v>2346223.9500000002</v>
       </c>
     </row>
     <row r="159" spans="1:7" ht="15.75" customHeight="1">
       <c r="A159" s="28"/>
       <c r="B159" s="28"/>
       <c r="C159" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D159" s="23">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="E159" s="23">
-        <v>4621511.8899999997</v>
+        <v>4616963</v>
       </c>
       <c r="F159" s="23">
-        <v>15076.82</v>
+        <v>25488.21</v>
       </c>
       <c r="G159" s="23">
-        <v>4606435.07</v>
+        <v>4591475.79</v>
       </c>
     </row>
     <row r="160" spans="1:7" ht="15.75" customHeight="1">
       <c r="A160" s="28"/>
       <c r="B160" s="28"/>
       <c r="C160" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D160" s="23">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="E160" s="23">
-        <v>5310802.37</v>
+        <v>5222965.29</v>
       </c>
       <c r="F160" s="23">
-        <v>4964.8500000000004</v>
+        <v>73919.22</v>
       </c>
       <c r="G160" s="23">
-        <v>5305837.5199999996</v>
+        <v>5149046.07</v>
       </c>
     </row>
     <row r="161" spans="1:7" ht="15.75" customHeight="1">
       <c r="A161" s="28"/>
       <c r="B161" s="28"/>
       <c r="C161" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D161" s="23">
-        <v>974</v>
+        <v>951</v>
       </c>
       <c r="E161" s="23">
-        <v>5614802.79</v>
+        <v>5266284.6399999997</v>
       </c>
       <c r="F161" s="23">
-        <v>4309.62</v>
+        <v>1339.76</v>
       </c>
       <c r="G161" s="23">
-        <v>5610493.1699999999</v>
+        <v>5264944.88</v>
       </c>
     </row>
     <row r="162" spans="1:7" ht="15.75" customHeight="1">
       <c r="A162" s="28"/>
       <c r="B162" s="28"/>
       <c r="C162" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D162" s="23">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E162" s="23">
-        <v>500071.2</v>
+        <v>581466.63</v>
       </c>
       <c r="F162" s="23">
         <v>0</v>
       </c>
       <c r="G162" s="23">
-        <v>500071.2</v>
+        <v>581466.63</v>
       </c>
     </row>
     <row r="163" spans="1:7" ht="15.75" customHeight="1">
       <c r="A163" s="28"/>
       <c r="B163" s="28"/>
       <c r="C163" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D163" s="23">
-        <v>674</v>
+        <v>693</v>
       </c>
       <c r="E163" s="23">
-        <v>3073359.25</v>
+        <v>3081984.44</v>
       </c>
       <c r="F163" s="23">
-        <v>36053.919999999998</v>
+        <v>84221.87</v>
       </c>
       <c r="G163" s="23">
-        <v>3037305.32</v>
+        <v>2997762.57</v>
       </c>
     </row>
     <row r="164" spans="1:7" ht="15.75" customHeight="1">
       <c r="A164" s="28"/>
       <c r="B164" s="28"/>
       <c r="C164" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D164" s="23">
-        <v>1088</v>
+        <v>1076</v>
       </c>
       <c r="E164" s="23">
-        <v>12872039.380000001</v>
+        <v>13909176.189999999</v>
       </c>
       <c r="F164" s="23">
-        <v>4549861.29</v>
+        <v>5296712.54</v>
       </c>
       <c r="G164" s="23">
-        <v>8322178.0899999999</v>
+        <v>8612463.6500000004</v>
       </c>
     </row>
     <row r="165" spans="1:7" ht="15.75" customHeight="1">
       <c r="A165" s="28"/>
       <c r="B165" s="28"/>
       <c r="C165" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D165" s="23">
-        <v>822</v>
+        <v>831</v>
       </c>
       <c r="E165" s="23">
-        <v>3279071.45</v>
+        <v>3368307.51</v>
       </c>
       <c r="F165" s="23">
-        <v>125271.59</v>
+        <v>134283.32999999999</v>
       </c>
       <c r="G165" s="23">
-        <v>3153799.86</v>
+        <v>3234024.19</v>
       </c>
     </row>
     <row r="166" spans="1:7" ht="15.75" customHeight="1">
       <c r="A166" s="28"/>
       <c r="B166" s="28"/>
       <c r="C166" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D166" s="23">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E166" s="23">
-        <v>825117.09</v>
+        <v>759921.24</v>
       </c>
       <c r="F166" s="23">
         <v>0</v>
       </c>
       <c r="G166" s="23">
-        <v>825117.09</v>
+        <v>759921.24</v>
       </c>
     </row>
     <row r="167" spans="1:7" ht="15.75" customHeight="1">
       <c r="A167" s="28"/>
       <c r="B167" s="28"/>
       <c r="C167" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D167" s="23">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E167" s="23">
-        <v>56450.03</v>
+        <v>50373.43</v>
       </c>
       <c r="F167" s="23">
         <v>0</v>
       </c>
       <c r="G167" s="23">
-        <v>56450.03</v>
+        <v>50373.43</v>
       </c>
     </row>
     <row r="168" spans="1:7" ht="15.75" customHeight="1">
       <c r="A168" s="28"/>
       <c r="B168" s="28"/>
       <c r="C168" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D168" s="23">
-        <v>504</v>
+        <v>543</v>
       </c>
       <c r="E168" s="23">
-        <v>4018498.68</v>
+        <v>4415428.1500000004</v>
       </c>
       <c r="F168" s="23">
         <v>0</v>
       </c>
       <c r="G168" s="23">
-        <v>4018498.68</v>
+        <v>4415428.1500000004</v>
       </c>
     </row>
     <row r="169" spans="1:7" ht="15.75" customHeight="1">
       <c r="A169" s="28"/>
       <c r="B169" s="29" t="s">
         <v>76</v>
       </c>
       <c r="C169" s="29"/>
       <c r="D169" s="23">
-        <v>63250</v>
+        <v>64401</v>
       </c>
       <c r="E169" s="23">
-        <v>836206446.75</v>
+        <v>879816268.16999996</v>
       </c>
       <c r="F169" s="23">
-        <v>86219376.650000006</v>
+        <v>88002182.540000007</v>
       </c>
       <c r="G169" s="23">
-        <v>749987070.10000002</v>
+        <v>791814085.63</v>
       </c>
     </row>
     <row r="170" spans="1:7" ht="15.75" customHeight="1">
       <c r="A170" s="2">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D170" s="23">
-        <v>9577</v>
+        <v>9634</v>
       </c>
       <c r="E170" s="23">
-        <v>117970663.76000001</v>
+        <v>118696420.01000001</v>
       </c>
       <c r="F170" s="23">
-        <v>9358757.0500000007</v>
+        <v>9337271.7899999991</v>
       </c>
       <c r="G170" s="23">
-        <v>108611906.7</v>
+        <v>109359148.20999999</v>
       </c>
     </row>
     <row r="171" spans="1:7" ht="15.75" customHeight="1">
       <c r="A171" s="28"/>
       <c r="B171" s="28"/>
       <c r="C171" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D171" s="23">
-        <v>18552</v>
+        <v>18979</v>
       </c>
       <c r="E171" s="23">
-        <v>478971977.42000002</v>
+        <v>489923837.17000002</v>
       </c>
       <c r="F171" s="23">
-        <v>52363268.799999997</v>
+        <v>53447255.869999997</v>
       </c>
       <c r="G171" s="23">
-        <v>426608708.62</v>
+        <v>436476581.30000001</v>
       </c>
     </row>
     <row r="172" spans="1:7" ht="15.75" customHeight="1">
       <c r="A172" s="28"/>
       <c r="B172" s="28"/>
       <c r="C172" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D172" s="23">
-        <v>3481</v>
+        <v>3537</v>
       </c>
       <c r="E172" s="23">
-        <v>41279696.460000001</v>
+        <v>42810547.170000002</v>
       </c>
       <c r="F172" s="23">
-        <v>4255511.9000000004</v>
+        <v>4553547.95</v>
       </c>
       <c r="G172" s="23">
-        <v>37024184.560000002</v>
+        <v>38256999.219999999</v>
       </c>
     </row>
     <row r="173" spans="1:7" ht="15.75" customHeight="1">
       <c r="A173" s="28"/>
       <c r="B173" s="28"/>
       <c r="C173" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D173" s="23">
-        <v>6924</v>
+        <v>7145</v>
       </c>
       <c r="E173" s="23">
-        <v>38970050.07</v>
+        <v>41321645.689999998</v>
       </c>
       <c r="F173" s="23">
-        <v>2761519.04</v>
+        <v>3104604.29</v>
       </c>
       <c r="G173" s="23">
-        <v>36208531.030000001</v>
+        <v>38217041.399999999</v>
       </c>
     </row>
     <row r="174" spans="1:7" ht="15.75" customHeight="1">
       <c r="A174" s="28"/>
       <c r="B174" s="28"/>
       <c r="C174" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D174" s="23">
-        <v>4064</v>
+        <v>4108</v>
       </c>
       <c r="E174" s="23">
-        <v>23384232.550000001</v>
+        <v>23099972.039999999</v>
       </c>
       <c r="F174" s="23">
-        <v>840809.76</v>
+        <v>779419.86</v>
       </c>
       <c r="G174" s="23">
-        <v>22543422.789999999</v>
+        <v>22320552.18</v>
       </c>
     </row>
     <row r="175" spans="1:7" ht="15.75" customHeight="1">
       <c r="A175" s="28"/>
       <c r="B175" s="28"/>
       <c r="C175" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D175" s="23">
-        <v>5674</v>
+        <v>5723</v>
       </c>
       <c r="E175" s="23">
-        <v>36552571.530000001</v>
+        <v>35438234.109999999</v>
       </c>
       <c r="F175" s="23">
-        <v>1653164.47</v>
+        <v>2034916.06</v>
       </c>
       <c r="G175" s="23">
-        <v>34899407.07</v>
+        <v>33403318.059999999</v>
       </c>
     </row>
     <row r="176" spans="1:7" ht="15.75" customHeight="1">
       <c r="A176" s="28"/>
       <c r="B176" s="28"/>
       <c r="C176" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D176" s="23">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="E176" s="23">
-        <v>3645333.92</v>
+        <v>3778567.8</v>
       </c>
       <c r="F176" s="23">
-        <v>98418.96</v>
+        <v>100413.62</v>
       </c>
       <c r="G176" s="23">
-        <v>3546914.96</v>
+        <v>3678154.18</v>
       </c>
     </row>
     <row r="177" spans="1:7" ht="15.75" customHeight="1">
       <c r="A177" s="28"/>
       <c r="B177" s="28"/>
       <c r="C177" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D177" s="23">
-        <v>870</v>
+        <v>883</v>
       </c>
       <c r="E177" s="23">
-        <v>16270453.77</v>
+        <v>17047265.059999999</v>
       </c>
       <c r="F177" s="23">
-        <v>6766357.0999999996</v>
+        <v>7057283.1500000004</v>
       </c>
       <c r="G177" s="23">
-        <v>9504096.6600000001</v>
+        <v>9989981.9100000001</v>
       </c>
     </row>
     <row r="178" spans="1:7" ht="15.75" customHeight="1">
       <c r="A178" s="28"/>
       <c r="B178" s="28"/>
       <c r="C178" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D178" s="23">
-        <v>1048</v>
+        <v>1036</v>
       </c>
       <c r="E178" s="23">
-        <v>3878279.27</v>
+        <v>3841879.99</v>
       </c>
       <c r="F178" s="23">
-        <v>34852.18</v>
+        <v>42621.61</v>
       </c>
       <c r="G178" s="23">
-        <v>3843427.09</v>
+        <v>3799258.38</v>
       </c>
     </row>
     <row r="179" spans="1:7" ht="15.75" customHeight="1">
       <c r="A179" s="28"/>
       <c r="B179" s="28"/>
       <c r="C179" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D179" s="23">
-        <v>1941</v>
+        <v>1961</v>
       </c>
       <c r="E179" s="23">
-        <v>8350239.7599999998</v>
+        <v>8761307.8900000006</v>
       </c>
       <c r="F179" s="23">
-        <v>1313861.21</v>
+        <v>940914.57</v>
       </c>
       <c r="G179" s="23">
-        <v>7036378.5499999998</v>
+        <v>7820393.3200000003</v>
       </c>
     </row>
     <row r="180" spans="1:7" ht="15.75" customHeight="1">
       <c r="A180" s="28"/>
       <c r="B180" s="28"/>
       <c r="C180" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D180" s="23">
-        <v>911</v>
+        <v>927</v>
       </c>
       <c r="E180" s="23">
-        <v>4536845.91</v>
+        <v>4305021.6500000004</v>
       </c>
       <c r="F180" s="23">
-        <v>22983.78</v>
+        <v>20896.150000000001</v>
       </c>
       <c r="G180" s="23">
-        <v>4513862.13</v>
+        <v>4284125.5</v>
       </c>
     </row>
     <row r="181" spans="1:7" ht="15.75" customHeight="1">
       <c r="A181" s="28"/>
       <c r="B181" s="28"/>
       <c r="C181" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D181" s="23">
-        <v>958</v>
+        <v>970</v>
       </c>
       <c r="E181" s="23">
-        <v>4469431.21</v>
+        <v>4568435.03</v>
       </c>
       <c r="F181" s="23">
-        <v>12132.63</v>
+        <v>20496.88</v>
       </c>
       <c r="G181" s="23">
-        <v>4457298.58</v>
+        <v>4547938.16</v>
       </c>
     </row>
     <row r="182" spans="1:7" ht="15.75" customHeight="1">
       <c r="A182" s="28"/>
       <c r="B182" s="28"/>
       <c r="C182" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D182" s="23">
-        <v>518</v>
+        <v>529</v>
       </c>
       <c r="E182" s="23">
-        <v>2640855.12</v>
+        <v>2441589.02</v>
       </c>
       <c r="F182" s="23">
-        <v>48862.77</v>
+        <v>44196.77</v>
       </c>
       <c r="G182" s="23">
-        <v>2591992.35</v>
+        <v>2397392.25</v>
       </c>
     </row>
     <row r="183" spans="1:7" ht="15.75" customHeight="1">
       <c r="A183" s="28"/>
       <c r="B183" s="28"/>
       <c r="C183" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D183" s="23">
         <v>1540</v>
       </c>
       <c r="E183" s="23">
-        <v>4609247.8600000003</v>
+        <v>4621511.8899999997</v>
       </c>
       <c r="F183" s="23">
-        <v>5208.6000000000004</v>
+        <v>15076.82</v>
       </c>
       <c r="G183" s="23">
-        <v>4604039.26</v>
+        <v>4606435.07</v>
       </c>
     </row>
     <row r="184" spans="1:7" ht="15.75" customHeight="1">
       <c r="A184" s="28"/>
       <c r="B184" s="28"/>
       <c r="C184" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D184" s="23">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E184" s="23">
-        <v>8712057.5899999999</v>
+        <v>5310802.37</v>
       </c>
       <c r="F184" s="23">
-        <v>58647.26</v>
+        <v>4964.8500000000004</v>
       </c>
       <c r="G184" s="23">
-        <v>8653410.3300000001</v>
+        <v>5305837.5199999996</v>
       </c>
     </row>
     <row r="185" spans="1:7" ht="15.75" customHeight="1">
       <c r="A185" s="28"/>
       <c r="B185" s="28"/>
       <c r="C185" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D185" s="23">
-        <v>1020</v>
+        <v>974</v>
       </c>
       <c r="E185" s="23">
-        <v>6861731.8099999996</v>
+        <v>5614802.79</v>
       </c>
       <c r="F185" s="23">
-        <v>5132.32</v>
+        <v>4309.62</v>
       </c>
       <c r="G185" s="23">
-        <v>6856599.4900000002</v>
+        <v>5610493.1699999999</v>
       </c>
     </row>
     <row r="186" spans="1:7" ht="15.75" customHeight="1">
       <c r="A186" s="28"/>
       <c r="B186" s="28"/>
       <c r="C186" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D186" s="23">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E186" s="23">
-        <v>496728.7</v>
+        <v>500071.2</v>
       </c>
       <c r="F186" s="23">
         <v>0</v>
       </c>
       <c r="G186" s="23">
-        <v>496728.7</v>
+        <v>500071.2</v>
       </c>
     </row>
     <row r="187" spans="1:7" ht="15.75" customHeight="1">
       <c r="A187" s="28"/>
       <c r="B187" s="28"/>
       <c r="C187" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D187" s="23">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="E187" s="23">
-        <v>3201766.66</v>
+        <v>3073359.25</v>
       </c>
       <c r="F187" s="23">
-        <v>31136.42</v>
+        <v>36053.919999999998</v>
       </c>
       <c r="G187" s="23">
-        <v>3170630.23</v>
+        <v>3037305.32</v>
       </c>
     </row>
     <row r="188" spans="1:7" ht="15.75" customHeight="1">
       <c r="A188" s="28"/>
       <c r="B188" s="28"/>
       <c r="C188" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D188" s="23">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="E188" s="23">
-        <v>13953420</v>
+        <v>12872039.380000001</v>
       </c>
       <c r="F188" s="23">
-        <v>5419471.9100000001</v>
+        <v>4549861.29</v>
       </c>
       <c r="G188" s="23">
-        <v>8533949.0800000001</v>
+        <v>8322178.0899999999</v>
       </c>
     </row>
     <row r="189" spans="1:7" ht="15.75" customHeight="1">
       <c r="A189" s="28"/>
       <c r="B189" s="28"/>
       <c r="C189" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D189" s="23">
-        <v>807</v>
+        <v>822</v>
       </c>
       <c r="E189" s="23">
-        <v>3310430.63</v>
+        <v>3279071.45</v>
       </c>
       <c r="F189" s="23">
-        <v>70969.61</v>
+        <v>125271.59</v>
       </c>
       <c r="G189" s="23">
-        <v>3239461.02</v>
+        <v>3153799.86</v>
       </c>
     </row>
     <row r="190" spans="1:7" ht="15.75" customHeight="1">
       <c r="A190" s="28"/>
       <c r="B190" s="28"/>
       <c r="C190" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D190" s="23">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E190" s="23">
-        <v>676145.63</v>
+        <v>825117.09</v>
       </c>
       <c r="F190" s="23">
         <v>0</v>
       </c>
       <c r="G190" s="23">
-        <v>676145.63</v>
+        <v>825117.09</v>
       </c>
     </row>
     <row r="191" spans="1:7" ht="15.75" customHeight="1">
       <c r="A191" s="28"/>
       <c r="B191" s="28"/>
       <c r="C191" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D191" s="23">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E191" s="23">
-        <v>72043.81</v>
+        <v>56450.03</v>
       </c>
       <c r="F191" s="23">
         <v>0</v>
       </c>
       <c r="G191" s="23">
-        <v>72043.81</v>
+        <v>56450.03</v>
       </c>
     </row>
     <row r="192" spans="1:7" ht="15.75" customHeight="1">
       <c r="A192" s="28"/>
       <c r="B192" s="28"/>
       <c r="C192" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D192" s="23">
-        <v>462</v>
+        <v>504</v>
       </c>
       <c r="E192" s="23">
-        <v>3753695.37</v>
+        <v>4018498.68</v>
       </c>
       <c r="F192" s="23">
         <v>0</v>
       </c>
       <c r="G192" s="23">
-        <v>3753695.37</v>
+        <v>4018498.68</v>
       </c>
     </row>
     <row r="193" spans="1:7" ht="15.75" customHeight="1">
       <c r="A193" s="28"/>
       <c r="B193" s="29" t="s">
         <v>76</v>
       </c>
       <c r="C193" s="29"/>
       <c r="D193" s="23">
-        <v>62325</v>
+        <v>63250</v>
       </c>
       <c r="E193" s="23">
-        <v>826567899.78999996</v>
+        <v>836206446.75</v>
       </c>
       <c r="F193" s="23">
-        <v>85121065.769999996</v>
+        <v>86219376.650000006</v>
       </c>
       <c r="G193" s="23">
-        <v>741446834.01999998</v>
+        <v>749987070.10000002</v>
       </c>
     </row>
     <row r="194" spans="1:7" ht="15.75" customHeight="1">
       <c r="A194" s="2">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D194" s="23">
-        <v>9455</v>
+        <v>9577</v>
       </c>
       <c r="E194" s="23">
-        <v>122470267.20999999</v>
+        <v>117970663.76000001</v>
       </c>
       <c r="F194" s="23">
-        <v>8126999.6500000004</v>
+        <v>9358757.0500000007</v>
       </c>
       <c r="G194" s="23">
-        <v>114343267.56</v>
+        <v>108611906.7</v>
       </c>
     </row>
     <row r="195" spans="1:7" ht="15.75" customHeight="1">
       <c r="A195" s="28"/>
       <c r="B195" s="28"/>
       <c r="C195" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D195" s="23">
-        <v>18208</v>
+        <v>18552</v>
       </c>
       <c r="E195" s="23">
-        <v>495080926.51999998</v>
+        <v>478971977.42000002</v>
       </c>
       <c r="F195" s="23">
-        <v>51951457.810000002</v>
+        <v>52363268.799999997</v>
       </c>
       <c r="G195" s="23">
-        <v>443129468.72000003</v>
+        <v>426608708.62</v>
       </c>
     </row>
     <row r="196" spans="1:7" ht="15.75" customHeight="1">
       <c r="A196" s="28"/>
       <c r="B196" s="28"/>
       <c r="C196" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D196" s="23">
-        <v>3536</v>
+        <v>3481</v>
       </c>
       <c r="E196" s="23">
-        <v>41945161.5</v>
+        <v>41279696.460000001</v>
       </c>
       <c r="F196" s="23">
-        <v>4070072.47</v>
+        <v>4255511.9000000004</v>
       </c>
       <c r="G196" s="23">
-        <v>37875089.030000001</v>
+        <v>37024184.560000002</v>
       </c>
     </row>
     <row r="197" spans="1:7" ht="15.75" customHeight="1">
       <c r="A197" s="28"/>
       <c r="B197" s="28"/>
       <c r="C197" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D197" s="23">
-        <v>6794</v>
+        <v>6924</v>
       </c>
       <c r="E197" s="23">
-        <v>39492931.93</v>
+        <v>38970050.07</v>
       </c>
       <c r="F197" s="23">
-        <v>2657796.37</v>
+        <v>2761519.04</v>
       </c>
       <c r="G197" s="23">
-        <v>36835135.560000002</v>
+        <v>36208531.030000001</v>
       </c>
     </row>
     <row r="198" spans="1:7" ht="15.75" customHeight="1">
       <c r="A198" s="28"/>
       <c r="B198" s="28"/>
       <c r="C198" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D198" s="23">
-        <v>4084</v>
+        <v>4064</v>
       </c>
       <c r="E198" s="23">
-        <v>25941670.100000001</v>
+        <v>23384232.550000001</v>
       </c>
       <c r="F198" s="23">
-        <v>734050.06</v>
+        <v>840809.76</v>
       </c>
       <c r="G198" s="23">
-        <v>25207620.039999999</v>
+        <v>22543422.789999999</v>
       </c>
     </row>
     <row r="199" spans="1:7" ht="15.75" customHeight="1">
       <c r="A199" s="28"/>
       <c r="B199" s="28"/>
       <c r="C199" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D199" s="23">
-        <v>5644</v>
+        <v>5674</v>
       </c>
       <c r="E199" s="23">
-        <v>41127647.600000001</v>
+        <v>36552571.530000001</v>
       </c>
       <c r="F199" s="23">
-        <v>1803856.77</v>
+        <v>1653164.47</v>
       </c>
       <c r="G199" s="23">
-        <v>39323790.829999998</v>
+        <v>34899407.07</v>
       </c>
     </row>
     <row r="200" spans="1:7" ht="15.75" customHeight="1">
       <c r="A200" s="28"/>
       <c r="B200" s="28"/>
       <c r="C200" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D200" s="23">
-        <v>1000</v>
+        <v>1010</v>
       </c>
       <c r="E200" s="23">
-        <v>3678565.81</v>
+        <v>3645333.92</v>
       </c>
       <c r="F200" s="23">
-        <v>121790.18</v>
+        <v>98418.96</v>
       </c>
       <c r="G200" s="23">
-        <v>3556775.63</v>
+        <v>3546914.96</v>
       </c>
     </row>
     <row r="201" spans="1:7" ht="15.75" customHeight="1">
       <c r="A201" s="28"/>
       <c r="B201" s="28"/>
       <c r="C201" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D201" s="23">
-        <v>857</v>
+        <v>870</v>
       </c>
       <c r="E201" s="23">
-        <v>14314324.619999999</v>
+        <v>16270453.77</v>
       </c>
       <c r="F201" s="23">
-        <v>5428686.9699999997</v>
+        <v>6766357.0999999996</v>
       </c>
       <c r="G201" s="23">
-        <v>8885637.6600000001</v>
+        <v>9504096.6600000001</v>
       </c>
     </row>
     <row r="202" spans="1:7" ht="15.75" customHeight="1">
       <c r="A202" s="28"/>
       <c r="B202" s="28"/>
       <c r="C202" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D202" s="23">
-        <v>1050</v>
+        <v>1048</v>
       </c>
       <c r="E202" s="23">
-        <v>3800359.27</v>
+        <v>3878279.27</v>
       </c>
       <c r="F202" s="23">
-        <v>30810.97</v>
+        <v>34852.18</v>
       </c>
       <c r="G202" s="23">
-        <v>3769548.3</v>
+        <v>3843427.09</v>
       </c>
     </row>
     <row r="203" spans="1:7" ht="15.75" customHeight="1">
       <c r="A203" s="28"/>
       <c r="B203" s="28"/>
       <c r="C203" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D203" s="23">
-        <v>1936</v>
+        <v>1941</v>
       </c>
       <c r="E203" s="23">
-        <v>7939877.3399999999</v>
+        <v>8350239.7599999998</v>
       </c>
       <c r="F203" s="23">
-        <v>1115882.26</v>
+        <v>1313861.21</v>
       </c>
       <c r="G203" s="23">
-        <v>6823995.0800000001</v>
+        <v>7036378.5499999998</v>
       </c>
     </row>
     <row r="204" spans="1:7" ht="15.75" customHeight="1">
       <c r="A204" s="28"/>
       <c r="B204" s="28"/>
       <c r="C204" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D204" s="23">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="E204" s="23">
-        <v>4216695.91</v>
+        <v>4536845.91</v>
       </c>
       <c r="F204" s="23">
-        <v>36737.42</v>
+        <v>22983.78</v>
       </c>
       <c r="G204" s="23">
-        <v>4179958.49</v>
+        <v>4513862.13</v>
       </c>
     </row>
     <row r="205" spans="1:7" ht="15.75" customHeight="1">
       <c r="A205" s="28"/>
       <c r="B205" s="28"/>
       <c r="C205" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D205" s="23">
-        <v>987</v>
+        <v>958</v>
       </c>
       <c r="E205" s="23">
-        <v>4584956.8</v>
+        <v>4469431.21</v>
       </c>
       <c r="F205" s="23">
-        <v>4357.1000000000004</v>
+        <v>12132.63</v>
       </c>
       <c r="G205" s="23">
-        <v>4580599.7</v>
+        <v>4457298.58</v>
       </c>
     </row>
     <row r="206" spans="1:7" ht="15.75" customHeight="1">
       <c r="A206" s="28"/>
       <c r="B206" s="28"/>
       <c r="C206" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D206" s="23">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="E206" s="23">
-        <v>2599430.85</v>
+        <v>2640855.12</v>
       </c>
       <c r="F206" s="23">
-        <v>46118.58</v>
+        <v>48862.77</v>
       </c>
       <c r="G206" s="23">
-        <v>2553312.27</v>
+        <v>2591992.35</v>
       </c>
     </row>
     <row r="207" spans="1:7" ht="15.75" customHeight="1">
       <c r="A207" s="28"/>
       <c r="B207" s="28"/>
       <c r="C207" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D207" s="23">
-        <v>1568</v>
+        <v>1540</v>
       </c>
       <c r="E207" s="23">
-        <v>4663559.68</v>
+        <v>4609247.8600000003</v>
       </c>
       <c r="F207" s="23">
-        <v>3673.53</v>
+        <v>5208.6000000000004</v>
       </c>
       <c r="G207" s="23">
-        <v>4659886.16</v>
+        <v>4604039.26</v>
       </c>
     </row>
     <row r="208" spans="1:7" ht="15.75" customHeight="1">
       <c r="A208" s="28"/>
       <c r="B208" s="28"/>
       <c r="C208" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D208" s="23">
-        <v>694</v>
+        <v>701</v>
       </c>
       <c r="E208" s="23">
-        <v>13414681.460000001</v>
+        <v>8712057.5899999999</v>
       </c>
       <c r="F208" s="23">
-        <v>68463.75</v>
+        <v>58647.26</v>
       </c>
       <c r="G208" s="23">
-        <v>13346217.720000001</v>
+        <v>8653410.3300000001</v>
       </c>
     </row>
     <row r="209" spans="1:7" ht="15.75" customHeight="1">
       <c r="A209" s="28"/>
       <c r="B209" s="28"/>
       <c r="C209" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D209" s="23">
-        <v>1043</v>
+        <v>1020</v>
       </c>
       <c r="E209" s="23">
-        <v>8981864.4900000002</v>
+        <v>6861731.8099999996</v>
       </c>
       <c r="F209" s="23">
-        <v>1146.78</v>
+        <v>5132.32</v>
       </c>
       <c r="G209" s="23">
-        <v>8980717.7100000009</v>
+        <v>6856599.4900000002</v>
       </c>
     </row>
     <row r="210" spans="1:7" ht="15.75" customHeight="1">
       <c r="A210" s="28"/>
       <c r="B210" s="28"/>
       <c r="C210" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D210" s="23">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="E210" s="23">
-        <v>532171.30000000005</v>
+        <v>496728.7</v>
       </c>
       <c r="F210" s="23">
         <v>0</v>
       </c>
       <c r="G210" s="23">
-        <v>532171.30000000005</v>
+        <v>496728.7</v>
       </c>
     </row>
     <row r="211" spans="1:7" ht="15.75" customHeight="1">
       <c r="A211" s="28"/>
       <c r="B211" s="28"/>
       <c r="C211" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D211" s="23">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="E211" s="23">
-        <v>2881749.33</v>
+        <v>3201766.66</v>
       </c>
       <c r="F211" s="23">
-        <v>24411.63</v>
+        <v>31136.42</v>
       </c>
       <c r="G211" s="23">
-        <v>2857337.7</v>
+        <v>3170630.23</v>
       </c>
     </row>
     <row r="212" spans="1:7" ht="15.75" customHeight="1">
       <c r="A212" s="28"/>
       <c r="B212" s="28"/>
       <c r="C212" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D212" s="23">
-        <v>1109</v>
+        <v>1083</v>
       </c>
       <c r="E212" s="23">
-        <v>12954387.289999999</v>
+        <v>13953420</v>
       </c>
       <c r="F212" s="23">
-        <v>4569582.82</v>
+        <v>5419471.9100000001</v>
       </c>
       <c r="G212" s="23">
-        <v>8384804.46</v>
+        <v>8533949.0800000001</v>
       </c>
     </row>
     <row r="213" spans="1:7" ht="15.75" customHeight="1">
       <c r="A213" s="28"/>
       <c r="B213" s="28"/>
       <c r="C213" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D213" s="23">
-        <v>796</v>
+        <v>807</v>
       </c>
       <c r="E213" s="23">
-        <v>3539392.76</v>
+        <v>3310430.63</v>
       </c>
       <c r="F213" s="23">
-        <v>67262.28</v>
+        <v>70969.61</v>
       </c>
       <c r="G213" s="23">
-        <v>3472130.48</v>
+        <v>3239461.02</v>
       </c>
     </row>
     <row r="214" spans="1:7" ht="15.75" customHeight="1">
       <c r="A214" s="28"/>
       <c r="B214" s="28"/>
       <c r="C214" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D214" s="23">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E214" s="23">
-        <v>739242.62</v>
+        <v>676145.63</v>
       </c>
       <c r="F214" s="23">
         <v>0</v>
       </c>
       <c r="G214" s="23">
-        <v>739242.62</v>
+        <v>676145.63</v>
       </c>
     </row>
     <row r="215" spans="1:7" ht="15.75" customHeight="1">
       <c r="A215" s="28"/>
       <c r="B215" s="28"/>
       <c r="C215" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D215" s="23">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="E215" s="23">
-        <v>64379.31</v>
+        <v>72043.81</v>
       </c>
       <c r="F215" s="23">
         <v>0</v>
       </c>
       <c r="G215" s="23">
-        <v>64379.31</v>
+        <v>72043.81</v>
       </c>
     </row>
     <row r="216" spans="1:7" ht="15.75" customHeight="1">
       <c r="A216" s="28"/>
       <c r="B216" s="28"/>
       <c r="C216" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D216" s="23">
-        <v>443</v>
+        <v>462</v>
       </c>
       <c r="E216" s="23">
-        <v>3694290.18</v>
+        <v>3753695.37</v>
       </c>
       <c r="F216" s="23">
         <v>0</v>
       </c>
       <c r="G216" s="23">
-        <v>3694290.18</v>
+        <v>3753695.37</v>
       </c>
     </row>
     <row r="217" spans="1:7" ht="15.75" customHeight="1">
       <c r="A217" s="28"/>
       <c r="B217" s="29" t="s">
         <v>76</v>
       </c>
       <c r="C217" s="29"/>
       <c r="D217" s="23">
-        <v>61824</v>
+        <v>62325</v>
       </c>
       <c r="E217" s="23">
-        <v>858658533.88999999</v>
+        <v>826567899.78999996</v>
       </c>
       <c r="F217" s="23">
-        <v>80863157.390000001</v>
+        <v>85121065.769999996</v>
       </c>
       <c r="G217" s="23">
-        <v>777795376.5</v>
+        <v>741446834.01999998</v>
       </c>
     </row>
     <row r="218" spans="1:7" ht="15.75" customHeight="1">
       <c r="A218" s="2">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D218" s="23">
-        <v>9274</v>
+        <v>9455</v>
       </c>
       <c r="E218" s="23">
-        <v>123331634.13</v>
+        <v>122470267.20999999</v>
       </c>
       <c r="F218" s="23">
-        <v>8345069.8499999996</v>
+        <v>8126999.6500000004</v>
       </c>
       <c r="G218" s="23">
-        <v>114986564.28</v>
+        <v>114343267.56</v>
       </c>
     </row>
     <row r="219" spans="1:7" ht="15.75" customHeight="1">
       <c r="A219" s="28"/>
       <c r="B219" s="28"/>
       <c r="C219" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D219" s="23">
-        <v>17903</v>
+        <v>18208</v>
       </c>
       <c r="E219" s="23">
-        <v>488024409.25999999</v>
+        <v>495080926.51999998</v>
       </c>
       <c r="F219" s="23">
-        <v>52603214.159999996</v>
+        <v>51951457.810000002</v>
       </c>
       <c r="G219" s="23">
-        <v>435421195.10000002</v>
+        <v>443129468.72000003</v>
       </c>
     </row>
     <row r="220" spans="1:7" ht="15.75" customHeight="1">
       <c r="A220" s="28"/>
       <c r="B220" s="28"/>
       <c r="C220" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D220" s="23">
-        <v>3502</v>
+        <v>3536</v>
       </c>
       <c r="E220" s="23">
-        <v>43559123.130000003</v>
+        <v>41945161.5</v>
       </c>
       <c r="F220" s="23">
-        <v>4313132.5599999996</v>
+        <v>4070072.47</v>
       </c>
       <c r="G220" s="23">
-        <v>39245990.57</v>
+        <v>37875089.030000001</v>
       </c>
     </row>
     <row r="221" spans="1:7" ht="15.75" customHeight="1">
       <c r="A221" s="28"/>
       <c r="B221" s="28"/>
       <c r="C221" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D221" s="23">
-        <v>6654</v>
+        <v>6794</v>
       </c>
       <c r="E221" s="23">
-        <v>41183487.390000001</v>
+        <v>39492931.93</v>
       </c>
       <c r="F221" s="23">
-        <v>2628775.02</v>
+        <v>2657796.37</v>
       </c>
       <c r="G221" s="23">
-        <v>38554712.380000003</v>
+        <v>36835135.560000002</v>
       </c>
     </row>
     <row r="222" spans="1:7" ht="15.75" customHeight="1">
       <c r="A222" s="28"/>
       <c r="B222" s="28"/>
       <c r="C222" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D222" s="23">
-        <v>4020</v>
+        <v>4084</v>
       </c>
       <c r="E222" s="23">
-        <v>24924433.690000001</v>
+        <v>25941670.100000001</v>
       </c>
       <c r="F222" s="23">
-        <v>692621.7</v>
+        <v>734050.06</v>
       </c>
       <c r="G222" s="23">
-        <v>24231811.98</v>
+        <v>25207620.039999999</v>
       </c>
     </row>
     <row r="223" spans="1:7" ht="15.75" customHeight="1">
       <c r="A223" s="28"/>
       <c r="B223" s="28"/>
       <c r="C223" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D223" s="23">
-        <v>5631</v>
+        <v>5644</v>
       </c>
       <c r="E223" s="23">
-        <v>42005195.859999999</v>
+        <v>41127647.600000001</v>
       </c>
       <c r="F223" s="23">
-        <v>1950030.14</v>
+        <v>1803856.77</v>
       </c>
       <c r="G223" s="23">
-        <v>40055165.710000001</v>
+        <v>39323790.829999998</v>
       </c>
     </row>
     <row r="224" spans="1:7" ht="15.75" customHeight="1">
       <c r="A224" s="28"/>
       <c r="B224" s="28"/>
       <c r="C224" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D224" s="23">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="E224" s="23">
-        <v>3844928.06</v>
+        <v>3678565.81</v>
       </c>
       <c r="F224" s="23">
-        <v>176747.04</v>
+        <v>121790.18</v>
       </c>
       <c r="G224" s="23">
-        <v>3668181.02</v>
+        <v>3556775.63</v>
       </c>
     </row>
     <row r="225" spans="1:7" ht="15.75" customHeight="1">
       <c r="A225" s="28"/>
       <c r="B225" s="28"/>
       <c r="C225" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D225" s="23">
-        <v>826</v>
+        <v>857</v>
       </c>
       <c r="E225" s="23">
-        <v>14078030.460000001</v>
+        <v>14314324.619999999</v>
       </c>
       <c r="F225" s="23">
-        <v>4708771.17</v>
+        <v>5428686.9699999997</v>
       </c>
       <c r="G225" s="23">
-        <v>9369259.2899999991</v>
+        <v>8885637.6600000001</v>
       </c>
     </row>
     <row r="226" spans="1:7" ht="15.75" customHeight="1">
       <c r="A226" s="28"/>
       <c r="B226" s="28"/>
       <c r="C226" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D226" s="23">
-        <v>1056</v>
+        <v>1050</v>
       </c>
       <c r="E226" s="23">
-        <v>3822217.78</v>
+        <v>3800359.27</v>
       </c>
       <c r="F226" s="23">
-        <v>39692.25</v>
+        <v>30810.97</v>
       </c>
       <c r="G226" s="23">
-        <v>3782525.53</v>
+        <v>3769548.3</v>
       </c>
     </row>
     <row r="227" spans="1:7" ht="15.75" customHeight="1">
       <c r="A227" s="28"/>
       <c r="B227" s="28"/>
       <c r="C227" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D227" s="23">
-        <v>1950</v>
+        <v>1936</v>
       </c>
       <c r="E227" s="23">
-        <v>8308966.6799999997</v>
+        <v>7939877.3399999999</v>
       </c>
       <c r="F227" s="23">
-        <v>1304097.0900000001</v>
+        <v>1115882.26</v>
       </c>
       <c r="G227" s="23">
-        <v>7004869.5899999999</v>
+        <v>6823995.0800000001</v>
       </c>
     </row>
     <row r="228" spans="1:7" ht="15.75" customHeight="1">
       <c r="A228" s="28"/>
       <c r="B228" s="28"/>
       <c r="C228" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D228" s="23">
-        <v>931</v>
+        <v>915</v>
       </c>
       <c r="E228" s="23">
-        <v>4084957.87</v>
+        <v>4216695.91</v>
       </c>
       <c r="F228" s="23">
-        <v>19193.54</v>
+        <v>36737.42</v>
       </c>
       <c r="G228" s="23">
-        <v>4065764.32</v>
+        <v>4179958.49</v>
       </c>
     </row>
     <row r="229" spans="1:7" ht="15.75" customHeight="1">
       <c r="A229" s="28"/>
       <c r="B229" s="28"/>
       <c r="C229" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D229" s="23">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="E229" s="23">
-        <v>4256542.78</v>
+        <v>4584956.8</v>
       </c>
       <c r="F229" s="23">
-        <v>4175.2700000000004</v>
+        <v>4357.1000000000004</v>
       </c>
       <c r="G229" s="23">
-        <v>4252367.51</v>
+        <v>4580599.7</v>
       </c>
     </row>
     <row r="230" spans="1:7" ht="15.75" customHeight="1">
       <c r="A230" s="28"/>
       <c r="B230" s="28"/>
       <c r="C230" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D230" s="23">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="E230" s="23">
-        <v>2434050.1800000002</v>
+        <v>2599430.85</v>
       </c>
       <c r="F230" s="23">
-        <v>32749.18</v>
+        <v>46118.58</v>
       </c>
       <c r="G230" s="23">
-        <v>2401301</v>
+        <v>2553312.27</v>
       </c>
     </row>
     <row r="231" spans="1:7" ht="15.75" customHeight="1">
       <c r="A231" s="28"/>
       <c r="B231" s="28"/>
       <c r="C231" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D231" s="23">
-        <v>1586</v>
+        <v>1568</v>
       </c>
       <c r="E231" s="23">
-        <v>4733239.04</v>
+        <v>4663559.68</v>
       </c>
       <c r="F231" s="23">
-        <v>5639.93</v>
+        <v>3673.53</v>
       </c>
       <c r="G231" s="23">
-        <v>4727599.0999999996</v>
+        <v>4659886.16</v>
       </c>
     </row>
     <row r="232" spans="1:7" ht="15.75" customHeight="1">
       <c r="A232" s="28"/>
       <c r="B232" s="28"/>
       <c r="C232" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D232" s="23">
-        <v>673</v>
+        <v>694</v>
       </c>
       <c r="E232" s="23">
-        <v>11724530.25</v>
+        <v>13414681.460000001</v>
       </c>
       <c r="F232" s="23">
-        <v>0</v>
+        <v>68463.75</v>
       </c>
       <c r="G232" s="23">
-        <v>11724530.25</v>
+        <v>13346217.720000001</v>
       </c>
     </row>
     <row r="233" spans="1:7" ht="15.75" customHeight="1">
       <c r="A233" s="28"/>
       <c r="B233" s="28"/>
       <c r="C233" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D233" s="23">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E233" s="23">
-        <v>8931696.5299999993</v>
+        <v>8981864.4900000002</v>
       </c>
       <c r="F233" s="23">
-        <v>3061.05</v>
+        <v>1146.78</v>
       </c>
       <c r="G233" s="23">
-        <v>8928635.4900000002</v>
+        <v>8980717.7100000009</v>
       </c>
     </row>
     <row r="234" spans="1:7" ht="15.75" customHeight="1">
       <c r="A234" s="28"/>
       <c r="B234" s="28"/>
       <c r="C234" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D234" s="23">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="E234" s="23">
-        <v>516156.46</v>
+        <v>532171.30000000005</v>
       </c>
       <c r="F234" s="23">
-        <v>933.78</v>
+        <v>0</v>
       </c>
       <c r="G234" s="23">
-        <v>515222.68</v>
+        <v>532171.30000000005</v>
       </c>
     </row>
     <row r="235" spans="1:7" ht="15.75" customHeight="1">
       <c r="A235" s="28"/>
       <c r="B235" s="28"/>
       <c r="C235" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D235" s="23">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="E235" s="23">
-        <v>2716552.1</v>
+        <v>2881749.33</v>
       </c>
       <c r="F235" s="23">
-        <v>7463.15</v>
+        <v>24411.63</v>
       </c>
       <c r="G235" s="23">
-        <v>2709088.95</v>
+        <v>2857337.7</v>
       </c>
     </row>
     <row r="236" spans="1:7" ht="15.75" customHeight="1">
       <c r="A236" s="28"/>
       <c r="B236" s="28"/>
       <c r="C236" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D236" s="23">
-        <v>1094</v>
+        <v>1109</v>
       </c>
       <c r="E236" s="23">
-        <v>12180540.5</v>
+        <v>12954387.289999999</v>
       </c>
       <c r="F236" s="23">
-        <v>3312803.66</v>
+        <v>4569582.82</v>
       </c>
       <c r="G236" s="23">
-        <v>8867736.8399999999</v>
+        <v>8384804.46</v>
       </c>
     </row>
     <row r="237" spans="1:7" ht="15.75" customHeight="1">
       <c r="A237" s="28"/>
       <c r="B237" s="28"/>
       <c r="C237" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D237" s="23">
-        <v>815</v>
+        <v>796</v>
       </c>
       <c r="E237" s="23">
-        <v>3156677.71</v>
+        <v>3539392.76</v>
       </c>
       <c r="F237" s="23">
-        <v>30611.79</v>
+        <v>67262.28</v>
       </c>
       <c r="G237" s="23">
-        <v>3126065.92</v>
+        <v>3472130.48</v>
       </c>
     </row>
     <row r="238" spans="1:7" ht="15.75" customHeight="1">
       <c r="A238" s="28"/>
       <c r="B238" s="28"/>
       <c r="C238" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D238" s="23">
         <v>223</v>
       </c>
       <c r="E238" s="23">
-        <v>499942.06</v>
+        <v>739242.62</v>
       </c>
       <c r="F238" s="23">
         <v>0</v>
       </c>
       <c r="G238" s="23">
-        <v>499942.06</v>
+        <v>739242.62</v>
       </c>
     </row>
     <row r="239" spans="1:7" ht="15.75" customHeight="1">
       <c r="A239" s="28"/>
       <c r="B239" s="28"/>
       <c r="C239" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D239" s="23">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E239" s="23">
-        <v>75751.89</v>
+        <v>64379.31</v>
       </c>
       <c r="F239" s="23">
         <v>0</v>
       </c>
       <c r="G239" s="23">
-        <v>75751.89</v>
+        <v>64379.31</v>
       </c>
     </row>
     <row r="240" spans="1:7" ht="15.75" customHeight="1">
       <c r="A240" s="28"/>
-      <c r="B240" s="29" t="s">
+      <c r="B240" s="28"/>
+      <c r="C240" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D240" s="23">
+        <v>443</v>
+      </c>
+      <c r="E240" s="23">
+        <v>3694290.18</v>
+      </c>
+      <c r="F240" s="23">
+        <v>0</v>
+      </c>
+      <c r="G240" s="23">
+        <v>3694290.18</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A241" s="28"/>
+      <c r="B241" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="C240" s="29"/>
-[...17 lines deleted...]
-      <c r="B241" s="3" t="s">
+      <c r="C241" s="29"/>
+      <c r="D241" s="23">
+        <v>61824</v>
+      </c>
+      <c r="E241" s="23">
+        <v>858658533.88999999</v>
+      </c>
+      <c r="F241" s="23">
+        <v>80863157.390000001</v>
+      </c>
+      <c r="G241" s="23">
+        <v>777795376.5</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A242" s="2">
+        <v>2014</v>
+      </c>
+      <c r="B242" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="C241" s="1" t="s">
+      <c r="C242" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D241" s="23">
-[...17 lines deleted...]
-      </c>
       <c r="D242" s="23">
-        <v>17661</v>
+        <v>9274</v>
       </c>
       <c r="E242" s="23">
-        <v>483287994.72000003</v>
+        <v>123331634.13</v>
       </c>
       <c r="F242" s="23">
-        <v>51395253.759999998</v>
+        <v>8345069.8499999996</v>
       </c>
       <c r="G242" s="23">
-        <v>431892740.95999998</v>
+        <v>114986564.28</v>
       </c>
     </row>
     <row r="243" spans="1:7" ht="15.75" customHeight="1">
       <c r="A243" s="28"/>
       <c r="B243" s="28"/>
       <c r="C243" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D243" s="23">
-        <v>3489</v>
+        <v>17903</v>
       </c>
       <c r="E243" s="23">
-        <v>43324595.5</v>
+        <v>488024409.25999999</v>
       </c>
       <c r="F243" s="23">
-        <v>3458618.03</v>
+        <v>52603214.159999996</v>
       </c>
       <c r="G243" s="23">
-        <v>39865977.469999999</v>
+        <v>435421195.10000002</v>
       </c>
     </row>
     <row r="244" spans="1:7" ht="15.75" customHeight="1">
       <c r="A244" s="28"/>
       <c r="B244" s="28"/>
       <c r="C244" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D244" s="23">
-        <v>6547</v>
+        <v>3502</v>
       </c>
       <c r="E244" s="23">
-        <v>40316013.920000002</v>
+        <v>43559123.130000003</v>
       </c>
       <c r="F244" s="23">
-        <v>2016533.02</v>
+        <v>4313132.5599999996</v>
       </c>
       <c r="G244" s="23">
-        <v>38299480.899999999</v>
+        <v>39245990.57</v>
       </c>
     </row>
     <row r="245" spans="1:7" ht="15.75" customHeight="1">
       <c r="A245" s="28"/>
       <c r="B245" s="28"/>
       <c r="C245" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D245" s="23">
-        <v>4008</v>
+        <v>6654</v>
       </c>
       <c r="E245" s="23">
-        <v>25395452.870000001</v>
+        <v>41183487.390000001</v>
       </c>
       <c r="F245" s="23">
-        <v>694058.65</v>
+        <v>2628775.02</v>
       </c>
       <c r="G245" s="23">
-        <v>24701394.219999999</v>
+        <v>38554712.380000003</v>
       </c>
     </row>
     <row r="246" spans="1:7" ht="15.75" customHeight="1">
       <c r="A246" s="28"/>
       <c r="B246" s="28"/>
       <c r="C246" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D246" s="23">
-        <v>5651</v>
+        <v>4020</v>
       </c>
       <c r="E246" s="23">
-        <v>38788148.899999999</v>
+        <v>24924433.690000001</v>
       </c>
       <c r="F246" s="23">
-        <v>1675393.35</v>
+        <v>692621.7</v>
       </c>
       <c r="G246" s="23">
-        <v>37112755.560000002</v>
+        <v>24231811.98</v>
       </c>
     </row>
     <row r="247" spans="1:7" ht="15.75" customHeight="1">
       <c r="A247" s="28"/>
       <c r="B247" s="28"/>
       <c r="C247" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D247" s="23">
-        <v>999</v>
+        <v>5631</v>
       </c>
       <c r="E247" s="23">
-        <v>3746150.76</v>
+        <v>42005195.859999999</v>
       </c>
       <c r="F247" s="23">
-        <v>85123.31</v>
+        <v>1950030.14</v>
       </c>
       <c r="G247" s="23">
-        <v>3661027.46</v>
+        <v>40055165.710000001</v>
       </c>
     </row>
     <row r="248" spans="1:7" ht="15.75" customHeight="1">
       <c r="A248" s="28"/>
       <c r="B248" s="28"/>
       <c r="C248" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D248" s="23">
-        <v>819</v>
+        <v>997</v>
       </c>
       <c r="E248" s="23">
-        <v>13303835.619999999</v>
+        <v>3844928.06</v>
       </c>
       <c r="F248" s="23">
-        <v>4652478.5199999996</v>
+        <v>176747.04</v>
       </c>
       <c r="G248" s="23">
-        <v>8651357.0999999996</v>
+        <v>3668181.02</v>
       </c>
     </row>
     <row r="249" spans="1:7" ht="15.75" customHeight="1">
       <c r="A249" s="28"/>
       <c r="B249" s="28"/>
       <c r="C249" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D249" s="23">
-        <v>1040</v>
+        <v>826</v>
       </c>
       <c r="E249" s="23">
-        <v>3836970.84</v>
+        <v>14078030.460000001</v>
       </c>
       <c r="F249" s="23">
-        <v>44292.53</v>
+        <v>4708771.17</v>
       </c>
       <c r="G249" s="23">
-        <v>3792678.32</v>
+        <v>9369259.2899999991</v>
       </c>
     </row>
     <row r="250" spans="1:7" ht="15.75" customHeight="1">
       <c r="A250" s="28"/>
       <c r="B250" s="28"/>
       <c r="C250" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D250" s="23">
-        <v>1980</v>
+        <v>1056</v>
       </c>
       <c r="E250" s="23">
-        <v>7808492.1600000001</v>
+        <v>3822217.78</v>
       </c>
       <c r="F250" s="23">
-        <v>1192740.43</v>
+        <v>39692.25</v>
       </c>
       <c r="G250" s="23">
-        <v>6615751.7300000004</v>
+        <v>3782525.53</v>
       </c>
     </row>
     <row r="251" spans="1:7" ht="15.75" customHeight="1">
       <c r="A251" s="28"/>
       <c r="B251" s="28"/>
       <c r="C251" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D251" s="23">
-        <v>916</v>
+        <v>1950</v>
       </c>
       <c r="E251" s="23">
-        <v>3887597.49</v>
+        <v>8308966.6799999997</v>
       </c>
       <c r="F251" s="23">
-        <v>30549.93</v>
+        <v>1304097.0900000001</v>
       </c>
       <c r="G251" s="23">
-        <v>3857047.56</v>
+        <v>7004869.5899999999</v>
       </c>
     </row>
     <row r="252" spans="1:7" ht="15.75" customHeight="1">
       <c r="A252" s="28"/>
       <c r="B252" s="28"/>
       <c r="C252" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D252" s="23">
-        <v>1000</v>
+        <v>931</v>
       </c>
       <c r="E252" s="23">
-        <v>3826735.5</v>
+        <v>4084957.87</v>
       </c>
       <c r="F252" s="23">
-        <v>9065.8799999999992</v>
+        <v>19193.54</v>
       </c>
       <c r="G252" s="23">
-        <v>3817669.62</v>
+        <v>4065764.32</v>
       </c>
     </row>
     <row r="253" spans="1:7" ht="15.75" customHeight="1">
       <c r="A253" s="28"/>
       <c r="B253" s="28"/>
       <c r="C253" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D253" s="23">
-        <v>511</v>
+        <v>988</v>
       </c>
       <c r="E253" s="23">
-        <v>2208298.87</v>
+        <v>4256542.78</v>
       </c>
       <c r="F253" s="23">
-        <v>35837.800000000003</v>
+        <v>4175.2700000000004</v>
       </c>
       <c r="G253" s="23">
-        <v>2172461.0699999998</v>
+        <v>4252367.51</v>
       </c>
     </row>
     <row r="254" spans="1:7" ht="15.75" customHeight="1">
       <c r="A254" s="28"/>
       <c r="B254" s="28"/>
       <c r="C254" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D254" s="23">
-        <v>1638</v>
+        <v>508</v>
       </c>
       <c r="E254" s="23">
-        <v>4741384.3099999996</v>
+        <v>2434050.1800000002</v>
       </c>
       <c r="F254" s="23">
-        <v>9122.2900000000009</v>
+        <v>32749.18</v>
       </c>
       <c r="G254" s="23">
-        <v>4732262.0199999996</v>
+        <v>2401301</v>
       </c>
     </row>
     <row r="255" spans="1:7" ht="15.75" customHeight="1">
       <c r="A255" s="28"/>
       <c r="B255" s="28"/>
       <c r="C255" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D255" s="23">
-        <v>641</v>
+        <v>1586</v>
       </c>
       <c r="E255" s="23">
-        <v>7029270.5599999996</v>
+        <v>4733239.04</v>
       </c>
       <c r="F255" s="23">
-        <v>2464.2199999999998</v>
+        <v>5639.93</v>
       </c>
       <c r="G255" s="23">
-        <v>7026806.3300000001</v>
+        <v>4727599.0999999996</v>
       </c>
     </row>
     <row r="256" spans="1:7" ht="15.75" customHeight="1">
       <c r="A256" s="28"/>
       <c r="B256" s="28"/>
       <c r="C256" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D256" s="23">
-        <v>1036</v>
+        <v>673</v>
       </c>
       <c r="E256" s="23">
-        <v>6808069.75</v>
+        <v>11724530.25</v>
       </c>
       <c r="F256" s="23">
-        <v>1967.57</v>
+        <v>0</v>
       </c>
       <c r="G256" s="23">
-        <v>6806102.1900000004</v>
+        <v>11724530.25</v>
       </c>
     </row>
     <row r="257" spans="1:7" ht="15.75" customHeight="1">
       <c r="A257" s="28"/>
       <c r="B257" s="28"/>
       <c r="C257" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D257" s="23">
-        <v>249</v>
+        <v>1041</v>
       </c>
       <c r="E257" s="23">
-        <v>531404.68999999994</v>
+        <v>8931696.5299999993</v>
       </c>
       <c r="F257" s="23">
-        <v>1105.57</v>
+        <v>3061.05</v>
       </c>
       <c r="G257" s="23">
-        <v>530299.11</v>
+        <v>8928635.4900000002</v>
       </c>
     </row>
     <row r="258" spans="1:7" ht="15.75" customHeight="1">
       <c r="A258" s="28"/>
       <c r="B258" s="28"/>
       <c r="C258" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D258" s="23">
-        <v>680</v>
+        <v>235</v>
       </c>
       <c r="E258" s="23">
-        <v>3009121.5</v>
+        <v>516156.46</v>
       </c>
       <c r="F258" s="23">
-        <v>31618.65</v>
+        <v>933.78</v>
       </c>
       <c r="G258" s="23">
-        <v>2977502.85</v>
+        <v>515222.68</v>
       </c>
     </row>
     <row r="259" spans="1:7" ht="15.75" customHeight="1">
       <c r="A259" s="28"/>
       <c r="B259" s="28"/>
       <c r="C259" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D259" s="23">
-        <v>1097</v>
+        <v>663</v>
       </c>
       <c r="E259" s="23">
-        <v>12167247</v>
+        <v>2716552.1</v>
       </c>
       <c r="F259" s="23">
-        <v>3083875.47</v>
+        <v>7463.15</v>
       </c>
       <c r="G259" s="23">
-        <v>9083371.5299999993</v>
+        <v>2709088.95</v>
       </c>
     </row>
     <row r="260" spans="1:7" ht="15.75" customHeight="1">
       <c r="A260" s="28"/>
       <c r="B260" s="28"/>
       <c r="C260" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D260" s="23">
-        <v>800</v>
+        <v>1094</v>
       </c>
       <c r="E260" s="23">
-        <v>3045720.88</v>
+        <v>12180540.5</v>
       </c>
       <c r="F260" s="23">
-        <v>16027.81</v>
+        <v>3312803.66</v>
       </c>
       <c r="G260" s="23">
-        <v>3029693.07</v>
+        <v>8867736.8399999999</v>
       </c>
     </row>
     <row r="261" spans="1:7" ht="15.75" customHeight="1">
       <c r="A261" s="28"/>
       <c r="B261" s="28"/>
       <c r="C261" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D261" s="23">
-        <v>217</v>
+        <v>815</v>
       </c>
       <c r="E261" s="23">
-        <v>412571.65</v>
+        <v>3156677.71</v>
       </c>
       <c r="F261" s="23">
-        <v>0</v>
+        <v>30611.79</v>
       </c>
       <c r="G261" s="23">
-        <v>412571.65</v>
+        <v>3126065.92</v>
       </c>
     </row>
     <row r="262" spans="1:7" ht="15.75" customHeight="1">
       <c r="A262" s="28"/>
       <c r="B262" s="28"/>
       <c r="C262" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D262" s="23">
-        <v>61</v>
+        <v>223</v>
       </c>
       <c r="E262" s="23">
-        <v>59387.360000000001</v>
+        <v>499942.06</v>
       </c>
       <c r="F262" s="23">
         <v>0</v>
       </c>
       <c r="G262" s="23">
-        <v>59387.360000000001</v>
+        <v>499942.06</v>
       </c>
     </row>
     <row r="263" spans="1:7" ht="15.75" customHeight="1">
       <c r="A263" s="28"/>
-      <c r="B263" s="29" t="s">
+      <c r="B263" s="28"/>
+      <c r="C263" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D263" s="23">
+        <v>58</v>
+      </c>
+      <c r="E263" s="23">
+        <v>75751.89</v>
+      </c>
+      <c r="F263" s="23">
+        <v>0</v>
+      </c>
+      <c r="G263" s="23">
+        <v>75751.89</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A264" s="28"/>
+      <c r="B264" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="C263" s="29"/>
-[...17 lines deleted...]
-      <c r="B264" s="3" t="s">
+      <c r="C264" s="29"/>
+      <c r="D264" s="23">
+        <v>60628</v>
+      </c>
+      <c r="E264" s="23">
+        <v>848393063.77999997</v>
+      </c>
+      <c r="F264" s="23">
+        <v>80178782.329999998</v>
+      </c>
+      <c r="G264" s="23">
+        <v>768214281.45000005</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A265" s="2">
+        <v>2013</v>
+      </c>
+      <c r="B265" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="C264" s="1" t="s">
+      <c r="C265" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D264" s="23">
-[...17 lines deleted...]
-      </c>
       <c r="D265" s="23">
-        <v>17362</v>
+        <v>9206</v>
       </c>
       <c r="E265" s="23">
-        <v>473021827.77999997</v>
+        <v>123500647.40000001</v>
       </c>
       <c r="F265" s="23">
-        <v>59879694.549999997</v>
+        <v>8243871.2599999998</v>
       </c>
       <c r="G265" s="23">
-        <v>413142133.24000001</v>
+        <v>115256776.14</v>
       </c>
     </row>
     <row r="266" spans="1:7" ht="15.75" customHeight="1">
       <c r="A266" s="28"/>
       <c r="B266" s="28"/>
       <c r="C266" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D266" s="23">
-        <v>3427</v>
+        <v>17661</v>
       </c>
       <c r="E266" s="23">
-        <v>41050505.82</v>
+        <v>483287994.72000003</v>
       </c>
       <c r="F266" s="23">
-        <v>3309207.96</v>
+        <v>51395253.759999998</v>
       </c>
       <c r="G266" s="23">
-        <v>37741297.869999997</v>
+        <v>431892740.95999998</v>
       </c>
     </row>
     <row r="267" spans="1:7" ht="15.75" customHeight="1">
       <c r="A267" s="28"/>
       <c r="B267" s="28"/>
       <c r="C267" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D267" s="23">
-        <v>6601</v>
+        <v>3489</v>
       </c>
       <c r="E267" s="23">
-        <v>38700848.939999998</v>
+        <v>43324595.5</v>
       </c>
       <c r="F267" s="23">
-        <v>2027883.28</v>
+        <v>3458618.03</v>
       </c>
       <c r="G267" s="23">
-        <v>36672965.659999996</v>
+        <v>39865977.469999999</v>
       </c>
     </row>
     <row r="268" spans="1:7" ht="15.75" customHeight="1">
       <c r="A268" s="28"/>
       <c r="B268" s="28"/>
       <c r="C268" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D268" s="23">
-        <v>3953</v>
+        <v>6547</v>
       </c>
       <c r="E268" s="23">
-        <v>25134152.420000002</v>
+        <v>40316013.920000002</v>
       </c>
       <c r="F268" s="23">
-        <v>659677.30000000005</v>
+        <v>2016533.02</v>
       </c>
       <c r="G268" s="23">
-        <v>24474475.120000001</v>
+        <v>38299480.899999999</v>
       </c>
     </row>
     <row r="269" spans="1:7" ht="15.75" customHeight="1">
       <c r="A269" s="28"/>
       <c r="B269" s="28"/>
       <c r="C269" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D269" s="23">
-        <v>5713</v>
+        <v>4008</v>
       </c>
       <c r="E269" s="23">
-        <v>35976318.5</v>
+        <v>25395452.870000001</v>
       </c>
       <c r="F269" s="23">
-        <v>1600576.07</v>
+        <v>694058.65</v>
       </c>
       <c r="G269" s="23">
-        <v>34375742.43</v>
+        <v>24701394.219999999</v>
       </c>
     </row>
     <row r="270" spans="1:7" ht="15.75" customHeight="1">
       <c r="A270" s="28"/>
       <c r="B270" s="28"/>
       <c r="C270" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D270" s="23">
-        <v>988</v>
+        <v>5651</v>
       </c>
       <c r="E270" s="23">
-        <v>3621427.82</v>
+        <v>38788148.899999999</v>
       </c>
       <c r="F270" s="23">
-        <v>98834.91</v>
+        <v>1675393.35</v>
       </c>
       <c r="G270" s="23">
-        <v>3522592.91</v>
+        <v>37112755.560000002</v>
       </c>
     </row>
     <row r="271" spans="1:7" ht="15.75" customHeight="1">
       <c r="A271" s="28"/>
       <c r="B271" s="28"/>
       <c r="C271" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D271" s="23">
-        <v>823</v>
+        <v>999</v>
       </c>
       <c r="E271" s="23">
-        <v>13908256.51</v>
+        <v>3746150.76</v>
       </c>
       <c r="F271" s="23">
-        <v>4700884.04</v>
+        <v>85123.31</v>
       </c>
       <c r="G271" s="23">
-        <v>9207372.4700000007</v>
+        <v>3661027.46</v>
       </c>
     </row>
     <row r="272" spans="1:7" ht="15.75" customHeight="1">
       <c r="A272" s="28"/>
       <c r="B272" s="28"/>
       <c r="C272" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D272" s="23">
-        <v>1064</v>
+        <v>819</v>
       </c>
       <c r="E272" s="23">
-        <v>3791383.22</v>
+        <v>13303835.619999999</v>
       </c>
       <c r="F272" s="23">
-        <v>46462.9</v>
+        <v>4652478.5199999996</v>
       </c>
       <c r="G272" s="23">
-        <v>3744920.32</v>
+        <v>8651357.0999999996</v>
       </c>
     </row>
     <row r="273" spans="1:7" ht="15.75" customHeight="1">
       <c r="A273" s="28"/>
       <c r="B273" s="28"/>
       <c r="C273" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D273" s="23">
-        <v>1971</v>
+        <v>1040</v>
       </c>
       <c r="E273" s="23">
-        <v>8209143.9500000002</v>
+        <v>3836970.84</v>
       </c>
       <c r="F273" s="23">
-        <v>1493829.78</v>
+        <v>44292.53</v>
       </c>
       <c r="G273" s="23">
-        <v>6715314.1699999999</v>
+        <v>3792678.32</v>
       </c>
     </row>
     <row r="274" spans="1:7" ht="15.75" customHeight="1">
       <c r="A274" s="28"/>
       <c r="B274" s="28"/>
       <c r="C274" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D274" s="23">
-        <v>938</v>
+        <v>1980</v>
       </c>
       <c r="E274" s="23">
-        <v>4164277.06</v>
+        <v>7808492.1600000001</v>
       </c>
       <c r="F274" s="23">
-        <v>23827.37</v>
+        <v>1192740.43</v>
       </c>
       <c r="G274" s="23">
-        <v>4140449.69</v>
+        <v>6615751.7300000004</v>
       </c>
     </row>
     <row r="275" spans="1:7" ht="15.75" customHeight="1">
       <c r="A275" s="28"/>
       <c r="B275" s="28"/>
       <c r="C275" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D275" s="23">
-        <v>999</v>
+        <v>916</v>
       </c>
       <c r="E275" s="23">
-        <v>3813518.36</v>
+        <v>3887597.49</v>
       </c>
       <c r="F275" s="23">
-        <v>25018.73</v>
+        <v>30549.93</v>
       </c>
       <c r="G275" s="23">
-        <v>3788499.63</v>
+        <v>3857047.56</v>
       </c>
     </row>
     <row r="276" spans="1:7" ht="15.75" customHeight="1">
       <c r="A276" s="28"/>
       <c r="B276" s="28"/>
       <c r="C276" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D276" s="23">
-        <v>521</v>
+        <v>1000</v>
       </c>
       <c r="E276" s="23">
-        <v>2162055.92</v>
+        <v>3826735.5</v>
       </c>
       <c r="F276" s="23">
-        <v>46121.48</v>
+        <v>9065.8799999999992</v>
       </c>
       <c r="G276" s="23">
-        <v>2115934.44</v>
+        <v>3817669.62</v>
       </c>
     </row>
     <row r="277" spans="1:7" ht="15.75" customHeight="1">
       <c r="A277" s="28"/>
       <c r="B277" s="28"/>
       <c r="C277" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D277" s="23">
-        <v>1664</v>
+        <v>511</v>
       </c>
       <c r="E277" s="23">
-        <v>4428193.3600000003</v>
+        <v>2208298.87</v>
       </c>
       <c r="F277" s="23">
-        <v>9528.7900000000009</v>
+        <v>35837.800000000003</v>
       </c>
       <c r="G277" s="23">
-        <v>4418664.58</v>
+        <v>2172461.0699999998</v>
       </c>
     </row>
     <row r="278" spans="1:7" ht="15.75" customHeight="1">
       <c r="A278" s="28"/>
       <c r="B278" s="28"/>
       <c r="C278" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D278" s="23">
-        <v>642</v>
+        <v>1638</v>
       </c>
       <c r="E278" s="23">
-        <v>5356858.0599999996</v>
+        <v>4741384.3099999996</v>
       </c>
       <c r="F278" s="23">
-        <v>847.6</v>
+        <v>9122.2900000000009</v>
       </c>
       <c r="G278" s="23">
-        <v>5356010.45</v>
+        <v>4732262.0199999996</v>
       </c>
     </row>
     <row r="279" spans="1:7" ht="15.75" customHeight="1">
       <c r="A279" s="28"/>
       <c r="B279" s="28"/>
       <c r="C279" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D279" s="23">
-        <v>986</v>
+        <v>641</v>
       </c>
       <c r="E279" s="23">
-        <v>6204863.29</v>
+        <v>7029270.5599999996</v>
       </c>
       <c r="F279" s="23">
-        <v>1707.75</v>
+        <v>2464.2199999999998</v>
       </c>
       <c r="G279" s="23">
-        <v>6203155.54</v>
+        <v>7026806.3300000001</v>
       </c>
     </row>
     <row r="280" spans="1:7" ht="15.75" customHeight="1">
       <c r="A280" s="28"/>
       <c r="B280" s="28"/>
       <c r="C280" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D280" s="23">
-        <v>255</v>
+        <v>1036</v>
       </c>
       <c r="E280" s="23">
-        <v>590404.22</v>
+        <v>6808069.75</v>
       </c>
       <c r="F280" s="23">
-        <v>0</v>
+        <v>1967.57</v>
       </c>
       <c r="G280" s="23">
-        <v>590404.22</v>
+        <v>6806102.1900000004</v>
       </c>
     </row>
     <row r="281" spans="1:7" ht="15.75" customHeight="1">
       <c r="A281" s="28"/>
       <c r="B281" s="28"/>
       <c r="C281" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D281" s="23">
-        <v>664</v>
+        <v>249</v>
       </c>
       <c r="E281" s="23">
-        <v>2359440.33</v>
+        <v>531404.68999999994</v>
       </c>
       <c r="F281" s="23">
-        <v>9288.35</v>
+        <v>1105.57</v>
       </c>
       <c r="G281" s="23">
-        <v>2350151.9900000002</v>
+        <v>530299.11</v>
       </c>
     </row>
     <row r="282" spans="1:7" ht="15.75" customHeight="1">
       <c r="A282" s="28"/>
       <c r="B282" s="28"/>
       <c r="C282" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D282" s="23">
-        <v>1084</v>
+        <v>680</v>
       </c>
       <c r="E282" s="23">
-        <v>11235571.140000001</v>
+        <v>3009121.5</v>
       </c>
       <c r="F282" s="23">
-        <v>2240282.09</v>
+        <v>31618.65</v>
       </c>
       <c r="G282" s="23">
-        <v>8995289.0500000007</v>
+        <v>2977502.85</v>
       </c>
     </row>
     <row r="283" spans="1:7" ht="15.75" customHeight="1">
       <c r="A283" s="28"/>
       <c r="B283" s="28"/>
       <c r="C283" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D283" s="23">
-        <v>819</v>
+        <v>1097</v>
       </c>
       <c r="E283" s="23">
-        <v>3180646.31</v>
+        <v>12167247</v>
       </c>
       <c r="F283" s="23">
-        <v>14291.8</v>
+        <v>3083875.47</v>
       </c>
       <c r="G283" s="23">
-        <v>3166354.51</v>
+        <v>9083371.5299999993</v>
       </c>
     </row>
     <row r="284" spans="1:7" ht="15.75" customHeight="1">
       <c r="A284" s="28"/>
       <c r="B284" s="28"/>
       <c r="C284" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D284" s="23">
-        <v>214</v>
+        <v>800</v>
       </c>
       <c r="E284" s="23">
-        <v>373253.8</v>
+        <v>3045720.88</v>
       </c>
       <c r="F284" s="23">
-        <v>506.4</v>
+        <v>16027.81</v>
       </c>
       <c r="G284" s="23">
-        <v>372747.4</v>
+        <v>3029693.07</v>
       </c>
     </row>
     <row r="285" spans="1:7" ht="15.75" customHeight="1">
       <c r="A285" s="28"/>
       <c r="B285" s="28"/>
       <c r="C285" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D285" s="23">
-        <v>70</v>
+        <v>217</v>
       </c>
       <c r="E285" s="23">
-        <v>55508.65</v>
+        <v>412571.65</v>
       </c>
       <c r="F285" s="23">
         <v>0</v>
       </c>
       <c r="G285" s="23">
-        <v>55508.65</v>
+        <v>412571.65</v>
       </c>
     </row>
     <row r="286" spans="1:7" ht="15.75" customHeight="1">
       <c r="A286" s="28"/>
-      <c r="B286" s="29" t="s">
+      <c r="B286" s="28"/>
+      <c r="C286" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D286" s="23">
+        <v>61</v>
+      </c>
+      <c r="E286" s="23">
+        <v>59387.360000000001</v>
+      </c>
+      <c r="F286" s="23">
+        <v>0</v>
+      </c>
+      <c r="G286" s="23">
+        <v>59387.360000000001</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A287" s="28"/>
+      <c r="B287" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="C286" s="29"/>
-[...17 lines deleted...]
-      <c r="B287" s="3" t="s">
+      <c r="C287" s="29"/>
+      <c r="D287" s="23">
+        <v>60246</v>
+      </c>
+      <c r="E287" s="23">
+        <v>831035112.23000002</v>
+      </c>
+      <c r="F287" s="23">
+        <v>76679998.030000001</v>
+      </c>
+      <c r="G287" s="23">
+        <v>754355114.20000005</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A288" s="2">
+        <v>2012</v>
+      </c>
+      <c r="B288" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="C287" s="1" t="s">
+      <c r="C288" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D287" s="23">
-[...17 lines deleted...]
-      </c>
       <c r="D288" s="23">
-        <v>17361</v>
+        <v>9091</v>
       </c>
       <c r="E288" s="23">
-        <v>454806009.58999997</v>
+        <v>121966526.91</v>
       </c>
       <c r="F288" s="23">
-        <v>61176803.5</v>
+        <v>7169315.6900000004</v>
       </c>
       <c r="G288" s="23">
-        <v>393629206.08999997</v>
+        <v>114797211.22</v>
       </c>
     </row>
     <row r="289" spans="1:7" ht="15.75" customHeight="1">
       <c r="A289" s="28"/>
       <c r="B289" s="28"/>
       <c r="C289" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D289" s="23">
-        <v>3306</v>
+        <v>17362</v>
       </c>
       <c r="E289" s="23">
-        <v>28889953.879999999</v>
+        <v>473021827.77999997</v>
       </c>
       <c r="F289" s="23">
-        <v>4148791.86</v>
+        <v>59879694.549999997</v>
       </c>
       <c r="G289" s="23">
-        <v>24741162.02</v>
+        <v>413142133.24000001</v>
       </c>
     </row>
     <row r="290" spans="1:7" ht="15.75" customHeight="1">
       <c r="A290" s="28"/>
       <c r="B290" s="28"/>
       <c r="C290" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D290" s="23">
-        <v>6528</v>
+        <v>3427</v>
       </c>
       <c r="E290" s="23">
-        <v>41520053.5</v>
+        <v>41050505.82</v>
       </c>
       <c r="F290" s="23">
-        <v>2183897.9900000002</v>
+        <v>3309207.96</v>
       </c>
       <c r="G290" s="23">
-        <v>39336155.509999998</v>
+        <v>37741297.869999997</v>
       </c>
     </row>
     <row r="291" spans="1:7" ht="15.75" customHeight="1">
       <c r="A291" s="28"/>
       <c r="B291" s="28"/>
       <c r="C291" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D291" s="23">
-        <v>3724</v>
+        <v>6601</v>
       </c>
       <c r="E291" s="23">
-        <v>25061801.23</v>
+        <v>38700848.939999998</v>
       </c>
       <c r="F291" s="23">
-        <v>323038.53999999998</v>
+        <v>2027883.28</v>
       </c>
       <c r="G291" s="23">
-        <v>24738762.690000001</v>
+        <v>36672965.659999996</v>
       </c>
     </row>
     <row r="292" spans="1:7" ht="15.75" customHeight="1">
       <c r="A292" s="28"/>
       <c r="B292" s="28"/>
       <c r="C292" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D292" s="23">
-        <v>5485</v>
+        <v>3953</v>
       </c>
       <c r="E292" s="23">
-        <v>37501839.609999999</v>
+        <v>25134152.420000002</v>
       </c>
       <c r="F292" s="23">
-        <v>1514631.62</v>
+        <v>659677.30000000005</v>
       </c>
       <c r="G292" s="23">
-        <v>35987207.990000002</v>
+        <v>24474475.120000001</v>
       </c>
     </row>
     <row r="293" spans="1:7" ht="15.75" customHeight="1">
       <c r="A293" s="28"/>
       <c r="B293" s="28"/>
       <c r="C293" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D293" s="23">
-        <v>923</v>
+        <v>5713</v>
       </c>
       <c r="E293" s="23">
-        <v>3006315.99</v>
+        <v>35976318.5</v>
       </c>
       <c r="F293" s="23">
-        <v>22272.080000000002</v>
+        <v>1600576.07</v>
       </c>
       <c r="G293" s="23">
-        <v>2984043.91</v>
+        <v>34375742.43</v>
       </c>
     </row>
     <row r="294" spans="1:7" ht="15.75" customHeight="1">
       <c r="A294" s="28"/>
       <c r="B294" s="28"/>
       <c r="C294" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D294" s="23">
-        <v>813</v>
+        <v>988</v>
       </c>
       <c r="E294" s="23">
-        <v>13336052.83</v>
+        <v>3621427.82</v>
       </c>
       <c r="F294" s="23">
-        <v>4642581.2</v>
+        <v>98834.91</v>
       </c>
       <c r="G294" s="23">
-        <v>8693471.6300000008</v>
+        <v>3522592.91</v>
       </c>
     </row>
     <row r="295" spans="1:7" ht="15.75" customHeight="1">
       <c r="A295" s="28"/>
       <c r="B295" s="28"/>
       <c r="C295" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D295" s="23">
-        <v>990</v>
+        <v>823</v>
       </c>
       <c r="E295" s="23">
-        <v>3920341.06</v>
+        <v>13908256.51</v>
       </c>
       <c r="F295" s="23">
-        <v>95871.21</v>
+        <v>4700884.04</v>
       </c>
       <c r="G295" s="23">
-        <v>3824469.85</v>
+        <v>9207372.4700000007</v>
       </c>
     </row>
     <row r="296" spans="1:7" ht="15.75" customHeight="1">
       <c r="A296" s="28"/>
       <c r="B296" s="28"/>
       <c r="C296" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D296" s="23">
-        <v>1715</v>
+        <v>1064</v>
       </c>
       <c r="E296" s="23">
-        <v>6374668.2599999998</v>
+        <v>3791383.22</v>
       </c>
       <c r="F296" s="23">
-        <v>350759.96</v>
+        <v>46462.9</v>
       </c>
       <c r="G296" s="23">
-        <v>6023908.2999999998</v>
+        <v>3744920.32</v>
       </c>
     </row>
     <row r="297" spans="1:7" ht="15.75" customHeight="1">
       <c r="A297" s="28"/>
       <c r="B297" s="28"/>
       <c r="C297" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D297" s="23">
-        <v>871</v>
+        <v>1971</v>
       </c>
       <c r="E297" s="23">
-        <v>3609618.43</v>
+        <v>8209143.9500000002</v>
       </c>
       <c r="F297" s="23">
-        <v>22885.47</v>
+        <v>1493829.78</v>
       </c>
       <c r="G297" s="23">
-        <v>3586732.96</v>
+        <v>6715314.1699999999</v>
       </c>
     </row>
     <row r="298" spans="1:7" ht="15.75" customHeight="1">
       <c r="A298" s="28"/>
       <c r="B298" s="28"/>
       <c r="C298" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D298" s="23">
-        <v>900</v>
+        <v>938</v>
       </c>
       <c r="E298" s="23">
-        <v>3557089.19</v>
+        <v>4164277.06</v>
       </c>
       <c r="F298" s="23">
-        <v>1479.73</v>
+        <v>23827.37</v>
       </c>
       <c r="G298" s="23">
-        <v>3555609.46</v>
+        <v>4140449.69</v>
       </c>
     </row>
     <row r="299" spans="1:7" ht="15.75" customHeight="1">
       <c r="A299" s="28"/>
       <c r="B299" s="28"/>
       <c r="C299" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D299" s="23">
-        <v>460</v>
+        <v>999</v>
       </c>
       <c r="E299" s="23">
-        <v>2176474.2799999998</v>
+        <v>3813518.36</v>
       </c>
       <c r="F299" s="23">
-        <v>35706.660000000003</v>
+        <v>25018.73</v>
       </c>
       <c r="G299" s="23">
-        <v>2140767.62</v>
+        <v>3788499.63</v>
       </c>
     </row>
     <row r="300" spans="1:7" ht="15.75" customHeight="1">
       <c r="A300" s="28"/>
       <c r="B300" s="28"/>
       <c r="C300" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D300" s="23">
-        <v>1488</v>
+        <v>521</v>
       </c>
       <c r="E300" s="23">
-        <v>4738339.95</v>
+        <v>2162055.92</v>
       </c>
       <c r="F300" s="23">
-        <v>20463.96</v>
+        <v>46121.48</v>
       </c>
       <c r="G300" s="23">
-        <v>4717875.99</v>
+        <v>2115934.44</v>
       </c>
     </row>
     <row r="301" spans="1:7" ht="15.75" customHeight="1">
       <c r="A301" s="28"/>
       <c r="B301" s="28"/>
       <c r="C301" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D301" s="23">
-        <v>550</v>
+        <v>1664</v>
       </c>
       <c r="E301" s="23">
-        <v>3623443.33</v>
+        <v>4428193.3600000003</v>
       </c>
       <c r="F301" s="23">
-        <v>6772.49</v>
+        <v>9528.7900000000009</v>
       </c>
       <c r="G301" s="23">
-        <v>3616670.84</v>
+        <v>4418664.58</v>
       </c>
     </row>
     <row r="302" spans="1:7" ht="15.75" customHeight="1">
       <c r="A302" s="28"/>
       <c r="B302" s="28"/>
       <c r="C302" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D302" s="23">
-        <v>951</v>
+        <v>642</v>
       </c>
       <c r="E302" s="23">
-        <v>4261146.29</v>
+        <v>5356858.0599999996</v>
       </c>
       <c r="F302" s="23">
-        <v>2378.34</v>
+        <v>847.6</v>
       </c>
       <c r="G302" s="23">
-        <v>4258767.95</v>
+        <v>5356010.45</v>
       </c>
     </row>
     <row r="303" spans="1:7" ht="15.75" customHeight="1">
       <c r="A303" s="28"/>
       <c r="B303" s="28"/>
       <c r="C303" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D303" s="23">
-        <v>235</v>
+        <v>986</v>
       </c>
       <c r="E303" s="23">
-        <v>560917.01</v>
+        <v>6204863.29</v>
       </c>
       <c r="F303" s="23">
-        <v>0</v>
+        <v>1707.75</v>
       </c>
       <c r="G303" s="23">
-        <v>560917.01</v>
+        <v>6203155.54</v>
       </c>
     </row>
     <row r="304" spans="1:7" ht="15.75" customHeight="1">
       <c r="A304" s="28"/>
       <c r="B304" s="28"/>
       <c r="C304" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D304" s="23">
-        <v>628</v>
+        <v>255</v>
       </c>
       <c r="E304" s="23">
-        <v>2352662.4</v>
+        <v>590404.22</v>
       </c>
       <c r="F304" s="23">
-        <v>16744.63</v>
+        <v>0</v>
       </c>
       <c r="G304" s="23">
-        <v>2335917.77</v>
+        <v>590404.22</v>
       </c>
     </row>
     <row r="305" spans="1:7" ht="15.75" customHeight="1">
       <c r="A305" s="28"/>
       <c r="B305" s="28"/>
       <c r="C305" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D305" s="23">
-        <v>1079</v>
+        <v>664</v>
       </c>
       <c r="E305" s="23">
-        <v>11758269.33</v>
+        <v>2359440.33</v>
       </c>
       <c r="F305" s="23">
-        <v>3206639.06</v>
+        <v>9288.35</v>
       </c>
       <c r="G305" s="23">
-        <v>8551630.2699999996</v>
+        <v>2350151.9900000002</v>
       </c>
     </row>
     <row r="306" spans="1:7" ht="15.75" customHeight="1">
       <c r="A306" s="28"/>
       <c r="B306" s="28"/>
       <c r="C306" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D306" s="23">
-        <v>747</v>
+        <v>1084</v>
       </c>
       <c r="E306" s="23">
-        <v>2956927.71</v>
+        <v>11235571.140000001</v>
       </c>
       <c r="F306" s="23">
-        <v>12533.71</v>
+        <v>2240282.09</v>
       </c>
       <c r="G306" s="23">
-        <v>2944394</v>
+        <v>8995289.0500000007</v>
       </c>
     </row>
     <row r="307" spans="1:7" ht="15.75" customHeight="1">
       <c r="A307" s="28"/>
       <c r="B307" s="28"/>
       <c r="C307" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D307" s="23">
-        <v>200</v>
+        <v>819</v>
       </c>
       <c r="E307" s="23">
-        <v>524209.39</v>
+        <v>3180646.31</v>
       </c>
       <c r="F307" s="23">
-        <v>0</v>
+        <v>14291.8</v>
       </c>
       <c r="G307" s="23">
-        <v>524209.39</v>
+        <v>3166354.51</v>
       </c>
     </row>
     <row r="308" spans="1:7" ht="15.75" customHeight="1">
       <c r="A308" s="28"/>
       <c r="B308" s="28"/>
       <c r="C308" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D308" s="23">
-        <v>58</v>
+        <v>214</v>
       </c>
       <c r="E308" s="23">
-        <v>63272.480000000003</v>
+        <v>373253.8</v>
       </c>
       <c r="F308" s="23">
-        <v>0</v>
+        <v>506.4</v>
       </c>
       <c r="G308" s="23">
-        <v>63272.480000000003</v>
+        <v>372747.4</v>
       </c>
     </row>
     <row r="309" spans="1:7" ht="15.75" customHeight="1">
       <c r="A309" s="28"/>
-      <c r="B309" s="29" t="s">
+      <c r="B309" s="28"/>
+      <c r="C309" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D309" s="23">
+        <v>70</v>
+      </c>
+      <c r="E309" s="23">
+        <v>55508.65</v>
+      </c>
+      <c r="F309" s="23">
+        <v>0</v>
+      </c>
+      <c r="G309" s="23">
+        <v>55508.65</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A310" s="28"/>
+      <c r="B310" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="C309" s="29"/>
-[...17 lines deleted...]
-      <c r="B310" s="3" t="s">
+      <c r="C310" s="29"/>
+      <c r="D310" s="23">
+        <v>59849</v>
+      </c>
+      <c r="E310" s="23">
+        <v>809304982.36000001</v>
+      </c>
+      <c r="F310" s="23">
+        <v>83357786.829999998</v>
+      </c>
+      <c r="G310" s="23">
+        <v>725947195.52999997</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A311" s="2">
+        <v>2011</v>
+      </c>
+      <c r="B311" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="C310" s="1" t="s">
+      <c r="C311" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D310" s="23">
-[...17 lines deleted...]
-      </c>
       <c r="D311" s="23">
-        <v>17053</v>
+        <v>8959</v>
       </c>
       <c r="E311" s="23">
-        <v>456655939.17000002</v>
+        <v>129655110.20999999</v>
       </c>
       <c r="F311" s="23">
-        <v>50044729.799999997</v>
+        <v>34684138.009999998</v>
       </c>
       <c r="G311" s="23">
-        <v>406611209.37</v>
+        <v>94970972.200000003</v>
       </c>
     </row>
     <row r="312" spans="1:7" ht="15.75" customHeight="1">
       <c r="A312" s="28"/>
       <c r="B312" s="28"/>
       <c r="C312" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D312" s="23">
-        <v>3165</v>
+        <v>17361</v>
       </c>
       <c r="E312" s="23">
-        <v>28251271.16</v>
+        <v>454806009.58999997</v>
       </c>
       <c r="F312" s="23">
-        <v>4749523.59</v>
+        <v>61176803.5</v>
       </c>
       <c r="G312" s="23">
-        <v>23501747.57</v>
+        <v>393629206.08999997</v>
       </c>
     </row>
     <row r="313" spans="1:7" ht="15.75" customHeight="1">
       <c r="A313" s="28"/>
       <c r="B313" s="28"/>
       <c r="C313" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D313" s="23">
-        <v>6341</v>
+        <v>3306</v>
       </c>
       <c r="E313" s="23">
-        <v>37160763.799999997</v>
+        <v>28889953.879999999</v>
       </c>
       <c r="F313" s="23">
-        <v>2160071.29</v>
+        <v>4148791.86</v>
       </c>
       <c r="G313" s="23">
-        <v>35000692.509999998</v>
+        <v>24741162.02</v>
       </c>
     </row>
     <row r="314" spans="1:7" ht="15.75" customHeight="1">
       <c r="A314" s="28"/>
       <c r="B314" s="28"/>
       <c r="C314" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D314" s="23">
-        <v>3687</v>
+        <v>6528</v>
       </c>
       <c r="E314" s="23">
-        <v>27508940.050000001</v>
+        <v>41520053.5</v>
       </c>
       <c r="F314" s="23">
-        <v>2343584.1</v>
+        <v>2183897.9900000002</v>
       </c>
       <c r="G314" s="23">
-        <v>25165355.960000001</v>
+        <v>39336155.509999998</v>
       </c>
     </row>
     <row r="315" spans="1:7" ht="15.75" customHeight="1">
       <c r="A315" s="28"/>
       <c r="B315" s="28"/>
       <c r="C315" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D315" s="23">
-        <v>5448</v>
+        <v>3724</v>
       </c>
       <c r="E315" s="23">
-        <v>33340181.719999999</v>
+        <v>25061801.23</v>
       </c>
       <c r="F315" s="23">
-        <v>1350259.47</v>
+        <v>323038.53999999998</v>
       </c>
       <c r="G315" s="23">
-        <v>31989922.25</v>
+        <v>24738762.690000001</v>
       </c>
     </row>
     <row r="316" spans="1:7" ht="15.75" customHeight="1">
       <c r="A316" s="28"/>
       <c r="B316" s="28"/>
       <c r="C316" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D316" s="23">
-        <v>927</v>
+        <v>5485</v>
       </c>
       <c r="E316" s="23">
-        <v>2745114.29</v>
+        <v>37501839.609999999</v>
       </c>
       <c r="F316" s="23">
-        <v>12981.62</v>
+        <v>1514631.62</v>
       </c>
       <c r="G316" s="23">
-        <v>2732132.67</v>
+        <v>35987207.990000002</v>
       </c>
     </row>
     <row r="317" spans="1:7" ht="15.75" customHeight="1">
       <c r="A317" s="28"/>
       <c r="B317" s="28"/>
       <c r="C317" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D317" s="23">
-        <v>798</v>
+        <v>923</v>
       </c>
       <c r="E317" s="23">
-        <v>12455561.609999999</v>
+        <v>3006315.99</v>
       </c>
       <c r="F317" s="23">
-        <v>4799775.54</v>
+        <v>22272.080000000002</v>
       </c>
       <c r="G317" s="23">
-        <v>7655786.0800000001</v>
+        <v>2984043.91</v>
       </c>
     </row>
     <row r="318" spans="1:7" ht="15.75" customHeight="1">
       <c r="A318" s="28"/>
       <c r="B318" s="28"/>
       <c r="C318" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D318" s="23">
-        <v>962</v>
+        <v>813</v>
       </c>
       <c r="E318" s="23">
-        <v>3848819.97</v>
+        <v>13336052.83</v>
       </c>
       <c r="F318" s="23">
-        <v>87938.44</v>
+        <v>4642581.2</v>
       </c>
       <c r="G318" s="23">
-        <v>3760881.54</v>
+        <v>8693471.6300000008</v>
       </c>
     </row>
     <row r="319" spans="1:7" ht="15.75" customHeight="1">
       <c r="A319" s="28"/>
       <c r="B319" s="28"/>
       <c r="C319" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D319" s="23">
-        <v>1713</v>
+        <v>990</v>
       </c>
       <c r="E319" s="23">
-        <v>6120934.0800000001</v>
+        <v>3920341.06</v>
       </c>
       <c r="F319" s="23">
-        <v>385288.31</v>
+        <v>95871.21</v>
       </c>
       <c r="G319" s="23">
-        <v>5735645.7699999996</v>
+        <v>3824469.85</v>
       </c>
     </row>
     <row r="320" spans="1:7" ht="15.75" customHeight="1">
       <c r="A320" s="28"/>
       <c r="B320" s="28"/>
       <c r="C320" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D320" s="23">
-        <v>872</v>
+        <v>1715</v>
       </c>
       <c r="E320" s="23">
-        <v>3574415.09</v>
+        <v>6374668.2599999998</v>
       </c>
       <c r="F320" s="23">
-        <v>24688.42</v>
+        <v>350759.96</v>
       </c>
       <c r="G320" s="23">
-        <v>3549726.67</v>
+        <v>6023908.2999999998</v>
       </c>
     </row>
     <row r="321" spans="1:7" ht="15.75" customHeight="1">
       <c r="A321" s="28"/>
       <c r="B321" s="28"/>
       <c r="C321" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D321" s="23">
-        <v>911</v>
+        <v>871</v>
       </c>
       <c r="E321" s="23">
-        <v>3393820.96</v>
+        <v>3609618.43</v>
       </c>
       <c r="F321" s="23">
-        <v>1182.25</v>
+        <v>22885.47</v>
       </c>
       <c r="G321" s="23">
-        <v>3392638.7</v>
+        <v>3586732.96</v>
       </c>
     </row>
     <row r="322" spans="1:7" ht="15.75" customHeight="1">
       <c r="A322" s="28"/>
       <c r="B322" s="28"/>
       <c r="C322" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D322" s="23">
-        <v>460</v>
+        <v>900</v>
       </c>
       <c r="E322" s="23">
-        <v>2180245.4500000002</v>
+        <v>3557089.19</v>
       </c>
       <c r="F322" s="23">
-        <v>31579.41</v>
+        <v>1479.73</v>
       </c>
       <c r="G322" s="23">
-        <v>2148666.0299999998</v>
+        <v>3555609.46</v>
       </c>
     </row>
     <row r="323" spans="1:7" ht="15.75" customHeight="1">
       <c r="A323" s="28"/>
       <c r="B323" s="28"/>
       <c r="C323" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D323" s="23">
-        <v>1524</v>
+        <v>460</v>
       </c>
       <c r="E323" s="23">
-        <v>5307169.28</v>
+        <v>2176474.2799999998</v>
       </c>
       <c r="F323" s="23">
-        <v>21112.82</v>
+        <v>35706.660000000003</v>
       </c>
       <c r="G323" s="23">
-        <v>5286056.47</v>
+        <v>2140767.62</v>
       </c>
     </row>
     <row r="324" spans="1:7" ht="15.75" customHeight="1">
       <c r="A324" s="28"/>
       <c r="B324" s="28"/>
       <c r="C324" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D324" s="23">
-        <v>506</v>
+        <v>1488</v>
       </c>
       <c r="E324" s="23">
-        <v>1349110.96</v>
+        <v>4738339.95</v>
       </c>
       <c r="F324" s="23">
-        <v>1394.44</v>
+        <v>20463.96</v>
       </c>
       <c r="G324" s="23">
-        <v>1347716.52</v>
+        <v>4717875.99</v>
       </c>
     </row>
     <row r="325" spans="1:7" ht="15.75" customHeight="1">
       <c r="A325" s="28"/>
       <c r="B325" s="28"/>
       <c r="C325" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D325" s="23">
-        <v>892</v>
+        <v>550</v>
       </c>
       <c r="E325" s="23">
-        <v>2590258.06</v>
+        <v>3623443.33</v>
       </c>
       <c r="F325" s="23">
-        <v>4771.93</v>
+        <v>6772.49</v>
       </c>
       <c r="G325" s="23">
-        <v>2585486.13</v>
+        <v>3616670.84</v>
       </c>
     </row>
     <row r="326" spans="1:7" ht="15.75" customHeight="1">
       <c r="A326" s="28"/>
       <c r="B326" s="28"/>
       <c r="C326" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D326" s="23">
-        <v>230</v>
+        <v>951</v>
       </c>
       <c r="E326" s="23">
-        <v>529802.88</v>
+        <v>4261146.29</v>
       </c>
       <c r="F326" s="23">
-        <v>0</v>
+        <v>2378.34</v>
       </c>
       <c r="G326" s="23">
-        <v>529802.88</v>
+        <v>4258767.95</v>
       </c>
     </row>
     <row r="327" spans="1:7" ht="15.75" customHeight="1">
       <c r="A327" s="28"/>
       <c r="B327" s="28"/>
       <c r="C327" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D327" s="23">
-        <v>656</v>
+        <v>235</v>
       </c>
       <c r="E327" s="23">
-        <v>2464150.1</v>
+        <v>560917.01</v>
       </c>
       <c r="F327" s="23">
-        <v>29493.37</v>
+        <v>0</v>
       </c>
       <c r="G327" s="23">
-        <v>2434656.73</v>
+        <v>560917.01</v>
       </c>
     </row>
     <row r="328" spans="1:7" ht="15.75" customHeight="1">
       <c r="A328" s="28"/>
       <c r="B328" s="28"/>
       <c r="C328" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D328" s="23">
-        <v>1054</v>
+        <v>628</v>
       </c>
       <c r="E328" s="23">
-        <v>11640751.23</v>
+        <v>2352662.4</v>
       </c>
       <c r="F328" s="23">
-        <v>3589015.02</v>
+        <v>16744.63</v>
       </c>
       <c r="G328" s="23">
-        <v>8051736.2000000002</v>
+        <v>2335917.77</v>
       </c>
     </row>
     <row r="329" spans="1:7" ht="15.75" customHeight="1">
       <c r="A329" s="28"/>
       <c r="B329" s="28"/>
       <c r="C329" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D329" s="23">
-        <v>738</v>
+        <v>1079</v>
       </c>
       <c r="E329" s="23">
-        <v>2829724.06</v>
+        <v>11758269.33</v>
       </c>
       <c r="F329" s="23">
-        <v>10920.68</v>
+        <v>3206639.06</v>
       </c>
       <c r="G329" s="23">
-        <v>2818803.38</v>
+        <v>8551630.2699999996</v>
       </c>
     </row>
     <row r="330" spans="1:7" ht="15.75" customHeight="1">
       <c r="A330" s="28"/>
       <c r="B330" s="28"/>
       <c r="C330" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D330" s="23">
-        <v>190</v>
+        <v>747</v>
       </c>
       <c r="E330" s="23">
-        <v>497251.55</v>
+        <v>2956927.71</v>
       </c>
       <c r="F330" s="23">
-        <v>0</v>
+        <v>12533.71</v>
       </c>
       <c r="G330" s="23">
-        <v>497251.55</v>
+        <v>2944394</v>
       </c>
     </row>
     <row r="331" spans="1:7" ht="15.75" customHeight="1">
       <c r="A331" s="28"/>
       <c r="B331" s="28"/>
       <c r="C331" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D331" s="23">
-        <v>67</v>
+        <v>200</v>
       </c>
       <c r="E331" s="23">
-        <v>67220.320000000007</v>
+        <v>524209.39</v>
       </c>
       <c r="F331" s="23">
         <v>0</v>
       </c>
       <c r="G331" s="23">
-        <v>67220.320000000007</v>
+        <v>524209.39</v>
       </c>
     </row>
     <row r="332" spans="1:7" ht="15.75" customHeight="1">
       <c r="A332" s="28"/>
-      <c r="B332" s="29" t="s">
+      <c r="B332" s="28"/>
+      <c r="C332" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D332" s="23">
+        <v>58</v>
+      </c>
+      <c r="E332" s="23">
+        <v>63272.480000000003</v>
+      </c>
+      <c r="F332" s="23">
+        <v>0</v>
+      </c>
+      <c r="G332" s="23">
+        <v>63272.480000000003</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A333" s="28"/>
+      <c r="B333" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="C332" s="29"/>
-[...17 lines deleted...]
-      <c r="B333" s="3" t="s">
+      <c r="C333" s="29"/>
+      <c r="D333" s="23">
+        <v>57971</v>
+      </c>
+      <c r="E333" s="23">
+        <v>784254515.92999995</v>
+      </c>
+      <c r="F333" s="23">
+        <v>112468390.02</v>
+      </c>
+      <c r="G333" s="23">
+        <v>671786125.91999996</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A334" s="2">
+        <v>2010</v>
+      </c>
+      <c r="B334" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="C333" s="1" t="s">
+      <c r="C334" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D333" s="23">
-[...17 lines deleted...]
-      </c>
       <c r="D334" s="23">
-        <v>16604</v>
+        <v>8800</v>
       </c>
       <c r="E334" s="23">
-        <v>373762762.25999999</v>
+        <v>121616442.17</v>
       </c>
       <c r="F334" s="23">
-        <v>40448206.539999999</v>
+        <v>32659253.809999999</v>
       </c>
       <c r="G334" s="23">
-        <v>333314555.70999998</v>
+        <v>88957188.359999999</v>
       </c>
     </row>
     <row r="335" spans="1:7" ht="15.75" customHeight="1">
       <c r="A335" s="28"/>
       <c r="B335" s="28"/>
       <c r="C335" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D335" s="23">
-        <v>3111</v>
+        <v>17053</v>
       </c>
       <c r="E335" s="23">
-        <v>24345330.579999998</v>
+        <v>456655939.17000002</v>
       </c>
       <c r="F335" s="23">
-        <v>3745231</v>
+        <v>50044729.799999997</v>
       </c>
       <c r="G335" s="23">
-        <v>20600098.579999998</v>
+        <v>406611209.37</v>
       </c>
     </row>
     <row r="336" spans="1:7" ht="15.75" customHeight="1">
       <c r="A336" s="28"/>
       <c r="B336" s="28"/>
       <c r="C336" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D336" s="23">
-        <v>6260</v>
+        <v>3165</v>
       </c>
       <c r="E336" s="23">
-        <v>33577299.009999998</v>
+        <v>28251271.16</v>
       </c>
       <c r="F336" s="23">
-        <v>1748154.52</v>
+        <v>4749523.59</v>
       </c>
       <c r="G336" s="23">
-        <v>31829144.489999998</v>
+        <v>23501747.57</v>
       </c>
     </row>
     <row r="337" spans="1:7" ht="15.75" customHeight="1">
       <c r="A337" s="28"/>
       <c r="B337" s="28"/>
       <c r="C337" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D337" s="23">
-        <v>3722</v>
+        <v>6341</v>
       </c>
       <c r="E337" s="23">
-        <v>24716934.719999999</v>
+        <v>37160763.799999997</v>
       </c>
       <c r="F337" s="23">
-        <v>993107.17</v>
+        <v>2160071.29</v>
       </c>
       <c r="G337" s="23">
-        <v>23723827.550000001</v>
+        <v>35000692.509999998</v>
       </c>
     </row>
     <row r="338" spans="1:7" ht="15.75" customHeight="1">
       <c r="A338" s="28"/>
       <c r="B338" s="28"/>
       <c r="C338" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D338" s="23">
-        <v>5508</v>
+        <v>3687</v>
       </c>
       <c r="E338" s="23">
-        <v>30807117.559999999</v>
+        <v>27508940.050000001</v>
       </c>
       <c r="F338" s="23">
-        <v>1305326.19</v>
+        <v>2343584.1</v>
       </c>
       <c r="G338" s="23">
-        <v>29501791.359999999</v>
+        <v>25165355.960000001</v>
       </c>
     </row>
     <row r="339" spans="1:7" ht="15.75" customHeight="1">
       <c r="A339" s="28"/>
       <c r="B339" s="28"/>
       <c r="C339" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D339" s="23">
-        <v>912</v>
+        <v>5448</v>
       </c>
       <c r="E339" s="23">
-        <v>2545905.44</v>
+        <v>33340181.719999999</v>
       </c>
       <c r="F339" s="23">
-        <v>16225.71</v>
+        <v>1350259.47</v>
       </c>
       <c r="G339" s="23">
-        <v>2529679.73</v>
+        <v>31989922.25</v>
       </c>
     </row>
     <row r="340" spans="1:7" ht="15.75" customHeight="1">
       <c r="A340" s="28"/>
       <c r="B340" s="28"/>
       <c r="C340" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D340" s="23">
-        <v>776</v>
+        <v>927</v>
       </c>
       <c r="E340" s="23">
-        <v>13100910.640000001</v>
+        <v>2745114.29</v>
       </c>
       <c r="F340" s="23">
-        <v>6524195.1799999997</v>
+        <v>12981.62</v>
       </c>
       <c r="G340" s="23">
-        <v>6576715.46</v>
+        <v>2732132.67</v>
       </c>
     </row>
     <row r="341" spans="1:7" ht="15.75" customHeight="1">
       <c r="A341" s="28"/>
       <c r="B341" s="28"/>
       <c r="C341" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D341" s="23">
-        <v>987</v>
+        <v>798</v>
       </c>
       <c r="E341" s="23">
-        <v>3580959.5</v>
+        <v>12455561.609999999</v>
       </c>
       <c r="F341" s="23">
-        <v>87999.59</v>
+        <v>4799775.54</v>
       </c>
       <c r="G341" s="23">
-        <v>3492959.9</v>
+        <v>7655786.0800000001</v>
       </c>
     </row>
     <row r="342" spans="1:7" ht="15.75" customHeight="1">
       <c r="A342" s="28"/>
       <c r="B342" s="28"/>
       <c r="C342" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D342" s="23">
-        <v>1744</v>
+        <v>962</v>
       </c>
       <c r="E342" s="23">
-        <v>6117728.6900000004</v>
+        <v>3848819.97</v>
       </c>
       <c r="F342" s="23">
-        <v>583159.13</v>
+        <v>87938.44</v>
       </c>
       <c r="G342" s="23">
-        <v>5534569.5599999996</v>
+        <v>3760881.54</v>
       </c>
     </row>
     <row r="343" spans="1:7" ht="15.75" customHeight="1">
       <c r="A343" s="28"/>
       <c r="B343" s="28"/>
       <c r="C343" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D343" s="23">
-        <v>865</v>
+        <v>1713</v>
       </c>
       <c r="E343" s="23">
-        <v>2909565.24</v>
+        <v>6120934.0800000001</v>
       </c>
       <c r="F343" s="23">
-        <v>24150.62</v>
+        <v>385288.31</v>
       </c>
       <c r="G343" s="23">
-        <v>2885414.62</v>
+        <v>5735645.7699999996</v>
       </c>
     </row>
     <row r="344" spans="1:7" ht="15.75" customHeight="1">
       <c r="A344" s="28"/>
       <c r="B344" s="28"/>
       <c r="C344" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D344" s="23">
-        <v>936</v>
+        <v>872</v>
       </c>
       <c r="E344" s="23">
-        <v>7444492.2400000002</v>
+        <v>3574415.09</v>
       </c>
       <c r="F344" s="23">
-        <v>1965.67</v>
+        <v>24688.42</v>
       </c>
       <c r="G344" s="23">
-        <v>7442526.5800000001</v>
+        <v>3549726.67</v>
       </c>
     </row>
     <row r="345" spans="1:7" ht="15.75" customHeight="1">
       <c r="A345" s="28"/>
       <c r="B345" s="28"/>
       <c r="C345" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D345" s="23">
-        <v>456</v>
+        <v>911</v>
       </c>
       <c r="E345" s="23">
-        <v>2058705.05</v>
+        <v>3393820.96</v>
       </c>
       <c r="F345" s="23">
-        <v>20012.599999999999</v>
+        <v>1182.25</v>
       </c>
       <c r="G345" s="23">
-        <v>2038692.45</v>
+        <v>3392638.7</v>
       </c>
     </row>
     <row r="346" spans="1:7" ht="15.75" customHeight="1">
       <c r="A346" s="28"/>
       <c r="B346" s="28"/>
       <c r="C346" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D346" s="23">
-        <v>1576</v>
+        <v>460</v>
       </c>
       <c r="E346" s="23">
-        <v>4955620.4400000004</v>
+        <v>2180245.4500000002</v>
       </c>
       <c r="F346" s="23">
-        <v>28106.2</v>
+        <v>31579.41</v>
       </c>
       <c r="G346" s="23">
-        <v>4927514.24</v>
+        <v>2148666.0299999998</v>
       </c>
     </row>
     <row r="347" spans="1:7" ht="15.75" customHeight="1">
       <c r="A347" s="28"/>
       <c r="B347" s="28"/>
       <c r="C347" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D347" s="23">
-        <v>498</v>
+        <v>1524</v>
       </c>
       <c r="E347" s="23">
-        <v>1060433.8500000001</v>
+        <v>5307169.28</v>
       </c>
       <c r="F347" s="23">
-        <v>0</v>
+        <v>21112.82</v>
       </c>
       <c r="G347" s="23">
-        <v>1060433.8500000001</v>
+        <v>5286056.47</v>
       </c>
     </row>
     <row r="348" spans="1:7" ht="15.75" customHeight="1">
       <c r="A348" s="28"/>
       <c r="B348" s="28"/>
       <c r="C348" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D348" s="23">
-        <v>876</v>
+        <v>506</v>
       </c>
       <c r="E348" s="23">
-        <v>3274045.19</v>
+        <v>1349110.96</v>
       </c>
       <c r="F348" s="23">
-        <v>5329.83</v>
+        <v>1394.44</v>
       </c>
       <c r="G348" s="23">
-        <v>3268715.36</v>
+        <v>1347716.52</v>
       </c>
     </row>
     <row r="349" spans="1:7" ht="15.75" customHeight="1">
       <c r="A349" s="28"/>
       <c r="B349" s="28"/>
       <c r="C349" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D349" s="23">
-        <v>244</v>
+        <v>892</v>
       </c>
       <c r="E349" s="23">
-        <v>520607.31</v>
+        <v>2590258.06</v>
       </c>
       <c r="F349" s="23">
-        <v>0</v>
+        <v>4771.93</v>
       </c>
       <c r="G349" s="23">
-        <v>520607.31</v>
+        <v>2585486.13</v>
       </c>
     </row>
     <row r="350" spans="1:7" ht="15.75" customHeight="1">
       <c r="A350" s="28"/>
       <c r="B350" s="28"/>
       <c r="C350" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D350" s="23">
-        <v>674</v>
+        <v>230</v>
       </c>
       <c r="E350" s="23">
-        <v>2393405.13</v>
+        <v>529802.88</v>
       </c>
       <c r="F350" s="23">
-        <v>26834.52</v>
+        <v>0</v>
       </c>
       <c r="G350" s="23">
-        <v>2366570.6</v>
+        <v>529802.88</v>
       </c>
     </row>
     <row r="351" spans="1:7" ht="15.75" customHeight="1">
       <c r="A351" s="28"/>
       <c r="B351" s="28"/>
       <c r="C351" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D351" s="23">
-        <v>1047</v>
+        <v>656</v>
       </c>
       <c r="E351" s="23">
-        <v>10205008.35</v>
+        <v>2464150.1</v>
       </c>
       <c r="F351" s="23">
-        <v>3447093.77</v>
+        <v>29493.37</v>
       </c>
       <c r="G351" s="23">
-        <v>6757914.5800000001</v>
+        <v>2434656.73</v>
       </c>
     </row>
     <row r="352" spans="1:7" ht="15.75" customHeight="1">
       <c r="A352" s="28"/>
       <c r="B352" s="28"/>
       <c r="C352" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D352" s="23">
-        <v>762</v>
+        <v>1054</v>
       </c>
       <c r="E352" s="23">
-        <v>2930763.58</v>
+        <v>11640751.23</v>
       </c>
       <c r="F352" s="23">
-        <v>12992.88</v>
+        <v>3589015.02</v>
       </c>
       <c r="G352" s="23">
-        <v>2917770.7</v>
+        <v>8051736.2000000002</v>
       </c>
     </row>
     <row r="353" spans="1:7" ht="15.75" customHeight="1">
       <c r="A353" s="28"/>
       <c r="B353" s="28"/>
       <c r="C353" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D353" s="23">
-        <v>182</v>
+        <v>738</v>
       </c>
       <c r="E353" s="23">
-        <v>489643.92</v>
+        <v>2829724.06</v>
       </c>
       <c r="F353" s="23">
-        <v>0</v>
+        <v>10920.68</v>
       </c>
       <c r="G353" s="23">
-        <v>489643.92</v>
+        <v>2818803.38</v>
       </c>
     </row>
     <row r="354" spans="1:7" ht="15.75" customHeight="1">
       <c r="A354" s="28"/>
       <c r="B354" s="28"/>
       <c r="C354" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D354" s="23">
-        <v>68</v>
+        <v>190</v>
       </c>
       <c r="E354" s="23">
-        <v>70870.720000000001</v>
+        <v>497251.55</v>
       </c>
       <c r="F354" s="23">
         <v>0</v>
       </c>
       <c r="G354" s="23">
-        <v>70870.720000000001</v>
+        <v>497251.55</v>
       </c>
     </row>
     <row r="355" spans="1:7" ht="15.75" customHeight="1">
       <c r="A355" s="28"/>
-      <c r="B355" s="29" t="s">
+      <c r="B355" s="28"/>
+      <c r="C355" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D355" s="23">
+        <v>67</v>
+      </c>
+      <c r="E355" s="23">
+        <v>67220.320000000007</v>
+      </c>
+      <c r="F355" s="23">
+        <v>0</v>
+      </c>
+      <c r="G355" s="23">
+        <v>67220.320000000007</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A356" s="28"/>
+      <c r="B356" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="C355" s="29"/>
-[...17 lines deleted...]
-      <c r="B356" s="3" t="s">
+      <c r="C356" s="29"/>
+      <c r="D356" s="23">
+        <v>56994</v>
+      </c>
+      <c r="E356" s="23">
+        <v>766127887.96000004</v>
+      </c>
+      <c r="F356" s="23">
+        <v>102307564.31999999</v>
+      </c>
+      <c r="G356" s="23">
+        <v>663820323.63999999</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A357" s="2">
+        <v>2009</v>
+      </c>
+      <c r="B357" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="C356" s="1" t="s">
+      <c r="C357" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D356" s="23">
-[...17 lines deleted...]
-      </c>
       <c r="D357" s="23">
-        <v>16723</v>
+        <v>8698</v>
       </c>
       <c r="E357" s="23">
-        <v>395922014.68000001</v>
+        <v>97972298.209999993</v>
       </c>
       <c r="F357" s="23">
-        <v>32132956.129999999</v>
+        <v>19168367.620000001</v>
       </c>
       <c r="G357" s="23">
-        <v>363789058.55000001</v>
+        <v>78803930.590000004</v>
       </c>
     </row>
     <row r="358" spans="1:7" ht="15.75" customHeight="1">
       <c r="A358" s="28"/>
       <c r="B358" s="28"/>
       <c r="C358" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D358" s="23">
-        <v>3172</v>
+        <v>16604</v>
       </c>
       <c r="E358" s="23">
-        <v>27528280.940000001</v>
+        <v>373762762.25999999</v>
       </c>
       <c r="F358" s="23">
-        <v>3675576.07</v>
+        <v>40448206.539999999</v>
       </c>
       <c r="G358" s="23">
-        <v>23852704.870000001</v>
+        <v>333314555.70999998</v>
       </c>
     </row>
     <row r="359" spans="1:7" ht="15.75" customHeight="1">
       <c r="A359" s="28"/>
       <c r="B359" s="28"/>
       <c r="C359" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D359" s="23">
-        <v>6383</v>
+        <v>3111</v>
       </c>
       <c r="E359" s="23">
-        <v>37137125.689999998</v>
+        <v>24345330.579999998</v>
       </c>
       <c r="F359" s="23">
-        <v>1994023.91</v>
+        <v>3745231</v>
       </c>
       <c r="G359" s="23">
-        <v>35143101.780000001</v>
+        <v>20600098.579999998</v>
       </c>
     </row>
     <row r="360" spans="1:7" ht="15.75" customHeight="1">
       <c r="A360" s="28"/>
       <c r="B360" s="28"/>
       <c r="C360" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D360" s="23">
-        <v>3801</v>
+        <v>6260</v>
       </c>
       <c r="E360" s="23">
-        <v>25483378.140000001</v>
+        <v>33577299.009999998</v>
       </c>
       <c r="F360" s="23">
-        <v>223300.92</v>
+        <v>1748154.52</v>
       </c>
       <c r="G360" s="23">
-        <v>25260077.219999999</v>
+        <v>31829144.489999998</v>
       </c>
     </row>
     <row r="361" spans="1:7" ht="15.75" customHeight="1">
       <c r="A361" s="28"/>
       <c r="B361" s="28"/>
       <c r="C361" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D361" s="23">
-        <v>5725</v>
+        <v>3722</v>
       </c>
       <c r="E361" s="23">
-        <v>35884899.210000001</v>
+        <v>24716934.719999999</v>
       </c>
       <c r="F361" s="23">
-        <v>1517830.63</v>
+        <v>993107.17</v>
       </c>
       <c r="G361" s="23">
-        <v>34367068.579999998</v>
+        <v>23723827.550000001</v>
       </c>
     </row>
     <row r="362" spans="1:7" ht="15.75" customHeight="1">
       <c r="A362" s="28"/>
       <c r="B362" s="28"/>
       <c r="C362" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D362" s="23">
-        <v>926</v>
+        <v>5508</v>
       </c>
       <c r="E362" s="23">
-        <v>2747612.23</v>
+        <v>30807117.559999999</v>
       </c>
       <c r="F362" s="23">
-        <v>26623.1</v>
+        <v>1305326.19</v>
       </c>
       <c r="G362" s="23">
-        <v>2720989.13</v>
+        <v>29501791.359999999</v>
       </c>
     </row>
     <row r="363" spans="1:7" ht="15.75" customHeight="1">
       <c r="A363" s="28"/>
       <c r="B363" s="28"/>
       <c r="C363" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D363" s="23">
-        <v>756</v>
+        <v>912</v>
       </c>
       <c r="E363" s="23">
-        <v>12638087.4</v>
+        <v>2545905.44</v>
       </c>
       <c r="F363" s="23">
-        <v>5576761.8799999999</v>
+        <v>16225.71</v>
       </c>
       <c r="G363" s="23">
-        <v>7061325.5199999996</v>
+        <v>2529679.73</v>
       </c>
     </row>
     <row r="364" spans="1:7" ht="15.75" customHeight="1">
       <c r="A364" s="28"/>
       <c r="B364" s="28"/>
       <c r="C364" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D364" s="23">
-        <v>1029</v>
+        <v>776</v>
       </c>
       <c r="E364" s="23">
-        <v>3707358.58</v>
+        <v>13100910.640000001</v>
       </c>
       <c r="F364" s="23">
-        <v>94400.41</v>
+        <v>6524195.1799999997</v>
       </c>
       <c r="G364" s="23">
-        <v>3612958.17</v>
+        <v>6576715.46</v>
       </c>
     </row>
     <row r="365" spans="1:7" ht="15.75" customHeight="1">
       <c r="A365" s="28"/>
       <c r="B365" s="28"/>
       <c r="C365" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D365" s="23">
-        <v>1803</v>
+        <v>987</v>
       </c>
       <c r="E365" s="23">
-        <v>6340337.71</v>
+        <v>3580959.5</v>
       </c>
       <c r="F365" s="23">
-        <v>578760.71</v>
+        <v>87999.59</v>
       </c>
       <c r="G365" s="23">
-        <v>5761576</v>
+        <v>3492959.9</v>
       </c>
     </row>
     <row r="366" spans="1:7" ht="15.75" customHeight="1">
       <c r="A366" s="28"/>
       <c r="B366" s="28"/>
       <c r="C366" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D366" s="23">
-        <v>889</v>
+        <v>1744</v>
       </c>
       <c r="E366" s="23">
-        <v>2896995.74</v>
+        <v>6117728.6900000004</v>
       </c>
       <c r="F366" s="23">
-        <v>27033.98</v>
+        <v>583159.13</v>
       </c>
       <c r="G366" s="23">
-        <v>2869961.75</v>
+        <v>5534569.5599999996</v>
       </c>
     </row>
     <row r="367" spans="1:7" ht="15.75" customHeight="1">
       <c r="A367" s="28"/>
       <c r="B367" s="28"/>
       <c r="C367" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D367" s="23">
-        <v>996</v>
+        <v>865</v>
       </c>
       <c r="E367" s="23">
-        <v>3993047.93</v>
+        <v>2909565.24</v>
       </c>
       <c r="F367" s="23">
-        <v>2319.59</v>
+        <v>24150.62</v>
       </c>
       <c r="G367" s="23">
-        <v>3990728.34</v>
+        <v>2885414.62</v>
       </c>
     </row>
     <row r="368" spans="1:7" ht="15.75" customHeight="1">
       <c r="A368" s="28"/>
       <c r="B368" s="28"/>
       <c r="C368" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D368" s="23">
-        <v>477</v>
+        <v>936</v>
       </c>
       <c r="E368" s="23">
-        <v>1944421.79</v>
+        <v>7444492.2400000002</v>
       </c>
       <c r="F368" s="23">
-        <v>33617.31</v>
+        <v>1965.67</v>
       </c>
       <c r="G368" s="23">
-        <v>1910804.47</v>
+        <v>7442526.5800000001</v>
       </c>
     </row>
     <row r="369" spans="1:7" ht="15.75" customHeight="1">
       <c r="A369" s="28"/>
       <c r="B369" s="28"/>
       <c r="C369" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D369" s="23">
-        <v>1660</v>
+        <v>456</v>
       </c>
       <c r="E369" s="23">
-        <v>4473516.5999999996</v>
+        <v>2058705.05</v>
       </c>
       <c r="F369" s="23">
-        <v>33716.07</v>
+        <v>20012.599999999999</v>
       </c>
       <c r="G369" s="23">
-        <v>4439800.53</v>
+        <v>2038692.45</v>
       </c>
     </row>
     <row r="370" spans="1:7" ht="15.75" customHeight="1">
       <c r="A370" s="28"/>
       <c r="B370" s="28"/>
       <c r="C370" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D370" s="23">
-        <v>476</v>
+        <v>1576</v>
       </c>
       <c r="E370" s="23">
-        <v>1110373.3799999999</v>
+        <v>4955620.4400000004</v>
       </c>
       <c r="F370" s="23">
-        <v>0</v>
+        <v>28106.2</v>
       </c>
       <c r="G370" s="23">
-        <v>1110373.3799999999</v>
+        <v>4927514.24</v>
       </c>
     </row>
     <row r="371" spans="1:7" ht="15.75" customHeight="1">
       <c r="A371" s="28"/>
       <c r="B371" s="28"/>
       <c r="C371" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D371" s="23">
-        <v>886</v>
+        <v>498</v>
       </c>
       <c r="E371" s="23">
-        <v>2745966.52</v>
+        <v>1060433.8500000001</v>
       </c>
       <c r="F371" s="23">
-        <v>7360.23</v>
+        <v>0</v>
       </c>
       <c r="G371" s="23">
-        <v>2738606.29</v>
+        <v>1060433.8500000001</v>
       </c>
     </row>
     <row r="372" spans="1:7" ht="15.75" customHeight="1">
       <c r="A372" s="28"/>
       <c r="B372" s="28"/>
       <c r="C372" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D372" s="23">
-        <v>262</v>
+        <v>876</v>
       </c>
       <c r="E372" s="23">
-        <v>533384.12</v>
+        <v>3274045.19</v>
       </c>
       <c r="F372" s="23">
-        <v>0</v>
+        <v>5329.83</v>
       </c>
       <c r="G372" s="23">
-        <v>533384.12</v>
+        <v>3268715.36</v>
       </c>
     </row>
     <row r="373" spans="1:7" ht="15.75" customHeight="1">
       <c r="A373" s="28"/>
       <c r="B373" s="28"/>
       <c r="C373" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D373" s="23">
-        <v>688</v>
+        <v>244</v>
       </c>
       <c r="E373" s="23">
-        <v>2601752.4300000002</v>
+        <v>520607.31</v>
       </c>
       <c r="F373" s="23">
-        <v>65891.7</v>
+        <v>0</v>
       </c>
       <c r="G373" s="23">
-        <v>2535860.73</v>
+        <v>520607.31</v>
       </c>
     </row>
     <row r="374" spans="1:7" ht="15.75" customHeight="1">
       <c r="A374" s="28"/>
       <c r="B374" s="28"/>
       <c r="C374" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D374" s="23">
-        <v>1068</v>
+        <v>674</v>
       </c>
       <c r="E374" s="23">
-        <v>11519997.779999999</v>
+        <v>2393405.13</v>
       </c>
       <c r="F374" s="23">
-        <v>3848593.22</v>
+        <v>26834.52</v>
       </c>
       <c r="G374" s="23">
-        <v>7671404.5599999996</v>
+        <v>2366570.6</v>
       </c>
     </row>
     <row r="375" spans="1:7" ht="15.75" customHeight="1">
       <c r="A375" s="28"/>
       <c r="B375" s="28"/>
       <c r="C375" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D375" s="23">
-        <v>803</v>
+        <v>1047</v>
       </c>
       <c r="E375" s="23">
-        <v>3312295.17</v>
+        <v>10205008.35</v>
       </c>
       <c r="F375" s="23">
-        <v>78797.84</v>
+        <v>3447093.77</v>
       </c>
       <c r="G375" s="23">
-        <v>3233497.34</v>
+        <v>6757914.5800000001</v>
       </c>
     </row>
     <row r="376" spans="1:7" ht="15.75" customHeight="1">
       <c r="A376" s="28"/>
       <c r="B376" s="28"/>
       <c r="C376" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D376" s="23">
-        <v>169</v>
+        <v>762</v>
       </c>
       <c r="E376" s="23">
-        <v>449357.44</v>
+        <v>2930763.58</v>
       </c>
       <c r="F376" s="23">
-        <v>0</v>
+        <v>12992.88</v>
       </c>
       <c r="G376" s="23">
-        <v>449357.44</v>
+        <v>2917770.7</v>
       </c>
     </row>
     <row r="377" spans="1:7" ht="15.75" customHeight="1">
       <c r="A377" s="28"/>
       <c r="B377" s="28"/>
       <c r="C377" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D377" s="23">
-        <v>67</v>
+        <v>182</v>
       </c>
       <c r="E377" s="23">
-        <v>82901.53</v>
+        <v>489643.92</v>
       </c>
       <c r="F377" s="23">
         <v>0</v>
       </c>
       <c r="G377" s="23">
-        <v>82901.53</v>
+        <v>489643.92</v>
       </c>
     </row>
     <row r="378" spans="1:7" ht="15.75" customHeight="1">
       <c r="A378" s="28"/>
-      <c r="B378" s="29" t="s">
+      <c r="B378" s="28"/>
+      <c r="C378" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D378" s="23">
+        <v>68</v>
+      </c>
+      <c r="E378" s="23">
+        <v>70870.720000000001</v>
+      </c>
+      <c r="F378" s="23">
+        <v>0</v>
+      </c>
+      <c r="G378" s="23">
+        <v>70870.720000000001</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A379" s="28"/>
+      <c r="B379" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="C378" s="29"/>
-      <c r="D378" s="23">
+      <c r="C379" s="29"/>
+      <c r="D379" s="23">
+        <v>56506</v>
+      </c>
+      <c r="E379" s="23">
+        <v>648840407.60000002</v>
+      </c>
+      <c r="F379" s="23">
+        <v>78186459.75</v>
+      </c>
+      <c r="G379" s="23">
+        <v>570653947.85000002</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A380" s="2">
+        <v>2008</v>
+      </c>
+      <c r="B380" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D380" s="23">
+        <v>8750</v>
+      </c>
+      <c r="E380" s="23">
+        <v>95285940.010000005</v>
+      </c>
+      <c r="F380" s="23">
+        <v>7583418</v>
+      </c>
+      <c r="G380" s="23">
+        <v>87702522.010000005</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A381" s="28"/>
+      <c r="B381" s="28"/>
+      <c r="C381" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D381" s="23">
+        <v>16723</v>
+      </c>
+      <c r="E381" s="23">
+        <v>395922014.68000001</v>
+      </c>
+      <c r="F381" s="23">
+        <v>32132956.129999999</v>
+      </c>
+      <c r="G381" s="23">
+        <v>363789058.55000001</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A382" s="28"/>
+      <c r="B382" s="28"/>
+      <c r="C382" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D382" s="23">
+        <v>3172</v>
+      </c>
+      <c r="E382" s="23">
+        <v>27528280.940000001</v>
+      </c>
+      <c r="F382" s="23">
+        <v>3675576.07</v>
+      </c>
+      <c r="G382" s="23">
+        <v>23852704.870000001</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A383" s="28"/>
+      <c r="B383" s="28"/>
+      <c r="C383" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D383" s="23">
+        <v>6383</v>
+      </c>
+      <c r="E383" s="23">
+        <v>37137125.689999998</v>
+      </c>
+      <c r="F383" s="23">
+        <v>1994023.91</v>
+      </c>
+      <c r="G383" s="23">
+        <v>35143101.780000001</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A384" s="28"/>
+      <c r="B384" s="28"/>
+      <c r="C384" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D384" s="23">
+        <v>3801</v>
+      </c>
+      <c r="E384" s="23">
+        <v>25483378.140000001</v>
+      </c>
+      <c r="F384" s="23">
+        <v>223300.92</v>
+      </c>
+      <c r="G384" s="23">
+        <v>25260077.219999999</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A385" s="28"/>
+      <c r="B385" s="28"/>
+      <c r="C385" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D385" s="23">
+        <v>5725</v>
+      </c>
+      <c r="E385" s="23">
+        <v>35884899.210000001</v>
+      </c>
+      <c r="F385" s="23">
+        <v>1517830.63</v>
+      </c>
+      <c r="G385" s="23">
+        <v>34367068.579999998</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A386" s="28"/>
+      <c r="B386" s="28"/>
+      <c r="C386" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D386" s="23">
+        <v>926</v>
+      </c>
+      <c r="E386" s="23">
+        <v>2747612.23</v>
+      </c>
+      <c r="F386" s="23">
+        <v>26623.1</v>
+      </c>
+      <c r="G386" s="23">
+        <v>2720989.13</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A387" s="28"/>
+      <c r="B387" s="28"/>
+      <c r="C387" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D387" s="23">
+        <v>756</v>
+      </c>
+      <c r="E387" s="23">
+        <v>12638087.4</v>
+      </c>
+      <c r="F387" s="23">
+        <v>5576761.8799999999</v>
+      </c>
+      <c r="G387" s="23">
+        <v>7061325.5199999996</v>
+      </c>
+    </row>
+    <row r="388" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A388" s="28"/>
+      <c r="B388" s="28"/>
+      <c r="C388" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D388" s="23">
+        <v>1029</v>
+      </c>
+      <c r="E388" s="23">
+        <v>3707358.58</v>
+      </c>
+      <c r="F388" s="23">
+        <v>94400.41</v>
+      </c>
+      <c r="G388" s="23">
+        <v>3612958.17</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A389" s="28"/>
+      <c r="B389" s="28"/>
+      <c r="C389" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D389" s="23">
+        <v>1803</v>
+      </c>
+      <c r="E389" s="23">
+        <v>6340337.71</v>
+      </c>
+      <c r="F389" s="23">
+        <v>578760.71</v>
+      </c>
+      <c r="G389" s="23">
+        <v>5761576</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A390" s="28"/>
+      <c r="B390" s="28"/>
+      <c r="C390" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D390" s="23">
+        <v>889</v>
+      </c>
+      <c r="E390" s="23">
+        <v>2896995.74</v>
+      </c>
+      <c r="F390" s="23">
+        <v>27033.98</v>
+      </c>
+      <c r="G390" s="23">
+        <v>2869961.75</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A391" s="28"/>
+      <c r="B391" s="28"/>
+      <c r="C391" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D391" s="23">
+        <v>996</v>
+      </c>
+      <c r="E391" s="23">
+        <v>3993047.93</v>
+      </c>
+      <c r="F391" s="23">
+        <v>2319.59</v>
+      </c>
+      <c r="G391" s="23">
+        <v>3990728.34</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A392" s="28"/>
+      <c r="B392" s="28"/>
+      <c r="C392" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D392" s="23">
+        <v>477</v>
+      </c>
+      <c r="E392" s="23">
+        <v>1944421.79</v>
+      </c>
+      <c r="F392" s="23">
+        <v>33617.31</v>
+      </c>
+      <c r="G392" s="23">
+        <v>1910804.47</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A393" s="28"/>
+      <c r="B393" s="28"/>
+      <c r="C393" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D393" s="23">
+        <v>1660</v>
+      </c>
+      <c r="E393" s="23">
+        <v>4473516.5999999996</v>
+      </c>
+      <c r="F393" s="23">
+        <v>33716.07</v>
+      </c>
+      <c r="G393" s="23">
+        <v>4439800.53</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A394" s="28"/>
+      <c r="B394" s="28"/>
+      <c r="C394" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D394" s="23">
+        <v>476</v>
+      </c>
+      <c r="E394" s="23">
+        <v>1110373.3799999999</v>
+      </c>
+      <c r="F394" s="23">
+        <v>0</v>
+      </c>
+      <c r="G394" s="23">
+        <v>1110373.3799999999</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A395" s="28"/>
+      <c r="B395" s="28"/>
+      <c r="C395" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D395" s="23">
+        <v>886</v>
+      </c>
+      <c r="E395" s="23">
+        <v>2745966.52</v>
+      </c>
+      <c r="F395" s="23">
+        <v>7360.23</v>
+      </c>
+      <c r="G395" s="23">
+        <v>2738606.29</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A396" s="28"/>
+      <c r="B396" s="28"/>
+      <c r="C396" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D396" s="23">
+        <v>262</v>
+      </c>
+      <c r="E396" s="23">
+        <v>533384.12</v>
+      </c>
+      <c r="F396" s="23">
+        <v>0</v>
+      </c>
+      <c r="G396" s="23">
+        <v>533384.12</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A397" s="28"/>
+      <c r="B397" s="28"/>
+      <c r="C397" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D397" s="23">
+        <v>688</v>
+      </c>
+      <c r="E397" s="23">
+        <v>2601752.4300000002</v>
+      </c>
+      <c r="F397" s="23">
+        <v>65891.7</v>
+      </c>
+      <c r="G397" s="23">
+        <v>2535860.73</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A398" s="28"/>
+      <c r="B398" s="28"/>
+      <c r="C398" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D398" s="23">
+        <v>1068</v>
+      </c>
+      <c r="E398" s="23">
+        <v>11519997.779999999</v>
+      </c>
+      <c r="F398" s="23">
+        <v>3848593.22</v>
+      </c>
+      <c r="G398" s="23">
+        <v>7671404.5599999996</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A399" s="28"/>
+      <c r="B399" s="28"/>
+      <c r="C399" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D399" s="23">
+        <v>803</v>
+      </c>
+      <c r="E399" s="23">
+        <v>3312295.17</v>
+      </c>
+      <c r="F399" s="23">
+        <v>78797.84</v>
+      </c>
+      <c r="G399" s="23">
+        <v>3233497.34</v>
+      </c>
+    </row>
+    <row r="400" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A400" s="28"/>
+      <c r="B400" s="28"/>
+      <c r="C400" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D400" s="23">
+        <v>169</v>
+      </c>
+      <c r="E400" s="23">
+        <v>449357.44</v>
+      </c>
+      <c r="F400" s="23">
+        <v>0</v>
+      </c>
+      <c r="G400" s="23">
+        <v>449357.44</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A401" s="28"/>
+      <c r="B401" s="28"/>
+      <c r="C401" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D401" s="23">
+        <v>67</v>
+      </c>
+      <c r="E401" s="23">
+        <v>82901.53</v>
+      </c>
+      <c r="F401" s="23">
+        <v>0</v>
+      </c>
+      <c r="G401" s="23">
+        <v>82901.53</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A402" s="28"/>
+      <c r="B402" s="29" t="s">
+        <v>76</v>
+      </c>
+      <c r="C402" s="29"/>
+      <c r="D402" s="23">
         <v>57509</v>
       </c>
-      <c r="E378" s="23">
+      <c r="E402" s="23">
         <v>678339044</v>
       </c>
-      <c r="F378" s="23">
+      <c r="F402" s="23">
         <v>57500981.700000003</v>
       </c>
-      <c r="G378" s="23">
+      <c r="G402" s="23">
         <v>620838063.28999996</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="48">
+  <mergeCells count="51">
     <mergeCell ref="A3:A25"/>
     <mergeCell ref="B3:B24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="A27:A49"/>
     <mergeCell ref="B27:B48"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="A51:A73"/>
     <mergeCell ref="B51:B72"/>
     <mergeCell ref="B73:C73"/>
     <mergeCell ref="A75:A97"/>
     <mergeCell ref="B75:B96"/>
     <mergeCell ref="B97:C97"/>
     <mergeCell ref="A99:A121"/>
     <mergeCell ref="B99:B120"/>
     <mergeCell ref="B121:C121"/>
     <mergeCell ref="A123:A145"/>
     <mergeCell ref="B123:B144"/>
     <mergeCell ref="B145:C145"/>
     <mergeCell ref="A147:A169"/>
     <mergeCell ref="B147:B168"/>
     <mergeCell ref="B169:C169"/>
     <mergeCell ref="A171:A193"/>
     <mergeCell ref="B171:B192"/>
     <mergeCell ref="B193:C193"/>
     <mergeCell ref="A195:A217"/>
     <mergeCell ref="B195:B216"/>
     <mergeCell ref="B217:C217"/>
-    <mergeCell ref="A219:A240"/>
-[...19 lines deleted...]
-    <mergeCell ref="B378:C378"/>
+    <mergeCell ref="A219:A241"/>
+    <mergeCell ref="B219:B240"/>
+    <mergeCell ref="B241:C241"/>
+    <mergeCell ref="A243:A264"/>
+    <mergeCell ref="B243:B263"/>
+    <mergeCell ref="B264:C264"/>
+    <mergeCell ref="A266:A287"/>
+    <mergeCell ref="B266:B286"/>
+    <mergeCell ref="B287:C287"/>
+    <mergeCell ref="A289:A310"/>
+    <mergeCell ref="B289:B309"/>
+    <mergeCell ref="B310:C310"/>
+    <mergeCell ref="A312:A333"/>
+    <mergeCell ref="B312:B332"/>
+    <mergeCell ref="B333:C333"/>
+    <mergeCell ref="A335:A356"/>
+    <mergeCell ref="B335:B355"/>
+    <mergeCell ref="B356:C356"/>
+    <mergeCell ref="A358:A379"/>
+    <mergeCell ref="B358:B378"/>
+    <mergeCell ref="B379:C379"/>
+    <mergeCell ref="A381:A402"/>
+    <mergeCell ref="B381:B401"/>
+    <mergeCell ref="B402:C402"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>文化創意產業家數及營業額依行業區分</vt:lpstr>
       <vt:lpstr>文化創意產業家數及營業額依經營年數區分</vt:lpstr>