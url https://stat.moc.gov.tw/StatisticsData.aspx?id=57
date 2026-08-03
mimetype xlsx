--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\3文化韌性\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\3文化韌性\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1C65596-99CB-4E61-93F4-645790B52FF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5373C341-B78A-4DA9-AFE5-78A8F1E913ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{D4FC1D4E-353D-4220-95DE-8C038E927D81}"/>
+    <workbookView xWindow="7770" yWindow="330" windowWidth="19005" windowHeight="14700" activeTab="1" xr2:uid="{D4FC1D4E-353D-4220-95DE-8C038E927D81}"/>
   </bookViews>
   <sheets>
     <sheet name="社區營造預算概況" sheetId="1" r:id="rId1"/>
     <sheet name="2016及以後文化部社區營造及博物館地方文化館補助方政府概況" sheetId="2" r:id="rId2"/>
     <sheet name="2008至2015文化部社區總體營造補助各地方政府概況" sheetId="3" r:id="rId3"/>
     <sheet name="文化部補助博物館與地方文化館成果概況" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="48">
   <si>
     <t>年度</t>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>新故鄉</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
@@ -1506,5122 +1506,5724 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A87590F3-1F9C-4E5A-8A15-9DF39FC2AC17}">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="C30" sqref="C30"/>
+      <selection pane="bottomRight" activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="25.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>
     <col min="3" max="3" width="20.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" customWidth="1"/>
     <col min="5" max="5" width="17.7109375" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="5">
-        <v>261123</v>
+        <v>306599</v>
       </c>
       <c r="C2" s="5">
-        <v>715300</v>
+        <v>627000</v>
       </c>
       <c r="D2" s="5">
-        <v>976423</v>
+        <v>933599</v>
       </c>
       <c r="E2" s="5">
-        <v>23574786</v>
+        <v>29017693</v>
       </c>
       <c r="F2" s="6">
-        <v>4.1399999999999997</v>
+        <v>3.22</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B3" s="5">
-        <v>280233</v>
+        <v>261123</v>
       </c>
       <c r="C3" s="5">
-        <v>445000</v>
+        <v>715300</v>
       </c>
       <c r="D3" s="5">
-        <v>725233</v>
+        <v>976423</v>
       </c>
       <c r="E3" s="5">
-        <v>20570103</v>
+        <v>23574786</v>
       </c>
       <c r="F3" s="6">
-        <v>3.53</v>
+        <v>4.1399999999999997</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B4" s="5">
-        <v>289475</v>
+        <v>280233</v>
       </c>
       <c r="C4" s="5">
-        <v>543000</v>
+        <v>445000</v>
       </c>
       <c r="D4" s="5">
-        <v>832475</v>
+        <v>725233</v>
       </c>
       <c r="E4" s="5">
-        <v>20502266</v>
+        <v>20570103</v>
       </c>
       <c r="F4" s="6">
-        <v>4.0599999999999996</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="4">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B5" s="5">
-        <v>306881</v>
+        <v>289475</v>
       </c>
       <c r="C5" s="5">
-        <v>835000</v>
+        <v>543000</v>
       </c>
       <c r="D5" s="5">
-        <v>1141881</v>
+        <v>832475</v>
       </c>
       <c r="E5" s="5">
-        <v>27881708</v>
+        <v>20502266</v>
       </c>
       <c r="F5" s="6">
-        <v>4.0999999999999996</v>
+        <v>4.0599999999999996</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="4">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B6" s="5">
-        <v>289344</v>
+        <v>306881</v>
       </c>
       <c r="C6" s="5">
-        <v>817000</v>
+        <v>835000</v>
       </c>
       <c r="D6" s="5">
-        <v>1106344</v>
+        <v>1141881</v>
       </c>
       <c r="E6" s="5">
-        <v>26857155</v>
+        <v>27881708</v>
       </c>
       <c r="F6" s="6">
-        <v>4.12</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="4">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B7" s="5">
-        <v>293908</v>
+        <v>289344</v>
       </c>
       <c r="C7" s="5">
-        <v>480566</v>
+        <v>817000</v>
       </c>
       <c r="D7" s="5">
-        <v>774474</v>
+        <v>1106344</v>
       </c>
       <c r="E7" s="5">
-        <v>21749651</v>
+        <v>26857155</v>
       </c>
       <c r="F7" s="6">
-        <v>3.56</v>
+        <v>4.12</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="4">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B8" s="5">
-        <v>310337</v>
+        <v>293908</v>
       </c>
       <c r="C8" s="5">
-        <v>525111</v>
+        <v>480566</v>
       </c>
       <c r="D8" s="5">
-        <v>835448</v>
+        <v>774474</v>
       </c>
       <c r="E8" s="5">
-        <v>18889169</v>
+        <v>21749651</v>
       </c>
       <c r="F8" s="6">
-        <v>4.42</v>
+        <v>3.56</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="4">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B9" s="5">
-        <v>295841</v>
+        <v>310337</v>
       </c>
       <c r="C9" s="5">
-        <v>342158</v>
+        <v>525111</v>
       </c>
       <c r="D9" s="5">
-        <v>637999</v>
+        <v>835448</v>
       </c>
       <c r="E9" s="5">
-        <v>16531292</v>
+        <v>18889169</v>
       </c>
       <c r="F9" s="6">
-        <v>3.86</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="4">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B10" s="5">
-        <v>314289</v>
+        <v>295841</v>
       </c>
       <c r="C10" s="5">
-        <v>362175</v>
+        <v>342158</v>
       </c>
       <c r="D10" s="5">
-        <v>676464</v>
+        <v>637999</v>
       </c>
       <c r="E10" s="5">
-        <v>16741383</v>
+        <v>16531292</v>
       </c>
       <c r="F10" s="6">
-        <v>4.04</v>
+        <v>3.86</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="4">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B11" s="5">
-        <v>270696</v>
+        <v>314289</v>
       </c>
       <c r="C11" s="5">
-        <v>299506</v>
+        <v>362175</v>
       </c>
       <c r="D11" s="5">
-        <v>570202</v>
+        <v>676464</v>
       </c>
       <c r="E11" s="5">
-        <v>15997228</v>
+        <v>16741383</v>
       </c>
       <c r="F11" s="6">
-        <v>3.56</v>
+        <v>4.04</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="4">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B12" s="5">
-        <v>251740</v>
+        <v>270696</v>
       </c>
       <c r="C12" s="5">
-        <v>296830</v>
+        <v>299506</v>
       </c>
       <c r="D12" s="5">
-        <v>548570</v>
+        <v>570202</v>
       </c>
       <c r="E12" s="5">
-        <v>15722347</v>
+        <v>15997228</v>
       </c>
       <c r="F12" s="6">
-        <v>3.49</v>
+        <v>3.56</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="4">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B13" s="5">
-        <v>164450</v>
+        <v>251740</v>
       </c>
       <c r="C13" s="5">
-        <v>268831</v>
+        <v>296830</v>
       </c>
       <c r="D13" s="5">
-        <v>453532</v>
+        <v>548570</v>
       </c>
       <c r="E13" s="5">
-        <v>15367081</v>
+        <v>15722347</v>
       </c>
       <c r="F13" s="6">
-        <v>2.95</v>
+        <v>3.49</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="4">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B14" s="5">
-        <v>157000</v>
+        <v>164450</v>
       </c>
       <c r="C14" s="5">
-        <v>320880</v>
+        <v>268831</v>
       </c>
       <c r="D14" s="5">
-        <v>518878</v>
+        <v>453532</v>
       </c>
       <c r="E14" s="5">
-        <v>11530974</v>
+        <v>15367081</v>
       </c>
       <c r="F14" s="6">
-        <v>4.5</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="4">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B15" s="5">
-        <v>223923</v>
+        <v>157000</v>
       </c>
       <c r="C15" s="5">
-        <v>321392</v>
+        <v>320880</v>
       </c>
       <c r="D15" s="5">
-        <v>597119</v>
+        <v>518878</v>
       </c>
       <c r="E15" s="5">
-        <v>8772909</v>
+        <v>11530974</v>
       </c>
       <c r="F15" s="6">
-        <v>6.81</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="4">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B16" s="5">
-        <v>295957</v>
+        <v>223923</v>
       </c>
       <c r="C16" s="5">
-        <v>336000</v>
+        <v>321392</v>
       </c>
       <c r="D16" s="5">
-        <v>656704</v>
+        <v>597119</v>
       </c>
       <c r="E16" s="5">
-        <v>7534801</v>
+        <v>8772909</v>
       </c>
       <c r="F16" s="6">
-        <v>8.7200000000000006</v>
+        <v>6.81</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="4">
+        <v>2009</v>
+      </c>
+      <c r="B17" s="5">
+        <v>295957</v>
+      </c>
+      <c r="C17" s="5">
+        <v>336000</v>
+      </c>
+      <c r="D17" s="5">
+        <v>656704</v>
+      </c>
+      <c r="E17" s="5">
+        <v>7534801</v>
+      </c>
+      <c r="F17" s="6">
+        <v>8.7200000000000006</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="4">
         <v>2008</v>
       </c>
-      <c r="B17" s="5">
+      <c r="B18" s="5">
         <v>245240</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C18" s="5">
         <v>389009</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D18" s="5">
         <v>657601</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E18" s="5">
         <v>5907602</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F18" s="6">
         <v>11.13</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D79E9AC1-5335-44D5-926A-1566E28962EB}">
-  <dimension ref="A1:I185"/>
+  <dimension ref="A1:I208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="3" ySplit="1" topLeftCell="D2" activePane="bottomRight" state="frozen"/>
       <selection activeCell="E23" sqref="E23"/>
       <selection pane="topRight" activeCell="E23" sqref="E23"/>
       <selection pane="bottomLeft" activeCell="E23" sqref="E23"/>
-      <selection pane="bottomRight" activeCell="K18" sqref="K18"/>
+      <selection pane="bottomRight" activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" customWidth="1"/>
     <col min="5" max="9" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="9" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5">
-        <v>29430</v>
+        <v>31030</v>
       </c>
       <c r="E2" s="5">
-        <v>28512</v>
+        <v>30316</v>
       </c>
       <c r="F2" s="5">
-        <v>9120</v>
+        <v>12900</v>
       </c>
       <c r="G2" s="5">
-        <v>10845</v>
+        <v>14546</v>
       </c>
       <c r="H2" s="5">
-        <v>20310</v>
+        <v>18130</v>
       </c>
       <c r="I2" s="5">
-        <v>17667</v>
+        <v>15770</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="13"/>
       <c r="C3" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="5">
-        <v>8815</v>
+        <v>9785</v>
       </c>
       <c r="E3" s="5">
-        <v>11789</v>
+        <v>13086</v>
       </c>
       <c r="F3" s="5">
         <v>0</v>
       </c>
       <c r="G3" s="5">
         <v>0</v>
       </c>
       <c r="H3" s="5">
-        <v>8815</v>
+        <v>9785</v>
       </c>
       <c r="I3" s="5">
-        <v>11789</v>
+        <v>13086</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="5">
-        <v>19370</v>
+        <v>23200</v>
       </c>
       <c r="E4" s="5">
-        <v>6239</v>
+        <v>14309</v>
       </c>
       <c r="F4" s="5">
-        <v>9120</v>
+        <v>12900</v>
       </c>
       <c r="G4" s="5">
-        <v>1115</v>
+        <v>9159</v>
       </c>
       <c r="H4" s="5">
-        <v>10250</v>
+        <v>10300</v>
       </c>
       <c r="I4" s="5">
-        <v>5125</v>
+        <v>5150</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="5">
-        <v>8898</v>
+        <v>18450</v>
       </c>
       <c r="E5" s="5">
-        <v>15008</v>
+        <v>13183</v>
       </c>
       <c r="F5" s="5">
-        <v>1188</v>
+        <v>11600</v>
       </c>
       <c r="G5" s="5">
-        <v>8803</v>
+        <v>7670</v>
       </c>
       <c r="H5" s="5">
-        <v>7710</v>
+        <v>6850</v>
       </c>
       <c r="I5" s="5">
-        <v>6205</v>
+        <v>5513</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="13"/>
       <c r="B6" s="13"/>
       <c r="C6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="5">
-        <v>24930</v>
+        <v>52090</v>
       </c>
       <c r="E6" s="5">
-        <v>16583</v>
+        <v>30780</v>
       </c>
       <c r="F6" s="5">
-        <v>8930</v>
+        <v>9690</v>
       </c>
       <c r="G6" s="5">
-        <v>8930</v>
+        <v>10500</v>
       </c>
       <c r="H6" s="5">
-        <v>16000</v>
+        <v>42400</v>
       </c>
       <c r="I6" s="5">
-        <v>7653</v>
+        <v>20280</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="13"/>
       <c r="B7" s="13"/>
       <c r="C7" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="5">
-        <v>38420</v>
+        <v>71780</v>
       </c>
       <c r="E7" s="5">
-        <v>15237</v>
+        <v>30241</v>
       </c>
       <c r="F7" s="5">
-        <v>11980</v>
+        <v>12420</v>
       </c>
       <c r="G7" s="5">
-        <v>3150</v>
+        <v>3105</v>
       </c>
       <c r="H7" s="5">
-        <v>26440</v>
+        <v>59360</v>
       </c>
       <c r="I7" s="5">
-        <v>12087</v>
+        <v>27136</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="13"/>
       <c r="B8" s="13"/>
       <c r="C8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="5">
-        <v>19753</v>
+        <v>22007</v>
       </c>
       <c r="E8" s="5">
-        <v>6732</v>
+        <v>7664</v>
       </c>
       <c r="F8" s="5">
-        <v>7800</v>
+        <v>6560</v>
       </c>
       <c r="G8" s="5">
-        <v>2094</v>
+        <v>1670</v>
       </c>
       <c r="H8" s="5">
-        <v>11953</v>
+        <v>15447</v>
       </c>
       <c r="I8" s="5">
-        <v>4638</v>
+        <v>5994</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="5">
-        <v>11860</v>
+        <v>10100</v>
       </c>
       <c r="E9" s="5">
-        <v>5376</v>
+        <v>4899</v>
       </c>
       <c r="F9" s="5">
-        <v>8550</v>
+        <v>7000</v>
       </c>
       <c r="G9" s="5">
-        <v>2313</v>
+        <v>2030</v>
       </c>
       <c r="H9" s="5">
-        <v>3310</v>
+        <v>3100</v>
       </c>
       <c r="I9" s="5">
-        <v>3063</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="13"/>
       <c r="B10" s="13"/>
       <c r="C10" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="5">
-        <v>13160</v>
+        <v>20540</v>
       </c>
       <c r="E10" s="5">
-        <v>3667</v>
+        <v>5404</v>
       </c>
       <c r="F10" s="5">
-        <v>6650</v>
+        <v>8800</v>
       </c>
       <c r="G10" s="5">
-        <v>1236</v>
+        <v>1020</v>
       </c>
       <c r="H10" s="5">
-        <v>6510</v>
+        <v>11740</v>
       </c>
       <c r="I10" s="5">
-        <v>2431</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="13"/>
       <c r="B11" s="13"/>
       <c r="C11" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5">
-        <v>12535</v>
+        <v>11155</v>
       </c>
       <c r="E11" s="5">
-        <v>3960</v>
+        <v>3591</v>
       </c>
       <c r="F11" s="5">
-        <v>7790</v>
+        <v>7060</v>
       </c>
       <c r="G11" s="5">
-        <v>1465</v>
+        <v>1438</v>
       </c>
       <c r="H11" s="5">
-        <v>4745</v>
+        <v>4095</v>
       </c>
       <c r="I11" s="5">
-        <v>2495</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="13"/>
       <c r="B12" s="13"/>
       <c r="C12" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5">
-        <v>11450</v>
+        <v>10780</v>
       </c>
       <c r="E12" s="5">
-        <v>3406</v>
+        <v>2863</v>
       </c>
       <c r="F12" s="5">
-        <v>5700</v>
+        <v>5830</v>
       </c>
       <c r="G12" s="5">
-        <v>1406</v>
+        <v>1141</v>
       </c>
       <c r="H12" s="5">
-        <v>5750</v>
+        <v>4950</v>
       </c>
       <c r="I12" s="5">
-        <v>2000</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="13"/>
       <c r="B13" s="13"/>
       <c r="C13" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="5">
-        <v>17480</v>
+        <v>20190</v>
       </c>
       <c r="E13" s="5">
-        <v>5487</v>
+        <v>7475</v>
       </c>
       <c r="F13" s="5">
-        <v>9980</v>
+        <v>11800</v>
       </c>
       <c r="G13" s="5">
-        <v>3326</v>
+        <v>5058</v>
       </c>
       <c r="H13" s="5">
-        <v>7500</v>
+        <v>8390</v>
       </c>
       <c r="I13" s="5">
-        <v>2161</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13"/>
       <c r="B14" s="13"/>
       <c r="C14" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="5">
-        <v>15350</v>
+        <v>15970</v>
       </c>
       <c r="E14" s="5">
-        <v>11327</v>
+        <v>12171</v>
       </c>
       <c r="F14" s="5">
-        <v>6650</v>
+        <v>6470</v>
       </c>
       <c r="G14" s="5">
-        <v>907</v>
+        <v>793</v>
       </c>
       <c r="H14" s="5">
-        <v>8700</v>
+        <v>9500</v>
       </c>
       <c r="I14" s="5">
-        <v>10420</v>
+        <v>11378</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13"/>
       <c r="B15" s="13"/>
       <c r="C15" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="5">
-        <v>16135</v>
+        <v>26153</v>
       </c>
       <c r="E15" s="5">
-        <v>2809</v>
+        <v>5204</v>
       </c>
       <c r="F15" s="5">
-        <v>6370</v>
+        <v>6180</v>
       </c>
       <c r="G15" s="5">
-        <v>710</v>
+        <v>911</v>
       </c>
       <c r="H15" s="5">
-        <v>9765</v>
+        <v>19973</v>
       </c>
       <c r="I15" s="5">
-        <v>2099</v>
+        <v>4293</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="13"/>
       <c r="B16" s="13"/>
       <c r="C16" s="12" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="5">
-        <v>6680</v>
+        <v>10490</v>
       </c>
       <c r="E16" s="5">
-        <v>2022</v>
+        <v>3644</v>
       </c>
       <c r="F16" s="5">
-        <v>4280</v>
+        <v>5890</v>
       </c>
       <c r="G16" s="5">
-        <v>476</v>
+        <v>681</v>
       </c>
       <c r="H16" s="5">
-        <v>2400</v>
+        <v>4600</v>
       </c>
       <c r="I16" s="5">
-        <v>1546</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="13"/>
       <c r="B17" s="13"/>
       <c r="C17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="5">
-        <v>10250</v>
+        <v>13920</v>
       </c>
       <c r="E17" s="5">
-        <v>6121</v>
+        <v>7048</v>
       </c>
       <c r="F17" s="5">
-        <v>7130</v>
+        <v>7960</v>
       </c>
       <c r="G17" s="5">
-        <v>5159</v>
+        <v>5210</v>
       </c>
       <c r="H17" s="5">
-        <v>3120</v>
+        <v>5960</v>
       </c>
       <c r="I17" s="5">
-        <v>962</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="13"/>
       <c r="B18" s="13"/>
       <c r="C18" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5">
-        <v>13030</v>
+        <v>14810</v>
       </c>
       <c r="E18" s="5">
-        <v>6854</v>
+        <v>1649.3</v>
       </c>
       <c r="F18" s="5">
-        <v>4280</v>
+        <v>5060</v>
       </c>
       <c r="G18" s="5">
-        <v>5880</v>
+        <v>564.29999999999995</v>
       </c>
       <c r="H18" s="5">
-        <v>8750</v>
+        <v>9750</v>
       </c>
       <c r="I18" s="5">
-        <v>974</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="13"/>
       <c r="B19" s="13"/>
       <c r="C19" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="5">
-        <v>9130</v>
+        <v>17506</v>
       </c>
       <c r="E19" s="5">
-        <v>3212</v>
+        <v>10000</v>
       </c>
       <c r="F19" s="5">
-        <v>7130</v>
+        <v>5400</v>
       </c>
       <c r="G19" s="5">
-        <v>1783</v>
+        <v>1350</v>
       </c>
       <c r="H19" s="5">
-        <v>2000</v>
+        <v>12106</v>
       </c>
       <c r="I19" s="5">
-        <v>1429</v>
+        <v>8650</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="13"/>
       <c r="B20" s="13"/>
       <c r="C20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="5">
-        <v>7620</v>
+        <v>16718</v>
       </c>
       <c r="E20" s="5">
-        <v>2374</v>
+        <v>6766</v>
       </c>
       <c r="F20" s="5">
-        <v>5320</v>
+        <v>4030</v>
       </c>
       <c r="G20" s="5">
-        <v>1330</v>
+        <v>1007</v>
       </c>
       <c r="H20" s="5">
-        <v>2300</v>
+        <v>12688</v>
       </c>
       <c r="I20" s="5">
-        <v>1044</v>
+        <v>5759</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13"/>
       <c r="B21" s="13"/>
       <c r="C21" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="5">
-        <v>10450</v>
+        <v>15000</v>
       </c>
       <c r="E21" s="5">
-        <v>2900</v>
+        <v>4184</v>
       </c>
       <c r="F21" s="5">
-        <v>4750</v>
+        <v>4000</v>
       </c>
       <c r="G21" s="5">
-        <v>1250</v>
+        <v>1000</v>
       </c>
       <c r="H21" s="5">
-        <v>5700</v>
+        <v>11000</v>
       </c>
       <c r="I21" s="5">
-        <v>1650</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="13"/>
       <c r="B22" s="13"/>
       <c r="C22" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="5">
-        <v>4800</v>
+        <v>5500</v>
       </c>
       <c r="E22" s="5">
-        <v>9929</v>
+        <v>1733</v>
       </c>
       <c r="F22" s="5">
-        <v>3800</v>
+        <v>3500</v>
       </c>
       <c r="G22" s="5">
-        <v>9500</v>
+        <v>875</v>
       </c>
       <c r="H22" s="5">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="I22" s="5">
-        <v>429</v>
+        <v>858</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="13"/>
       <c r="B23" s="13"/>
       <c r="C23" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="5">
-        <v>12950</v>
+        <v>14070</v>
       </c>
       <c r="E23" s="5">
-        <v>1448</v>
+        <v>1815</v>
       </c>
       <c r="F23" s="5">
-        <v>5700</v>
+        <v>5320</v>
       </c>
       <c r="G23" s="5">
-        <v>640</v>
+        <v>840</v>
       </c>
       <c r="H23" s="5">
-        <v>7250</v>
+        <v>8750</v>
       </c>
       <c r="I23" s="5">
-        <v>808</v>
+        <v>975</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="13"/>
       <c r="B24" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="14"/>
       <c r="D24" s="5">
-        <v>322496</v>
+        <v>451244</v>
       </c>
       <c r="E24" s="5">
-        <v>170991</v>
+        <v>218025.3</v>
       </c>
       <c r="F24" s="5">
-        <v>142218</v>
+        <v>160370</v>
       </c>
       <c r="G24" s="5">
-        <v>72317</v>
+        <v>70568.3</v>
       </c>
       <c r="H24" s="5">
-        <v>180278</v>
+        <v>290874</v>
       </c>
       <c r="I24" s="5">
-        <v>98674</v>
+        <v>147457</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="10">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="5">
-        <v>31300</v>
+        <v>29430</v>
       </c>
       <c r="E25" s="5">
-        <v>30483.89</v>
+        <v>28512</v>
       </c>
       <c r="F25" s="5">
-        <v>9700</v>
+        <v>9120</v>
       </c>
       <c r="G25" s="5">
-        <v>11535.89</v>
+        <v>10845</v>
       </c>
       <c r="H25" s="5">
-        <v>21600</v>
+        <v>20310</v>
       </c>
       <c r="I25" s="5">
-        <v>18948</v>
+        <v>17667</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="13"/>
       <c r="B26" s="13"/>
       <c r="C26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="5">
-        <v>9950</v>
+        <v>8815</v>
       </c>
       <c r="E26" s="5">
-        <v>15757.47</v>
+        <v>11789</v>
       </c>
       <c r="F26" s="5">
         <v>0</v>
       </c>
       <c r="G26" s="5">
         <v>0</v>
       </c>
       <c r="H26" s="5">
-        <v>9950</v>
+        <v>8815</v>
       </c>
       <c r="I26" s="5">
-        <v>15757.47</v>
+        <v>11789</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="13"/>
       <c r="C27" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="5">
-        <v>24950</v>
+        <v>19370</v>
       </c>
       <c r="E27" s="5">
-        <v>11863.4</v>
+        <v>6239</v>
       </c>
       <c r="F27" s="5">
-        <v>10100</v>
+        <v>9120</v>
       </c>
       <c r="G27" s="5">
-        <v>1223.4000000000001</v>
+        <v>1115</v>
       </c>
       <c r="H27" s="5">
-        <v>14850</v>
+        <v>10250</v>
       </c>
       <c r="I27" s="5">
-        <v>10640</v>
+        <v>5125</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13"/>
       <c r="B28" s="13"/>
       <c r="C28" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="5">
-        <v>9350</v>
+        <v>8898</v>
       </c>
       <c r="E28" s="5">
-        <v>14224.2</v>
+        <v>15008</v>
       </c>
       <c r="F28" s="5">
-        <v>1200</v>
+        <v>1188</v>
       </c>
       <c r="G28" s="5">
-        <v>8781.18</v>
+        <v>8803</v>
       </c>
       <c r="H28" s="5">
-        <v>8150</v>
+        <v>7710</v>
       </c>
       <c r="I28" s="5">
-        <v>5443.02</v>
+        <v>6205</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
       <c r="B29" s="13"/>
       <c r="C29" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D29" s="5">
-        <v>30300</v>
+        <v>24930</v>
       </c>
       <c r="E29" s="5">
-        <v>23567.9</v>
+        <v>16583</v>
       </c>
       <c r="F29" s="5">
-        <v>9400</v>
+        <v>8930</v>
       </c>
       <c r="G29" s="5">
-        <v>9400</v>
+        <v>8930</v>
       </c>
       <c r="H29" s="5">
-        <v>20900</v>
+        <v>16000</v>
       </c>
       <c r="I29" s="5">
-        <v>14167.9</v>
+        <v>7653</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="13"/>
       <c r="B30" s="13"/>
       <c r="C30" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="5">
-        <v>50688.05</v>
+        <v>38420</v>
       </c>
       <c r="E30" s="5">
-        <v>20887.7</v>
+        <v>15237</v>
       </c>
       <c r="F30" s="5">
-        <v>12700</v>
+        <v>11980</v>
       </c>
       <c r="G30" s="5">
-        <v>3736</v>
+        <v>3150</v>
       </c>
       <c r="H30" s="5">
-        <v>37988.050000000003</v>
+        <v>26440</v>
       </c>
       <c r="I30" s="5">
-        <v>17151.7</v>
+        <v>12087</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="13"/>
       <c r="B31" s="13"/>
       <c r="C31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="5">
-        <v>30266.2</v>
+        <v>19753</v>
       </c>
       <c r="E31" s="5">
-        <v>10219.9</v>
+        <v>6732</v>
       </c>
       <c r="F31" s="5">
-        <v>8600</v>
+        <v>7800</v>
       </c>
       <c r="G31" s="5">
-        <v>2503.35</v>
+        <v>2094</v>
       </c>
       <c r="H31" s="5">
-        <v>21666.2</v>
+        <v>11953</v>
       </c>
       <c r="I31" s="5">
-        <v>7716.55</v>
+        <v>4638</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="13"/>
       <c r="B32" s="13"/>
       <c r="C32" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D32" s="5">
-        <v>16160</v>
+        <v>11860</v>
       </c>
       <c r="E32" s="5">
-        <v>8894.7099999999991</v>
+        <v>5376</v>
       </c>
       <c r="F32" s="5">
-        <v>9000</v>
+        <v>8550</v>
       </c>
       <c r="G32" s="5">
-        <v>2424.2800000000002</v>
+        <v>2313</v>
       </c>
       <c r="H32" s="5">
-        <v>7160</v>
+        <v>3310</v>
       </c>
       <c r="I32" s="5">
-        <v>6470.43</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13"/>
       <c r="B33" s="13"/>
       <c r="C33" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D33" s="5">
-        <v>22329.040000000001</v>
+        <v>13160</v>
       </c>
       <c r="E33" s="5">
-        <v>5093.34</v>
+        <v>3667</v>
       </c>
       <c r="F33" s="5">
-        <v>7700</v>
+        <v>6650</v>
       </c>
       <c r="G33" s="5">
-        <v>1035.45</v>
+        <v>1236</v>
       </c>
       <c r="H33" s="5">
-        <v>14629.04</v>
+        <v>6510</v>
       </c>
       <c r="I33" s="5">
-        <v>4057.89</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="13"/>
       <c r="B34" s="13"/>
       <c r="C34" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D34" s="5">
-        <v>10400</v>
+        <v>12535</v>
       </c>
       <c r="E34" s="5">
-        <v>2768</v>
+        <v>3960</v>
       </c>
       <c r="F34" s="5">
-        <v>7100</v>
+        <v>7790</v>
       </c>
       <c r="G34" s="5">
-        <v>1408</v>
+        <v>1465</v>
       </c>
       <c r="H34" s="5">
-        <v>3300</v>
+        <v>4745</v>
       </c>
       <c r="I34" s="5">
-        <v>1360</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="13"/>
       <c r="B35" s="13"/>
       <c r="C35" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="5">
-        <v>11300</v>
+        <v>11450</v>
       </c>
       <c r="E35" s="5">
-        <v>2783.04</v>
+        <v>3406</v>
       </c>
       <c r="F35" s="5">
-        <v>5900</v>
+        <v>5700</v>
       </c>
       <c r="G35" s="5">
-        <v>1133.04</v>
+        <v>1406</v>
       </c>
       <c r="H35" s="5">
-        <v>5400</v>
+        <v>5750</v>
       </c>
       <c r="I35" s="5">
-        <v>1650</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="13"/>
       <c r="B36" s="13"/>
       <c r="C36" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D36" s="5">
-        <v>18200</v>
+        <v>17480</v>
       </c>
       <c r="E36" s="5">
-        <v>6175</v>
+        <v>5487</v>
       </c>
       <c r="F36" s="5">
-        <v>10500</v>
+        <v>9980</v>
       </c>
       <c r="G36" s="5">
-        <v>3500</v>
+        <v>3326</v>
       </c>
       <c r="H36" s="5">
-        <v>7700</v>
+        <v>7500</v>
       </c>
       <c r="I36" s="5">
-        <v>2675</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="13"/>
       <c r="B37" s="13"/>
       <c r="C37" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="5">
-        <v>15100</v>
+        <v>15350</v>
       </c>
       <c r="E37" s="5">
-        <v>10915</v>
+        <v>11327</v>
       </c>
       <c r="F37" s="5">
-        <v>6600</v>
+        <v>6650</v>
       </c>
       <c r="G37" s="5">
-        <v>750</v>
+        <v>907</v>
       </c>
       <c r="H37" s="5">
-        <v>8500</v>
+        <v>8700</v>
       </c>
       <c r="I37" s="5">
-        <v>10165</v>
+        <v>10420</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="13"/>
       <c r="B38" s="13"/>
       <c r="C38" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="5">
-        <v>17645</v>
+        <v>16135</v>
       </c>
       <c r="E38" s="5">
-        <v>3136.6</v>
+        <v>2809</v>
       </c>
       <c r="F38" s="5">
-        <v>5995</v>
+        <v>6370</v>
       </c>
       <c r="G38" s="5">
-        <v>666.6</v>
+        <v>710</v>
       </c>
       <c r="H38" s="5">
-        <v>11650</v>
+        <v>9765</v>
       </c>
       <c r="I38" s="5">
-        <v>2470</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="13"/>
       <c r="B39" s="13"/>
       <c r="C39" s="12" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="5">
-        <v>13220</v>
+        <v>6680</v>
       </c>
       <c r="E39" s="5">
-        <v>3719.68</v>
+        <v>2022</v>
       </c>
       <c r="F39" s="5">
-        <v>4200</v>
+        <v>4280</v>
       </c>
       <c r="G39" s="5">
-        <v>493.68</v>
+        <v>476</v>
       </c>
       <c r="H39" s="5">
-        <v>9020</v>
+        <v>2400</v>
       </c>
       <c r="I39" s="5">
-        <v>3226</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="13"/>
       <c r="B40" s="13"/>
       <c r="C40" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="5">
-        <v>15150</v>
+        <v>10250</v>
       </c>
       <c r="E40" s="5">
-        <v>7100</v>
+        <v>6121</v>
       </c>
       <c r="F40" s="5">
-        <v>6700</v>
+        <v>7130</v>
       </c>
       <c r="G40" s="5">
-        <v>5156</v>
+        <v>5159</v>
       </c>
       <c r="H40" s="5">
-        <v>8450</v>
+        <v>3120</v>
       </c>
       <c r="I40" s="5">
-        <v>1944</v>
+        <v>962</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="13"/>
       <c r="B41" s="13"/>
       <c r="C41" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="5">
-        <v>10150</v>
+        <v>13030</v>
       </c>
       <c r="E41" s="5">
-        <v>6512</v>
+        <v>6854</v>
       </c>
       <c r="F41" s="5">
-        <v>4500</v>
+        <v>4280</v>
       </c>
       <c r="G41" s="5">
         <v>5880</v>
       </c>
       <c r="H41" s="5">
-        <v>5650</v>
+        <v>8750</v>
       </c>
       <c r="I41" s="5">
-        <v>632</v>
+        <v>974</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="13"/>
       <c r="B42" s="13"/>
       <c r="C42" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="5">
-        <v>9900</v>
+        <v>9130</v>
       </c>
       <c r="E42" s="5">
-        <v>3138.24</v>
+        <v>3212</v>
       </c>
       <c r="F42" s="5">
-        <v>7300</v>
+        <v>7130</v>
       </c>
       <c r="G42" s="5">
-        <v>1288.24</v>
+        <v>1783</v>
       </c>
       <c r="H42" s="5">
-        <v>2600</v>
+        <v>2000</v>
       </c>
       <c r="I42" s="5">
-        <v>1850</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="13"/>
       <c r="B43" s="13"/>
       <c r="C43" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D43" s="5">
-        <v>10600</v>
+        <v>7620</v>
       </c>
       <c r="E43" s="5">
-        <v>3765</v>
+        <v>2374</v>
       </c>
       <c r="F43" s="5">
-        <v>5600</v>
+        <v>5320</v>
       </c>
       <c r="G43" s="5">
-        <v>1400</v>
+        <v>1330</v>
       </c>
       <c r="H43" s="5">
-        <v>5000</v>
+        <v>2300</v>
       </c>
       <c r="I43" s="5">
-        <v>2365</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="13"/>
       <c r="B44" s="13"/>
       <c r="C44" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D44" s="5">
-        <v>12300</v>
+        <v>10450</v>
       </c>
       <c r="E44" s="5">
-        <v>4781</v>
+        <v>2900</v>
       </c>
       <c r="F44" s="5">
-        <v>5000</v>
+        <v>4750</v>
       </c>
       <c r="G44" s="5">
         <v>1250</v>
       </c>
       <c r="H44" s="5">
-        <v>7300</v>
+        <v>5700</v>
       </c>
       <c r="I44" s="5">
-        <v>3531</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="13"/>
       <c r="B45" s="13"/>
       <c r="C45" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D45" s="5">
-        <v>7395</v>
+        <v>4800</v>
       </c>
       <c r="E45" s="5">
-        <v>3710</v>
+        <v>9929</v>
       </c>
       <c r="F45" s="5">
-        <v>4000</v>
+        <v>3800</v>
       </c>
       <c r="G45" s="5">
+        <v>9500</v>
+      </c>
+      <c r="H45" s="5">
         <v>1000</v>
       </c>
-      <c r="H45" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="I45" s="5">
-        <v>2710</v>
+        <v>429</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="13"/>
       <c r="B46" s="13"/>
       <c r="C46" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D46" s="5">
-        <v>22052.6</v>
+        <v>12950</v>
       </c>
       <c r="E46" s="5">
-        <v>2452.17</v>
+        <v>1448</v>
       </c>
       <c r="F46" s="5">
-        <v>6000</v>
+        <v>5700</v>
       </c>
       <c r="G46" s="5">
-        <v>666.67</v>
+        <v>640</v>
       </c>
       <c r="H46" s="5">
-        <v>16052.6</v>
+        <v>7250</v>
       </c>
       <c r="I46" s="5">
-        <v>1785.5</v>
+        <v>808</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="13"/>
       <c r="B47" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C47" s="14"/>
       <c r="D47" s="5">
-        <v>398705.89</v>
+        <v>322496</v>
       </c>
       <c r="E47" s="5">
-        <v>201948.24</v>
+        <v>170991</v>
       </c>
       <c r="F47" s="5">
-        <v>147795</v>
+        <v>142218</v>
       </c>
       <c r="G47" s="5">
-        <v>65231.78</v>
+        <v>72317</v>
       </c>
       <c r="H47" s="5">
-        <v>250910.89</v>
+        <v>180278</v>
       </c>
       <c r="I47" s="5">
-        <v>136716.46</v>
+        <v>98674</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="10">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="5">
-        <v>48042</v>
+        <v>31300</v>
       </c>
       <c r="E48" s="5">
-        <v>47537</v>
+        <v>30483.89</v>
       </c>
       <c r="F48" s="5">
-        <v>8912</v>
+        <v>9700</v>
       </c>
       <c r="G48" s="5">
-        <v>19335</v>
+        <v>11535.89</v>
       </c>
       <c r="H48" s="5">
-        <v>39130</v>
+        <v>21600</v>
       </c>
       <c r="I48" s="5">
-        <v>28202</v>
+        <v>18948</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="13"/>
       <c r="B49" s="13"/>
       <c r="C49" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="5">
-        <v>13750</v>
+        <v>9950</v>
       </c>
       <c r="E49" s="5">
-        <v>19183</v>
+        <v>15757.47</v>
       </c>
       <c r="F49" s="5">
         <v>0</v>
       </c>
       <c r="G49" s="5">
         <v>0</v>
       </c>
       <c r="H49" s="5">
-        <v>13750</v>
+        <v>9950</v>
       </c>
       <c r="I49" s="5">
-        <v>19183</v>
+        <v>15757.47</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="13"/>
       <c r="B50" s="13"/>
       <c r="C50" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D50" s="5">
-        <v>25830</v>
+        <v>24950</v>
       </c>
       <c r="E50" s="5">
-        <v>13048</v>
+        <v>11863.4</v>
       </c>
       <c r="F50" s="5">
-        <v>12730</v>
+        <v>10100</v>
       </c>
       <c r="G50" s="5">
-        <v>3591</v>
+        <v>1223.4000000000001</v>
       </c>
       <c r="H50" s="5">
-        <v>13100</v>
+        <v>14850</v>
       </c>
       <c r="I50" s="5">
-        <v>9457</v>
+        <v>10640</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="13"/>
       <c r="B51" s="13"/>
       <c r="C51" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D51" s="5">
-        <v>23767.5</v>
+        <v>9350</v>
       </c>
       <c r="E51" s="5">
-        <v>12609.32</v>
+        <v>14224.2</v>
       </c>
       <c r="F51" s="5">
-        <v>16867.5</v>
+        <v>1200</v>
       </c>
       <c r="G51" s="5">
-        <v>8154.32</v>
+        <v>8781.18</v>
       </c>
       <c r="H51" s="5">
-        <v>6900</v>
+        <v>8150</v>
       </c>
       <c r="I51" s="5">
-        <v>4455</v>
+        <v>5443.02</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="13"/>
       <c r="B52" s="13"/>
       <c r="C52" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D52" s="5">
-        <v>33225</v>
+        <v>30300</v>
       </c>
       <c r="E52" s="5">
-        <v>26191</v>
+        <v>23567.9</v>
       </c>
       <c r="F52" s="5">
-        <v>14775</v>
+        <v>9400</v>
       </c>
       <c r="G52" s="5">
-        <v>14775</v>
+        <v>9400</v>
       </c>
       <c r="H52" s="5">
-        <v>18450</v>
+        <v>20900</v>
       </c>
       <c r="I52" s="5">
-        <v>11416</v>
+        <v>14167.9</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="13"/>
       <c r="B53" s="13"/>
       <c r="C53" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D53" s="5">
-        <v>52014</v>
+        <v>50688.05</v>
       </c>
       <c r="E53" s="5">
-        <v>20724</v>
+        <v>20887.7</v>
       </c>
       <c r="F53" s="5">
-        <v>10364</v>
+        <v>12700</v>
       </c>
       <c r="G53" s="5">
-        <v>2000</v>
+        <v>3736</v>
       </c>
       <c r="H53" s="5">
-        <v>41650</v>
+        <v>37988.050000000003</v>
       </c>
       <c r="I53" s="5">
-        <v>18724</v>
+        <v>17151.7</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="13"/>
       <c r="B54" s="13"/>
       <c r="C54" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="5">
-        <v>30980</v>
+        <v>30266.2</v>
       </c>
       <c r="E54" s="5">
-        <v>9598</v>
+        <v>10219.9</v>
       </c>
       <c r="F54" s="5">
-        <v>8010</v>
+        <v>8600</v>
       </c>
       <c r="G54" s="5">
-        <v>1466</v>
+        <v>2503.35</v>
       </c>
       <c r="H54" s="5">
-        <v>22970</v>
+        <v>21666.2</v>
       </c>
       <c r="I54" s="5">
-        <v>8132</v>
+        <v>7716.55</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="13"/>
       <c r="B55" s="13"/>
       <c r="C55" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D55" s="5">
-        <v>14758</v>
+        <v>16160</v>
       </c>
       <c r="E55" s="5">
-        <v>6022</v>
+        <v>8894.7099999999991</v>
       </c>
       <c r="F55" s="5">
-        <v>8998</v>
+        <v>9000</v>
       </c>
       <c r="G55" s="5">
-        <v>1722</v>
+        <v>2424.2800000000002</v>
       </c>
       <c r="H55" s="5">
-        <v>5760</v>
+        <v>7160</v>
       </c>
       <c r="I55" s="5">
-        <v>4300</v>
+        <v>6470.43</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="13"/>
       <c r="B56" s="13"/>
       <c r="C56" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D56" s="5">
-        <v>35876</v>
+        <v>22329.040000000001</v>
       </c>
       <c r="E56" s="5">
-        <v>5294</v>
+        <v>5093.34</v>
       </c>
       <c r="F56" s="5">
-        <v>6276</v>
+        <v>7700</v>
       </c>
       <c r="G56" s="5">
-        <v>700</v>
+        <v>1035.45</v>
       </c>
       <c r="H56" s="5">
-        <v>29600</v>
+        <v>14629.04</v>
       </c>
       <c r="I56" s="5">
-        <v>4594</v>
+        <v>4057.89</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="13"/>
       <c r="B57" s="13"/>
       <c r="C57" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D57" s="5">
-        <v>9490</v>
+        <v>10400</v>
       </c>
       <c r="E57" s="5">
-        <v>2536</v>
+        <v>2768</v>
       </c>
       <c r="F57" s="5">
-        <v>6140</v>
+        <v>7100</v>
       </c>
       <c r="G57" s="5">
-        <v>1153</v>
+        <v>1408</v>
       </c>
       <c r="H57" s="5">
-        <v>3350</v>
+        <v>3300</v>
       </c>
       <c r="I57" s="5">
-        <v>1383</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="13"/>
       <c r="B58" s="13"/>
       <c r="C58" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D58" s="5">
-        <v>12076</v>
+        <v>11300</v>
       </c>
       <c r="E58" s="5">
-        <v>2721</v>
+        <v>2783.04</v>
       </c>
       <c r="F58" s="5">
-        <v>6876</v>
+        <v>5900</v>
       </c>
       <c r="G58" s="5">
-        <v>1121</v>
+        <v>1133.04</v>
       </c>
       <c r="H58" s="5">
-        <v>5200</v>
+        <v>5400</v>
       </c>
       <c r="I58" s="5">
-        <v>1600</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="13"/>
       <c r="B59" s="13"/>
       <c r="C59" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D59" s="5">
-        <v>21300</v>
+        <v>18200</v>
       </c>
       <c r="E59" s="5">
-        <v>4923</v>
+        <v>6175</v>
       </c>
       <c r="F59" s="5">
-        <v>13210</v>
+        <v>10500</v>
       </c>
       <c r="G59" s="5">
-        <v>2151</v>
+        <v>3500</v>
       </c>
       <c r="H59" s="5">
-        <v>8090</v>
+        <v>7700</v>
       </c>
       <c r="I59" s="5">
-        <v>2772</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="60" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="13"/>
       <c r="B60" s="13"/>
       <c r="C60" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D60" s="5">
-        <v>14015</v>
+        <v>15100</v>
       </c>
       <c r="E60" s="5">
-        <v>10648</v>
+        <v>10915</v>
       </c>
       <c r="F60" s="5">
-        <v>5515</v>
+        <v>6600</v>
       </c>
       <c r="G60" s="5">
-        <v>613</v>
+        <v>750</v>
       </c>
       <c r="H60" s="5">
         <v>8500</v>
       </c>
       <c r="I60" s="5">
-        <v>10035</v>
+        <v>10165</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="13"/>
       <c r="B61" s="13"/>
       <c r="C61" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D61" s="5">
-        <v>45739.8</v>
+        <v>17645</v>
       </c>
       <c r="E61" s="5">
-        <v>36226</v>
+        <v>3136.6</v>
       </c>
       <c r="F61" s="5">
-        <v>7489.8</v>
+        <v>5995</v>
       </c>
       <c r="G61" s="5">
-        <v>833</v>
+        <v>666.6</v>
       </c>
       <c r="H61" s="5">
-        <v>38250</v>
+        <v>11650</v>
       </c>
       <c r="I61" s="5">
-        <v>35393</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="13"/>
       <c r="B62" s="13"/>
       <c r="C62" s="12" t="s">
         <v>29</v>
       </c>
       <c r="D62" s="5">
-        <v>16285</v>
+        <v>13220</v>
       </c>
       <c r="E62" s="5">
-        <v>4486</v>
+        <v>3719.68</v>
       </c>
       <c r="F62" s="5">
-        <v>4680</v>
+        <v>4200</v>
       </c>
       <c r="G62" s="5">
-        <v>520</v>
+        <v>493.68</v>
       </c>
       <c r="H62" s="5">
-        <v>11605</v>
+        <v>9020</v>
       </c>
       <c r="I62" s="5">
-        <v>3966</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="13"/>
       <c r="B63" s="13"/>
       <c r="C63" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D63" s="5">
-        <v>12923</v>
+        <v>15150</v>
       </c>
       <c r="E63" s="5">
-        <v>1574</v>
+        <v>7100</v>
       </c>
       <c r="F63" s="5">
-        <v>4473</v>
+        <v>6700</v>
       </c>
       <c r="G63" s="5">
-        <v>531</v>
+        <v>5156</v>
       </c>
       <c r="H63" s="5">
         <v>8450</v>
       </c>
       <c r="I63" s="5">
-        <v>1043</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="13"/>
       <c r="B64" s="13"/>
       <c r="C64" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D64" s="5">
-        <v>12950</v>
+        <v>10150</v>
       </c>
       <c r="E64" s="5">
-        <v>1443</v>
+        <v>6512</v>
       </c>
       <c r="F64" s="5">
         <v>4500</v>
       </c>
       <c r="G64" s="5">
-        <v>500</v>
+        <v>5880</v>
       </c>
       <c r="H64" s="5">
-        <v>8450</v>
+        <v>5650</v>
       </c>
       <c r="I64" s="5">
-        <v>943</v>
+        <v>632</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="13"/>
       <c r="B65" s="13"/>
       <c r="C65" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D65" s="5">
-        <v>10374</v>
+        <v>9900</v>
       </c>
       <c r="E65" s="5">
-        <v>2780.65</v>
+        <v>3138.24</v>
       </c>
       <c r="F65" s="5">
-        <v>8174</v>
+        <v>7300</v>
       </c>
       <c r="G65" s="5">
-        <v>1330.65</v>
+        <v>1288.24</v>
       </c>
       <c r="H65" s="5">
-        <v>2200</v>
+        <v>2600</v>
       </c>
       <c r="I65" s="5">
-        <v>1450</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="13"/>
       <c r="B66" s="13"/>
       <c r="C66" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D66" s="5">
-        <v>10840</v>
+        <v>10600</v>
       </c>
       <c r="E66" s="5">
-        <v>4165</v>
+        <v>3765</v>
       </c>
       <c r="F66" s="5">
-        <v>5040</v>
+        <v>5600</v>
       </c>
       <c r="G66" s="5">
-        <v>960</v>
+        <v>1400</v>
       </c>
       <c r="H66" s="5">
-        <v>5800</v>
+        <v>5000</v>
       </c>
       <c r="I66" s="5">
-        <v>3205</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="13"/>
       <c r="B67" s="13"/>
       <c r="C67" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D67" s="5">
-        <v>15750</v>
+        <v>12300</v>
       </c>
       <c r="E67" s="5">
-        <v>5546</v>
+        <v>4781</v>
       </c>
       <c r="F67" s="5">
-        <v>6750</v>
+        <v>5000</v>
       </c>
       <c r="G67" s="5">
-        <v>1286</v>
+        <v>1250</v>
       </c>
       <c r="H67" s="5">
-        <v>9000</v>
+        <v>7300</v>
       </c>
       <c r="I67" s="5">
-        <v>4260</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="68" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="13"/>
       <c r="B68" s="13"/>
       <c r="C68" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D68" s="5">
-        <v>6120</v>
+        <v>7395</v>
       </c>
       <c r="E68" s="5">
-        <v>1600</v>
+        <v>3710</v>
       </c>
       <c r="F68" s="5">
-        <v>3570</v>
+        <v>4000</v>
       </c>
       <c r="G68" s="5">
-        <v>680</v>
+        <v>1000</v>
       </c>
       <c r="H68" s="5">
-        <v>2550</v>
+        <v>3395</v>
       </c>
       <c r="I68" s="5">
-        <v>920</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="13"/>
       <c r="B69" s="13"/>
       <c r="C69" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D69" s="5">
-        <v>28275</v>
+        <v>22052.6</v>
       </c>
       <c r="E69" s="5">
-        <v>1843</v>
+        <v>2452.17</v>
       </c>
       <c r="F69" s="5">
-        <v>4675</v>
+        <v>6000</v>
       </c>
       <c r="G69" s="5">
-        <v>710</v>
+        <v>666.67</v>
       </c>
       <c r="H69" s="5">
-        <v>23600</v>
+        <v>16052.6</v>
       </c>
       <c r="I69" s="5">
-        <v>1133</v>
+        <v>1785.5</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="13"/>
       <c r="B70" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C70" s="14"/>
       <c r="D70" s="5">
-        <v>494380.3</v>
+        <v>398705.89</v>
       </c>
       <c r="E70" s="5">
-        <v>240697.97</v>
+        <v>201948.24</v>
       </c>
       <c r="F70" s="5">
-        <v>168025.3</v>
+        <v>147795</v>
       </c>
       <c r="G70" s="5">
-        <v>64131.97</v>
+        <v>65231.78</v>
       </c>
       <c r="H70" s="5">
-        <v>326355</v>
+        <v>250910.89</v>
       </c>
       <c r="I70" s="5">
-        <v>176566</v>
+        <v>136716.46</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="10">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D71" s="5">
-        <v>73793</v>
+        <v>48042</v>
       </c>
       <c r="E71" s="5">
-        <v>60304</v>
+        <v>47537</v>
       </c>
       <c r="F71" s="5">
-        <v>8895</v>
+        <v>8912</v>
       </c>
       <c r="G71" s="5">
-        <v>17039</v>
+        <v>19335</v>
       </c>
       <c r="H71" s="5">
-        <v>64898</v>
+        <v>39130</v>
       </c>
       <c r="I71" s="5">
-        <v>43265</v>
+        <v>28202</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="13"/>
       <c r="B72" s="13"/>
       <c r="C72" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D72" s="5">
-        <v>37902</v>
+        <v>13750</v>
       </c>
       <c r="E72" s="5">
-        <v>70389</v>
+        <v>19183</v>
       </c>
       <c r="F72" s="5">
         <v>0</v>
       </c>
       <c r="G72" s="5">
         <v>0</v>
       </c>
       <c r="H72" s="5">
-        <v>37902</v>
+        <v>13750</v>
       </c>
       <c r="I72" s="5">
-        <v>70389</v>
+        <v>19183</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="13"/>
       <c r="B73" s="13"/>
       <c r="C73" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D73" s="5">
-        <v>57330</v>
+        <v>25830</v>
       </c>
       <c r="E73" s="5">
-        <v>33617</v>
+        <v>13048</v>
       </c>
       <c r="F73" s="5">
-        <v>12540</v>
+        <v>12730</v>
       </c>
       <c r="G73" s="5">
-        <v>3757</v>
+        <v>3591</v>
       </c>
       <c r="H73" s="5">
-        <v>44790</v>
+        <v>13100</v>
       </c>
       <c r="I73" s="5">
-        <v>29860</v>
+        <v>9457</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="13"/>
       <c r="B74" s="13"/>
       <c r="C74" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D74" s="5">
-        <v>85788</v>
+        <v>23767.5</v>
       </c>
       <c r="E74" s="5">
-        <v>37485</v>
+        <v>12609.32</v>
       </c>
       <c r="F74" s="5">
-        <v>16468</v>
+        <v>16867.5</v>
       </c>
       <c r="G74" s="5">
-        <v>7776</v>
+        <v>8154.32</v>
       </c>
       <c r="H74" s="5">
-        <v>69320</v>
+        <v>6900</v>
       </c>
       <c r="I74" s="5">
-        <v>29709</v>
+        <v>4455</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="13"/>
       <c r="B75" s="13"/>
       <c r="C75" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D75" s="5">
-        <v>78300</v>
+        <v>33225</v>
       </c>
       <c r="E75" s="5">
-        <v>39934</v>
+        <v>26191</v>
       </c>
       <c r="F75" s="5">
-        <v>14475</v>
+        <v>14775</v>
       </c>
       <c r="G75" s="5">
-        <v>12580</v>
+        <v>14775</v>
       </c>
       <c r="H75" s="5">
-        <v>63825</v>
+        <v>18450</v>
       </c>
       <c r="I75" s="5">
-        <v>27354</v>
+        <v>11416</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="13"/>
       <c r="B76" s="13"/>
       <c r="C76" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D76" s="5">
-        <v>154584</v>
+        <v>52014</v>
       </c>
       <c r="E76" s="5">
-        <v>98099</v>
+        <v>20724</v>
       </c>
       <c r="F76" s="5">
-        <v>10436</v>
+        <v>10364</v>
       </c>
       <c r="G76" s="5">
         <v>2000</v>
       </c>
       <c r="H76" s="5">
-        <v>144148</v>
+        <v>41650</v>
       </c>
       <c r="I76" s="5">
-        <v>96099</v>
+        <v>18724</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="13"/>
       <c r="B77" s="13"/>
       <c r="C77" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D77" s="5">
-        <v>57945</v>
+        <v>30980</v>
       </c>
       <c r="E77" s="5">
-        <v>13864</v>
+        <v>9598</v>
       </c>
       <c r="F77" s="5">
-        <v>8130</v>
+        <v>8010</v>
       </c>
       <c r="G77" s="5">
-        <v>1410</v>
+        <v>1466</v>
       </c>
       <c r="H77" s="5">
-        <v>49815</v>
+        <v>22970</v>
       </c>
       <c r="I77" s="5">
-        <v>12454</v>
+        <v>8132</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="13"/>
       <c r="B78" s="13"/>
       <c r="C78" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D78" s="5">
-        <v>17718</v>
+        <v>14758</v>
       </c>
       <c r="E78" s="5">
-        <v>3634</v>
+        <v>6022</v>
       </c>
       <c r="F78" s="5">
-        <v>9668</v>
+        <v>8998</v>
       </c>
       <c r="G78" s="5">
-        <v>184</v>
+        <v>1722</v>
       </c>
       <c r="H78" s="5">
-        <v>8050</v>
+        <v>5760</v>
       </c>
       <c r="I78" s="5">
-        <v>3450</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="13"/>
       <c r="B79" s="13"/>
       <c r="C79" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D79" s="5">
-        <v>23497</v>
+        <v>35876</v>
       </c>
       <c r="E79" s="5">
-        <v>2613</v>
+        <v>5294</v>
       </c>
       <c r="F79" s="5">
         <v>6276</v>
       </c>
       <c r="G79" s="5">
         <v>700</v>
       </c>
       <c r="H79" s="5">
-        <v>17221</v>
+        <v>29600</v>
       </c>
       <c r="I79" s="5">
-        <v>1913</v>
+        <v>4594</v>
       </c>
     </row>
     <row r="80" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="13"/>
       <c r="B80" s="13"/>
       <c r="C80" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D80" s="5">
-        <v>20023</v>
+        <v>9490</v>
       </c>
       <c r="E80" s="5">
-        <v>4592</v>
+        <v>2536</v>
       </c>
       <c r="F80" s="5">
-        <v>5687</v>
+        <v>6140</v>
       </c>
       <c r="G80" s="5">
-        <v>1008</v>
+        <v>1153</v>
       </c>
       <c r="H80" s="5">
-        <v>14336</v>
+        <v>3350</v>
       </c>
       <c r="I80" s="5">
-        <v>3584</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="13"/>
       <c r="B81" s="13"/>
       <c r="C81" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D81" s="5">
-        <v>20106</v>
+        <v>12076</v>
       </c>
       <c r="E81" s="5">
-        <v>4449</v>
+        <v>2721</v>
       </c>
       <c r="F81" s="5">
-        <v>6676</v>
+        <v>6876</v>
       </c>
       <c r="G81" s="5">
-        <v>1091</v>
+        <v>1121</v>
       </c>
       <c r="H81" s="5">
-        <v>13430</v>
+        <v>5200</v>
       </c>
       <c r="I81" s="5">
-        <v>3358</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="13"/>
       <c r="B82" s="13"/>
       <c r="C82" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D82" s="5">
-        <v>32143</v>
+        <v>21300</v>
       </c>
       <c r="E82" s="5">
-        <v>6924</v>
+        <v>4923</v>
       </c>
       <c r="F82" s="5">
-        <v>12750</v>
+        <v>13210</v>
       </c>
       <c r="G82" s="5">
-        <v>2076</v>
+        <v>2151</v>
       </c>
       <c r="H82" s="5">
-        <v>19393</v>
+        <v>8090</v>
       </c>
       <c r="I82" s="5">
-        <v>4848</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="13"/>
       <c r="B83" s="13"/>
       <c r="C83" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D83" s="5">
-        <v>43662</v>
+        <v>14015</v>
       </c>
       <c r="E83" s="5">
-        <v>4870</v>
+        <v>10648</v>
       </c>
       <c r="F83" s="5">
-        <v>5235</v>
+        <v>5515</v>
       </c>
       <c r="G83" s="5">
-        <v>600</v>
+        <v>613</v>
       </c>
       <c r="H83" s="5">
-        <v>38427</v>
+        <v>8500</v>
       </c>
       <c r="I83" s="5">
-        <v>4270</v>
+        <v>10035</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="13"/>
       <c r="B84" s="13"/>
       <c r="C84" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D84" s="5">
-        <v>29545</v>
+        <v>45739.8</v>
       </c>
       <c r="E84" s="5">
-        <v>3284</v>
+        <v>36226</v>
       </c>
       <c r="F84" s="5">
-        <v>7490</v>
+        <v>7489.8</v>
       </c>
       <c r="G84" s="5">
         <v>833</v>
       </c>
       <c r="H84" s="5">
-        <v>22055</v>
+        <v>38250</v>
       </c>
       <c r="I84" s="5">
-        <v>2451</v>
+        <v>35393</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="13"/>
       <c r="B85" s="13"/>
       <c r="C85" s="12" t="s">
         <v>29</v>
       </c>
       <c r="D85" s="5">
-        <v>21209</v>
+        <v>16285</v>
       </c>
       <c r="E85" s="5">
-        <v>2357</v>
+        <v>4486</v>
       </c>
       <c r="F85" s="5">
         <v>4680</v>
       </c>
       <c r="G85" s="5">
         <v>520</v>
       </c>
       <c r="H85" s="5">
-        <v>16529</v>
+        <v>11605</v>
       </c>
       <c r="I85" s="5">
-        <v>1837</v>
+        <v>3966</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="13"/>
       <c r="B86" s="13"/>
       <c r="C86" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D86" s="5">
-        <v>12553</v>
+        <v>12923</v>
       </c>
       <c r="E86" s="5">
-        <v>1397</v>
+        <v>1574</v>
       </c>
       <c r="F86" s="5">
-        <v>4773</v>
+        <v>4473</v>
       </c>
       <c r="G86" s="5">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="H86" s="5">
-        <v>7780</v>
+        <v>8450</v>
       </c>
       <c r="I86" s="5">
-        <v>864</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="13"/>
       <c r="B87" s="13"/>
       <c r="C87" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D87" s="5">
-        <v>43230</v>
+        <v>12950</v>
       </c>
       <c r="E87" s="5">
-        <v>4803</v>
+        <v>1443</v>
       </c>
       <c r="F87" s="5">
         <v>4500</v>
       </c>
       <c r="G87" s="5">
         <v>500</v>
       </c>
       <c r="H87" s="5">
-        <v>38730</v>
+        <v>8450</v>
       </c>
       <c r="I87" s="5">
-        <v>4303</v>
+        <v>943</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="13"/>
       <c r="B88" s="13"/>
       <c r="C88" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D88" s="5">
-        <v>15424</v>
+        <v>10374</v>
       </c>
       <c r="E88" s="5">
-        <v>3066</v>
+        <v>2780.65</v>
       </c>
       <c r="F88" s="5">
         <v>8174</v>
       </c>
       <c r="G88" s="5">
-        <v>1253</v>
+        <v>1330.65</v>
       </c>
       <c r="H88" s="5">
-        <v>7250</v>
+        <v>2200</v>
       </c>
       <c r="I88" s="5">
-        <v>1813</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="13"/>
       <c r="B89" s="13"/>
       <c r="C89" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D89" s="5">
-        <v>37659</v>
+        <v>10840</v>
       </c>
       <c r="E89" s="5">
-        <v>14940</v>
+        <v>4165</v>
       </c>
       <c r="F89" s="5">
         <v>5040</v>
       </c>
       <c r="G89" s="5">
         <v>960</v>
       </c>
       <c r="H89" s="5">
-        <v>32619</v>
+        <v>5800</v>
       </c>
       <c r="I89" s="5">
-        <v>13980</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="90" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="13"/>
       <c r="B90" s="13"/>
       <c r="C90" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D90" s="5">
-        <v>42250</v>
+        <v>15750</v>
       </c>
       <c r="E90" s="5">
-        <v>16500</v>
+        <v>5546</v>
       </c>
       <c r="F90" s="5">
         <v>6750</v>
       </c>
       <c r="G90" s="5">
         <v>1286</v>
       </c>
       <c r="H90" s="5">
-        <v>35500</v>
+        <v>9000</v>
       </c>
       <c r="I90" s="5">
-        <v>15214</v>
+        <v>4260</v>
       </c>
     </row>
     <row r="91" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="13"/>
       <c r="B91" s="13"/>
       <c r="C91" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D91" s="5">
-        <v>14370</v>
+        <v>6120</v>
       </c>
       <c r="E91" s="5">
-        <v>5309</v>
+        <v>1600</v>
       </c>
       <c r="F91" s="5">
         <v>3570</v>
       </c>
       <c r="G91" s="5">
         <v>680</v>
       </c>
       <c r="H91" s="5">
-        <v>10800</v>
+        <v>2550</v>
       </c>
       <c r="I91" s="5">
-        <v>4629</v>
+        <v>920</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="13"/>
       <c r="B92" s="13"/>
       <c r="C92" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D92" s="5">
-        <v>30260</v>
+        <v>28275</v>
       </c>
       <c r="E92" s="5">
-        <v>3600</v>
+        <v>1843</v>
       </c>
       <c r="F92" s="5">
-        <v>4250</v>
+        <v>4675</v>
       </c>
       <c r="G92" s="5">
         <v>710</v>
       </c>
       <c r="H92" s="5">
-        <v>26010</v>
+        <v>23600</v>
       </c>
       <c r="I92" s="5">
-        <v>2890</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="93" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="13"/>
       <c r="B93" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C93" s="14"/>
       <c r="D93" s="5">
-        <v>949291</v>
+        <v>494380.3</v>
       </c>
       <c r="E93" s="5">
-        <v>436030</v>
+        <v>240697.97</v>
       </c>
       <c r="F93" s="5">
-        <v>166463</v>
+        <v>168025.3</v>
       </c>
       <c r="G93" s="5">
-        <v>57496</v>
+        <v>64131.97</v>
       </c>
       <c r="H93" s="5">
-        <v>782828</v>
+        <v>326355</v>
       </c>
       <c r="I93" s="5">
-        <v>378534</v>
+        <v>176566</v>
       </c>
     </row>
     <row r="94" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="10">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="5">
-        <v>121473</v>
+        <v>73793</v>
       </c>
       <c r="E94" s="5">
-        <v>71905.399999999994</v>
+        <v>60304</v>
       </c>
       <c r="F94" s="5">
-        <v>10440</v>
+        <v>8895</v>
       </c>
       <c r="G94" s="5">
-        <v>14957.4</v>
+        <v>17039</v>
       </c>
       <c r="H94" s="5">
-        <v>111033</v>
+        <v>64898</v>
       </c>
       <c r="I94" s="5">
-        <v>56948</v>
+        <v>43265</v>
       </c>
     </row>
     <row r="95" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="13"/>
       <c r="B95" s="13"/>
       <c r="C95" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="5">
-        <v>55430</v>
+        <v>37902</v>
       </c>
       <c r="E95" s="5">
-        <v>110871</v>
+        <v>70389</v>
       </c>
       <c r="F95" s="5">
         <v>0</v>
       </c>
       <c r="G95" s="5">
         <v>0</v>
       </c>
       <c r="H95" s="5">
-        <v>55430</v>
+        <v>37902</v>
       </c>
       <c r="I95" s="5">
-        <v>110871</v>
+        <v>70389</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="13"/>
       <c r="B96" s="13"/>
       <c r="C96" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D96" s="5">
-        <v>108325</v>
+        <v>57330</v>
       </c>
       <c r="E96" s="5">
-        <v>68052</v>
+        <v>33617</v>
       </c>
       <c r="F96" s="5">
-        <v>10830</v>
+        <v>12540</v>
       </c>
       <c r="G96" s="5">
-        <v>3055</v>
+        <v>3757</v>
       </c>
       <c r="H96" s="5">
-        <v>97495</v>
+        <v>44790</v>
       </c>
       <c r="I96" s="5">
-        <v>64997</v>
+        <v>29860</v>
       </c>
     </row>
     <row r="97" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="13"/>
       <c r="B97" s="13"/>
       <c r="C97" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D97" s="5">
-        <v>60700</v>
+        <v>85788</v>
       </c>
       <c r="E97" s="5">
-        <v>36290</v>
+        <v>37485</v>
       </c>
       <c r="F97" s="5">
-        <v>14290</v>
+        <v>16468</v>
       </c>
       <c r="G97" s="5">
-        <v>4100</v>
+        <v>7776</v>
       </c>
       <c r="H97" s="5">
-        <v>46410</v>
+        <v>69320</v>
       </c>
       <c r="I97" s="5">
-        <v>32190</v>
+        <v>29709</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="13"/>
       <c r="B98" s="13"/>
       <c r="C98" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D98" s="5">
-        <v>144327</v>
+        <v>78300</v>
       </c>
       <c r="E98" s="5">
-        <v>69477</v>
+        <v>39934</v>
       </c>
       <c r="F98" s="5">
-        <v>13340</v>
+        <v>14475</v>
       </c>
       <c r="G98" s="5">
-        <v>13340</v>
+        <v>12580</v>
       </c>
       <c r="H98" s="5">
-        <v>130987</v>
+        <v>63825</v>
       </c>
       <c r="I98" s="5">
-        <v>56137</v>
+        <v>27354</v>
       </c>
     </row>
     <row r="99" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="13"/>
       <c r="B99" s="13"/>
       <c r="C99" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D99" s="5">
-        <v>264060</v>
+        <v>154584</v>
       </c>
       <c r="E99" s="5">
-        <v>110733</v>
+        <v>98099</v>
       </c>
       <c r="F99" s="5">
-        <v>10350</v>
+        <v>10436</v>
       </c>
       <c r="G99" s="5">
         <v>2000</v>
       </c>
       <c r="H99" s="5">
-        <v>253710</v>
+        <v>144148</v>
       </c>
       <c r="I99" s="5">
-        <v>108733</v>
+        <v>96099</v>
       </c>
     </row>
     <row r="100" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="13"/>
       <c r="B100" s="13"/>
       <c r="C100" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D100" s="5">
-        <v>78470</v>
+        <v>57945</v>
       </c>
       <c r="E100" s="5">
-        <v>20200</v>
+        <v>13864</v>
       </c>
       <c r="F100" s="5">
-        <v>8460</v>
+        <v>8130</v>
       </c>
       <c r="G100" s="5">
-        <v>2697</v>
+        <v>1410</v>
       </c>
       <c r="H100" s="5">
-        <v>70010</v>
+        <v>49815</v>
       </c>
       <c r="I100" s="5">
-        <v>17503</v>
+        <v>12454</v>
       </c>
     </row>
     <row r="101" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="13"/>
       <c r="B101" s="13"/>
       <c r="C101" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D101" s="5">
-        <v>23850</v>
+        <v>17718</v>
       </c>
       <c r="E101" s="5">
-        <v>7971</v>
+        <v>3634</v>
       </c>
       <c r="F101" s="5">
-        <v>9450</v>
+        <v>9668</v>
       </c>
       <c r="G101" s="5">
-        <v>1800</v>
+        <v>184</v>
       </c>
       <c r="H101" s="5">
-        <v>14400</v>
+        <v>8050</v>
       </c>
       <c r="I101" s="5">
-        <v>6171</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="102" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="13"/>
       <c r="B102" s="13"/>
       <c r="C102" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D102" s="5">
-        <v>31660</v>
+        <v>23497</v>
       </c>
       <c r="E102" s="5">
-        <v>19130.11</v>
+        <v>2613</v>
       </c>
       <c r="F102" s="5">
-        <v>6390</v>
+        <v>6276</v>
       </c>
       <c r="G102" s="5">
-        <v>687.11</v>
+        <v>700</v>
       </c>
       <c r="H102" s="5">
-        <v>25270</v>
+        <v>17221</v>
       </c>
       <c r="I102" s="5">
-        <v>18443</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="103" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="13"/>
       <c r="B103" s="13"/>
       <c r="C103" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D103" s="5">
-        <v>15557</v>
+        <v>20023</v>
       </c>
       <c r="E103" s="5">
-        <v>3390</v>
+        <v>4592</v>
       </c>
       <c r="F103" s="5">
-        <v>6897</v>
+        <v>5687</v>
       </c>
       <c r="G103" s="5">
-        <v>1225</v>
+        <v>1008</v>
       </c>
       <c r="H103" s="5">
-        <v>8660</v>
+        <v>14336</v>
       </c>
       <c r="I103" s="5">
-        <v>2165</v>
+        <v>3584</v>
       </c>
     </row>
     <row r="104" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="13"/>
       <c r="B104" s="13"/>
       <c r="C104" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D104" s="5">
-        <v>29080</v>
+        <v>20106</v>
       </c>
       <c r="E104" s="5">
-        <v>6582</v>
+        <v>4449</v>
       </c>
       <c r="F104" s="5">
-        <v>8100</v>
+        <v>6676</v>
       </c>
       <c r="G104" s="5">
-        <v>1337</v>
+        <v>1091</v>
       </c>
       <c r="H104" s="5">
-        <v>20980</v>
+        <v>13430</v>
       </c>
       <c r="I104" s="5">
-        <v>5245</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="105" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="13"/>
       <c r="B105" s="13"/>
       <c r="C105" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D105" s="5">
-        <v>52345</v>
+        <v>32143</v>
       </c>
       <c r="E105" s="5">
-        <v>12124</v>
+        <v>6924</v>
       </c>
       <c r="F105" s="5">
-        <v>11045</v>
+        <v>12750</v>
       </c>
       <c r="G105" s="5">
-        <v>1799</v>
+        <v>2076</v>
       </c>
       <c r="H105" s="5">
-        <v>41300</v>
+        <v>19393</v>
       </c>
       <c r="I105" s="5">
-        <v>10325</v>
+        <v>4848</v>
       </c>
     </row>
     <row r="106" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="13"/>
       <c r="B106" s="13"/>
       <c r="C106" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D106" s="5">
-        <v>80737</v>
+        <v>43662</v>
       </c>
       <c r="E106" s="5">
-        <v>8974</v>
+        <v>4870</v>
       </c>
       <c r="F106" s="5">
-        <v>6545</v>
+        <v>5235</v>
       </c>
       <c r="G106" s="5">
-        <v>730</v>
+        <v>600</v>
       </c>
       <c r="H106" s="5">
-        <v>74192</v>
+        <v>38427</v>
       </c>
       <c r="I106" s="5">
-        <v>8244</v>
+        <v>4270</v>
       </c>
     </row>
     <row r="107" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="13"/>
       <c r="B107" s="13"/>
       <c r="C107" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D107" s="5">
-        <v>39775</v>
+        <v>29545</v>
       </c>
       <c r="E107" s="5">
-        <v>4420</v>
+        <v>3284</v>
       </c>
       <c r="F107" s="5">
-        <v>7225</v>
+        <v>7490</v>
       </c>
       <c r="G107" s="5">
-        <v>803</v>
+        <v>833</v>
       </c>
       <c r="H107" s="5">
-        <v>32550</v>
+        <v>22055</v>
       </c>
       <c r="I107" s="5">
-        <v>3617</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="13"/>
       <c r="B108" s="13"/>
       <c r="C108" s="12" t="s">
         <v>29</v>
       </c>
       <c r="D108" s="5">
-        <v>22410</v>
+        <v>21209</v>
       </c>
       <c r="E108" s="5">
-        <v>2698</v>
+        <v>2357</v>
       </c>
       <c r="F108" s="5">
-        <v>4860</v>
+        <v>4680</v>
       </c>
       <c r="G108" s="5">
-        <v>540</v>
+        <v>520</v>
       </c>
       <c r="H108" s="5">
-        <v>17550</v>
+        <v>16529</v>
       </c>
       <c r="I108" s="5">
-        <v>2158</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="13"/>
       <c r="B109" s="13"/>
       <c r="C109" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D109" s="5">
-        <v>20316</v>
+        <v>12553</v>
       </c>
       <c r="E109" s="5">
-        <v>2259</v>
+        <v>1397</v>
       </c>
       <c r="F109" s="5">
-        <v>4816</v>
+        <v>4773</v>
       </c>
       <c r="G109" s="5">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="H109" s="5">
-        <v>15500</v>
+        <v>7780</v>
       </c>
       <c r="I109" s="5">
-        <v>1722</v>
+        <v>864</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="13"/>
       <c r="B110" s="13"/>
       <c r="C110" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D110" s="5">
-        <v>46780</v>
+        <v>43230</v>
       </c>
       <c r="E110" s="5">
-        <v>5376</v>
+        <v>4803</v>
       </c>
       <c r="F110" s="5">
-        <v>4080</v>
+        <v>4500</v>
       </c>
       <c r="G110" s="5">
-        <v>454</v>
+        <v>500</v>
       </c>
       <c r="H110" s="5">
-        <v>42700</v>
+        <v>38730</v>
       </c>
       <c r="I110" s="5">
-        <v>4922</v>
+        <v>4303</v>
       </c>
     </row>
     <row r="111" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="13"/>
       <c r="B111" s="13"/>
       <c r="C111" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D111" s="5">
-        <v>119890</v>
+        <v>15424</v>
       </c>
       <c r="E111" s="5">
-        <v>49630.01</v>
+        <v>3066</v>
       </c>
       <c r="F111" s="5">
-        <v>7200</v>
+        <v>8174</v>
       </c>
       <c r="G111" s="5">
-        <v>1334.01</v>
+        <v>1253</v>
       </c>
       <c r="H111" s="5">
-        <v>112690</v>
+        <v>7250</v>
       </c>
       <c r="I111" s="5">
-        <v>48296</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="112" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="13"/>
       <c r="B112" s="13"/>
       <c r="C112" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D112" s="5">
-        <v>47462</v>
+        <v>37659</v>
       </c>
       <c r="E112" s="5">
-        <v>19279</v>
+        <v>14940</v>
       </c>
       <c r="F112" s="5">
-        <v>4462</v>
+        <v>5040</v>
       </c>
       <c r="G112" s="5">
-        <v>850</v>
+        <v>960</v>
       </c>
       <c r="H112" s="5">
-        <v>43000</v>
+        <v>32619</v>
       </c>
       <c r="I112" s="5">
-        <v>18429</v>
+        <v>13980</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="13"/>
       <c r="B113" s="13"/>
       <c r="C113" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D113" s="5">
-        <v>42070</v>
+        <v>42250</v>
       </c>
       <c r="E113" s="5">
-        <v>16371</v>
+        <v>16500</v>
       </c>
       <c r="F113" s="5">
-        <v>6970</v>
+        <v>6750</v>
       </c>
       <c r="G113" s="5">
-        <v>1328</v>
+        <v>1286</v>
       </c>
       <c r="H113" s="5">
-        <v>35100</v>
+        <v>35500</v>
       </c>
       <c r="I113" s="5">
-        <v>15043</v>
+        <v>15214</v>
       </c>
     </row>
     <row r="114" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="13"/>
       <c r="B114" s="13"/>
       <c r="C114" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D114" s="5">
-        <v>18560</v>
+        <v>14370</v>
       </c>
       <c r="E114" s="5">
-        <v>7231</v>
+        <v>5309</v>
       </c>
       <c r="F114" s="5">
-        <v>3040</v>
+        <v>3570</v>
       </c>
       <c r="G114" s="5">
-        <v>580</v>
+        <v>680</v>
       </c>
       <c r="H114" s="5">
-        <v>15520</v>
+        <v>10800</v>
       </c>
       <c r="I114" s="5">
-        <v>6651</v>
+        <v>4629</v>
       </c>
     </row>
     <row r="115" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="13"/>
       <c r="B115" s="13"/>
       <c r="C115" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D115" s="5">
-        <v>27640</v>
+        <v>30260</v>
       </c>
       <c r="E115" s="5">
-        <v>3310</v>
+        <v>3600</v>
       </c>
       <c r="F115" s="5">
-        <v>4240</v>
+        <v>4250</v>
       </c>
       <c r="G115" s="5">
         <v>710</v>
       </c>
       <c r="H115" s="5">
-        <v>23400</v>
+        <v>26010</v>
       </c>
       <c r="I115" s="5">
-        <v>2600</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="13"/>
       <c r="B116" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C116" s="14"/>
       <c r="D116" s="5">
-        <v>1450917</v>
+        <v>949291</v>
       </c>
       <c r="E116" s="5">
-        <v>656273.52</v>
+        <v>436030</v>
       </c>
       <c r="F116" s="5">
-        <v>163030</v>
+        <v>166463</v>
       </c>
       <c r="G116" s="5">
-        <v>54863.519999999997</v>
+        <v>57496</v>
       </c>
       <c r="H116" s="5">
-        <v>1287887</v>
+        <v>782828</v>
       </c>
       <c r="I116" s="5">
-        <v>601410</v>
+        <v>378534</v>
       </c>
     </row>
     <row r="117" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="10">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D117" s="5">
-        <v>44032</v>
+        <v>121473</v>
       </c>
       <c r="E117" s="5">
-        <v>43267</v>
+        <v>71905.399999999994</v>
       </c>
       <c r="F117" s="5">
-        <v>10260</v>
+        <v>10440</v>
       </c>
       <c r="G117" s="5">
-        <v>20357.400000000001</v>
+        <v>14957.4</v>
       </c>
       <c r="H117" s="5">
-        <v>33772</v>
+        <v>111033</v>
       </c>
       <c r="I117" s="5">
-        <v>22910</v>
+        <v>56948</v>
       </c>
     </row>
     <row r="118" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="13"/>
       <c r="B118" s="13"/>
       <c r="C118" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D118" s="5">
-        <v>27240</v>
+        <v>55430</v>
       </c>
       <c r="E118" s="5">
-        <v>27240</v>
+        <v>110871</v>
       </c>
       <c r="F118" s="5">
         <v>0</v>
       </c>
       <c r="G118" s="5">
         <v>0</v>
       </c>
       <c r="H118" s="5">
-        <v>27240</v>
+        <v>55430</v>
       </c>
       <c r="I118" s="5">
-        <v>27240</v>
+        <v>110871</v>
       </c>
     </row>
     <row r="119" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="13"/>
       <c r="B119" s="13"/>
       <c r="C119" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D119" s="5">
-        <v>37408</v>
+        <v>108325</v>
       </c>
       <c r="E119" s="5">
-        <v>20997</v>
+        <v>68052</v>
       </c>
       <c r="F119" s="5">
-        <v>10355</v>
+        <v>10830</v>
       </c>
       <c r="G119" s="5">
-        <v>2920</v>
+        <v>3055</v>
       </c>
       <c r="H119" s="5">
-        <v>27053</v>
+        <v>97495</v>
       </c>
       <c r="I119" s="5">
-        <v>18077</v>
+        <v>64997</v>
       </c>
     </row>
     <row r="120" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="13"/>
       <c r="B120" s="13"/>
       <c r="C120" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D120" s="5">
-        <v>55496</v>
+        <v>60700</v>
       </c>
       <c r="E120" s="5">
-        <v>32140</v>
+        <v>36290</v>
       </c>
       <c r="F120" s="5">
-        <v>13956</v>
+        <v>14290</v>
       </c>
       <c r="G120" s="5">
-        <v>1480</v>
+        <v>4100</v>
       </c>
       <c r="H120" s="5">
-        <v>41540</v>
+        <v>46410</v>
       </c>
       <c r="I120" s="5">
-        <v>30660</v>
+        <v>32190</v>
       </c>
     </row>
     <row r="121" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="13"/>
       <c r="B121" s="13"/>
       <c r="C121" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D121" s="5">
-        <v>41373</v>
+        <v>144327</v>
       </c>
       <c r="E121" s="5">
-        <v>23189</v>
+        <v>69477</v>
       </c>
       <c r="F121" s="5">
-        <v>13150</v>
+        <v>13340</v>
       </c>
       <c r="G121" s="5">
-        <v>10077.200000000001</v>
+        <v>13340</v>
       </c>
       <c r="H121" s="5">
-        <v>28223</v>
+        <v>130987</v>
       </c>
       <c r="I121" s="5">
-        <v>13112</v>
+        <v>56137</v>
       </c>
     </row>
     <row r="122" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="13"/>
       <c r="B122" s="13"/>
       <c r="C122" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D122" s="5">
-        <v>64287</v>
+        <v>264060</v>
       </c>
       <c r="E122" s="5">
-        <v>25503</v>
+        <v>110733</v>
       </c>
       <c r="F122" s="5">
-        <v>10170</v>
+        <v>10350</v>
       </c>
       <c r="G122" s="5">
         <v>2000</v>
       </c>
       <c r="H122" s="5">
-        <v>54117</v>
+        <v>253710</v>
       </c>
       <c r="I122" s="5">
-        <v>23503</v>
+        <v>108733</v>
       </c>
     </row>
     <row r="123" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="13"/>
       <c r="B123" s="13"/>
       <c r="C123" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D123" s="5">
-        <v>60431</v>
+        <v>78470</v>
       </c>
       <c r="E123" s="5">
-        <v>19244</v>
+        <v>20200</v>
       </c>
       <c r="F123" s="5">
-        <v>8370</v>
+        <v>8460</v>
       </c>
       <c r="G123" s="5">
-        <v>2381</v>
+        <v>2697</v>
       </c>
       <c r="H123" s="5">
-        <v>52061</v>
+        <v>70010</v>
       </c>
       <c r="I123" s="5">
-        <v>16863</v>
+        <v>17503</v>
       </c>
     </row>
     <row r="124" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="13"/>
       <c r="B124" s="13"/>
       <c r="C124" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D124" s="5">
-        <v>14780</v>
+        <v>23850</v>
       </c>
       <c r="E124" s="5">
-        <v>4960</v>
+        <v>7971</v>
       </c>
       <c r="F124" s="5">
-        <v>9090</v>
+        <v>9450</v>
       </c>
       <c r="G124" s="5">
-        <v>2235</v>
+        <v>1800</v>
       </c>
       <c r="H124" s="5">
-        <v>5690</v>
+        <v>14400</v>
       </c>
       <c r="I124" s="5">
-        <v>2725</v>
+        <v>6171</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="13"/>
       <c r="B125" s="13"/>
       <c r="C125" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D125" s="5">
-        <v>15230</v>
+        <v>31660</v>
       </c>
       <c r="E125" s="5">
-        <v>8852</v>
+        <v>19130.11</v>
       </c>
       <c r="F125" s="5">
-        <v>6210</v>
+        <v>6390</v>
       </c>
       <c r="G125" s="5">
-        <v>700</v>
+        <v>687.11</v>
       </c>
       <c r="H125" s="5">
-        <v>9020</v>
+        <v>25270</v>
       </c>
       <c r="I125" s="5">
-        <v>8152</v>
+        <v>18443</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="13"/>
       <c r="B126" s="13"/>
       <c r="C126" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D126" s="5">
-        <v>24109</v>
+        <v>15557</v>
       </c>
       <c r="E126" s="5">
-        <v>6747</v>
+        <v>3390</v>
       </c>
       <c r="F126" s="5">
-        <v>6563.55</v>
+        <v>6897</v>
       </c>
       <c r="G126" s="5">
-        <v>1144.03</v>
+        <v>1225</v>
       </c>
       <c r="H126" s="5">
-        <v>17545</v>
+        <v>8660</v>
       </c>
       <c r="I126" s="5">
-        <v>5603</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="127" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="13"/>
       <c r="B127" s="13"/>
       <c r="C127" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D127" s="5">
-        <v>14214</v>
+        <v>29080</v>
       </c>
       <c r="E127" s="5">
-        <v>5364</v>
+        <v>6582</v>
       </c>
       <c r="F127" s="5">
-        <v>7830</v>
+        <v>8100</v>
       </c>
       <c r="G127" s="5">
-        <v>1280</v>
+        <v>1337</v>
       </c>
       <c r="H127" s="5">
-        <v>6384</v>
+        <v>20980</v>
       </c>
       <c r="I127" s="5">
-        <v>4084</v>
+        <v>5245</v>
       </c>
     </row>
     <row r="128" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="13"/>
       <c r="B128" s="13"/>
       <c r="C128" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D128" s="5">
-        <v>24417</v>
+        <v>52345</v>
       </c>
       <c r="E128" s="5">
-        <v>6928</v>
+        <v>12124</v>
       </c>
       <c r="F128" s="5">
-        <v>10760</v>
+        <v>11045</v>
       </c>
       <c r="G128" s="5">
-        <v>1752</v>
+        <v>1799</v>
       </c>
       <c r="H128" s="5">
-        <v>13657</v>
+        <v>41300</v>
       </c>
       <c r="I128" s="5">
-        <v>5176</v>
+        <v>10325</v>
       </c>
     </row>
     <row r="129" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="13"/>
       <c r="B129" s="13"/>
       <c r="C129" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D129" s="5">
-        <v>21706</v>
+        <v>80737</v>
       </c>
       <c r="E129" s="5">
-        <v>10691</v>
+        <v>8974</v>
       </c>
       <c r="F129" s="5">
-        <v>6288.3</v>
+        <v>6545</v>
       </c>
       <c r="G129" s="5">
-        <v>698.7</v>
+        <v>730</v>
       </c>
       <c r="H129" s="5">
-        <v>15418</v>
+        <v>74192</v>
       </c>
       <c r="I129" s="5">
-        <v>9992</v>
+        <v>8244</v>
       </c>
     </row>
     <row r="130" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="13"/>
       <c r="B130" s="13"/>
       <c r="C130" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D130" s="5">
-        <v>20550</v>
+        <v>39775</v>
       </c>
       <c r="E130" s="5">
-        <v>5427</v>
+        <v>4420</v>
       </c>
       <c r="F130" s="5">
-        <v>6800</v>
+        <v>7225</v>
       </c>
       <c r="G130" s="5">
-        <v>756</v>
+        <v>803</v>
       </c>
       <c r="H130" s="5">
-        <v>13750</v>
+        <v>32550</v>
       </c>
       <c r="I130" s="5">
-        <v>4671</v>
+        <v>3617</v>
       </c>
     </row>
     <row r="131" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="13"/>
       <c r="B131" s="13"/>
       <c r="C131" s="12" t="s">
         <v>29</v>
       </c>
       <c r="D131" s="5">
-        <v>49652</v>
+        <v>22410</v>
       </c>
       <c r="E131" s="5">
-        <v>12175</v>
+        <v>2698</v>
       </c>
       <c r="F131" s="5">
-        <v>4680</v>
+        <v>4860</v>
       </c>
       <c r="G131" s="5">
-        <v>520</v>
+        <v>540</v>
       </c>
       <c r="H131" s="5">
-        <v>44972</v>
+        <v>17550</v>
       </c>
       <c r="I131" s="5">
-        <v>11655</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="132" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="13"/>
       <c r="B132" s="13"/>
       <c r="C132" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D132" s="5">
-        <v>11557</v>
+        <v>20316</v>
       </c>
       <c r="E132" s="5">
-        <v>2155</v>
+        <v>2259</v>
       </c>
       <c r="F132" s="5">
-        <v>4760</v>
+        <v>4816</v>
       </c>
       <c r="G132" s="5">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="H132" s="5">
-        <v>6797</v>
+        <v>15500</v>
       </c>
       <c r="I132" s="5">
-        <v>1624</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="133" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="13"/>
       <c r="B133" s="13"/>
       <c r="C133" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D133" s="5">
-        <v>13164</v>
+        <v>46780</v>
       </c>
       <c r="E133" s="5">
-        <v>3456</v>
+        <v>5376</v>
       </c>
       <c r="F133" s="5">
         <v>4080</v>
       </c>
       <c r="G133" s="5">
         <v>454</v>
       </c>
       <c r="H133" s="5">
-        <v>9084</v>
+        <v>42700</v>
       </c>
       <c r="I133" s="5">
-        <v>3002</v>
+        <v>4922</v>
       </c>
     </row>
     <row r="134" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="13"/>
       <c r="B134" s="13"/>
       <c r="C134" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D134" s="5">
-        <v>16469</v>
+        <v>119890</v>
       </c>
       <c r="E134" s="5">
-        <v>8042</v>
+        <v>49630.01</v>
       </c>
       <c r="F134" s="5">
-        <v>7494</v>
+        <v>7200</v>
       </c>
       <c r="G134" s="5">
-        <v>1427</v>
+        <v>1334.01</v>
       </c>
       <c r="H134" s="5">
-        <v>8975</v>
+        <v>112690</v>
       </c>
       <c r="I134" s="5">
-        <v>6615</v>
+        <v>48296</v>
       </c>
     </row>
     <row r="135" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="13"/>
       <c r="B135" s="13"/>
       <c r="C135" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D135" s="5">
-        <v>19160</v>
+        <v>47462</v>
       </c>
       <c r="E135" s="5">
-        <v>7543</v>
+        <v>19279</v>
       </c>
       <c r="F135" s="5">
-        <v>4250</v>
+        <v>4462</v>
       </c>
       <c r="G135" s="5">
-        <v>810</v>
+        <v>850</v>
       </c>
       <c r="H135" s="5">
-        <v>14910</v>
+        <v>43000</v>
       </c>
       <c r="I135" s="5">
-        <v>6733</v>
+        <v>18429</v>
       </c>
     </row>
     <row r="136" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="13"/>
       <c r="B136" s="13"/>
       <c r="C136" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D136" s="5">
-        <v>52500</v>
+        <v>42070</v>
       </c>
       <c r="E136" s="5">
-        <v>13975</v>
+        <v>16371</v>
       </c>
       <c r="F136" s="5">
-        <v>6800</v>
+        <v>6970</v>
       </c>
       <c r="G136" s="5">
-        <v>1195</v>
+        <v>1328</v>
       </c>
       <c r="H136" s="5">
-        <v>45700</v>
+        <v>35100</v>
       </c>
       <c r="I136" s="5">
-        <v>12780</v>
+        <v>15043</v>
       </c>
     </row>
     <row r="137" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="13"/>
       <c r="B137" s="13"/>
       <c r="C137" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D137" s="5">
-        <v>6380</v>
+        <v>18560</v>
       </c>
       <c r="E137" s="5">
-        <v>2945</v>
+        <v>7231</v>
       </c>
       <c r="F137" s="5">
-        <v>2720</v>
+        <v>3040</v>
       </c>
       <c r="G137" s="5">
-        <v>519</v>
+        <v>580</v>
       </c>
       <c r="H137" s="5">
-        <v>3660</v>
+        <v>15520</v>
       </c>
       <c r="I137" s="5">
-        <v>2426</v>
+        <v>6651</v>
       </c>
     </row>
     <row r="138" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="13"/>
       <c r="B138" s="13"/>
       <c r="C138" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D138" s="5">
-        <v>10612</v>
+        <v>27640</v>
       </c>
       <c r="E138" s="5">
-        <v>2395</v>
+        <v>3310</v>
       </c>
       <c r="F138" s="5">
         <v>4240</v>
       </c>
       <c r="G138" s="5">
         <v>710</v>
       </c>
       <c r="H138" s="5">
-        <v>6372</v>
+        <v>23400</v>
       </c>
       <c r="I138" s="5">
-        <v>1685</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="139" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="13"/>
       <c r="B139" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C139" s="14"/>
       <c r="D139" s="5">
-        <v>644767</v>
+        <v>1450917</v>
       </c>
       <c r="E139" s="5">
-        <v>293235</v>
+        <v>656273.52</v>
       </c>
       <c r="F139" s="5">
-        <v>158826.85</v>
+        <v>163030</v>
       </c>
       <c r="G139" s="5">
-        <v>53947.33</v>
+        <v>54863.519999999997</v>
       </c>
       <c r="H139" s="5">
-        <v>485940</v>
+        <v>1287887</v>
       </c>
       <c r="I139" s="5">
-        <v>239288</v>
+        <v>601410</v>
       </c>
     </row>
     <row r="140" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="10">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D140" s="5">
-        <v>38925</v>
+        <v>44032</v>
       </c>
       <c r="E140" s="5">
-        <v>36801</v>
+        <v>43267</v>
       </c>
       <c r="F140" s="5">
-        <v>12658</v>
+        <v>10260</v>
       </c>
       <c r="G140" s="5">
-        <v>13256</v>
+        <v>20357.400000000001</v>
       </c>
       <c r="H140" s="5">
-        <v>26267</v>
+        <v>33772</v>
       </c>
       <c r="I140" s="5">
-        <v>23545</v>
+        <v>22910</v>
       </c>
     </row>
     <row r="141" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="13"/>
       <c r="B141" s="13"/>
       <c r="C141" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D141" s="5">
-        <v>24199</v>
+        <v>27240</v>
       </c>
       <c r="E141" s="5">
-        <v>31817</v>
+        <v>27240</v>
       </c>
       <c r="F141" s="5">
-        <v>1529</v>
+        <v>0</v>
       </c>
       <c r="G141" s="5">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="H141" s="5">
-        <v>22670</v>
+        <v>27240</v>
       </c>
       <c r="I141" s="5">
-        <v>26817</v>
+        <v>27240</v>
       </c>
     </row>
     <row r="142" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="13"/>
       <c r="B142" s="13"/>
       <c r="C142" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D142" s="5">
-        <v>17100</v>
+        <v>37408</v>
       </c>
       <c r="E142" s="5">
-        <v>7666</v>
+        <v>20997</v>
       </c>
       <c r="F142" s="5">
-        <v>9790</v>
+        <v>10355</v>
       </c>
       <c r="G142" s="5">
-        <v>2762</v>
+        <v>2920</v>
       </c>
       <c r="H142" s="5">
-        <v>7310</v>
+        <v>27053</v>
       </c>
       <c r="I142" s="5">
-        <v>4904</v>
+        <v>18077</v>
       </c>
     </row>
     <row r="143" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="13"/>
       <c r="B143" s="13"/>
       <c r="C143" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D143" s="5">
-        <v>32700</v>
+        <v>55496</v>
       </c>
       <c r="E143" s="5">
-        <v>23902</v>
+        <v>32140</v>
       </c>
       <c r="F143" s="5">
-        <v>12320</v>
+        <v>13956</v>
       </c>
       <c r="G143" s="5">
-        <v>8700</v>
+        <v>1480</v>
       </c>
       <c r="H143" s="5">
-        <v>20380</v>
+        <v>41540</v>
       </c>
       <c r="I143" s="5">
-        <v>15202</v>
+        <v>30660</v>
       </c>
     </row>
     <row r="144" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="13"/>
       <c r="B144" s="13"/>
       <c r="C144" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D144" s="5">
-        <v>29587</v>
+        <v>41373</v>
       </c>
       <c r="E144" s="5">
-        <v>26092</v>
+        <v>23189</v>
       </c>
       <c r="F144" s="5">
-        <v>11600</v>
+        <v>13150</v>
       </c>
       <c r="G144" s="5">
-        <v>9496</v>
+        <v>10077.200000000001</v>
       </c>
       <c r="H144" s="5">
-        <v>17987</v>
+        <v>28223</v>
       </c>
       <c r="I144" s="5">
-        <v>16596</v>
+        <v>13112</v>
       </c>
     </row>
     <row r="145" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="13"/>
       <c r="B145" s="13"/>
       <c r="C145" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D145" s="5">
-        <v>96620</v>
+        <v>64287</v>
       </c>
       <c r="E145" s="5">
-        <v>41106</v>
+        <v>25503</v>
       </c>
       <c r="F145" s="5">
-        <v>9870</v>
+        <v>10170</v>
       </c>
       <c r="G145" s="5">
         <v>2000</v>
       </c>
       <c r="H145" s="5">
-        <v>86750</v>
+        <v>54117</v>
       </c>
       <c r="I145" s="5">
-        <v>39106</v>
+        <v>23503</v>
       </c>
     </row>
     <row r="146" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="13"/>
       <c r="B146" s="13"/>
       <c r="C146" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D146" s="5">
-        <v>50895</v>
+        <v>60431</v>
       </c>
       <c r="E146" s="5">
-        <v>22241</v>
+        <v>19244</v>
       </c>
       <c r="F146" s="5">
-        <v>8880</v>
+        <v>8370</v>
       </c>
       <c r="G146" s="5">
-        <v>3040</v>
+        <v>2381</v>
       </c>
       <c r="H146" s="5">
-        <v>42015</v>
+        <v>52061</v>
       </c>
       <c r="I146" s="5">
-        <v>19201</v>
+        <v>16863</v>
       </c>
     </row>
     <row r="147" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="13"/>
       <c r="B147" s="13"/>
       <c r="C147" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D147" s="5">
-        <v>18901</v>
+        <v>14780</v>
       </c>
       <c r="E147" s="5">
-        <v>7096</v>
+        <v>4960</v>
       </c>
       <c r="F147" s="5">
-        <v>9750</v>
+        <v>9090</v>
       </c>
       <c r="G147" s="5">
-        <v>186</v>
+        <v>2235</v>
       </c>
       <c r="H147" s="5">
-        <v>9151</v>
+        <v>5690</v>
       </c>
       <c r="I147" s="5">
-        <v>6910</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="148" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="13"/>
       <c r="B148" s="13"/>
       <c r="C148" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D148" s="5">
-        <v>14220</v>
+        <v>15230</v>
       </c>
       <c r="E148" s="5">
-        <v>8592</v>
+        <v>8852</v>
       </c>
       <c r="F148" s="5">
-        <v>7758</v>
+        <v>6210</v>
       </c>
       <c r="G148" s="5">
-        <v>862</v>
+        <v>700</v>
       </c>
       <c r="H148" s="5">
-        <v>6462</v>
+        <v>9020</v>
       </c>
       <c r="I148" s="5">
-        <v>7730</v>
+        <v>8152</v>
       </c>
     </row>
     <row r="149" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="13"/>
       <c r="B149" s="13"/>
       <c r="C149" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D149" s="5">
-        <v>9725</v>
+        <v>24109</v>
       </c>
       <c r="E149" s="5">
-        <v>1714</v>
+        <v>6747</v>
       </c>
       <c r="F149" s="5">
-        <v>5525</v>
+        <v>6563.55</v>
       </c>
       <c r="G149" s="5">
-        <v>1046</v>
+        <v>1144.03</v>
       </c>
       <c r="H149" s="5">
-        <v>4200</v>
+        <v>17545</v>
       </c>
       <c r="I149" s="5">
-        <v>668</v>
+        <v>5603</v>
       </c>
     </row>
     <row r="150" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="13"/>
       <c r="B150" s="13"/>
       <c r="C150" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D150" s="5">
-        <v>14216</v>
+        <v>14214</v>
       </c>
       <c r="E150" s="5">
-        <v>2678</v>
+        <v>5364</v>
       </c>
       <c r="F150" s="5">
-        <v>7966</v>
+        <v>7830</v>
       </c>
       <c r="G150" s="5">
-        <v>1301</v>
+        <v>1280</v>
       </c>
       <c r="H150" s="5">
-        <v>6250</v>
+        <v>6384</v>
       </c>
       <c r="I150" s="5">
-        <v>1377</v>
+        <v>4084</v>
       </c>
     </row>
     <row r="151" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="13"/>
       <c r="B151" s="13"/>
       <c r="C151" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D151" s="5">
-        <v>25471</v>
+        <v>24417</v>
       </c>
       <c r="E151" s="5">
-        <v>6971</v>
+        <v>6928</v>
       </c>
       <c r="F151" s="5">
-        <v>14056</v>
+        <v>10760</v>
       </c>
       <c r="G151" s="5">
-        <v>2334</v>
+        <v>1752</v>
       </c>
       <c r="H151" s="5">
-        <v>11415</v>
+        <v>13657</v>
       </c>
       <c r="I151" s="5">
-        <v>4637</v>
+        <v>5176</v>
       </c>
     </row>
     <row r="152" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="13"/>
       <c r="B152" s="13"/>
       <c r="C152" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D152" s="5">
-        <v>24577</v>
+        <v>21706</v>
       </c>
       <c r="E152" s="5">
-        <v>12891</v>
+        <v>10691</v>
       </c>
       <c r="F152" s="5">
-        <v>6167</v>
+        <v>6288.3</v>
       </c>
       <c r="G152" s="5">
-        <v>686</v>
+        <v>698.7</v>
       </c>
       <c r="H152" s="5">
-        <v>18410</v>
+        <v>15418</v>
       </c>
       <c r="I152" s="5">
-        <v>12205</v>
+        <v>9992</v>
       </c>
     </row>
     <row r="153" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="13"/>
       <c r="B153" s="13"/>
       <c r="C153" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D153" s="5">
-        <v>25340</v>
+        <v>20550</v>
       </c>
       <c r="E153" s="5">
-        <v>7106</v>
+        <v>5427</v>
       </c>
       <c r="F153" s="5">
-        <v>11900</v>
+        <v>6800</v>
       </c>
       <c r="G153" s="5">
-        <v>1322</v>
+        <v>756</v>
       </c>
       <c r="H153" s="5">
-        <v>13440</v>
+        <v>13750</v>
       </c>
       <c r="I153" s="5">
-        <v>5784</v>
+        <v>4671</v>
       </c>
     </row>
     <row r="154" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="13"/>
       <c r="B154" s="13"/>
       <c r="C154" s="12" t="s">
         <v>29</v>
       </c>
       <c r="D154" s="5">
-        <v>22230</v>
+        <v>49652</v>
       </c>
       <c r="E154" s="5">
-        <v>6984</v>
+        <v>12175</v>
       </c>
       <c r="F154" s="5">
-        <v>4620</v>
+        <v>4680</v>
       </c>
       <c r="G154" s="5">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="H154" s="5">
-        <v>17610</v>
+        <v>44972</v>
       </c>
       <c r="I154" s="5">
-        <v>6470</v>
+        <v>11655</v>
       </c>
     </row>
     <row r="155" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="13"/>
       <c r="B155" s="13"/>
       <c r="C155" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D155" s="5">
-        <v>8953</v>
+        <v>11557</v>
       </c>
       <c r="E155" s="5">
-        <v>1153</v>
+        <v>2155</v>
       </c>
       <c r="F155" s="5">
-        <v>6553</v>
+        <v>4760</v>
       </c>
       <c r="G155" s="5">
-        <v>729</v>
+        <v>531</v>
       </c>
       <c r="H155" s="5">
-        <v>2400</v>
+        <v>6797</v>
       </c>
       <c r="I155" s="5">
-        <v>424</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="156" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="13"/>
       <c r="B156" s="13"/>
       <c r="C156" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D156" s="5">
-        <v>15315</v>
+        <v>13164</v>
       </c>
       <c r="E156" s="5">
-        <v>2374</v>
+        <v>3456</v>
       </c>
       <c r="F156" s="5">
-        <v>4095</v>
+        <v>4080</v>
       </c>
       <c r="G156" s="5">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="H156" s="5">
-        <v>11220</v>
+        <v>9084</v>
       </c>
       <c r="I156" s="5">
-        <v>1919</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="157" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="13"/>
       <c r="B157" s="13"/>
       <c r="C157" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D157" s="5">
-        <v>11246</v>
+        <v>16469</v>
       </c>
       <c r="E157" s="5">
-        <v>3340</v>
+        <v>8042</v>
       </c>
       <c r="F157" s="5">
-        <v>6546</v>
+        <v>7494</v>
       </c>
       <c r="G157" s="5">
-        <v>1240</v>
+        <v>1427</v>
       </c>
       <c r="H157" s="5">
-        <v>4700</v>
+        <v>8975</v>
       </c>
       <c r="I157" s="5">
-        <v>2100</v>
+        <v>6615</v>
       </c>
     </row>
     <row r="158" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="13"/>
       <c r="B158" s="13"/>
       <c r="C158" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D158" s="5">
-        <v>8280</v>
+        <v>19160</v>
       </c>
       <c r="E158" s="5">
-        <v>3668</v>
+        <v>7543</v>
       </c>
       <c r="F158" s="5">
-        <v>3500</v>
+        <v>4250</v>
       </c>
       <c r="G158" s="5">
-        <v>990</v>
+        <v>810</v>
       </c>
       <c r="H158" s="5">
-        <v>4780</v>
+        <v>14910</v>
       </c>
       <c r="I158" s="5">
-        <v>2678</v>
+        <v>6733</v>
       </c>
     </row>
     <row r="159" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="13"/>
       <c r="B159" s="13"/>
       <c r="C159" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D159" s="5">
-        <v>19820</v>
+        <v>52500</v>
       </c>
       <c r="E159" s="5">
-        <v>105575</v>
+        <v>13975</v>
       </c>
       <c r="F159" s="5">
-        <v>8250</v>
+        <v>6800</v>
       </c>
       <c r="G159" s="5">
-        <v>1580</v>
+        <v>1195</v>
       </c>
       <c r="H159" s="5">
-        <v>11570</v>
+        <v>45700</v>
       </c>
       <c r="I159" s="5">
-        <v>103995</v>
+        <v>12780</v>
       </c>
     </row>
     <row r="160" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="13"/>
       <c r="B160" s="13"/>
       <c r="C160" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D160" s="5">
-        <v>5350</v>
+        <v>6380</v>
       </c>
       <c r="E160" s="5">
-        <v>1442</v>
+        <v>2945</v>
       </c>
       <c r="F160" s="5">
-        <v>4200</v>
+        <v>2720</v>
       </c>
       <c r="G160" s="5">
-        <v>900</v>
+        <v>519</v>
       </c>
       <c r="H160" s="5">
-        <v>1150</v>
+        <v>3660</v>
       </c>
       <c r="I160" s="5">
-        <v>542</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="161" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="13"/>
       <c r="B161" s="13"/>
       <c r="C161" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D161" s="5">
-        <v>9000</v>
+        <v>10612</v>
       </c>
       <c r="E161" s="5">
-        <v>1381</v>
+        <v>2395</v>
       </c>
       <c r="F161" s="5">
-        <v>5200</v>
+        <v>4240</v>
       </c>
       <c r="G161" s="5">
         <v>710</v>
       </c>
       <c r="H161" s="5">
-        <v>3800</v>
+        <v>6372</v>
       </c>
       <c r="I161" s="5">
-        <v>671</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="162" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="13"/>
       <c r="B162" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C162" s="14"/>
       <c r="D162" s="5">
-        <v>522670</v>
+        <v>644767</v>
       </c>
       <c r="E162" s="5">
-        <v>362590</v>
+        <v>293235</v>
       </c>
       <c r="F162" s="5">
-        <v>172733</v>
+        <v>158826.85</v>
       </c>
       <c r="G162" s="5">
-        <v>59109</v>
+        <v>53947.33</v>
       </c>
       <c r="H162" s="5">
-        <v>349937</v>
+        <v>485940</v>
       </c>
       <c r="I162" s="5">
-        <v>303481</v>
+        <v>239288</v>
       </c>
     </row>
     <row r="163" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="10">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D163" s="5">
-        <v>33725</v>
+        <v>38925</v>
       </c>
       <c r="E163" s="5">
-        <v>54708</v>
+        <v>36801</v>
       </c>
       <c r="F163" s="5">
-        <v>10395</v>
+        <v>12658</v>
       </c>
       <c r="G163" s="5">
-        <v>26038</v>
+        <v>13256</v>
       </c>
       <c r="H163" s="5">
-        <v>23330</v>
+        <v>26267</v>
       </c>
       <c r="I163" s="5">
-        <v>28670</v>
+        <v>23545</v>
       </c>
     </row>
     <row r="164" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="13"/>
       <c r="B164" s="13"/>
       <c r="C164" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D164" s="5">
-        <v>21794</v>
+        <v>24199</v>
       </c>
       <c r="E164" s="5">
-        <v>45177</v>
+        <v>31817</v>
       </c>
       <c r="F164" s="5">
-        <v>1160</v>
+        <v>1529</v>
       </c>
       <c r="G164" s="5">
-        <v>6000</v>
+        <v>5000</v>
       </c>
       <c r="H164" s="5">
-        <v>20634</v>
+        <v>22670</v>
       </c>
       <c r="I164" s="5">
-        <v>39177</v>
+        <v>26817</v>
       </c>
     </row>
     <row r="165" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="13"/>
       <c r="B165" s="13"/>
       <c r="C165" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D165" s="5">
-        <v>16223</v>
+        <v>17100</v>
       </c>
       <c r="E165" s="5">
-        <v>9522</v>
+        <v>7666</v>
       </c>
       <c r="F165" s="5">
-        <v>8763</v>
+        <v>9790</v>
       </c>
       <c r="G165" s="5">
-        <v>2472</v>
+        <v>2762</v>
       </c>
       <c r="H165" s="5">
-        <v>7460</v>
+        <v>7310</v>
       </c>
       <c r="I165" s="5">
-        <v>7050</v>
+        <v>4904</v>
       </c>
     </row>
     <row r="166" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="13"/>
       <c r="B166" s="13"/>
       <c r="C166" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D166" s="5">
-        <v>19970</v>
+        <v>32700</v>
       </c>
       <c r="E166" s="5">
-        <v>23690</v>
+        <v>23902</v>
       </c>
       <c r="F166" s="5">
-        <v>10980</v>
+        <v>12320</v>
       </c>
       <c r="G166" s="5">
-        <v>14700</v>
+        <v>8700</v>
       </c>
       <c r="H166" s="5">
-        <v>8990</v>
+        <v>20380</v>
       </c>
       <c r="I166" s="5">
-        <v>8990</v>
+        <v>15202</v>
       </c>
     </row>
     <row r="167" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="13"/>
       <c r="B167" s="13"/>
       <c r="C167" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D167" s="5">
-        <v>22315</v>
+        <v>29587</v>
       </c>
       <c r="E167" s="5">
-        <v>21060</v>
+        <v>26092</v>
       </c>
       <c r="F167" s="5">
-        <v>11170</v>
+        <v>11600</v>
       </c>
       <c r="G167" s="5">
-        <v>10000</v>
+        <v>9496</v>
       </c>
       <c r="H167" s="5">
-        <v>11145</v>
+        <v>17987</v>
       </c>
       <c r="I167" s="5">
-        <v>11060</v>
+        <v>16596</v>
       </c>
     </row>
     <row r="168" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="13"/>
       <c r="B168" s="13"/>
       <c r="C168" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D168" s="5">
-        <v>61870</v>
+        <v>96620</v>
       </c>
       <c r="E168" s="5">
-        <v>30032</v>
+        <v>41106</v>
       </c>
       <c r="F168" s="5">
-        <v>10400</v>
+        <v>9870</v>
       </c>
       <c r="G168" s="5">
         <v>2000</v>
       </c>
       <c r="H168" s="5">
-        <v>51470</v>
+        <v>86750</v>
       </c>
       <c r="I168" s="5">
-        <v>28032</v>
+        <v>39106</v>
       </c>
     </row>
     <row r="169" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="13"/>
       <c r="B169" s="13"/>
       <c r="C169" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D169" s="5">
-        <v>27507</v>
+        <v>50895</v>
       </c>
       <c r="E169" s="5">
-        <v>15538</v>
+        <v>22241</v>
       </c>
       <c r="F169" s="5">
-        <v>7989</v>
+        <v>8880</v>
       </c>
       <c r="G169" s="5">
-        <v>3183</v>
+        <v>3040</v>
       </c>
       <c r="H169" s="5">
-        <v>19518</v>
+        <v>42015</v>
       </c>
       <c r="I169" s="5">
-        <v>12355</v>
+        <v>19201</v>
       </c>
     </row>
     <row r="170" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="13"/>
       <c r="B170" s="13"/>
       <c r="C170" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D170" s="5">
-        <v>11180</v>
+        <v>18901</v>
       </c>
       <c r="E170" s="5">
-        <v>4780</v>
+        <v>7096</v>
       </c>
       <c r="F170" s="5">
-        <v>6630</v>
+        <v>9750</v>
       </c>
       <c r="G170" s="5">
-        <v>1270</v>
+        <v>186</v>
       </c>
       <c r="H170" s="5">
-        <v>4550</v>
+        <v>9151</v>
       </c>
       <c r="I170" s="5">
-        <v>3510</v>
+        <v>6910</v>
       </c>
     </row>
     <row r="171" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="13"/>
       <c r="B171" s="13"/>
       <c r="C171" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D171" s="5">
-        <v>10657</v>
+        <v>14220</v>
       </c>
       <c r="E171" s="5">
-        <v>4426</v>
+        <v>8592</v>
       </c>
       <c r="F171" s="5">
-        <v>5530</v>
+        <v>7758</v>
       </c>
       <c r="G171" s="5">
-        <v>615</v>
+        <v>862</v>
       </c>
       <c r="H171" s="5">
-        <v>5127</v>
+        <v>6462</v>
       </c>
       <c r="I171" s="5">
-        <v>3811</v>
+        <v>7730</v>
       </c>
     </row>
     <row r="172" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="13"/>
       <c r="B172" s="13"/>
       <c r="C172" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D172" s="5">
-        <v>11220</v>
+        <v>9725</v>
       </c>
       <c r="E172" s="5">
-        <v>5520</v>
+        <v>1714</v>
       </c>
       <c r="F172" s="5">
-        <v>3850</v>
+        <v>5525</v>
       </c>
       <c r="G172" s="5">
-        <v>630</v>
+        <v>1046</v>
       </c>
       <c r="H172" s="5">
-        <v>7370</v>
+        <v>4200</v>
       </c>
       <c r="I172" s="5">
-        <v>4890</v>
+        <v>668</v>
       </c>
     </row>
     <row r="173" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="13"/>
       <c r="B173" s="13"/>
       <c r="C173" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D173" s="5">
-        <v>12245</v>
+        <v>14216</v>
       </c>
       <c r="E173" s="5">
-        <v>3882</v>
+        <v>2678</v>
       </c>
       <c r="F173" s="5">
-        <v>7235</v>
+        <v>7966</v>
       </c>
       <c r="G173" s="5">
-        <v>1185</v>
+        <v>1301</v>
       </c>
       <c r="H173" s="5">
-        <v>5010</v>
+        <v>6250</v>
       </c>
       <c r="I173" s="5">
-        <v>2697</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="174" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="13"/>
       <c r="B174" s="13"/>
       <c r="C174" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D174" s="5">
-        <v>23212</v>
+        <v>25471</v>
       </c>
       <c r="E174" s="5">
-        <v>9247</v>
+        <v>6971</v>
       </c>
       <c r="F174" s="5">
-        <v>10564</v>
+        <v>14056</v>
       </c>
       <c r="G174" s="5">
-        <v>1906</v>
+        <v>2334</v>
       </c>
       <c r="H174" s="5">
-        <v>12648</v>
+        <v>11415</v>
       </c>
       <c r="I174" s="5">
-        <v>7341</v>
+        <v>4637</v>
       </c>
     </row>
     <row r="175" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="13"/>
       <c r="B175" s="13"/>
       <c r="C175" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D175" s="5">
-        <v>17638</v>
+        <v>24577</v>
       </c>
       <c r="E175" s="5">
-        <v>11253</v>
+        <v>12891</v>
       </c>
       <c r="F175" s="5">
-        <v>5928</v>
+        <v>6167</v>
       </c>
       <c r="G175" s="5">
-        <v>660</v>
+        <v>686</v>
       </c>
       <c r="H175" s="5">
-        <v>11710</v>
+        <v>18410</v>
       </c>
       <c r="I175" s="5">
-        <v>10593</v>
+        <v>12205</v>
       </c>
     </row>
     <row r="176" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="13"/>
       <c r="B176" s="13"/>
       <c r="C176" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D176" s="5">
-        <v>26657</v>
+        <v>25340</v>
       </c>
       <c r="E176" s="5">
-        <v>7898</v>
+        <v>7106</v>
       </c>
       <c r="F176" s="5">
         <v>11900</v>
       </c>
       <c r="G176" s="5">
         <v>1322</v>
       </c>
       <c r="H176" s="5">
-        <v>14757</v>
+        <v>13440</v>
       </c>
       <c r="I176" s="5">
-        <v>6576</v>
+        <v>5784</v>
       </c>
     </row>
     <row r="177" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="13"/>
       <c r="B177" s="13"/>
       <c r="C177" s="12" t="s">
         <v>29</v>
       </c>
       <c r="D177" s="5">
-        <v>11932</v>
+        <v>22230</v>
       </c>
       <c r="E177" s="5">
-        <v>5096</v>
+        <v>6984</v>
       </c>
       <c r="F177" s="5">
-        <v>4872</v>
+        <v>4620</v>
       </c>
       <c r="G177" s="5">
-        <v>542</v>
+        <v>514</v>
       </c>
       <c r="H177" s="5">
-        <v>7060</v>
+        <v>17610</v>
       </c>
       <c r="I177" s="5">
-        <v>4554</v>
+        <v>6470</v>
       </c>
     </row>
     <row r="178" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="13"/>
       <c r="B178" s="13"/>
       <c r="C178" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D178" s="5">
-        <v>6132</v>
+        <v>8953</v>
       </c>
       <c r="E178" s="5">
-        <v>2399</v>
+        <v>1153</v>
       </c>
       <c r="F178" s="5">
-        <v>4076</v>
+        <v>6553</v>
       </c>
       <c r="G178" s="5">
-        <v>664</v>
+        <v>729</v>
       </c>
       <c r="H178" s="5">
-        <v>2056</v>
+        <v>2400</v>
       </c>
       <c r="I178" s="5">
-        <v>1735</v>
+        <v>424</v>
       </c>
     </row>
     <row r="179" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="13"/>
       <c r="B179" s="13"/>
       <c r="C179" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D179" s="5">
-        <v>8256</v>
+        <v>15315</v>
       </c>
       <c r="E179" s="5">
-        <v>5564</v>
+        <v>2374</v>
       </c>
       <c r="F179" s="5">
-        <v>4456</v>
+        <v>4095</v>
       </c>
       <c r="G179" s="5">
-        <v>500</v>
+        <v>455</v>
       </c>
       <c r="H179" s="5">
-        <v>3800</v>
+        <v>11220</v>
       </c>
       <c r="I179" s="5">
-        <v>5064</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="180" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="13"/>
       <c r="B180" s="13"/>
       <c r="C180" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D180" s="5">
-        <v>12466</v>
+        <v>11246</v>
       </c>
       <c r="E180" s="5">
-        <v>6099</v>
+        <v>3340</v>
       </c>
       <c r="F180" s="5">
         <v>6546</v>
       </c>
       <c r="G180" s="5">
-        <v>1254</v>
+        <v>1240</v>
       </c>
       <c r="H180" s="5">
-        <v>5920</v>
+        <v>4700</v>
       </c>
       <c r="I180" s="5">
-        <v>4845</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="181" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="13"/>
       <c r="B181" s="13"/>
       <c r="C181" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D181" s="5">
-        <v>19900</v>
+        <v>8280</v>
       </c>
       <c r="E181" s="5">
-        <v>27320</v>
+        <v>3668</v>
       </c>
       <c r="F181" s="5">
-        <v>3600</v>
+        <v>3500</v>
       </c>
       <c r="G181" s="5">
-        <v>1020</v>
+        <v>990</v>
       </c>
       <c r="H181" s="5">
-        <v>16300</v>
+        <v>4780</v>
       </c>
       <c r="I181" s="5">
-        <v>26300</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="182" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="13"/>
       <c r="B182" s="13"/>
       <c r="C182" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D182" s="5">
-        <v>19516</v>
+        <v>19820</v>
       </c>
       <c r="E182" s="5">
-        <v>11368</v>
+        <v>105575</v>
       </c>
       <c r="F182" s="5">
-        <v>7710</v>
+        <v>8250</v>
       </c>
       <c r="G182" s="5">
-        <v>1708</v>
+        <v>1580</v>
       </c>
       <c r="H182" s="5">
-        <v>11806</v>
+        <v>11570</v>
       </c>
       <c r="I182" s="5">
-        <v>9660</v>
+        <v>103995</v>
       </c>
     </row>
     <row r="183" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="13"/>
       <c r="B183" s="13"/>
       <c r="C183" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D183" s="5">
-        <v>4490</v>
+        <v>5350</v>
       </c>
       <c r="E183" s="5">
-        <v>5023</v>
+        <v>1442</v>
       </c>
       <c r="F183" s="5">
-        <v>3850</v>
+        <v>4200</v>
       </c>
       <c r="G183" s="5">
-        <v>4500</v>
+        <v>900</v>
       </c>
       <c r="H183" s="5">
-        <v>640</v>
+        <v>1150</v>
       </c>
       <c r="I183" s="5">
-        <v>523</v>
+        <v>542</v>
       </c>
     </row>
     <row r="184" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="13"/>
       <c r="B184" s="13"/>
       <c r="C184" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D184" s="5">
-        <v>14240</v>
+        <v>9000</v>
       </c>
       <c r="E184" s="5">
-        <v>2870</v>
+        <v>1381</v>
       </c>
       <c r="F184" s="5">
-        <v>5600</v>
+        <v>5200</v>
       </c>
       <c r="G184" s="5">
         <v>710</v>
       </c>
       <c r="H184" s="5">
-        <v>8640</v>
+        <v>3800</v>
       </c>
       <c r="I184" s="5">
-        <v>2160</v>
+        <v>671</v>
       </c>
     </row>
     <row r="185" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="13"/>
       <c r="B185" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C185" s="14"/>
       <c r="D185" s="5">
+        <v>522670</v>
+      </c>
+      <c r="E185" s="5">
+        <v>362590</v>
+      </c>
+      <c r="F185" s="5">
+        <v>172733</v>
+      </c>
+      <c r="G185" s="5">
+        <v>59109</v>
+      </c>
+      <c r="H185" s="5">
+        <v>349937</v>
+      </c>
+      <c r="I185" s="5">
+        <v>303481</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="10">
+        <v>2016</v>
+      </c>
+      <c r="B186" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C186" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D186" s="5">
+        <v>33725</v>
+      </c>
+      <c r="E186" s="5">
+        <v>54708</v>
+      </c>
+      <c r="F186" s="5">
+        <v>10395</v>
+      </c>
+      <c r="G186" s="5">
+        <v>26038</v>
+      </c>
+      <c r="H186" s="5">
+        <v>23330</v>
+      </c>
+      <c r="I186" s="5">
+        <v>28670</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="13"/>
+      <c r="B187" s="13"/>
+      <c r="C187" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D187" s="5">
+        <v>21794</v>
+      </c>
+      <c r="E187" s="5">
+        <v>45177</v>
+      </c>
+      <c r="F187" s="5">
+        <v>1160</v>
+      </c>
+      <c r="G187" s="5">
+        <v>6000</v>
+      </c>
+      <c r="H187" s="5">
+        <v>20634</v>
+      </c>
+      <c r="I187" s="5">
+        <v>39177</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="13"/>
+      <c r="B188" s="13"/>
+      <c r="C188" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D188" s="5">
+        <v>16223</v>
+      </c>
+      <c r="E188" s="5">
+        <v>9522</v>
+      </c>
+      <c r="F188" s="5">
+        <v>8763</v>
+      </c>
+      <c r="G188" s="5">
+        <v>2472</v>
+      </c>
+      <c r="H188" s="5">
+        <v>7460</v>
+      </c>
+      <c r="I188" s="5">
+        <v>7050</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="13"/>
+      <c r="B189" s="13"/>
+      <c r="C189" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D189" s="5">
+        <v>19970</v>
+      </c>
+      <c r="E189" s="5">
+        <v>23690</v>
+      </c>
+      <c r="F189" s="5">
+        <v>10980</v>
+      </c>
+      <c r="G189" s="5">
+        <v>14700</v>
+      </c>
+      <c r="H189" s="5">
+        <v>8990</v>
+      </c>
+      <c r="I189" s="5">
+        <v>8990</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="13"/>
+      <c r="B190" s="13"/>
+      <c r="C190" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D190" s="5">
+        <v>22315</v>
+      </c>
+      <c r="E190" s="5">
+        <v>21060</v>
+      </c>
+      <c r="F190" s="5">
+        <v>11170</v>
+      </c>
+      <c r="G190" s="5">
+        <v>10000</v>
+      </c>
+      <c r="H190" s="5">
+        <v>11145</v>
+      </c>
+      <c r="I190" s="5">
+        <v>11060</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="13"/>
+      <c r="B191" s="13"/>
+      <c r="C191" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D191" s="5">
+        <v>61870</v>
+      </c>
+      <c r="E191" s="5">
+        <v>30032</v>
+      </c>
+      <c r="F191" s="5">
+        <v>10400</v>
+      </c>
+      <c r="G191" s="5">
+        <v>2000</v>
+      </c>
+      <c r="H191" s="5">
+        <v>51470</v>
+      </c>
+      <c r="I191" s="5">
+        <v>28032</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="13"/>
+      <c r="B192" s="13"/>
+      <c r="C192" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D192" s="5">
+        <v>27507</v>
+      </c>
+      <c r="E192" s="5">
+        <v>15538</v>
+      </c>
+      <c r="F192" s="5">
+        <v>7989</v>
+      </c>
+      <c r="G192" s="5">
+        <v>3183</v>
+      </c>
+      <c r="H192" s="5">
+        <v>19518</v>
+      </c>
+      <c r="I192" s="5">
+        <v>12355</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="13"/>
+      <c r="B193" s="13"/>
+      <c r="C193" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D193" s="5">
+        <v>11180</v>
+      </c>
+      <c r="E193" s="5">
+        <v>4780</v>
+      </c>
+      <c r="F193" s="5">
+        <v>6630</v>
+      </c>
+      <c r="G193" s="5">
+        <v>1270</v>
+      </c>
+      <c r="H193" s="5">
+        <v>4550</v>
+      </c>
+      <c r="I193" s="5">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="13"/>
+      <c r="B194" s="13"/>
+      <c r="C194" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D194" s="5">
+        <v>10657</v>
+      </c>
+      <c r="E194" s="5">
+        <v>4426</v>
+      </c>
+      <c r="F194" s="5">
+        <v>5530</v>
+      </c>
+      <c r="G194" s="5">
+        <v>615</v>
+      </c>
+      <c r="H194" s="5">
+        <v>5127</v>
+      </c>
+      <c r="I194" s="5">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="13"/>
+      <c r="B195" s="13"/>
+      <c r="C195" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D195" s="5">
+        <v>11220</v>
+      </c>
+      <c r="E195" s="5">
+        <v>5520</v>
+      </c>
+      <c r="F195" s="5">
+        <v>3850</v>
+      </c>
+      <c r="G195" s="5">
+        <v>630</v>
+      </c>
+      <c r="H195" s="5">
+        <v>7370</v>
+      </c>
+      <c r="I195" s="5">
+        <v>4890</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="13"/>
+      <c r="B196" s="13"/>
+      <c r="C196" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D196" s="5">
+        <v>12245</v>
+      </c>
+      <c r="E196" s="5">
+        <v>3882</v>
+      </c>
+      <c r="F196" s="5">
+        <v>7235</v>
+      </c>
+      <c r="G196" s="5">
+        <v>1185</v>
+      </c>
+      <c r="H196" s="5">
+        <v>5010</v>
+      </c>
+      <c r="I196" s="5">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="13"/>
+      <c r="B197" s="13"/>
+      <c r="C197" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D197" s="5">
+        <v>23212</v>
+      </c>
+      <c r="E197" s="5">
+        <v>9247</v>
+      </c>
+      <c r="F197" s="5">
+        <v>10564</v>
+      </c>
+      <c r="G197" s="5">
+        <v>1906</v>
+      </c>
+      <c r="H197" s="5">
+        <v>12648</v>
+      </c>
+      <c r="I197" s="5">
+        <v>7341</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="13"/>
+      <c r="B198" s="13"/>
+      <c r="C198" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D198" s="5">
+        <v>17638</v>
+      </c>
+      <c r="E198" s="5">
+        <v>11253</v>
+      </c>
+      <c r="F198" s="5">
+        <v>5928</v>
+      </c>
+      <c r="G198" s="5">
+        <v>660</v>
+      </c>
+      <c r="H198" s="5">
+        <v>11710</v>
+      </c>
+      <c r="I198" s="5">
+        <v>10593</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="13"/>
+      <c r="B199" s="13"/>
+      <c r="C199" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D199" s="5">
+        <v>26657</v>
+      </c>
+      <c r="E199" s="5">
+        <v>7898</v>
+      </c>
+      <c r="F199" s="5">
+        <v>11900</v>
+      </c>
+      <c r="G199" s="5">
+        <v>1322</v>
+      </c>
+      <c r="H199" s="5">
+        <v>14757</v>
+      </c>
+      <c r="I199" s="5">
+        <v>6576</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="13"/>
+      <c r="B200" s="13"/>
+      <c r="C200" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D200" s="5">
+        <v>11932</v>
+      </c>
+      <c r="E200" s="5">
+        <v>5096</v>
+      </c>
+      <c r="F200" s="5">
+        <v>4872</v>
+      </c>
+      <c r="G200" s="5">
+        <v>542</v>
+      </c>
+      <c r="H200" s="5">
+        <v>7060</v>
+      </c>
+      <c r="I200" s="5">
+        <v>4554</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="13"/>
+      <c r="B201" s="13"/>
+      <c r="C201" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D201" s="5">
+        <v>6132</v>
+      </c>
+      <c r="E201" s="5">
+        <v>2399</v>
+      </c>
+      <c r="F201" s="5">
+        <v>4076</v>
+      </c>
+      <c r="G201" s="5">
+        <v>664</v>
+      </c>
+      <c r="H201" s="5">
+        <v>2056</v>
+      </c>
+      <c r="I201" s="5">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="13"/>
+      <c r="B202" s="13"/>
+      <c r="C202" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D202" s="5">
+        <v>8256</v>
+      </c>
+      <c r="E202" s="5">
+        <v>5564</v>
+      </c>
+      <c r="F202" s="5">
+        <v>4456</v>
+      </c>
+      <c r="G202" s="5">
+        <v>500</v>
+      </c>
+      <c r="H202" s="5">
+        <v>3800</v>
+      </c>
+      <c r="I202" s="5">
+        <v>5064</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="13"/>
+      <c r="B203" s="13"/>
+      <c r="C203" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D203" s="5">
+        <v>12466</v>
+      </c>
+      <c r="E203" s="5">
+        <v>6099</v>
+      </c>
+      <c r="F203" s="5">
+        <v>6546</v>
+      </c>
+      <c r="G203" s="5">
+        <v>1254</v>
+      </c>
+      <c r="H203" s="5">
+        <v>5920</v>
+      </c>
+      <c r="I203" s="5">
+        <v>4845</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="13"/>
+      <c r="B204" s="13"/>
+      <c r="C204" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D204" s="5">
+        <v>19900</v>
+      </c>
+      <c r="E204" s="5">
+        <v>27320</v>
+      </c>
+      <c r="F204" s="5">
+        <v>3600</v>
+      </c>
+      <c r="G204" s="5">
+        <v>1020</v>
+      </c>
+      <c r="H204" s="5">
+        <v>16300</v>
+      </c>
+      <c r="I204" s="5">
+        <v>26300</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="13"/>
+      <c r="B205" s="13"/>
+      <c r="C205" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D205" s="5">
+        <v>19516</v>
+      </c>
+      <c r="E205" s="5">
+        <v>11368</v>
+      </c>
+      <c r="F205" s="5">
+        <v>7710</v>
+      </c>
+      <c r="G205" s="5">
+        <v>1708</v>
+      </c>
+      <c r="H205" s="5">
+        <v>11806</v>
+      </c>
+      <c r="I205" s="5">
+        <v>9660</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="13"/>
+      <c r="B206" s="13"/>
+      <c r="C206" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D206" s="5">
+        <v>4490</v>
+      </c>
+      <c r="E206" s="5">
+        <v>5023</v>
+      </c>
+      <c r="F206" s="5">
+        <v>3850</v>
+      </c>
+      <c r="G206" s="5">
+        <v>4500</v>
+      </c>
+      <c r="H206" s="5">
+        <v>640</v>
+      </c>
+      <c r="I206" s="5">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="13"/>
+      <c r="B207" s="13"/>
+      <c r="C207" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D207" s="5">
+        <v>14240</v>
+      </c>
+      <c r="E207" s="5">
+        <v>2870</v>
+      </c>
+      <c r="F207" s="5">
+        <v>5600</v>
+      </c>
+      <c r="G207" s="5">
+        <v>710</v>
+      </c>
+      <c r="H207" s="5">
+        <v>8640</v>
+      </c>
+      <c r="I207" s="5">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="13"/>
+      <c r="B208" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C208" s="14"/>
+      <c r="D208" s="5">
         <v>413145</v>
       </c>
-      <c r="E185" s="5">
+      <c r="E208" s="5">
         <v>312472</v>
       </c>
-      <c r="F185" s="5">
+      <c r="F208" s="5">
         <v>153204</v>
       </c>
-      <c r="G185" s="5">
+      <c r="G208" s="5">
         <v>82879</v>
       </c>
-      <c r="H185" s="5">
+      <c r="H208" s="5">
         <v>259941</v>
       </c>
-      <c r="I185" s="5">
+      <c r="I208" s="5">
         <v>229593</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="24">
+  <mergeCells count="27">
     <mergeCell ref="A3:A24"/>
     <mergeCell ref="B3:B23"/>
     <mergeCell ref="B24:C24"/>
+    <mergeCell ref="A164:A185"/>
+    <mergeCell ref="B164:B184"/>
+    <mergeCell ref="B185:C185"/>
+    <mergeCell ref="A187:A208"/>
+    <mergeCell ref="B187:B207"/>
+    <mergeCell ref="B208:C208"/>
+    <mergeCell ref="A118:A139"/>
+    <mergeCell ref="B118:B138"/>
+    <mergeCell ref="B139:C139"/>
+    <mergeCell ref="A141:A162"/>
+    <mergeCell ref="B141:B161"/>
+    <mergeCell ref="B162:C162"/>
+    <mergeCell ref="A72:A93"/>
+    <mergeCell ref="B72:B92"/>
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="A95:A116"/>
+    <mergeCell ref="B95:B115"/>
+    <mergeCell ref="B116:C116"/>
     <mergeCell ref="A26:A47"/>
     <mergeCell ref="B26:B46"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="A49:A70"/>
     <mergeCell ref="B49:B69"/>
     <mergeCell ref="B70:C70"/>
-    <mergeCell ref="A72:A93"/>
-[...13 lines deleted...]
-    <mergeCell ref="B185:C185"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F1A486E-4409-4C74-BF9F-708A64D4EF31}">
   <dimension ref="A1:I70"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="3" ySplit="1" topLeftCell="D2" activePane="bottomRight" state="frozen"/>
       <selection activeCell="E23" sqref="E23"/>
       <selection pane="topRight" activeCell="E23" sqref="E23"/>
       <selection pane="bottomLeft" activeCell="E23" sqref="E23"/>
       <selection pane="bottomRight" activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" customWidth="1"/>
     <col min="5" max="9" width="13.140625" customWidth="1"/>
@@ -14380,86 +14982,86 @@
     </row>
     <row r="269" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="13"/>
       <c r="B269" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C269" s="14"/>
       <c r="D269" s="5">
         <v>18944107</v>
       </c>
       <c r="E269" s="5">
         <v>3004</v>
       </c>
       <c r="F269" s="5">
         <v>48437</v>
       </c>
       <c r="G269" s="5">
         <v>21403</v>
       </c>
       <c r="H269" s="5">
         <v>12266760</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
+    <mergeCell ref="A229:A248"/>
+    <mergeCell ref="B229:B247"/>
+    <mergeCell ref="B248:C248"/>
+    <mergeCell ref="A250:A269"/>
+    <mergeCell ref="B250:B268"/>
+    <mergeCell ref="B269:C269"/>
+    <mergeCell ref="A187:A206"/>
+    <mergeCell ref="B187:B205"/>
+    <mergeCell ref="B206:C206"/>
+    <mergeCell ref="A208:A227"/>
+    <mergeCell ref="B208:B226"/>
+    <mergeCell ref="B227:C227"/>
+    <mergeCell ref="A141:A162"/>
+    <mergeCell ref="B141:B161"/>
+    <mergeCell ref="B162:C162"/>
+    <mergeCell ref="A164:A185"/>
+    <mergeCell ref="B164:B184"/>
+    <mergeCell ref="B185:C185"/>
+    <mergeCell ref="A95:A116"/>
+    <mergeCell ref="B95:B115"/>
+    <mergeCell ref="B116:C116"/>
+    <mergeCell ref="A118:A139"/>
+    <mergeCell ref="B118:B138"/>
+    <mergeCell ref="B139:C139"/>
+    <mergeCell ref="A49:A70"/>
+    <mergeCell ref="B49:B69"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="A72:A93"/>
+    <mergeCell ref="B72:B92"/>
+    <mergeCell ref="B93:C93"/>
     <mergeCell ref="A3:A24"/>
     <mergeCell ref="B3:B23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="A26:A47"/>
     <mergeCell ref="B26:B46"/>
     <mergeCell ref="B47:C47"/>
-    <mergeCell ref="A49:A70"/>
-[...28 lines deleted...]
-    <mergeCell ref="B269:C269"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>社區營造預算概況</vt:lpstr>
       <vt:lpstr>2016及以後文化部社區營造及博物館地方文化館補助方政府概況</vt:lpstr>