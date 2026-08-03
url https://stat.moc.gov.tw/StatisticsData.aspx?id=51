--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\3文化韌性\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\3文化韌性\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CB3D4BC-CEF5-46E2-B505-0465351CB021}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{083F9ED3-D138-4197-A391-FB63FA08EEFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{819E3119-1E16-4723-8985-DA7CDD3F0351}"/>
+    <workbookView xWindow="9540" yWindow="555" windowWidth="19005" windowHeight="14700" xr2:uid="{819E3119-1E16-4723-8985-DA7CDD3F0351}"/>
   </bookViews>
   <sheets>
     <sheet name="電影院家數統計" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
   <si>
@@ -465,299 +465,313 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91CE896C-5662-49F5-BCB5-E1016BF705E4}">
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F5" sqref="F5"/>
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.140625" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="4">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C2" s="5">
-        <v>955</v>
+        <v>945</v>
       </c>
       <c r="D2" s="5">
-        <v>4.08</v>
+        <v>4.04</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B3" s="4">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C3" s="5">
-        <v>947</v>
+        <v>955</v>
       </c>
       <c r="D3" s="5">
-        <v>4.07</v>
+        <v>4.08</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B4" s="4">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C4" s="5">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="D4" s="5">
-        <v>4.04</v>
+        <v>4.07</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B5" s="4">
         <v>114</v>
       </c>
       <c r="C5" s="5">
-        <v>928</v>
+        <v>945</v>
       </c>
       <c r="D5" s="5">
-        <v>3.94</v>
+        <v>4.04</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B6" s="4">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C6" s="5">
-        <v>918</v>
+        <v>928</v>
       </c>
       <c r="D6" s="5">
-        <v>3.89</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B7" s="4">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C7" s="5">
-        <v>883</v>
+        <v>918</v>
       </c>
       <c r="D7" s="5">
-        <v>3.74</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B8" s="4">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="C8" s="5">
-        <v>782</v>
+        <v>883</v>
       </c>
       <c r="D8" s="5">
-        <v>3.32</v>
+        <v>3.74</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B9" s="4">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C9" s="5">
-        <v>738</v>
+        <v>782</v>
       </c>
       <c r="D9" s="5">
-        <v>3.14</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B10" s="4">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="C10" s="5">
-        <v>700</v>
+        <v>738</v>
       </c>
       <c r="D10" s="5">
-        <v>2.98</v>
+        <v>3.14</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B11" s="4">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C11" s="5">
-        <v>628</v>
+        <v>700</v>
       </c>
       <c r="D11" s="5">
-        <v>2.68</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B12" s="4">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C12" s="5">
-        <v>605</v>
+        <v>628</v>
       </c>
       <c r="D12" s="5">
-        <v>2.6</v>
+        <v>2.68</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B13" s="4">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C13" s="5">
-        <v>568</v>
+        <v>605</v>
       </c>
       <c r="D13" s="5">
-        <v>2.44</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B14" s="4">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C14" s="5">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="D14" s="5">
-        <v>2.4700000000000002</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B15" s="4">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C15" s="5">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="D15" s="5">
-        <v>2.5</v>
+        <v>2.4700000000000002</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B16" s="4">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C16" s="5">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="D16" s="5">
-        <v>2.44</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
+        <v>2009</v>
+      </c>
+      <c r="B17" s="4">
+        <v>119</v>
+      </c>
+      <c r="C17" s="5">
+        <v>565</v>
+      </c>
+      <c r="D17" s="5">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="3">
         <v>2008</v>
       </c>
-      <c r="B17" s="4">
+      <c r="B18" s="4">
         <v>126</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C18" s="5">
         <v>580</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D18" s="5">
         <v>2.52</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>