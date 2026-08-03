--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\3文化韌性\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\3文化韌性\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7943ACA-8877-48A5-8BB6-3038CF6DF0A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{14328771-8867-4DCA-B8DB-283DC6A1318C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C3A0194D-7A8C-4540-B0E8-1BC1AA0CDF80}"/>
+    <workbookView xWindow="8130" yWindow="570" windowWidth="19005" windowHeight="14700" activeTab="1" xr2:uid="{C3A0194D-7A8C-4540-B0E8-1BC1AA0CDF80}"/>
   </bookViews>
   <sheets>
     <sheet name="文化部文化資產維護經費" sheetId="1" r:id="rId1"/>
     <sheet name="文化資產維護、活化再利用、傳承推廣補助經費" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_Hlk186543078" localSheetId="1">'文化資產維護、活化再利用、傳承推廣補助經費'!$H$7</definedName>
+    <definedName name="_Hlk186543078" localSheetId="1">'文化資產維護、活化再利用、傳承推廣補助經費'!$I$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="28">
   <si>
     <t>年別</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>項目</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>總計(千元)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>規劃費及工程費(千元)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>一般維護經費(千元)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
     <r>
@@ -175,50 +175,61 @@
     <t>活化再利用</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>傳承推廣</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>總計</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>文化部</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>補助件數(件)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>補助金額(千元)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>地方文化局處</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>未區分</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>-</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
@@ -341,92 +352,95 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFA0A0A0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
@@ -702,848 +716,1072 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C87D1F8D-7602-46A3-93AA-87698887F3F3}">
-  <dimension ref="A1:E36"/>
+  <dimension ref="A1:E42"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="H34" sqref="H34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14" style="7" customWidth="1"/>
     <col min="2" max="2" width="25.5703125" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.140625" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A2" s="11">
+      <c r="A2" s="9">
         <v>2018</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="4">
         <v>479457</v>
       </c>
       <c r="D2" s="4">
         <v>387514</v>
       </c>
       <c r="E2" s="4">
         <v>91943</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="12"/>
+      <c r="A3" s="10"/>
       <c r="B3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="4">
         <v>348363</v>
       </c>
       <c r="D3" s="4">
         <v>305087</v>
       </c>
       <c r="E3" s="4">
         <v>43276</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="12"/>
+      <c r="A4" s="10"/>
       <c r="B4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4">
         <v>104010</v>
       </c>
       <c r="D4" s="4">
         <v>56864</v>
       </c>
       <c r="E4" s="4">
         <v>47146</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="12"/>
+      <c r="A5" s="10"/>
       <c r="B5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="4">
         <v>9379</v>
       </c>
       <c r="D5" s="4">
         <v>9379</v>
       </c>
       <c r="E5" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="13"/>
+      <c r="A6" s="11"/>
       <c r="B6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="4">
         <v>17705</v>
       </c>
       <c r="D6" s="4">
         <v>16184</v>
       </c>
       <c r="E6" s="4">
         <v>1521</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="8">
+      <c r="A7" s="12">
         <v>2019</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="4">
         <v>440060</v>
       </c>
       <c r="D7" s="4">
         <v>377870</v>
       </c>
       <c r="E7" s="4">
         <v>62190</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="9"/>
+      <c r="A8" s="13"/>
       <c r="B8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="4">
         <v>391967</v>
       </c>
       <c r="D8" s="4">
         <v>333920</v>
       </c>
       <c r="E8" s="4">
         <v>58047</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="9"/>
+      <c r="A9" s="13"/>
       <c r="B9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="4">
         <v>40160</v>
       </c>
       <c r="D9" s="4">
         <v>36017</v>
       </c>
       <c r="E9" s="4">
         <v>4143</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="9"/>
+      <c r="A10" s="13"/>
       <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="4">
         <v>50</v>
       </c>
       <c r="D10" s="4">
         <v>50</v>
       </c>
       <c r="E10" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="9"/>
+      <c r="A11" s="13"/>
       <c r="B11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="4">
         <v>131</v>
       </c>
       <c r="D11" s="4">
         <v>131</v>
       </c>
       <c r="E11" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A12" s="10"/>
+      <c r="A12" s="14"/>
       <c r="B12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="4">
         <v>7752</v>
       </c>
       <c r="D12" s="4">
         <v>7752</v>
       </c>
       <c r="E12" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A13" s="8">
+      <c r="A13" s="12">
         <v>2020</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="4">
         <v>1494312</v>
       </c>
       <c r="D13" s="4">
         <v>553508</v>
       </c>
       <c r="E13" s="4">
         <v>940804</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A14" s="9"/>
+      <c r="A14" s="13"/>
       <c r="B14" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="4">
         <v>1366115</v>
       </c>
       <c r="D14" s="4">
         <v>458440</v>
       </c>
       <c r="E14" s="4">
         <v>907675</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A15" s="9"/>
+      <c r="A15" s="13"/>
       <c r="B15" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="4">
         <v>96955</v>
       </c>
       <c r="D15" s="4">
         <v>74855</v>
       </c>
       <c r="E15" s="4">
         <v>22100</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="9"/>
+      <c r="A16" s="13"/>
       <c r="B16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="4">
         <v>111</v>
       </c>
       <c r="D16" s="4">
         <v>111</v>
       </c>
       <c r="E16" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A17" s="9"/>
+      <c r="A17" s="13"/>
       <c r="B17" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="4">
         <v>4943</v>
       </c>
       <c r="D17" s="4">
         <v>4943</v>
       </c>
       <c r="E17" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="10"/>
+      <c r="A18" s="14"/>
       <c r="B18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="4">
         <v>26188</v>
       </c>
       <c r="D18" s="4">
         <v>15159</v>
       </c>
       <c r="E18" s="4">
         <v>11029</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="8">
+      <c r="A19" s="12">
         <v>2021</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="4">
         <v>847562</v>
       </c>
       <c r="D19" s="4">
         <v>173116</v>
       </c>
       <c r="E19" s="4">
         <v>674446</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A20" s="9"/>
+      <c r="A20" s="13"/>
       <c r="B20" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="4">
         <v>696752</v>
       </c>
       <c r="D20" s="4">
         <v>72710</v>
       </c>
       <c r="E20" s="4">
         <v>624042</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="9"/>
+      <c r="A21" s="13"/>
       <c r="B21" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="4">
         <v>114293</v>
       </c>
       <c r="D21" s="4">
         <v>63889</v>
       </c>
       <c r="E21" s="4">
         <v>50404</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A22" s="9"/>
+      <c r="A22" s="13"/>
       <c r="B22" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A23" s="9"/>
+      <c r="A23" s="13"/>
       <c r="B23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A24" s="10"/>
+      <c r="A24" s="14"/>
       <c r="B24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="4">
         <v>36517</v>
       </c>
       <c r="D24" s="4">
         <v>36517</v>
       </c>
       <c r="E24" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="8">
+      <c r="A25" s="12">
         <v>2022</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="4">
         <v>1151472</v>
       </c>
       <c r="D25" s="4">
         <v>1011562</v>
       </c>
       <c r="E25" s="4">
         <v>139910</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A26" s="9"/>
+      <c r="A26" s="13"/>
       <c r="B26" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="4">
         <v>1065681</v>
       </c>
       <c r="D26" s="4">
         <v>989372</v>
       </c>
       <c r="E26" s="4">
         <v>76309</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A27" s="9"/>
+      <c r="A27" s="13"/>
       <c r="B27" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="4">
         <v>63601</v>
       </c>
       <c r="D27" s="4"/>
       <c r="E27" s="4">
         <v>63601</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A28" s="9"/>
+      <c r="A28" s="13"/>
       <c r="B28" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="4">
         <v>5414</v>
       </c>
       <c r="D28" s="4">
         <v>5414</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A29" s="9"/>
+      <c r="A29" s="13"/>
       <c r="B29" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="10"/>
+      <c r="A30" s="14"/>
       <c r="B30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="4">
         <v>16776</v>
       </c>
       <c r="D30" s="4">
         <v>16776</v>
       </c>
       <c r="E30" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="8">
+      <c r="A31" s="12">
         <v>2023</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="4">
         <v>1397635</v>
       </c>
       <c r="D31" s="4">
         <v>1263887</v>
       </c>
       <c r="E31" s="4">
         <v>133748</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A32" s="9"/>
+      <c r="A32" s="13"/>
       <c r="B32" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="4">
         <v>1229531</v>
       </c>
       <c r="D32" s="4">
         <v>1188976</v>
       </c>
       <c r="E32" s="4">
         <v>40555</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A33" s="9"/>
+      <c r="A33" s="13"/>
       <c r="B33" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="4">
         <v>123058</v>
       </c>
       <c r="D33" s="4">
         <v>29865</v>
       </c>
       <c r="E33" s="4">
         <v>93193</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A34" s="9"/>
+      <c r="A34" s="13"/>
       <c r="B34" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C34" s="4">
         <v>282</v>
       </c>
       <c r="D34" s="4">
         <v>282</v>
       </c>
       <c r="E34" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A35" s="9"/>
+      <c r="A35" s="13"/>
       <c r="B35" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A36" s="10"/>
+      <c r="A36" s="14"/>
       <c r="B36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="4">
         <v>44764</v>
       </c>
       <c r="D36" s="4">
         <v>44764</v>
       </c>
       <c r="E36" s="4">
         <v>0</v>
       </c>
     </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="4">
+        <v>1024655</v>
+      </c>
+      <c r="D37" s="4">
+        <v>935262</v>
+      </c>
+      <c r="E37" s="4">
+        <v>89393</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="13"/>
+      <c r="B38" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C38" s="4">
+        <v>948216</v>
+      </c>
+      <c r="D38" s="4">
+        <v>898096</v>
+      </c>
+      <c r="E38" s="4">
+        <v>50120</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="13"/>
+      <c r="B39" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="4">
+        <v>43773</v>
+      </c>
+      <c r="D39" s="4">
+        <v>5719</v>
+      </c>
+      <c r="E39" s="4">
+        <v>38054</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="13"/>
+      <c r="B40" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="13"/>
+      <c r="B41" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C41" s="4">
+        <v>1219</v>
+      </c>
+      <c r="D41" s="4">
+        <v>0</v>
+      </c>
+      <c r="E41" s="4">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="14"/>
+      <c r="B42" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="4">
+        <v>31447</v>
+      </c>
+      <c r="D42" s="4">
+        <v>31447</v>
+      </c>
+      <c r="E42" s="4">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="7">
+    <mergeCell ref="A37:A42"/>
     <mergeCell ref="A31:A36"/>
     <mergeCell ref="A2:A6"/>
     <mergeCell ref="A7:A12"/>
     <mergeCell ref="A13:A18"/>
     <mergeCell ref="A19:A24"/>
     <mergeCell ref="A25:A30"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{635BD118-5F71-4BA4-B3C2-2861D03908D4}">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" customWidth="1"/>
     <col min="5" max="6" width="13.42578125" customWidth="1"/>
-    <col min="7" max="7" width="14" customWidth="1"/>
-    <col min="8" max="8" width="18.5703125" customWidth="1"/>
+    <col min="7" max="8" width="14" customWidth="1"/>
+    <col min="9" max="9" width="18.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="11">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2" s="9">
         <v>2022</v>
       </c>
-      <c r="B2" s="11" t="s">
+      <c r="B2" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="4">
         <v>115</v>
       </c>
       <c r="E2" s="4">
         <v>116</v>
       </c>
       <c r="F2" s="4">
         <v>206</v>
       </c>
       <c r="G2" s="4">
         <v>169</v>
       </c>
-      <c r="H2" s="4">
+      <c r="H2" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I2" s="4">
         <v>606</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="13"/>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
       <c r="C3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D3" s="4">
         <v>78554</v>
       </c>
       <c r="E3" s="4">
         <v>81748</v>
       </c>
       <c r="F3" s="4">
         <v>1001755</v>
       </c>
       <c r="G3" s="4">
         <v>60226</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" s="4">
         <v>1222283</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="11">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" s="9">
         <v>2023</v>
       </c>
-      <c r="B4" s="11" t="s">
+      <c r="B4" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="4">
         <v>86</v>
       </c>
       <c r="E4" s="4">
         <v>112</v>
       </c>
       <c r="F4" s="4">
         <v>199</v>
       </c>
       <c r="G4" s="4">
         <v>200</v>
       </c>
-      <c r="H4" s="4">
+      <c r="H4" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I4" s="4">
         <v>597</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="13"/>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="10"/>
+      <c r="B5" s="11"/>
       <c r="C5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="4">
         <v>102205</v>
       </c>
       <c r="E5" s="4">
         <v>52665</v>
       </c>
       <c r="F5" s="4">
         <v>1274176</v>
       </c>
       <c r="G5" s="4">
         <v>58319</v>
       </c>
-      <c r="H5" s="4">
+      <c r="H5" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5" s="4">
         <v>1487365</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="11" t="s">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" s="10"/>
+      <c r="B6" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="4">
         <v>125</v>
       </c>
       <c r="E6" s="4">
         <v>144</v>
       </c>
       <c r="F6" s="4">
         <v>40</v>
       </c>
       <c r="G6" s="4">
         <v>83</v>
       </c>
-      <c r="H6" s="4">
+      <c r="H6" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" s="4">
         <v>390</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B7" s="13"/>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="11"/>
+      <c r="B7" s="11"/>
       <c r="C7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="4">
         <v>1871819</v>
       </c>
       <c r="E7" s="4">
         <v>113930</v>
       </c>
       <c r="F7" s="4">
         <v>96755</v>
       </c>
       <c r="G7" s="4">
         <v>27420</v>
       </c>
-      <c r="H7" s="4">
+      <c r="H7" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" s="4">
         <v>2109924</v>
       </c>
     </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="9">
+        <v>2024</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="4">
+        <v>247</v>
+      </c>
+      <c r="E8" s="4">
+        <v>133</v>
+      </c>
+      <c r="F8" s="4">
+        <v>250</v>
+      </c>
+      <c r="G8" s="4">
+        <v>279</v>
+      </c>
+      <c r="H8" s="4">
+        <v>105</v>
+      </c>
+      <c r="I8" s="4">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="10"/>
+      <c r="B9" s="11"/>
+      <c r="C9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="4">
+        <v>185848</v>
+      </c>
+      <c r="E9" s="4">
+        <v>163394</v>
+      </c>
+      <c r="F9" s="4">
+        <v>1158719</v>
+      </c>
+      <c r="G9" s="4">
+        <v>178955</v>
+      </c>
+      <c r="H9" s="4">
+        <v>1007839</v>
+      </c>
+      <c r="I9" s="4">
+        <v>2694755</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="10"/>
+      <c r="B10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="4">
+        <v>232</v>
+      </c>
+      <c r="E10" s="4">
+        <v>105</v>
+      </c>
+      <c r="F10" s="4">
+        <v>79</v>
+      </c>
+      <c r="G10" s="4">
+        <v>106</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" s="4">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="11"/>
+      <c r="B11" s="11"/>
+      <c r="C11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="4">
+        <v>1845019</v>
+      </c>
+      <c r="E11" s="4">
+        <v>104339</v>
+      </c>
+      <c r="F11" s="4">
+        <v>214059</v>
+      </c>
+      <c r="G11" s="4">
+        <v>67939</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" s="4">
+        <v>2231356</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="8">
+    <mergeCell ref="A8:A11"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B10:B11"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="B6:B7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>文化部文化資產維護經費</vt:lpstr>
       <vt:lpstr>文化資產維護、活化再利用、傳承推廣補助經費</vt:lpstr>
       <vt:lpstr>文化資產維護、活化再利用、傳承推廣補助經費!_Hlk186543078</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>江芬芳</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>