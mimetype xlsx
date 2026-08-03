--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,90 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\1文化治理\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\1文化治理\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CEF11B5-B19C-4E19-944D-38939DD70CEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D25DF758-8C75-4687-8E0E-95680A1124A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="2" xr2:uid="{19596182-3965-473F-B940-81C98E38922D}"/>
+    <workbookView xWindow="1140" yWindow="555" windowWidth="24390" windowHeight="14700" activeTab="2" xr2:uid="{19596182-3965-473F-B940-81C98E38922D}"/>
   </bookViews>
   <sheets>
     <sheet name="1中央政府文化支出預算與決算及其占中央政府總預算比率" sheetId="2" r:id="rId1"/>
     <sheet name="2中央政府文化支出預算占國民所得毛額比率及平均每人分配之金額" sheetId="3" r:id="rId2"/>
     <sheet name="3中央政府文化相關機關各機關文化支出預算" sheetId="4" r:id="rId3"/>
-    <sheet name="工作表1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'2中央政府文化支出預算占國民所得毛額比率及平均每人分配之金額'!$A$2:$G$23</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'3中央政府文化相關機關各機關文化支出預算'!$A$2:$H$223</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'2中央政府文化支出預算占國民所得毛額比率及平均每人分配之金額'!$A$2:$G$24</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'3中央政府文化相關機關各機關文化支出預算'!$A$2:$H$236</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="45">
   <si>
     <t>中央政府文化支出預算與決算及其占中央政府總預算比率</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>年度</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>文化支出預算總金額</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
@@ -633,50 +631,54 @@
   </si>
   <si>
     <t>國立教育廣播電臺</t>
   </si>
   <si>
     <t>新聞局</t>
   </si>
   <si>
     <t>國立臺灣史前文化博物館</t>
   </si>
   <si>
     <t>國立國父紀念館</t>
   </si>
   <si>
     <t>蒙藏委員會</t>
   </si>
   <si>
     <t>國立中正紀念堂管理處</t>
   </si>
   <si>
     <t>國立臺灣藝術教育館</t>
   </si>
   <si>
     <t>國立國光劇團</t>
   </si>
+  <si>
+    <t>2024</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="178" formatCode="0.00_);[Red]\(0.00\)"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -883,51 +885,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -938,106 +940,112 @@
     </xf>
     <xf numFmtId="178" fontId="6" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{AB51DC68-7231-42DB-851E-130213A4553F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1293,6404 +1301,6736 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18986DCC-4EF2-40A8-97B1-7CC38A199CA9}">
-  <dimension ref="A1:J26"/>
+  <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="F30" sqref="F30"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.125" style="1" customWidth="1"/>
     <col min="3" max="10" width="16.75" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19"/>
-[...7 lines deleted...]
-      <c r="J1" s="19"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15.75" customHeight="1">
       <c r="A3" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B3" s="5">
-        <v>32049725</v>
+        <v>38476130</v>
       </c>
       <c r="C3" s="5">
-        <v>31638110.616</v>
+        <v>37900486.769000001</v>
       </c>
       <c r="D3" s="5">
-        <v>2689097857</v>
+        <v>2851855874</v>
       </c>
       <c r="E3" s="6">
-        <v>98.72</v>
+        <v>98.5</v>
       </c>
       <c r="F3" s="6">
-        <v>1.19</v>
+        <v>1.35</v>
       </c>
       <c r="G3" s="5">
-        <v>23420442</v>
+        <v>23400220</v>
       </c>
       <c r="H3" s="7">
-        <v>1368.4509028480334</v>
+        <v>1644.2636009405041</v>
       </c>
       <c r="I3" s="8">
-        <v>24384813</v>
+        <v>26708991</v>
       </c>
       <c r="J3" s="9">
-        <v>0.13143313832261089</v>
+        <v>0.14405684587635675</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="15.75" customHeight="1">
       <c r="A4" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B4" s="5">
-        <v>26233433</v>
+        <v>32049725</v>
       </c>
       <c r="C4" s="5">
-        <v>25638585.850000001</v>
+        <v>31638110.616</v>
       </c>
       <c r="D4" s="5">
-        <v>2251064897</v>
+        <v>2689097857</v>
       </c>
       <c r="E4" s="6">
-        <v>97.73</v>
+        <v>98.72</v>
       </c>
       <c r="F4" s="6">
-        <v>1.17</v>
+        <v>1.19</v>
       </c>
       <c r="G4" s="5">
-        <v>23264640</v>
+        <v>23420442</v>
       </c>
       <c r="H4" s="7">
-        <v>1127.6099999999999</v>
+        <v>1368.4509028480334</v>
       </c>
       <c r="I4" s="8">
-        <v>23516012</v>
+        <v>24385274</v>
       </c>
       <c r="J4" s="9">
-        <v>0.11155562006006801</v>
+        <v>0.13143313832261089</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15.75" customHeight="1">
       <c r="A5" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="5">
-        <v>25744908</v>
+        <v>26233433</v>
       </c>
       <c r="C5" s="5">
-        <v>25086039.120000001</v>
+        <v>25638585.850000001</v>
       </c>
       <c r="D5" s="5">
-        <v>2135896877</v>
+        <v>2251064897</v>
       </c>
       <c r="E5" s="6">
-        <v>97.44</v>
+        <v>97.73</v>
       </c>
       <c r="F5" s="6">
-        <v>1.21</v>
+        <v>1.17</v>
       </c>
       <c r="G5" s="5">
-        <v>23375314</v>
+        <v>23264640</v>
       </c>
       <c r="H5" s="7">
-        <v>1101.3699999999999</v>
+        <v>1127.6099999999999</v>
       </c>
       <c r="I5" s="8">
-        <v>22348883</v>
+        <v>23516012</v>
       </c>
       <c r="J5" s="9">
-        <v>0.11519550216447058</v>
+        <v>0.11155562006006801</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="15.75" customHeight="1">
       <c r="A6" s="4">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B6" s="5">
-        <v>28526307</v>
+        <v>25744908</v>
       </c>
       <c r="C6" s="5">
-        <v>27776796.899999999</v>
+        <v>25086039.120000001</v>
       </c>
       <c r="D6" s="5">
-        <v>2077568744</v>
+        <v>2135896877</v>
       </c>
       <c r="E6" s="6">
-        <v>97.37</v>
+        <v>97.44</v>
       </c>
       <c r="F6" s="6">
-        <v>1.37</v>
+        <v>1.21</v>
       </c>
       <c r="G6" s="5">
-        <v>23561236</v>
+        <v>23375314</v>
       </c>
       <c r="H6" s="7">
-        <v>1210.73</v>
+        <v>1101.3699999999999</v>
       </c>
       <c r="I6" s="8">
-        <v>20682033</v>
+        <v>22348883</v>
       </c>
       <c r="J6" s="9">
-        <v>0.13792796385152273</v>
+        <v>0.11519550216447058</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" customHeight="1">
       <c r="A7" s="4">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B7" s="5">
-        <v>28802039</v>
+        <v>28526307</v>
       </c>
       <c r="C7" s="5">
-        <v>27521278.949999999</v>
+        <v>27776796.899999999</v>
       </c>
       <c r="D7" s="5">
-        <v>1997977761</v>
+        <v>2077568744</v>
       </c>
       <c r="E7" s="6">
-        <v>95.55</v>
+        <v>97.37</v>
       </c>
       <c r="F7" s="6">
-        <v>1.44</v>
+        <v>1.37</v>
       </c>
       <c r="G7" s="5">
-        <v>23603121</v>
+        <v>23561236</v>
       </c>
       <c r="H7" s="7">
-        <v>1220.26</v>
+        <v>1210.73</v>
       </c>
       <c r="I7" s="8">
-        <v>19529545</v>
+        <v>20682033</v>
       </c>
       <c r="J7" s="9">
-        <v>0.14747931403419792</v>
+        <v>0.13792796385152273</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="15.75" customHeight="1">
       <c r="A8" s="4">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B8" s="5">
-        <v>26124002</v>
+        <v>28802039</v>
       </c>
       <c r="C8" s="5">
-        <v>25257804.629999999</v>
+        <v>27521278.949999999</v>
       </c>
       <c r="D8" s="5">
-        <v>1966862309</v>
+        <v>1997977761</v>
       </c>
       <c r="E8" s="6">
-        <v>96.68</v>
+        <v>95.55</v>
       </c>
       <c r="F8" s="6">
-        <v>1.33</v>
+        <v>1.44</v>
       </c>
       <c r="G8" s="5">
-        <v>23588932</v>
+        <v>23603121</v>
       </c>
       <c r="H8" s="7">
-        <v>1107.47</v>
+        <v>1220.26</v>
       </c>
       <c r="I8" s="8">
-        <v>18868140</v>
+        <v>19529545</v>
       </c>
       <c r="J8" s="9">
-        <v>0.13845562943671183</v>
+        <v>0.14747931403419792</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="15.75" customHeight="1">
       <c r="A9" s="4">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B9" s="5">
-        <v>30708050</v>
+        <v>26124002</v>
       </c>
       <c r="C9" s="5">
-        <v>29793689.829999998</v>
+        <v>25257804.629999999</v>
       </c>
       <c r="D9" s="5">
-        <v>1973995947</v>
+        <v>1966862309</v>
       </c>
       <c r="E9" s="6">
-        <v>97.02</v>
+        <v>96.68</v>
       </c>
       <c r="F9" s="6">
-        <v>1.56</v>
+        <v>1.33</v>
       </c>
       <c r="G9" s="5">
-        <v>23571227</v>
+        <v>23588932</v>
       </c>
       <c r="H9" s="7">
-        <v>1302.78</v>
+        <v>1107.47</v>
       </c>
       <c r="I9" s="8">
-        <v>18459748</v>
+        <v>18868140</v>
       </c>
       <c r="J9" s="9">
-        <v>0.16635140414701219</v>
+        <v>0.13845562943671183</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="15.75" customHeight="1">
       <c r="A10" s="4">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B10" s="5">
-        <v>28891699</v>
+        <v>30708050</v>
       </c>
       <c r="C10" s="5">
-        <v>27163732</v>
+        <v>29793689.829999998</v>
       </c>
       <c r="D10" s="5">
-        <v>1975866301</v>
+        <v>1973995947</v>
       </c>
       <c r="E10" s="6">
-        <v>94.02</v>
+        <v>97.02</v>
       </c>
       <c r="F10" s="6">
-        <v>1.46</v>
+        <v>1.56</v>
       </c>
       <c r="G10" s="5">
-        <v>23539816</v>
+        <v>23571227</v>
       </c>
       <c r="H10" s="7">
-        <v>1227.3499999999999</v>
-[...5 lines deleted...]
-        <v>0.16</v>
+        <v>1302.78</v>
+      </c>
+      <c r="I10" s="8">
+        <v>18459748</v>
+      </c>
+      <c r="J10" s="9">
+        <v>0.16635140414701219</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="15.75" customHeight="1">
       <c r="A11" s="4">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B11" s="5">
-        <v>31785078</v>
+        <v>28891699</v>
       </c>
       <c r="C11" s="5">
-        <v>30964826.460000001</v>
+        <v>27163732</v>
       </c>
       <c r="D11" s="5">
-        <v>1934636035</v>
+        <v>1975866301</v>
       </c>
       <c r="E11" s="6">
-        <v>97.42</v>
+        <v>94.02</v>
       </c>
       <c r="F11" s="6">
-        <v>1.64</v>
+        <v>1.46</v>
       </c>
       <c r="G11" s="5">
-        <v>23492074</v>
+        <v>23539816</v>
       </c>
       <c r="H11" s="7">
-        <v>1353.01</v>
+        <v>1227.3499999999999</v>
       </c>
       <c r="I11" s="5">
-        <v>17494741</v>
+        <v>18006409</v>
       </c>
       <c r="J11" s="10">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="15.75" customHeight="1">
       <c r="A12" s="4">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B12" s="5">
-        <v>28081051</v>
+        <v>31785078</v>
       </c>
       <c r="C12" s="5">
-        <v>26366367</v>
+        <v>30964826.460000001</v>
       </c>
       <c r="D12" s="5">
-        <v>1916227714</v>
+        <v>1934636035</v>
       </c>
       <c r="E12" s="6">
-        <v>93.89</v>
+        <v>97.42</v>
       </c>
       <c r="F12" s="6">
-        <v>1.47</v>
+        <v>1.64</v>
       </c>
       <c r="G12" s="5">
-        <v>23433753</v>
+        <v>23492074</v>
       </c>
       <c r="H12" s="7">
-        <v>1198.32</v>
+        <v>1353.01</v>
       </c>
       <c r="I12" s="5">
-        <v>16697152</v>
+        <v>17494741</v>
       </c>
       <c r="J12" s="10">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="15.75" customHeight="1">
       <c r="A13" s="4">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B13" s="5">
-        <v>26788215</v>
+        <v>28081051</v>
       </c>
       <c r="C13" s="5">
-        <v>25514492</v>
+        <v>26366367</v>
       </c>
       <c r="D13" s="5">
-        <v>1907567387</v>
+        <v>1916227714</v>
       </c>
       <c r="E13" s="6">
-        <v>95.25</v>
+        <v>93.89</v>
       </c>
       <c r="F13" s="6">
-        <v>1.4</v>
+        <v>1.47</v>
       </c>
       <c r="G13" s="5">
-        <v>23373517</v>
+        <v>23433753</v>
       </c>
       <c r="H13" s="7">
-        <v>1146.0899999999999</v>
+        <v>1198.32</v>
       </c>
       <c r="I13" s="5">
-        <v>15673232</v>
+        <v>16697152</v>
       </c>
       <c r="J13" s="10">
         <v>0.17</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="15.75" customHeight="1">
       <c r="A14" s="4">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B14" s="5">
-        <v>28292285</v>
+        <v>26788215</v>
       </c>
       <c r="C14" s="5">
-        <v>26525145</v>
+        <v>25514492</v>
       </c>
       <c r="D14" s="5">
-        <v>1938637325</v>
+        <v>1907567387</v>
       </c>
       <c r="E14" s="6">
-        <v>93.75</v>
+        <v>95.25</v>
       </c>
       <c r="F14" s="6">
-        <v>1.46</v>
+        <v>1.4</v>
       </c>
       <c r="G14" s="5">
-        <v>23315822</v>
+        <v>23373517</v>
       </c>
       <c r="H14" s="7">
-        <v>1213.44</v>
+        <v>1146.0899999999999</v>
       </c>
       <c r="I14" s="5">
-        <v>15109951</v>
+        <v>15673232</v>
       </c>
       <c r="J14" s="10">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="15.75" customHeight="1">
       <c r="A15" s="4">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B15" s="5">
-        <v>27938177</v>
+        <v>28292285</v>
       </c>
       <c r="C15" s="5">
-        <v>26514502</v>
+        <v>26525145</v>
       </c>
       <c r="D15" s="5">
-        <v>1788411931</v>
+        <v>1938637325</v>
       </c>
       <c r="E15" s="6">
-        <v>94.9</v>
+        <v>93.75</v>
       </c>
       <c r="F15" s="6">
-        <v>1.56</v>
+        <v>1.46</v>
       </c>
       <c r="G15" s="5">
-        <v>23224912</v>
+        <v>23315822</v>
       </c>
       <c r="H15" s="7">
-        <v>1202.94</v>
+        <v>1213.44</v>
       </c>
       <c r="I15" s="5">
-        <v>14634307</v>
+        <v>15109951</v>
       </c>
       <c r="J15" s="10">
         <v>0.19</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="15.75" customHeight="1">
       <c r="A16" s="4">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B16" s="5">
-        <v>26056072</v>
+        <v>27938177</v>
       </c>
       <c r="C16" s="5">
-        <v>24941682</v>
+        <v>26514502</v>
       </c>
       <c r="D16" s="5">
-        <v>1714937403</v>
+        <v>1788411931</v>
       </c>
       <c r="E16" s="6">
-        <v>95.72</v>
+        <v>94.9</v>
       </c>
       <c r="F16" s="6">
-        <v>1.52</v>
+        <v>1.56</v>
       </c>
       <c r="G16" s="5">
-        <v>23162123</v>
+        <v>23224912</v>
       </c>
       <c r="H16" s="7">
-        <v>1124.94</v>
+        <v>1202.94</v>
       </c>
       <c r="I16" s="5">
-        <v>14476060</v>
+        <v>14634307</v>
       </c>
       <c r="J16" s="10">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="15.75" customHeight="1">
       <c r="A17" s="4">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B17" s="5">
-        <v>26979874</v>
+        <v>26056072</v>
       </c>
       <c r="C17" s="5">
-        <v>24736165</v>
+        <v>24941682</v>
       </c>
       <c r="D17" s="5">
-        <v>1809667004</v>
+        <v>1714937403</v>
       </c>
       <c r="E17" s="6">
-        <v>91.68</v>
+        <v>95.72</v>
       </c>
       <c r="F17" s="6">
-        <v>1.49</v>
+        <v>1.52</v>
       </c>
       <c r="G17" s="5">
-        <v>23119772</v>
+        <v>23162123</v>
       </c>
       <c r="H17" s="7">
-        <v>1166.96</v>
+        <v>1124.94</v>
       </c>
       <c r="I17" s="5">
-        <v>13321803</v>
+        <v>14476060</v>
       </c>
       <c r="J17" s="10">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="15.75" customHeight="1">
       <c r="A18" s="4">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="B18" s="5">
-        <v>22186875</v>
+        <v>26979874</v>
       </c>
       <c r="C18" s="5">
-        <v>20955027</v>
+        <v>24736165</v>
       </c>
       <c r="D18" s="5">
-        <v>1711717426</v>
+        <v>1809667004</v>
       </c>
       <c r="E18" s="6">
-        <v>94.45</v>
+        <v>91.68</v>
       </c>
       <c r="F18" s="6">
-        <v>1.3</v>
+        <v>1.49</v>
       </c>
       <c r="G18" s="5">
-        <v>23037031</v>
+        <v>23119772</v>
       </c>
       <c r="H18" s="7">
-        <v>963.1</v>
+        <v>1166.96</v>
       </c>
       <c r="I18" s="5">
-        <v>13420912</v>
+        <v>13321803</v>
       </c>
       <c r="J18" s="10">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="15.75" customHeight="1">
       <c r="A19" s="4">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="B19" s="5">
-        <v>20706934</v>
+        <v>22186875</v>
       </c>
       <c r="C19" s="5">
-        <v>19461683</v>
+        <v>20955027</v>
       </c>
       <c r="D19" s="5">
-        <v>1628351207</v>
+        <v>1711717426</v>
       </c>
       <c r="E19" s="6">
-        <v>93.99</v>
+        <v>94.45</v>
       </c>
       <c r="F19" s="6">
-        <v>1.27</v>
+        <v>1.3</v>
       </c>
       <c r="G19" s="5">
-        <v>22958360</v>
+        <v>23037031</v>
       </c>
       <c r="H19" s="7">
-        <v>901.93</v>
+        <v>963.1</v>
       </c>
       <c r="I19" s="5">
-        <v>13689358</v>
+        <v>13420912</v>
       </c>
       <c r="J19" s="10">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="15.75" customHeight="1">
       <c r="A20" s="4">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="B20" s="5">
-        <v>20977396</v>
+        <v>20706934</v>
       </c>
       <c r="C20" s="5">
-        <v>20173635</v>
+        <v>19461683</v>
       </c>
       <c r="D20" s="5">
-        <v>1571685071</v>
+        <v>1628351207</v>
       </c>
       <c r="E20" s="6">
-        <v>96.17</v>
+        <v>93.99</v>
       </c>
       <c r="F20" s="6">
-        <v>1.33</v>
+        <v>1.27</v>
       </c>
       <c r="G20" s="5">
-        <v>22876527</v>
+        <v>22958360</v>
       </c>
       <c r="H20" s="7">
-        <v>916.98</v>
+        <v>901.93</v>
       </c>
       <c r="I20" s="5">
-        <v>12878527</v>
+        <v>13689358</v>
       </c>
       <c r="J20" s="10">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="15.75" customHeight="1">
       <c r="A21" s="4">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="B21" s="5">
-        <v>18836369</v>
+        <v>20977396</v>
       </c>
       <c r="C21" s="5">
-        <v>18386681</v>
+        <v>20173635</v>
       </c>
       <c r="D21" s="5">
-        <v>1608326140</v>
+        <v>1571685071</v>
       </c>
       <c r="E21" s="6">
-        <v>97.61</v>
+        <v>96.17</v>
       </c>
       <c r="F21" s="6">
-        <v>1.17</v>
+        <v>1.33</v>
       </c>
       <c r="G21" s="5">
-        <v>22770383</v>
+        <v>22876527</v>
       </c>
       <c r="H21" s="7">
-        <v>827.23</v>
+        <v>916.98</v>
       </c>
       <c r="I21" s="5">
-        <v>12321781</v>
+        <v>12878527</v>
       </c>
       <c r="J21" s="10">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15.75" customHeight="1">
       <c r="A22" s="4">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="B22" s="5">
-        <v>20019768</v>
+        <v>18836369</v>
       </c>
       <c r="C22" s="5">
-        <v>19395439</v>
+        <v>18386681</v>
       </c>
       <c r="D22" s="5">
-        <v>1597269910</v>
+        <v>1608326140</v>
       </c>
       <c r="E22" s="6">
-        <v>96.88</v>
+        <v>97.61</v>
       </c>
       <c r="F22" s="6">
-        <v>1.25</v>
+        <v>1.17</v>
       </c>
       <c r="G22" s="5">
-        <v>22689122</v>
+        <v>22770383</v>
       </c>
       <c r="H22" s="7">
-        <v>882.35</v>
+        <v>827.23</v>
       </c>
       <c r="I22" s="5">
-        <v>11959648</v>
+        <v>12321781</v>
       </c>
       <c r="J22" s="10">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="15.75" customHeight="1">
       <c r="A23" s="4">
+        <v>2004</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20019768</v>
+      </c>
+      <c r="C23" s="5">
+        <v>19395439</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1597269910</v>
+      </c>
+      <c r="E23" s="6">
+        <v>96.88</v>
+      </c>
+      <c r="F23" s="6">
+        <v>1.25</v>
+      </c>
+      <c r="G23" s="5">
+        <v>22689122</v>
+      </c>
+      <c r="H23" s="7">
+        <v>882.35</v>
+      </c>
+      <c r="I23" s="5">
+        <v>11959648</v>
+      </c>
+      <c r="J23" s="10">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A24" s="4">
         <v>2003</v>
       </c>
-      <c r="B23" s="5">
+      <c r="B24" s="5">
         <v>23879020</v>
       </c>
-      <c r="C23" s="5">
+      <c r="C24" s="5">
         <v>22976083</v>
       </c>
-      <c r="D23" s="5">
+      <c r="D24" s="5">
         <v>1656760149</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E24" s="6">
         <v>96.22</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F24" s="6">
         <v>1.44</v>
       </c>
-      <c r="G23" s="5">
+      <c r="G24" s="5">
         <v>22604550</v>
       </c>
-      <c r="H23" s="7">
+      <c r="H24" s="7">
         <v>1056.3800000000001</v>
       </c>
-      <c r="I23" s="5">
+      <c r="I24" s="5">
         <v>11246157</v>
       </c>
-      <c r="J23" s="10">
+      <c r="J24" s="10">
         <v>0.21</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
-      <c r="A26" s="11"/>
+    <row r="27" spans="1:10">
+      <c r="A27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DF3DEB0-01F9-4B98-8DDE-323FDC379A8D}">
-  <dimension ref="A1:G25"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="J12" sqref="J12"/>
+      <selection activeCell="F4" sqref="F4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.75" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.75" style="1" customWidth="1"/>
     <col min="5" max="7" width="16.75" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="23"/>
-[...4 lines deleted...]
-      <c r="G1" s="23"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
     </row>
     <row r="2" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="25"/>
+      <c r="B2" s="31"/>
       <c r="C2" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A3" s="20">
+      <c r="A3" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="19"/>
+      <c r="C3" s="8">
+        <v>38476130</v>
+      </c>
+      <c r="D3" s="5">
+        <v>23400220</v>
+      </c>
+      <c r="E3" s="5">
+        <v>1644.2636009405041</v>
+      </c>
+      <c r="F3" s="8">
+        <v>26708991</v>
+      </c>
+      <c r="G3" s="9">
+        <v>0.14405684587635675</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A4" s="27">
         <v>2023</v>
       </c>
-      <c r="B3" s="21"/>
-      <c r="C3" s="8">
+      <c r="B4" s="28"/>
+      <c r="C4" s="8">
         <v>32049725</v>
       </c>
-      <c r="D3" s="5">
+      <c r="D4" s="5">
         <v>23420442</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E4" s="5">
         <v>1368.45090284803</v>
       </c>
-      <c r="F3" s="8">
-[...2 lines deleted...]
-      <c r="G3" s="9">
+      <c r="F4" s="8">
+        <v>24385274</v>
+      </c>
+      <c r="G4" s="9">
         <v>0.13143313832261089</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A4" s="20">
+    <row r="5" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A5" s="27">
         <v>2022</v>
       </c>
-      <c r="B4" s="21"/>
-      <c r="C4" s="5">
+      <c r="B5" s="28"/>
+      <c r="C5" s="5">
         <v>26233433</v>
       </c>
-      <c r="D4" s="5">
+      <c r="D5" s="5">
         <v>23264640</v>
       </c>
-      <c r="E4" s="5">
+      <c r="E5" s="5">
         <v>1127.6099999999999</v>
       </c>
-      <c r="F4" s="8">
+      <c r="F5" s="8">
         <v>23516012</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G5" s="9">
         <v>0.11155562006006801</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A5" s="20">
+    <row r="6" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A6" s="27">
         <v>2021</v>
       </c>
-      <c r="B5" s="21"/>
-      <c r="C5" s="5">
+      <c r="B6" s="28"/>
+      <c r="C6" s="5">
         <v>25744908</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D6" s="5">
         <v>23375314</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E6" s="5">
         <v>1101.3699999999999</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F6" s="8">
         <v>22348883</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G6" s="9">
         <v>0.11519550216447058</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A6" s="20">
+    <row r="7" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A7" s="27">
         <v>2020</v>
       </c>
-      <c r="B6" s="21"/>
-      <c r="C6" s="5">
+      <c r="B7" s="28"/>
+      <c r="C7" s="5">
         <v>28526307</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D7" s="5">
         <v>23561236</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E7" s="5">
         <v>1210.73</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F7" s="8">
         <v>20682033</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G7" s="9">
         <v>0.13792796385152273</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A7" s="20">
+    <row r="8" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A8" s="27">
         <v>2019</v>
       </c>
-      <c r="B7" s="21"/>
-      <c r="C7" s="5">
+      <c r="B8" s="28"/>
+      <c r="C8" s="5">
         <v>28802039</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D8" s="5">
         <v>23603121</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E8" s="5">
         <v>1220.26</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F8" s="8">
         <v>19529545</v>
       </c>
-      <c r="G7" s="9">
+      <c r="G8" s="9">
         <v>0.14747931403419792</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A8" s="20">
+    <row r="9" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A9" s="27">
         <v>2018</v>
       </c>
-      <c r="B8" s="21"/>
-      <c r="C8" s="5">
+      <c r="B9" s="28"/>
+      <c r="C9" s="5">
         <v>26124002</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D9" s="5">
         <v>23588932</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E9" s="5">
         <v>1107.47</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F9" s="8">
         <v>18868140</v>
       </c>
-      <c r="G8" s="9">
+      <c r="G9" s="9">
         <v>0.13845562943671183</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A9" s="20">
+    <row r="10" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A10" s="27">
         <v>2017</v>
       </c>
-      <c r="B9" s="21"/>
-      <c r="C9" s="5">
+      <c r="B10" s="28"/>
+      <c r="C10" s="5">
         <v>30708050</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D10" s="5">
         <v>23571227</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E10" s="5">
         <v>1302.78</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F10" s="8">
         <v>18459748</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G10" s="9">
         <v>0.16635140414701219</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A10" s="20">
+    <row r="11" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A11" s="27">
         <v>2016</v>
       </c>
-      <c r="B10" s="21"/>
-      <c r="C10" s="5">
+      <c r="B11" s="28"/>
+      <c r="C11" s="5">
         <v>28891699</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D11" s="5">
         <v>23539816</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E11" s="5">
         <v>1227.3499999999999</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F11" s="5">
         <v>18006409</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G11" s="10">
         <v>0.16</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A11" s="20">
+    <row r="12" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A12" s="27">
         <v>2015</v>
       </c>
-      <c r="B11" s="21"/>
-      <c r="C11" s="5">
+      <c r="B12" s="28"/>
+      <c r="C12" s="5">
         <v>31785078</v>
       </c>
-      <c r="D11" s="5">
+      <c r="D12" s="5">
         <v>23492074</v>
       </c>
-      <c r="E11" s="5">
+      <c r="E12" s="5">
         <v>1353.01</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F12" s="5">
         <v>17494741</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G12" s="10">
         <v>0.18</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A12" s="20">
+    <row r="13" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A13" s="27">
         <v>2014</v>
       </c>
-      <c r="B12" s="21"/>
-      <c r="C12" s="5">
+      <c r="B13" s="28"/>
+      <c r="C13" s="5">
         <v>28081051</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D13" s="5">
         <v>23433753</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E13" s="5">
         <v>1198.32</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F13" s="5">
         <v>16697152</v>
-      </c>
-[...19 lines deleted...]
-        <v>15673232</v>
       </c>
       <c r="G13" s="10">
         <v>0.17</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A14" s="20">
+      <c r="A14" s="27">
+        <v>2013</v>
+      </c>
+      <c r="B14" s="28"/>
+      <c r="C14" s="5">
+        <v>26788215</v>
+      </c>
+      <c r="D14" s="5">
+        <v>23373517</v>
+      </c>
+      <c r="E14" s="5">
+        <v>1146.0899999999999</v>
+      </c>
+      <c r="F14" s="5">
+        <v>15673232</v>
+      </c>
+      <c r="G14" s="10">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A15" s="27">
         <v>2012</v>
       </c>
-      <c r="B14" s="21"/>
-      <c r="C14" s="5">
+      <c r="B15" s="28"/>
+      <c r="C15" s="5">
         <v>28292285</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D15" s="5">
         <v>23315822</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E15" s="5">
         <v>1213.44</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F15" s="5">
         <v>15109951</v>
-      </c>
-[...19 lines deleted...]
-        <v>14634307</v>
       </c>
       <c r="G15" s="10">
         <v>0.19</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A16" s="20">
+      <c r="A16" s="27">
+        <v>2011</v>
+      </c>
+      <c r="B16" s="28"/>
+      <c r="C16" s="5">
+        <v>27938177</v>
+      </c>
+      <c r="D16" s="5">
+        <v>23224912</v>
+      </c>
+      <c r="E16" s="5">
+        <v>1202.94</v>
+      </c>
+      <c r="F16" s="5">
+        <v>14634307</v>
+      </c>
+      <c r="G16" s="10">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A17" s="27">
         <v>2010</v>
       </c>
-      <c r="B16" s="21"/>
-      <c r="C16" s="5">
+      <c r="B17" s="28"/>
+      <c r="C17" s="5">
         <v>26056072</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D17" s="5">
         <v>23162123</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E17" s="5">
         <v>1124.94</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F17" s="5">
         <v>14476060</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G17" s="10">
         <v>0.18</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A17" s="20">
+    <row r="18" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A18" s="27">
         <v>2009</v>
       </c>
-      <c r="B17" s="21"/>
-      <c r="C17" s="5">
+      <c r="B18" s="28"/>
+      <c r="C18" s="5">
         <v>26979874</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D18" s="5">
         <v>23119772</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E18" s="5">
         <v>1166.96</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F18" s="5">
         <v>13321803</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G18" s="10">
         <v>0.2</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A18" s="20">
+    <row r="19" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A19" s="27">
         <v>2008</v>
       </c>
-      <c r="B18" s="21"/>
-      <c r="C18" s="5">
+      <c r="B19" s="28"/>
+      <c r="C19" s="5">
         <v>22186875</v>
       </c>
-      <c r="D18" s="5">
+      <c r="D19" s="5">
         <v>23037031</v>
       </c>
-      <c r="E18" s="5">
+      <c r="E19" s="5">
         <v>963.1</v>
       </c>
-      <c r="F18" s="5">
+      <c r="F19" s="5">
         <v>13420912</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G19" s="10">
         <v>0.17</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A19" s="20">
+    <row r="20" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A20" s="27">
         <v>2007</v>
       </c>
-      <c r="B19" s="21"/>
-      <c r="C19" s="5">
+      <c r="B20" s="28"/>
+      <c r="C20" s="5">
         <v>20706934</v>
       </c>
-      <c r="D19" s="5">
+      <c r="D20" s="5">
         <v>22958360</v>
       </c>
-      <c r="E19" s="5">
+      <c r="E20" s="5">
         <v>901.93</v>
       </c>
-      <c r="F19" s="5">
+      <c r="F20" s="5">
         <v>13689358</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G20" s="10">
         <v>0.15</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A20" s="20">
+    <row r="21" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A21" s="27">
         <v>2006</v>
       </c>
-      <c r="B20" s="21"/>
-      <c r="C20" s="5">
+      <c r="B21" s="28"/>
+      <c r="C21" s="5">
         <v>20977396</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D21" s="5">
         <v>22876527</v>
       </c>
-      <c r="E20" s="5">
+      <c r="E21" s="5">
         <v>916.98</v>
       </c>
-      <c r="F20" s="5">
+      <c r="F21" s="5">
         <v>12878527</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G21" s="10">
         <v>0.16</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A21" s="20">
+    <row r="22" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A22" s="27">
         <v>2005</v>
       </c>
-      <c r="B21" s="21"/>
-      <c r="C21" s="5">
+      <c r="B22" s="28"/>
+      <c r="C22" s="5">
         <v>18836369</v>
       </c>
-      <c r="D21" s="5">
+      <c r="D22" s="5">
         <v>22770383</v>
       </c>
-      <c r="E21" s="5">
+      <c r="E22" s="5">
         <v>827.23</v>
       </c>
-      <c r="F21" s="5">
+      <c r="F22" s="5">
         <v>12321781</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G22" s="10">
         <v>0.15</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A22" s="20">
+    <row r="23" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A23" s="27">
         <v>2004</v>
       </c>
-      <c r="B22" s="21"/>
-      <c r="C22" s="5">
+      <c r="B23" s="28"/>
+      <c r="C23" s="5">
         <v>20019768</v>
       </c>
-      <c r="D22" s="5">
+      <c r="D23" s="5">
         <v>22689122</v>
       </c>
-      <c r="E22" s="5">
+      <c r="E23" s="5">
         <v>882.35</v>
       </c>
-      <c r="F22" s="5">
+      <c r="F23" s="5">
         <v>11959648</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G23" s="10">
         <v>0.17</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A23" s="20">
+    <row r="24" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A24" s="27">
         <v>2003</v>
       </c>
-      <c r="B23" s="21"/>
-      <c r="C23" s="5">
+      <c r="B24" s="28"/>
+      <c r="C24" s="5">
         <v>23879020</v>
       </c>
-      <c r="D23" s="5">
+      <c r="D24" s="5">
         <v>22604550</v>
       </c>
-      <c r="E23" s="5">
+      <c r="E24" s="5">
         <v>1056.3800000000001</v>
       </c>
-      <c r="F23" s="5">
+      <c r="F24" s="5">
         <v>11246157</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G24" s="10">
         <v>0.21</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="15" customHeight="1">
-[...6 lines deleted...]
-      <c r="A25" s="11"/>
+    <row r="25" spans="1:7" ht="15" customHeight="1">
+      <c r="D25" s="13"/>
+      <c r="E25" s="14"/>
+      <c r="F25" s="14"/>
+      <c r="G25" s="15"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="11"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:G23" xr:uid="{605951C1-1104-4733-8FA6-E7B0EA747D40}">
+  <autoFilter ref="A2:G24" xr:uid="{605951C1-1104-4733-8FA6-E7B0EA747D40}">
     <filterColumn colId="0" showButton="0"/>
     <filterColumn colId="2" showButton="0"/>
   </autoFilter>
   <mergeCells count="23">
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
     <mergeCell ref="A19:B19"/>
-    <mergeCell ref="A20:B20"/>
-[...4 lines deleted...]
-    <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
-    <mergeCell ref="A6:B6"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72AC4DC2-FDB8-464A-A825-685A2DF3F5E9}">
-  <dimension ref="A1:H223"/>
+  <dimension ref="A1:H236"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="2" topLeftCell="D162" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="K21" sqref="K21"/>
+      <selection pane="bottomRight" activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="17" style="1" customWidth="1"/>
     <col min="8" max="8" width="15.375" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="23"/>
-[...5 lines deleted...]
-      <c r="H1" s="29"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="22"/>
     </row>
     <row r="2" spans="1:8" ht="15.75" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="15.75" customHeight="1">
       <c r="A3" s="16">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="6">
-        <v>21021386</v>
+        <v>26058353</v>
       </c>
       <c r="E3" s="6">
-        <v>20718133.511</v>
+        <v>25689620.749000002</v>
       </c>
       <c r="F3" s="10">
-        <v>98.557409635121104</v>
+        <v>98.584974840888833</v>
       </c>
       <c r="G3" s="10">
-        <v>65.589910677860729</v>
+        <v>67.726023901052429</v>
       </c>
       <c r="H3" s="10">
-        <v>0.78172633045982909</v>
+        <v>0.91373316714812358</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A4" s="26"/>
-      <c r="B4" s="26"/>
+      <c r="A4" s="23"/>
+      <c r="B4" s="23"/>
       <c r="C4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="6">
-        <v>1395283</v>
+        <v>1384738</v>
       </c>
       <c r="E4" s="6">
-        <v>1395066.58</v>
+        <v>1384732</v>
       </c>
       <c r="F4" s="10">
-        <v>99.984489168147249</v>
+        <v>99.999566705037353</v>
       </c>
       <c r="G4" s="10">
-        <v>4.3534944527605157</v>
+        <v>3.598953429048088</v>
       </c>
       <c r="H4" s="10">
-        <v>5.1886657689601511E-2</v>
+        <v>4.8555679570783244E-2</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A5" s="26"/>
-      <c r="B5" s="26"/>
+      <c r="A5" s="23"/>
+      <c r="B5" s="23"/>
       <c r="C5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="6">
-        <v>652538</v>
+        <v>1944951</v>
       </c>
       <c r="E5" s="6">
-        <v>648832.03300000005</v>
+        <v>1935466.2420000001</v>
       </c>
       <c r="F5" s="10">
-        <v>99.432068783733669</v>
+        <v>99.51233948824418</v>
       </c>
       <c r="G5" s="10">
-        <v>2.0360174697286793</v>
+        <v>5.0549548512285405</v>
       </c>
       <c r="H5" s="10">
-        <v>2.4266056302167511E-2</v>
+        <v>6.8199484333407792E-2</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A6" s="26"/>
-      <c r="B6" s="26"/>
+      <c r="A6" s="23"/>
+      <c r="B6" s="23"/>
       <c r="C6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="6">
-        <v>40859</v>
+        <v>38792</v>
       </c>
       <c r="E6" s="6">
-        <v>40416.394</v>
+        <v>37568.275999999998</v>
       </c>
       <c r="F6" s="10">
-        <v>98.916747840133141</v>
+        <v>96.8454217364405</v>
       </c>
       <c r="G6" s="10">
-        <v>0.12748627328315609</v>
+        <v>0.10082095054778119</v>
       </c>
       <c r="H6" s="10">
-        <v>1.5194315035296985E-3</v>
+        <v>1.3602370426100993E-3</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A7" s="26"/>
-      <c r="B7" s="26"/>
+      <c r="A7" s="23"/>
+      <c r="B7" s="23"/>
       <c r="C7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="6">
-        <v>1804518</v>
+        <v>1849719</v>
       </c>
       <c r="E7" s="6">
-        <v>1783486.64</v>
+        <v>1836556.1429999999</v>
       </c>
       <c r="F7" s="10">
-        <v>98.834516474759454</v>
+        <v>99.288386127838862</v>
       </c>
       <c r="G7" s="10">
-        <v>5.6303696833592172</v>
+        <v>4.8074455513067456</v>
       </c>
       <c r="H7" s="10">
-        <v>6.7104958464142647E-2</v>
+        <v>6.4860185146930038E-2</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A8" s="26"/>
-      <c r="B8" s="26"/>
+      <c r="A8" s="23"/>
+      <c r="B8" s="23"/>
       <c r="C8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="6">
-        <v>4399393</v>
+        <v>3948186</v>
       </c>
       <c r="E8" s="6">
-        <v>4356569.4720000001</v>
+        <v>3814719.7910000002</v>
       </c>
       <c r="F8" s="10">
-        <v>99.026603715558039</v>
+        <v>96.619556196187318</v>
       </c>
       <c r="G8" s="10">
-        <v>13.726773006632662</v>
+        <v>10.261390633621417</v>
       </c>
       <c r="H8" s="10">
-        <v>0.16360107493105633</v>
+        <v>0.13844269045974938</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A9" s="26"/>
-      <c r="B9" s="26"/>
+      <c r="A9" s="23"/>
+      <c r="B9" s="23"/>
       <c r="C9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="6">
-        <v>206250</v>
+        <v>222867</v>
       </c>
       <c r="E9" s="6">
-        <v>204097.889</v>
+        <v>217148.99400000001</v>
       </c>
       <c r="F9" s="10">
-        <v>98.956552242424252</v>
+        <v>97.434341557969546</v>
       </c>
       <c r="G9" s="10">
-        <v>0.64353126274874439</v>
+        <v>0.57923445003434604</v>
       </c>
       <c r="H9" s="10">
-        <v>7.6698584792334688E-3</v>
+        <v>7.8148058613988717E-3</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A10" s="26"/>
-      <c r="B10" s="26"/>
+      <c r="A10" s="23"/>
+      <c r="B10" s="23"/>
       <c r="C10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="6">
-        <v>107373</v>
+        <v>108393</v>
       </c>
       <c r="E10" s="6">
-        <v>107134.996</v>
+        <v>107046.746</v>
       </c>
       <c r="F10" s="10">
-        <v>99.778339061030238</v>
+        <v>98.757988061959722</v>
       </c>
       <c r="G10" s="10">
-        <v>0.33502003527331359</v>
+        <v>0.2817149229925151</v>
       </c>
       <c r="H10" s="10">
-        <v>3.9929004338944739E-3</v>
+        <v>3.8007881460001159E-3</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A11" s="26"/>
-      <c r="B11" s="26"/>
+      <c r="A11" s="23"/>
+      <c r="B11" s="23"/>
       <c r="C11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="6">
-        <v>1846431</v>
+        <v>2539369</v>
       </c>
       <c r="E11" s="6">
-        <v>1810417.202</v>
+        <v>2503397.7629999998</v>
       </c>
       <c r="F11" s="10">
-        <v>98.049545420327107</v>
+        <v>98.583457662119983</v>
       </c>
       <c r="G11" s="10">
-        <v>5.7611445964044927</v>
+        <v>6.5998555468026536</v>
       </c>
       <c r="H11" s="10">
-        <v>6.8663585268700769E-2</v>
+        <v>8.9042683508346182E-2</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A12" s="26"/>
-      <c r="B12" s="26"/>
+      <c r="A12" s="23"/>
+      <c r="B12" s="23"/>
       <c r="C12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="6">
-        <v>162036</v>
+        <v>167008</v>
       </c>
       <c r="E12" s="6">
-        <v>161896.41</v>
+        <v>166998.78200000001</v>
       </c>
       <c r="F12" s="10">
-        <v>99.91385247722728</v>
+        <v>99.99448050392796</v>
       </c>
       <c r="G12" s="10">
-        <v>0.50557688092487529</v>
+        <v>0.43405612778624048</v>
       </c>
       <c r="H12" s="10">
-        <v>6.0256639444415724E-3</v>
+        <v>5.8561164160710315E-3</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A13" s="26"/>
-      <c r="B13" s="26"/>
+      <c r="A13" s="23"/>
+      <c r="B13" s="23"/>
       <c r="C13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="6">
-        <v>413658</v>
+        <v>91026</v>
       </c>
       <c r="E13" s="6">
-        <v>412059.489</v>
+        <v>89296</v>
       </c>
       <c r="F13" s="10">
-        <v>99.613567004627015</v>
+        <v>98.099444114868277</v>
       </c>
       <c r="G13" s="10">
-        <v>1.2906756610236125</v>
+        <v>0.23657784709636859</v>
       </c>
       <c r="H13" s="10">
-        <v>1.5382779727528524E-2</v>
+        <v>3.1918162775991677E-3</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A14" s="26"/>
-      <c r="B14" s="27" t="s">
+      <c r="A14" s="23"/>
+      <c r="B14" s="23"/>
+      <c r="C14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="6">
+        <v>122728</v>
+      </c>
+      <c r="E14" s="6">
+        <v>117935.283</v>
+      </c>
+      <c r="F14" s="10">
+        <v>96.094846326836574</v>
+      </c>
+      <c r="G14" s="10">
+        <v>0.31897178848288538</v>
+      </c>
+      <c r="H14" s="10">
+        <v>4.3034432812294353E-3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A15" s="23"/>
+      <c r="B15" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="C14" s="27"/>
-[...9 lines deleted...]
-      <c r="G14" s="10">
+      <c r="C15" s="24"/>
+      <c r="D15" s="6">
+        <v>38476130</v>
+      </c>
+      <c r="E15" s="6">
+        <v>37900486.769000001</v>
+      </c>
+      <c r="F15" s="10">
+        <v>98.503895191642201</v>
+      </c>
+      <c r="G15" s="10">
         <v>100</v>
       </c>
-      <c r="H14" s="10">
-[...7 lines deleted...]
-      <c r="B15" s="17" t="s">
+      <c r="H15" s="10">
+        <v>1.349161097192249</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A16" s="16">
+        <v>2023</v>
+      </c>
+      <c r="B16" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="C16" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D15" s="6">
-[...18 lines deleted...]
-      <c r="C16" s="2" t="s">
+      <c r="D16" s="6">
+        <v>21021386</v>
+      </c>
+      <c r="E16" s="6">
+        <v>20718133.511</v>
+      </c>
+      <c r="F16" s="10">
+        <v>98.557409635121104</v>
+      </c>
+      <c r="G16" s="10">
+        <v>65.589910677860729</v>
+      </c>
+      <c r="H16" s="10">
+        <v>0.78172633045982909</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A17" s="23"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D16" s="6">
-[...18 lines deleted...]
-      <c r="C17" s="2" t="s">
+      <c r="D17" s="6">
+        <v>1395283</v>
+      </c>
+      <c r="E17" s="6">
+        <v>1395066.58</v>
+      </c>
+      <c r="F17" s="10">
+        <v>99.984489168147249</v>
+      </c>
+      <c r="G17" s="10">
+        <v>4.3534944527605157</v>
+      </c>
+      <c r="H17" s="10">
+        <v>5.1886657689601511E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A18" s="23"/>
+      <c r="B18" s="23"/>
+      <c r="C18" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D17" s="6">
-[...18 lines deleted...]
-      <c r="C18" s="2" t="s">
+      <c r="D18" s="6">
+        <v>652538</v>
+      </c>
+      <c r="E18" s="6">
+        <v>648832.03300000005</v>
+      </c>
+      <c r="F18" s="10">
+        <v>99.432068783733669</v>
+      </c>
+      <c r="G18" s="10">
+        <v>2.0360174697286793</v>
+      </c>
+      <c r="H18" s="10">
+        <v>2.4266056302167511E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A19" s="23"/>
+      <c r="B19" s="23"/>
+      <c r="C19" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D18" s="6">
-[...18 lines deleted...]
-      <c r="C19" s="2" t="s">
+      <c r="D19" s="6">
+        <v>40859</v>
+      </c>
+      <c r="E19" s="6">
+        <v>40416.394</v>
+      </c>
+      <c r="F19" s="10">
+        <v>98.916747840133141</v>
+      </c>
+      <c r="G19" s="10">
+        <v>0.12748627328315609</v>
+      </c>
+      <c r="H19" s="10">
+        <v>1.5194315035296985E-3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A20" s="23"/>
+      <c r="B20" s="23"/>
+      <c r="C20" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D19" s="6">
-[...18 lines deleted...]
-      <c r="C20" s="2" t="s">
+      <c r="D20" s="6">
+        <v>1804518</v>
+      </c>
+      <c r="E20" s="6">
+        <v>1783486.64</v>
+      </c>
+      <c r="F20" s="10">
+        <v>98.834516474759454</v>
+      </c>
+      <c r="G20" s="10">
+        <v>5.6303696833592172</v>
+      </c>
+      <c r="H20" s="10">
+        <v>6.7104958464142647E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A21" s="23"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D20" s="6">
-[...18 lines deleted...]
-      <c r="C21" s="2" t="s">
+      <c r="D21" s="6">
+        <v>4399393</v>
+      </c>
+      <c r="E21" s="6">
+        <v>4356569.4720000001</v>
+      </c>
+      <c r="F21" s="10">
+        <v>99.026603715558039</v>
+      </c>
+      <c r="G21" s="10">
+        <v>13.726773006632662</v>
+      </c>
+      <c r="H21" s="10">
+        <v>0.16360107493105633</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A22" s="23"/>
+      <c r="B22" s="23"/>
+      <c r="C22" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D21" s="6">
-[...18 lines deleted...]
-      <c r="C22" s="2" t="s">
+      <c r="D22" s="6">
+        <v>206250</v>
+      </c>
+      <c r="E22" s="6">
+        <v>204097.889</v>
+      </c>
+      <c r="F22" s="10">
+        <v>98.956552242424252</v>
+      </c>
+      <c r="G22" s="10">
+        <v>0.64353126274874439</v>
+      </c>
+      <c r="H22" s="10">
+        <v>7.6698584792334688E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A23" s="23"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D22" s="6">
-[...18 lines deleted...]
-      <c r="C23" s="2" t="s">
+      <c r="D23" s="6">
+        <v>107373</v>
+      </c>
+      <c r="E23" s="6">
+        <v>107134.996</v>
+      </c>
+      <c r="F23" s="10">
+        <v>99.778339061030238</v>
+      </c>
+      <c r="G23" s="10">
+        <v>0.33502003527331359</v>
+      </c>
+      <c r="H23" s="10">
+        <v>3.9929004338944739E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A24" s="23"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D23" s="6">
-[...20 lines deleted...]
-      </c>
       <c r="D24" s="6">
-        <v>117419</v>
+        <v>1846431</v>
       </c>
       <c r="E24" s="6">
-        <v>85840.23</v>
-[...8 lines deleted...]
-        <v>0.01</v>
+        <v>1810417.202</v>
+      </c>
+      <c r="F24" s="10">
+        <v>98.049545420327107</v>
+      </c>
+      <c r="G24" s="10">
+        <v>5.7611445964044927</v>
+      </c>
+      <c r="H24" s="10">
+        <v>6.8663585268700769E-2</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A25" s="26"/>
-      <c r="B25" s="26"/>
+      <c r="A25" s="23"/>
+      <c r="B25" s="23"/>
       <c r="C25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="6">
-        <v>158233</v>
+        <v>162036</v>
       </c>
       <c r="E25" s="6">
-        <v>157802.62</v>
-[...8 lines deleted...]
-        <v>0.01</v>
+        <v>161896.41</v>
+      </c>
+      <c r="F25" s="10">
+        <v>99.91385247722728</v>
+      </c>
+      <c r="G25" s="10">
+        <v>0.50557688092487529</v>
+      </c>
+      <c r="H25" s="10">
+        <v>6.0256639444415724E-3</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A26" s="26"/>
-      <c r="B26" s="26"/>
+      <c r="A26" s="23"/>
+      <c r="B26" s="23"/>
       <c r="C26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="6">
-        <v>332664</v>
+        <v>413658</v>
       </c>
       <c r="E26" s="6">
-        <v>331963.52000000002</v>
-[...8 lines deleted...]
-        <v>0.01</v>
+        <v>412059.489</v>
+      </c>
+      <c r="F26" s="10">
+        <v>99.613567004627015</v>
+      </c>
+      <c r="G26" s="10">
+        <v>1.2906756610236125</v>
+      </c>
+      <c r="H26" s="10">
+        <v>1.5382779727528524E-2</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A27" s="26"/>
-      <c r="B27" s="27" t="s">
+      <c r="A27" s="23"/>
+      <c r="B27" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="27"/>
+      <c r="C27" s="24"/>
       <c r="D27" s="6">
-        <v>26233433</v>
+        <v>32049725</v>
       </c>
       <c r="E27" s="6">
-        <v>25638585.850000001</v>
-[...4 lines deleted...]
-      <c r="G27" s="6">
+        <v>31638110.616</v>
+      </c>
+      <c r="F27" s="10">
+        <v>98.715700730661496</v>
+      </c>
+      <c r="G27" s="10">
         <v>100</v>
       </c>
-      <c r="H27" s="6">
-        <v>1.17</v>
+      <c r="H27" s="10">
+        <v>1.4237583751011689</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="15.75" customHeight="1">
       <c r="A28" s="16">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D28" s="6">
-        <v>17740166</v>
+        <v>17772103</v>
       </c>
       <c r="E28" s="6">
-        <v>17393691.5</v>
+        <v>17393120.129999999</v>
       </c>
       <c r="F28" s="6">
-        <v>98.05</v>
+        <v>97.87</v>
       </c>
       <c r="G28" s="6">
-        <v>68.91</v>
+        <v>67.75</v>
       </c>
       <c r="H28" s="6">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A29" s="26"/>
-      <c r="B29" s="26"/>
+      <c r="A29" s="23"/>
+      <c r="B29" s="23"/>
       <c r="C29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D29" s="6">
-        <v>1393975</v>
+        <v>1372733</v>
       </c>
       <c r="E29" s="6">
-        <v>1393619.4</v>
+        <v>1371493.17</v>
       </c>
       <c r="F29" s="6">
-        <v>99.97</v>
+        <v>99.91</v>
       </c>
       <c r="G29" s="6">
-        <v>5.41</v>
+        <v>5.23</v>
       </c>
       <c r="H29" s="6">
-        <v>7.0000000000000007E-2</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A30" s="26"/>
-      <c r="B30" s="26"/>
+      <c r="A30" s="23"/>
+      <c r="B30" s="23"/>
       <c r="C30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D30" s="6">
-        <v>298427</v>
+        <v>302976</v>
       </c>
       <c r="E30" s="6">
-        <v>291417.93</v>
+        <v>300268.92</v>
       </c>
       <c r="F30" s="6">
-        <v>97.65</v>
+        <v>99.11</v>
       </c>
       <c r="G30" s="6">
-        <v>1.1599999999999999</v>
+        <v>1.1499999999999999</v>
       </c>
       <c r="H30" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A31" s="26"/>
-      <c r="B31" s="26"/>
+      <c r="A31" s="23"/>
+      <c r="B31" s="23"/>
       <c r="C31" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D31" s="6">
-        <v>37482</v>
+        <v>37435</v>
       </c>
       <c r="E31" s="6">
-        <v>31456.880000000001</v>
+        <v>31952.25</v>
       </c>
       <c r="F31" s="6">
-        <v>83.93</v>
+        <v>85.35</v>
       </c>
       <c r="G31" s="6">
-        <v>0.15</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="H31" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A32" s="26"/>
-      <c r="B32" s="26"/>
+      <c r="A32" s="23"/>
+      <c r="B32" s="23"/>
       <c r="C32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D32" s="6">
-        <v>904730</v>
+        <v>1029016</v>
       </c>
       <c r="E32" s="6">
-        <v>777508.48</v>
+        <v>918597.46</v>
       </c>
       <c r="F32" s="6">
-        <v>85.94</v>
+        <v>89.27</v>
       </c>
       <c r="G32" s="6">
-        <v>3.51</v>
+        <v>3.92</v>
       </c>
       <c r="H32" s="6">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A33" s="26"/>
-      <c r="B33" s="26"/>
+      <c r="A33" s="23"/>
+      <c r="B33" s="23"/>
       <c r="C33" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D33" s="6">
-        <v>3072349</v>
+        <v>3181385</v>
       </c>
       <c r="E33" s="6">
-        <v>3033298.68</v>
+        <v>3168637.86</v>
       </c>
       <c r="F33" s="6">
-        <v>98.73</v>
+        <v>99.6</v>
       </c>
       <c r="G33" s="6">
-        <v>11.93</v>
+        <v>12.13</v>
       </c>
       <c r="H33" s="6">
         <v>0.14000000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A34" s="26"/>
-      <c r="B34" s="26"/>
+      <c r="A34" s="23"/>
+      <c r="B34" s="23"/>
       <c r="C34" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D34" s="6">
-        <v>196127</v>
+        <v>199356</v>
       </c>
       <c r="E34" s="6">
-        <v>191023.39</v>
+        <v>197016.33</v>
       </c>
       <c r="F34" s="6">
-        <v>97.4</v>
+        <v>98.83</v>
       </c>
       <c r="G34" s="6">
         <v>0.76</v>
       </c>
       <c r="H34" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A35" s="26"/>
-      <c r="B35" s="26"/>
+      <c r="A35" s="23"/>
+      <c r="B35" s="23"/>
       <c r="C35" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="6">
-        <v>95335</v>
+        <v>97078</v>
       </c>
       <c r="E35" s="6">
-        <v>93911.88</v>
+        <v>95992.58</v>
       </c>
       <c r="F35" s="6">
-        <v>98.51</v>
+        <v>98.88</v>
       </c>
       <c r="G35" s="6">
         <v>0.37</v>
       </c>
       <c r="H35" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A36" s="26"/>
-      <c r="B36" s="26"/>
+      <c r="A36" s="23"/>
+      <c r="B36" s="23"/>
       <c r="C36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D36" s="6">
-        <v>1573311</v>
+        <v>1633035</v>
       </c>
       <c r="E36" s="6">
-        <v>1450807.6</v>
+        <v>1585900.78</v>
       </c>
       <c r="F36" s="6">
-        <v>92.21</v>
+        <v>97.11</v>
       </c>
       <c r="G36" s="6">
-        <v>6.11</v>
+        <v>6.23</v>
       </c>
       <c r="H36" s="6">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A37" s="26"/>
-      <c r="B37" s="26"/>
+      <c r="A37" s="23"/>
+      <c r="B37" s="23"/>
       <c r="C37" s="2" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D37" s="6">
-        <v>158241</v>
+        <v>117419</v>
       </c>
       <c r="E37" s="6">
-        <v>155479.63</v>
+        <v>85840.23</v>
       </c>
       <c r="F37" s="6">
-        <v>98.25</v>
+        <v>73.11</v>
       </c>
       <c r="G37" s="6">
-        <v>0.61</v>
+        <v>0.45</v>
       </c>
       <c r="H37" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A38" s="26"/>
-      <c r="B38" s="26"/>
+      <c r="A38" s="23"/>
+      <c r="B38" s="23"/>
       <c r="C38" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D38" s="6">
-        <v>274765</v>
+        <v>158233</v>
       </c>
       <c r="E38" s="6">
-        <v>273823.75</v>
+        <v>157802.62</v>
       </c>
       <c r="F38" s="6">
-        <v>99.66</v>
+        <v>99.73</v>
       </c>
       <c r="G38" s="6">
-        <v>1.07</v>
+        <v>0.6</v>
       </c>
       <c r="H38" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A39" s="26"/>
-      <c r="B39" s="27" t="s">
+      <c r="A39" s="23"/>
+      <c r="B39" s="23"/>
+      <c r="C39" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D39" s="6">
+        <v>332664</v>
+      </c>
+      <c r="E39" s="6">
+        <v>331963.52000000002</v>
+      </c>
+      <c r="F39" s="6">
+        <v>99.79</v>
+      </c>
+      <c r="G39" s="6">
+        <v>1.27</v>
+      </c>
+      <c r="H39" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A40" s="23"/>
+      <c r="B40" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="C39" s="27"/>
-[...20 lines deleted...]
-      <c r="B40" s="17" t="s">
+      <c r="C40" s="24"/>
+      <c r="D40" s="6">
+        <v>26233433</v>
+      </c>
+      <c r="E40" s="6">
+        <v>25638585.850000001</v>
+      </c>
+      <c r="F40" s="6">
+        <v>97.73</v>
+      </c>
+      <c r="G40" s="6">
+        <v>100</v>
+      </c>
+      <c r="H40" s="6">
+        <v>1.17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A41" s="16">
+        <v>2021</v>
+      </c>
+      <c r="B41" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C40" s="2" t="s">
+      <c r="C41" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D40" s="6">
-[...18 lines deleted...]
-      <c r="C41" s="2" t="s">
+      <c r="D41" s="6">
+        <v>17740166</v>
+      </c>
+      <c r="E41" s="6">
+        <v>17393691.5</v>
+      </c>
+      <c r="F41" s="6">
+        <v>98.05</v>
+      </c>
+      <c r="G41" s="6">
+        <v>68.91</v>
+      </c>
+      <c r="H41" s="6">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A42" s="23"/>
+      <c r="B42" s="23"/>
+      <c r="C42" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D41" s="6">
-[...20 lines deleted...]
-      </c>
       <c r="D42" s="6">
-        <v>1538856</v>
+        <v>1393975</v>
       </c>
       <c r="E42" s="6">
-        <v>1527965.6</v>
+        <v>1393619.4</v>
       </c>
       <c r="F42" s="6">
-        <v>99.29</v>
+        <v>99.97</v>
       </c>
       <c r="G42" s="6">
-        <v>5.39</v>
+        <v>5.41</v>
       </c>
       <c r="H42" s="6">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A43" s="26"/>
-      <c r="B43" s="26"/>
+      <c r="A43" s="23"/>
+      <c r="B43" s="23"/>
       <c r="C43" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" s="6">
+        <v>298427</v>
+      </c>
+      <c r="E43" s="6">
+        <v>291417.93</v>
+      </c>
+      <c r="F43" s="6">
+        <v>97.65</v>
+      </c>
+      <c r="G43" s="6">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="H43" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A44" s="23"/>
+      <c r="B44" s="23"/>
+      <c r="C44" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D43" s="6">
-[...8 lines deleted...]
-      <c r="G43" s="6">
+      <c r="D44" s="6">
+        <v>37482</v>
+      </c>
+      <c r="E44" s="6">
+        <v>31456.880000000001</v>
+      </c>
+      <c r="F44" s="6">
+        <v>83.93</v>
+      </c>
+      <c r="G44" s="6">
         <v>0.15</v>
       </c>
-      <c r="H43" s="6">
+      <c r="H44" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C44" s="2" t="s">
+    <row r="45" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A45" s="23"/>
+      <c r="B45" s="23"/>
+      <c r="C45" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D44" s="6">
-[...11 lines deleted...]
-      <c r="H44" s="6">
+      <c r="D45" s="6">
+        <v>904730</v>
+      </c>
+      <c r="E45" s="6">
+        <v>777508.48</v>
+      </c>
+      <c r="F45" s="6">
+        <v>85.94</v>
+      </c>
+      <c r="G45" s="6">
+        <v>3.51</v>
+      </c>
+      <c r="H45" s="6">
         <v>0.04</v>
       </c>
     </row>
-    <row r="45" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C45" s="2" t="s">
+    <row r="46" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A46" s="23"/>
+      <c r="B46" s="23"/>
+      <c r="C46" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D45" s="6">
-[...11 lines deleted...]
-      <c r="H45" s="6">
+      <c r="D46" s="6">
+        <v>3072349</v>
+      </c>
+      <c r="E46" s="6">
+        <v>3033298.68</v>
+      </c>
+      <c r="F46" s="6">
+        <v>98.73</v>
+      </c>
+      <c r="G46" s="6">
+        <v>11.93</v>
+      </c>
+      <c r="H46" s="6">
         <v>0.14000000000000001</v>
       </c>
     </row>
-    <row r="46" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C46" s="2" t="s">
+    <row r="47" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A47" s="23"/>
+      <c r="B47" s="23"/>
+      <c r="C47" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D46" s="6">
-[...11 lines deleted...]
-      <c r="H46" s="6">
+      <c r="D47" s="6">
+        <v>196127</v>
+      </c>
+      <c r="E47" s="6">
+        <v>191023.39</v>
+      </c>
+      <c r="F47" s="6">
+        <v>97.4</v>
+      </c>
+      <c r="G47" s="6">
+        <v>0.76</v>
+      </c>
+      <c r="H47" s="6">
         <v>0.01</v>
       </c>
     </row>
-    <row r="47" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C47" s="2" t="s">
+    <row r="48" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A48" s="23"/>
+      <c r="B48" s="23"/>
+      <c r="C48" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D47" s="6">
-[...11 lines deleted...]
-      <c r="H47" s="6">
+      <c r="D48" s="6">
+        <v>95335</v>
+      </c>
+      <c r="E48" s="6">
+        <v>93911.88</v>
+      </c>
+      <c r="F48" s="6">
+        <v>98.51</v>
+      </c>
+      <c r="G48" s="6">
+        <v>0.37</v>
+      </c>
+      <c r="H48" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C48" s="2" t="s">
+    <row r="49" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A49" s="23"/>
+      <c r="B49" s="23"/>
+      <c r="C49" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D48" s="6">
-[...18 lines deleted...]
-      <c r="C49" s="2" t="s">
+      <c r="D49" s="6">
+        <v>1573311</v>
+      </c>
+      <c r="E49" s="6">
+        <v>1450807.6</v>
+      </c>
+      <c r="F49" s="6">
+        <v>92.21</v>
+      </c>
+      <c r="G49" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="H49" s="6">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A50" s="23"/>
+      <c r="B50" s="23"/>
+      <c r="C50" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D49" s="6">
-[...20 lines deleted...]
-      </c>
       <c r="D50" s="6">
-        <v>162855</v>
+        <v>158241</v>
       </c>
       <c r="E50" s="6">
-        <v>161625</v>
+        <v>155479.63</v>
       </c>
       <c r="F50" s="6">
-        <v>99.25</v>
+        <v>98.25</v>
       </c>
       <c r="G50" s="6">
-        <v>0.56999999999999995</v>
+        <v>0.61</v>
       </c>
       <c r="H50" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A51" s="26"/>
-      <c r="B51" s="27" t="s">
+      <c r="A51" s="23"/>
+      <c r="B51" s="23"/>
+      <c r="C51" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51" s="6">
+        <v>274765</v>
+      </c>
+      <c r="E51" s="6">
+        <v>273823.75</v>
+      </c>
+      <c r="F51" s="6">
+        <v>99.66</v>
+      </c>
+      <c r="G51" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="H51" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A52" s="23"/>
+      <c r="B52" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="C51" s="27"/>
-[...20 lines deleted...]
-      <c r="B52" s="17" t="s">
+      <c r="C52" s="24"/>
+      <c r="D52" s="6">
+        <v>25744908</v>
+      </c>
+      <c r="E52" s="6">
+        <v>25086039.120000001</v>
+      </c>
+      <c r="F52" s="6">
+        <v>97.44</v>
+      </c>
+      <c r="G52" s="6">
+        <v>99</v>
+      </c>
+      <c r="H52" s="6">
+        <v>1.21</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A53" s="16">
+        <v>2020</v>
+      </c>
+      <c r="B53" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C52" s="2" t="s">
+      <c r="C53" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D52" s="6">
-[...18 lines deleted...]
-      <c r="C53" s="2" t="s">
+      <c r="D53" s="6">
+        <v>19488387</v>
+      </c>
+      <c r="E53" s="6">
+        <v>19119448.239999998</v>
+      </c>
+      <c r="F53" s="6">
+        <v>98.11</v>
+      </c>
+      <c r="G53" s="6">
+        <v>68.319999999999993</v>
+      </c>
+      <c r="H53" s="6">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A54" s="23"/>
+      <c r="B54" s="23"/>
+      <c r="C54" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D53" s="6">
-[...11 lines deleted...]
-      <c r="H53" s="6">
+      <c r="D54" s="6">
+        <v>1357877</v>
+      </c>
+      <c r="E54" s="6">
+        <v>1355962.05</v>
+      </c>
+      <c r="F54" s="6">
+        <v>99.86</v>
+      </c>
+      <c r="G54" s="6">
+        <v>4.76</v>
+      </c>
+      <c r="H54" s="6">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C54" s="2" t="s">
+    <row r="55" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A55" s="23"/>
+      <c r="B55" s="23"/>
+      <c r="C55" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D54" s="6">
-[...18 lines deleted...]
-      <c r="C55" s="2" t="s">
+      <c r="D55" s="6">
+        <v>1538856</v>
+      </c>
+      <c r="E55" s="6">
+        <v>1527965.6</v>
+      </c>
+      <c r="F55" s="6">
+        <v>99.29</v>
+      </c>
+      <c r="G55" s="6">
+        <v>5.39</v>
+      </c>
+      <c r="H55" s="6">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A56" s="23"/>
+      <c r="B56" s="23"/>
+      <c r="C56" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D55" s="6">
-[...8 lines deleted...]
-      <c r="G55" s="6">
+      <c r="D56" s="6">
+        <v>41998</v>
+      </c>
+      <c r="E56" s="6">
+        <v>33824.269999999997</v>
+      </c>
+      <c r="F56" s="6">
+        <v>80.540000000000006</v>
+      </c>
+      <c r="G56" s="6">
         <v>0.15</v>
       </c>
-      <c r="H55" s="6">
+      <c r="H56" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C56" s="2" t="s">
+    <row r="57" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A57" s="23"/>
+      <c r="B57" s="23"/>
+      <c r="C57" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D56" s="6">
-[...18 lines deleted...]
-      <c r="C57" s="2" t="s">
+      <c r="D57" s="6">
+        <v>855688</v>
+      </c>
+      <c r="E57" s="6">
+        <v>710584.04</v>
+      </c>
+      <c r="F57" s="6">
+        <v>83.04</v>
+      </c>
+      <c r="G57" s="6">
+        <v>2</v>
+      </c>
+      <c r="H57" s="6">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A58" s="23"/>
+      <c r="B58" s="23"/>
+      <c r="C58" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D57" s="6">
-[...18 lines deleted...]
-      <c r="C58" s="2" t="s">
+      <c r="D58" s="6">
+        <v>2936498</v>
+      </c>
+      <c r="E58" s="6">
+        <v>2921562.88</v>
+      </c>
+      <c r="F58" s="6">
+        <v>99.49</v>
+      </c>
+      <c r="G58" s="6">
+        <v>10.29</v>
+      </c>
+      <c r="H58" s="6">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A59" s="23"/>
+      <c r="B59" s="23"/>
+      <c r="C59" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D58" s="6">
-[...11 lines deleted...]
-      <c r="H58" s="6">
+      <c r="D59" s="6">
+        <v>186385</v>
+      </c>
+      <c r="E59" s="6">
+        <v>177477.93</v>
+      </c>
+      <c r="F59" s="6">
+        <v>95.22</v>
+      </c>
+      <c r="G59" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="H59" s="6">
         <v>0.01</v>
       </c>
     </row>
-    <row r="59" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C59" s="2" t="s">
+    <row r="60" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A60" s="23"/>
+      <c r="B60" s="23"/>
+      <c r="C60" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D59" s="6">
-[...8 lines deleted...]
-      <c r="G59" s="6">
+      <c r="D60" s="6">
+        <v>96612</v>
+      </c>
+      <c r="E60" s="6">
+        <v>93889.61</v>
+      </c>
+      <c r="F60" s="6">
+        <v>97.18</v>
+      </c>
+      <c r="G60" s="6">
         <v>0.34</v>
       </c>
-      <c r="H59" s="6">
+      <c r="H60" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C60" s="2" t="s">
+    <row r="61" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A61" s="23"/>
+      <c r="B61" s="23"/>
+      <c r="C61" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D60" s="6">
-[...18 lines deleted...]
-      <c r="C61" s="2" t="s">
+      <c r="D61" s="6">
+        <v>1696717</v>
+      </c>
+      <c r="E61" s="6">
+        <v>1512090.92</v>
+      </c>
+      <c r="F61" s="6">
+        <v>89.12</v>
+      </c>
+      <c r="G61" s="6">
+        <v>5.95</v>
+      </c>
+      <c r="H61" s="6">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A62" s="23"/>
+      <c r="B62" s="23"/>
+      <c r="C62" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D61" s="6">
-[...8 lines deleted...]
-      <c r="G61" s="6">
+      <c r="D62" s="6">
+        <v>164434</v>
+      </c>
+      <c r="E62" s="6">
+        <v>162365.37</v>
+      </c>
+      <c r="F62" s="6">
+        <v>98.74</v>
+      </c>
+      <c r="G62" s="6">
         <v>0.57999999999999996</v>
-      </c>
-[...20 lines deleted...]
-        <v>0.83</v>
       </c>
       <c r="H62" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A63" s="26"/>
-      <c r="B63" s="27" t="s">
+      <c r="A63" s="23"/>
+      <c r="B63" s="23"/>
+      <c r="C63" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D63" s="6">
+        <v>162855</v>
+      </c>
+      <c r="E63" s="6">
+        <v>161625</v>
+      </c>
+      <c r="F63" s="6">
+        <v>99.25</v>
+      </c>
+      <c r="G63" s="6">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="H63" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A64" s="23"/>
+      <c r="B64" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="C63" s="27"/>
-[...9 lines deleted...]
-      <c r="G63" s="6">
+      <c r="C64" s="24"/>
+      <c r="D64" s="6">
+        <v>28526307</v>
+      </c>
+      <c r="E64" s="6">
+        <v>27776796.899999999</v>
+      </c>
+      <c r="F64" s="6">
+        <v>97.37</v>
+      </c>
+      <c r="G64" s="6">
         <v>100</v>
       </c>
-      <c r="H63" s="6">
-[...7 lines deleted...]
-      <c r="B64" s="17" t="s">
+      <c r="H64" s="6">
+        <v>1.37</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A65" s="16">
+        <v>2019</v>
+      </c>
+      <c r="B65" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C64" s="2" t="s">
+      <c r="C65" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D64" s="6">
-[...18 lines deleted...]
-      <c r="C65" s="2" t="s">
+      <c r="D65" s="6">
+        <v>19813799</v>
+      </c>
+      <c r="E65" s="6">
+        <v>19065967.870000001</v>
+      </c>
+      <c r="F65" s="6">
+        <v>96.23</v>
+      </c>
+      <c r="G65" s="6">
+        <v>68.790000000000006</v>
+      </c>
+      <c r="H65" s="6">
+        <v>0.99</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A66" s="23"/>
+      <c r="B66" s="23"/>
+      <c r="C66" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D65" s="6">
-[...5 lines deleted...]
-      <c r="F65" s="6">
+      <c r="D66" s="6">
+        <v>1428453</v>
+      </c>
+      <c r="E66" s="6">
+        <v>1428282.78</v>
+      </c>
+      <c r="F66" s="6">
         <v>99.99</v>
       </c>
-      <c r="G65" s="6">
-[...2 lines deleted...]
-      <c r="H65" s="6">
+      <c r="G66" s="6">
+        <v>4.96</v>
+      </c>
+      <c r="H66" s="6">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
-    <row r="66" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C66" s="2" t="s">
+    <row r="67" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A67" s="23"/>
+      <c r="B67" s="23"/>
+      <c r="C67" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D66" s="6">
-[...11 lines deleted...]
-      <c r="H66" s="6">
+      <c r="D67" s="6">
+        <v>450033</v>
+      </c>
+      <c r="E67" s="6">
+        <v>396619.19</v>
+      </c>
+      <c r="F67" s="6">
+        <v>88.13</v>
+      </c>
+      <c r="G67" s="6">
+        <v>1.56</v>
+      </c>
+      <c r="H67" s="6">
         <v>0.02</v>
       </c>
     </row>
-    <row r="67" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C67" s="2" t="s">
+    <row r="68" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A68" s="23"/>
+      <c r="B68" s="23"/>
+      <c r="C68" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D67" s="6">
-[...8 lines deleted...]
-      <c r="G67" s="6">
+      <c r="D68" s="6">
+        <v>43379</v>
+      </c>
+      <c r="E68" s="6">
+        <v>40889.35</v>
+      </c>
+      <c r="F68" s="6">
+        <v>94.26</v>
+      </c>
+      <c r="G68" s="6">
         <v>0.15</v>
       </c>
-      <c r="H67" s="6">
+      <c r="H68" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C68" s="2" t="s">
+    <row r="69" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A69" s="23"/>
+      <c r="B69" s="23"/>
+      <c r="C69" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D68" s="6">
-[...11 lines deleted...]
-      <c r="H68" s="6">
+      <c r="D69" s="6">
+        <v>1471033</v>
+      </c>
+      <c r="E69" s="6">
+        <v>1452993.49</v>
+      </c>
+      <c r="F69" s="6">
+        <v>98.77</v>
+      </c>
+      <c r="G69" s="6">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="H69" s="6">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A70" s="23"/>
+      <c r="B70" s="23"/>
+      <c r="C70" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D70" s="6">
+        <v>2920946</v>
+      </c>
+      <c r="E70" s="6">
+        <v>2900003.49</v>
+      </c>
+      <c r="F70" s="6">
+        <v>99.28</v>
+      </c>
+      <c r="G70" s="6">
+        <v>10.14</v>
+      </c>
+      <c r="H70" s="6">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A71" s="23"/>
+      <c r="B71" s="23"/>
+      <c r="C71" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D71" s="6">
+        <v>200444</v>
+      </c>
+      <c r="E71" s="6">
+        <v>178478.99</v>
+      </c>
+      <c r="F71" s="6">
+        <v>89.04</v>
+      </c>
+      <c r="G71" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="H71" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A72" s="23"/>
+      <c r="B72" s="23"/>
+      <c r="C72" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D72" s="6">
+        <v>97349</v>
+      </c>
+      <c r="E72" s="6">
+        <v>95338.84</v>
+      </c>
+      <c r="F72" s="6">
+        <v>97.94</v>
+      </c>
+      <c r="G72" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="H72" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A73" s="23"/>
+      <c r="B73" s="23"/>
+      <c r="C73" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D73" s="6">
+        <v>1972179</v>
+      </c>
+      <c r="E73" s="6">
+        <v>1562275.38</v>
+      </c>
+      <c r="F73" s="6">
+        <v>79.22</v>
+      </c>
+      <c r="G73" s="6">
+        <v>6.85</v>
+      </c>
+      <c r="H73" s="6">
         <v>0.1</v>
       </c>
     </row>
-    <row r="69" spans="1:8" ht="15.75" customHeight="1">
-[...39 lines deleted...]
-      <c r="H70" s="6">
+    <row r="74" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A74" s="23"/>
+      <c r="B74" s="23"/>
+      <c r="C74" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D74" s="6">
+        <v>166030</v>
+      </c>
+      <c r="E74" s="6">
+        <v>164034.76</v>
+      </c>
+      <c r="F74" s="6">
+        <v>98.8</v>
+      </c>
+      <c r="G74" s="6">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="H74" s="6">
         <v>0.01</v>
       </c>
     </row>
-    <row r="71" spans="1:8" ht="15.75" customHeight="1">
-[...86 lines deleted...]
-    </row>
     <row r="75" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A75" s="26"/>
-      <c r="B75" s="26"/>
+      <c r="A75" s="23"/>
+      <c r="B75" s="23"/>
       <c r="C75" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D75" s="6">
-        <v>163760</v>
+        <v>238394</v>
       </c>
       <c r="E75" s="6">
-        <v>162630.88</v>
+        <v>236394.83</v>
       </c>
       <c r="F75" s="6">
-        <v>99.31</v>
+        <v>99.16</v>
       </c>
       <c r="G75" s="6">
-        <v>0.63</v>
+        <v>0.83</v>
       </c>
       <c r="H75" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A76" s="26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="A76" s="23"/>
+      <c r="B76" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C76" s="24"/>
       <c r="D76" s="6">
-        <v>142258</v>
+        <v>28802039</v>
       </c>
       <c r="E76" s="6">
-        <v>138388.31</v>
+        <v>27521278.949999999</v>
       </c>
       <c r="F76" s="6">
-        <v>97.28</v>
+        <v>95.55</v>
       </c>
       <c r="G76" s="6">
-        <v>0.54</v>
+        <v>100</v>
       </c>
       <c r="H76" s="6">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A77" s="16">
+        <v>2018</v>
+      </c>
+      <c r="B77" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D77" s="6">
+        <v>17834481</v>
+      </c>
+      <c r="E77" s="6">
+        <v>17203834.629999999</v>
+      </c>
+      <c r="F77" s="6">
+        <v>96.46</v>
+      </c>
+      <c r="G77" s="6">
+        <v>68.27</v>
+      </c>
+      <c r="H77" s="6">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A78" s="23"/>
+      <c r="B78" s="23"/>
+      <c r="C78" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D78" s="6">
+        <v>1325903</v>
+      </c>
+      <c r="E78" s="6">
+        <v>1325781.3700000001</v>
+      </c>
+      <c r="F78" s="6">
+        <v>99.99</v>
+      </c>
+      <c r="G78" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="H78" s="6">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A79" s="23"/>
+      <c r="B79" s="23"/>
+      <c r="C79" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D79" s="6">
+        <v>369410</v>
+      </c>
+      <c r="E79" s="6">
+        <v>365759.56</v>
+      </c>
+      <c r="F79" s="6">
+        <v>99.01</v>
+      </c>
+      <c r="G79" s="6">
+        <v>1.41</v>
+      </c>
+      <c r="H79" s="6">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A80" s="23"/>
+      <c r="B80" s="23"/>
+      <c r="C80" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D80" s="6">
+        <v>40191</v>
+      </c>
+      <c r="E80" s="6">
+        <v>39753.39</v>
+      </c>
+      <c r="F80" s="6">
+        <v>98.91</v>
+      </c>
+      <c r="G80" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="H80" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A81" s="23"/>
+      <c r="B81" s="23"/>
+      <c r="C81" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D81" s="6">
+        <v>1873472</v>
+      </c>
+      <c r="E81" s="6">
+        <v>1831741.53</v>
+      </c>
+      <c r="F81" s="6">
+        <v>97.77</v>
+      </c>
+      <c r="G81" s="6">
+        <v>7.17</v>
+      </c>
+      <c r="H81" s="6">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A82" s="23"/>
+      <c r="B82" s="23"/>
+      <c r="C82" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D82" s="6">
+        <v>2472137</v>
+      </c>
+      <c r="E82" s="6">
+        <v>2458342.2999999998</v>
+      </c>
+      <c r="F82" s="6">
+        <v>99.44</v>
+      </c>
+      <c r="G82" s="6">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="H82" s="6">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A83" s="23"/>
+      <c r="B83" s="23"/>
+      <c r="C83" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D83" s="6">
+        <v>206135</v>
+      </c>
+      <c r="E83" s="6">
+        <v>169951.06</v>
+      </c>
+      <c r="F83" s="6">
+        <v>82.45</v>
+      </c>
+      <c r="G83" s="6">
+        <v>0.79</v>
+      </c>
+      <c r="H83" s="6">
         <v>0.01</v>
       </c>
     </row>
-    <row r="77" spans="1:8" ht="15.75" customHeight="1">
-[...109 lines deleted...]
-      <c r="H81" s="6">
+    <row r="84" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A84" s="23"/>
+      <c r="B84" s="23"/>
+      <c r="C84" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D84" s="6">
+        <v>90748</v>
+      </c>
+      <c r="E84" s="6">
+        <v>90372.49</v>
+      </c>
+      <c r="F84" s="6">
+        <v>99.59</v>
+      </c>
+      <c r="G84" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="H84" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:8" ht="15.75" customHeight="1">
-[...64 lines deleted...]
-    </row>
     <row r="85" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A85" s="26"/>
-      <c r="B85" s="26"/>
+      <c r="A85" s="23"/>
+      <c r="B85" s="23"/>
       <c r="C85" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D85" s="6">
-        <v>95058</v>
+        <v>1516750</v>
       </c>
       <c r="E85" s="6">
-        <v>94975.13</v>
+        <v>1405422.44</v>
       </c>
       <c r="F85" s="6">
-        <v>99.91</v>
+        <v>92.66</v>
       </c>
       <c r="G85" s="6">
-        <v>0.31</v>
+        <v>5.81</v>
       </c>
       <c r="H85" s="6">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A86" s="23"/>
+      <c r="B86" s="23"/>
+      <c r="C86" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" s="6">
+        <v>1199</v>
+      </c>
+      <c r="E86" s="6">
+        <v>97.65</v>
+      </c>
+      <c r="F86" s="6">
+        <v>8.14</v>
+      </c>
+      <c r="G86" s="6">
         <v>0</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      </c>
       <c r="H86" s="6">
-        <v>0.06</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A87" s="26"/>
-      <c r="B87" s="26"/>
+      <c r="A87" s="23"/>
+      <c r="B87" s="23"/>
       <c r="C87" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D87" s="6">
-        <v>1643</v>
+        <v>87558</v>
       </c>
       <c r="E87" s="6">
-        <v>1467.95</v>
+        <v>65729.03</v>
       </c>
       <c r="F87" s="6">
-        <v>89.35</v>
+        <v>75.069999999999993</v>
       </c>
       <c r="G87" s="6">
-        <v>0.01</v>
+        <v>0.34</v>
       </c>
       <c r="H87" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A88" s="26"/>
-      <c r="B88" s="26"/>
+      <c r="A88" s="23"/>
+      <c r="B88" s="23"/>
       <c r="C88" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D88" s="6">
-        <v>164825</v>
+        <v>163760</v>
       </c>
       <c r="E88" s="6">
-        <v>161984.70000000001</v>
+        <v>162630.88</v>
       </c>
       <c r="F88" s="6">
-        <v>98.28</v>
+        <v>99.31</v>
       </c>
       <c r="G88" s="6">
-        <v>0.54</v>
+        <v>0.63</v>
       </c>
       <c r="H88" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A89" s="26"/>
-      <c r="B89" s="27" t="s">
+      <c r="A89" s="23"/>
+      <c r="B89" s="23"/>
+      <c r="C89" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D89" s="6">
+        <v>142258</v>
+      </c>
+      <c r="E89" s="6">
+        <v>138388.31</v>
+      </c>
+      <c r="F89" s="6">
+        <v>97.28</v>
+      </c>
+      <c r="G89" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="H89" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A90" s="23"/>
+      <c r="B90" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="C89" s="27"/>
-      <c r="D89" s="6">
+      <c r="C90" s="24"/>
+      <c r="D90" s="6">
+        <v>26124002</v>
+      </c>
+      <c r="E90" s="6">
+        <v>25257804.629999999</v>
+      </c>
+      <c r="F90" s="6">
+        <v>96.68</v>
+      </c>
+      <c r="G90" s="6">
+        <v>100</v>
+      </c>
+      <c r="H90" s="6">
+        <v>1.33</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A91" s="16">
+        <v>2017</v>
+      </c>
+      <c r="B91" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D91" s="6">
+        <v>18889169</v>
+      </c>
+      <c r="E91" s="6">
+        <v>18171256.350000001</v>
+      </c>
+      <c r="F91" s="6">
+        <v>96.2</v>
+      </c>
+      <c r="G91" s="6">
+        <v>61.51</v>
+      </c>
+      <c r="H91" s="6">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A92" s="23"/>
+      <c r="B92" s="23"/>
+      <c r="C92" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D92" s="6">
+        <v>1867310</v>
+      </c>
+      <c r="E92" s="6">
+        <v>1867287.83</v>
+      </c>
+      <c r="F92" s="6">
+        <v>100</v>
+      </c>
+      <c r="G92" s="6">
+        <v>6.08</v>
+      </c>
+      <c r="H92" s="6">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A93" s="23"/>
+      <c r="B93" s="23"/>
+      <c r="C93" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D93" s="6">
+        <v>322189</v>
+      </c>
+      <c r="E93" s="6">
+        <v>320373.61</v>
+      </c>
+      <c r="F93" s="6">
+        <v>99.44</v>
+      </c>
+      <c r="G93" s="6">
+        <v>1.05</v>
+      </c>
+      <c r="H93" s="6">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A94" s="23"/>
+      <c r="B94" s="23"/>
+      <c r="C94" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D94" s="6">
+        <v>43662</v>
+      </c>
+      <c r="E94" s="6">
+        <v>42498.77</v>
+      </c>
+      <c r="F94" s="6">
+        <v>97.34</v>
+      </c>
+      <c r="G94" s="6">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="H94" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A95" s="23"/>
+      <c r="B95" s="23"/>
+      <c r="C95" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D95" s="6">
+        <v>5541496</v>
+      </c>
+      <c r="E95" s="6">
+        <v>5441214.9900000002</v>
+      </c>
+      <c r="F95" s="6">
+        <v>98.19</v>
+      </c>
+      <c r="G95" s="6">
+        <v>18.05</v>
+      </c>
+      <c r="H95" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A96" s="23"/>
+      <c r="B96" s="23"/>
+      <c r="C96" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D96" s="6">
+        <v>2452725</v>
+      </c>
+      <c r="E96" s="6">
+        <v>2426049.89</v>
+      </c>
+      <c r="F96" s="6">
+        <v>98.91</v>
+      </c>
+      <c r="G96" s="6">
+        <v>7.99</v>
+      </c>
+      <c r="H96" s="6">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A97" s="23"/>
+      <c r="B97" s="23"/>
+      <c r="C97" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D97" s="6">
+        <v>202280</v>
+      </c>
+      <c r="E97" s="6">
+        <v>185552.22</v>
+      </c>
+      <c r="F97" s="6">
+        <v>91.73</v>
+      </c>
+      <c r="G97" s="6">
+        <v>0.66</v>
+      </c>
+      <c r="H97" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A98" s="23"/>
+      <c r="B98" s="23"/>
+      <c r="C98" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D98" s="6">
+        <v>95058</v>
+      </c>
+      <c r="E98" s="6">
+        <v>94975.13</v>
+      </c>
+      <c r="F98" s="6">
+        <v>99.91</v>
+      </c>
+      <c r="G98" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="H98" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A99" s="23"/>
+      <c r="B99" s="23"/>
+      <c r="C99" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D99" s="6">
+        <v>1127693</v>
+      </c>
+      <c r="E99" s="6">
+        <v>1081028.3899999999</v>
+      </c>
+      <c r="F99" s="6">
+        <v>95.86</v>
+      </c>
+      <c r="G99" s="6">
+        <v>3.67</v>
+      </c>
+      <c r="H99" s="6">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A100" s="23"/>
+      <c r="B100" s="23"/>
+      <c r="C100" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100" s="6">
+        <v>1643</v>
+      </c>
+      <c r="E100" s="6">
+        <v>1467.95</v>
+      </c>
+      <c r="F100" s="6">
+        <v>89.35</v>
+      </c>
+      <c r="G100" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="H100" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A101" s="23"/>
+      <c r="B101" s="23"/>
+      <c r="C101" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D101" s="6">
+        <v>164825</v>
+      </c>
+      <c r="E101" s="6">
+        <v>161984.70000000001</v>
+      </c>
+      <c r="F101" s="6">
+        <v>98.28</v>
+      </c>
+      <c r="G101" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="H101" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A102" s="23"/>
+      <c r="B102" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C102" s="24"/>
+      <c r="D102" s="6">
         <v>30708050</v>
       </c>
-      <c r="E89" s="6">
+      <c r="E102" s="6">
         <v>29793689.829999998</v>
       </c>
-      <c r="F89" s="6">
+      <c r="F102" s="6">
         <v>97.02</v>
       </c>
-      <c r="G89" s="6">
+      <c r="G102" s="6">
         <v>99</v>
       </c>
-      <c r="H89" s="6">
+      <c r="H102" s="6">
         <v>1.56</v>
       </c>
     </row>
-    <row r="90" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A90" s="16">
+    <row r="103" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A103" s="16">
         <v>2016</v>
       </c>
-      <c r="B90" s="17" t="s">
+      <c r="B103" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C90" s="2" t="s">
+      <c r="C103" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D90" s="6">
+      <c r="D103" s="6">
         <v>16531292</v>
       </c>
-      <c r="E90" s="6">
+      <c r="E103" s="6">
         <v>15616440.619999999</v>
       </c>
-      <c r="F90" s="6">
+      <c r="F103" s="6">
         <v>94.47</v>
       </c>
-      <c r="G90" s="6">
+      <c r="G103" s="6">
         <v>57.22</v>
       </c>
-      <c r="H90" s="6">
+      <c r="H103" s="6">
         <v>0.84</v>
       </c>
     </row>
-    <row r="91" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C91" s="2" t="s">
+    <row r="104" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A104" s="23"/>
+      <c r="B104" s="23"/>
+      <c r="C104" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D91" s="6">
+      <c r="D104" s="6">
         <v>1936618</v>
       </c>
-      <c r="E91" s="6">
+      <c r="E104" s="6">
         <v>1934516.11</v>
       </c>
-      <c r="F91" s="6">
+      <c r="F104" s="6">
         <v>99.89</v>
       </c>
-      <c r="G91" s="6">
+      <c r="G104" s="6">
         <v>6.7</v>
       </c>
-      <c r="H91" s="6">
+      <c r="H104" s="6">
         <v>0.1</v>
       </c>
     </row>
-    <row r="92" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C92" s="2" t="s">
+    <row r="105" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A105" s="23"/>
+      <c r="B105" s="23"/>
+      <c r="C105" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D92" s="6">
+      <c r="D105" s="6">
         <v>334520</v>
       </c>
-      <c r="E92" s="6">
+      <c r="E105" s="6">
         <v>334360.06</v>
       </c>
-      <c r="F92" s="6">
+      <c r="F105" s="6">
         <v>99.95</v>
       </c>
-      <c r="G92" s="6">
+      <c r="G105" s="6">
         <v>1.1599999999999999</v>
       </c>
-      <c r="H92" s="6">
+      <c r="H105" s="6">
         <v>0.02</v>
       </c>
     </row>
-    <row r="93" spans="1:8" ht="15.75" customHeight="1">
-[...288 lines deleted...]
-    </row>
     <row r="106" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A106" s="26"/>
-      <c r="B106" s="26"/>
+      <c r="A106" s="23"/>
+      <c r="B106" s="23"/>
       <c r="C106" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D106" s="6">
-        <v>47740</v>
+        <v>43219</v>
       </c>
       <c r="E106" s="6">
-        <v>45258.18</v>
+        <v>36951.64</v>
       </c>
       <c r="F106" s="6">
-        <v>94.8</v>
+        <v>85.5</v>
       </c>
       <c r="G106" s="6">
         <v>0.15</v>
       </c>
       <c r="H106" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A107" s="26"/>
-      <c r="B107" s="26"/>
+      <c r="A107" s="23"/>
+      <c r="B107" s="23"/>
       <c r="C107" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D107" s="6">
-        <v>6272401</v>
+        <v>5761982</v>
       </c>
       <c r="E107" s="6">
-        <v>6154352.3700000001</v>
+        <v>5155771.72</v>
       </c>
       <c r="F107" s="6">
-        <v>98.12</v>
+        <v>89.48</v>
       </c>
       <c r="G107" s="6">
-        <v>19.73</v>
+        <v>19.940000000000001</v>
       </c>
       <c r="H107" s="6">
-        <v>0.32</v>
+        <v>0.28999999999999998</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A108" s="26"/>
-      <c r="B108" s="26"/>
+      <c r="A108" s="23"/>
+      <c r="B108" s="23"/>
       <c r="C108" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D108" s="6">
-        <v>2337656</v>
+        <v>2296869</v>
       </c>
       <c r="E108" s="6">
-        <v>2324893.69</v>
+        <v>2258369.2599999998</v>
       </c>
       <c r="F108" s="6">
-        <v>99.45</v>
+        <v>98.32</v>
       </c>
       <c r="G108" s="6">
-        <v>7.35</v>
+        <v>7.95</v>
       </c>
       <c r="H108" s="6">
         <v>0.12</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A109" s="26"/>
-      <c r="B109" s="26"/>
+      <c r="A109" s="23"/>
+      <c r="B109" s="23"/>
       <c r="C109" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D109" s="6">
-        <v>202950</v>
+        <v>208753</v>
       </c>
       <c r="E109" s="6">
-        <v>201463.67999999999</v>
+        <v>195488.04</v>
       </c>
       <c r="F109" s="6">
-        <v>99.27</v>
+        <v>93.65</v>
       </c>
       <c r="G109" s="6">
-        <v>0.64</v>
+        <v>0.72</v>
       </c>
       <c r="H109" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A110" s="26"/>
-      <c r="B110" s="26"/>
+      <c r="A110" s="23"/>
+      <c r="B110" s="23"/>
       <c r="C110" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D110" s="6">
-        <v>96000</v>
+        <v>95812</v>
       </c>
       <c r="E110" s="6">
-        <v>95663.59</v>
+        <v>95602.64</v>
       </c>
       <c r="F110" s="6">
-        <v>99.65</v>
+        <v>99.78</v>
       </c>
       <c r="G110" s="6">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="H110" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A111" s="26"/>
-      <c r="B111" s="26"/>
+      <c r="A111" s="23"/>
+      <c r="B111" s="23"/>
       <c r="C111" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D111" s="6">
-        <v>3742010</v>
+        <v>1519440</v>
       </c>
       <c r="E111" s="6">
-        <v>3705126.18</v>
+        <v>1375817.97</v>
       </c>
       <c r="F111" s="6">
-        <v>99.01</v>
+        <v>90.55</v>
       </c>
       <c r="G111" s="6">
-        <v>11.77</v>
+        <v>5.26</v>
       </c>
       <c r="H111" s="6">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A112" s="26"/>
-      <c r="B112" s="26"/>
+      <c r="A112" s="23"/>
+      <c r="B112" s="23"/>
       <c r="C112" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D112" s="6">
-        <v>4270</v>
+        <v>1643</v>
       </c>
       <c r="E112" s="6">
-        <v>3669.58</v>
+        <v>1517.75</v>
       </c>
       <c r="F112" s="6">
-        <v>85.94</v>
+        <v>92.38</v>
       </c>
       <c r="G112" s="6">
         <v>0.01</v>
       </c>
       <c r="H112" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A113" s="26"/>
-      <c r="B113" s="26"/>
+      <c r="A113" s="23"/>
+      <c r="B113" s="23"/>
       <c r="C113" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D113" s="6">
-        <v>161776</v>
+        <v>161551</v>
       </c>
       <c r="E113" s="6">
-        <v>160664.57999999999</v>
+        <v>158896.04</v>
       </c>
       <c r="F113" s="6">
-        <v>99.31</v>
+        <v>98.36</v>
       </c>
       <c r="G113" s="6">
-        <v>0.51</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="H113" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A114" s="26"/>
-      <c r="B114" s="27" t="s">
+      <c r="A114" s="23"/>
+      <c r="B114" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="C114" s="27"/>
+      <c r="C114" s="24"/>
       <c r="D114" s="6">
-        <v>31785078</v>
+        <v>28891699</v>
       </c>
       <c r="E114" s="6">
-        <v>30964826.460000001</v>
+        <v>27163731.84</v>
       </c>
       <c r="F114" s="6">
-        <v>97.42</v>
+        <v>94.02</v>
       </c>
       <c r="G114" s="6">
         <v>99</v>
       </c>
       <c r="H114" s="6">
-        <v>1.64</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="15.75" customHeight="1">
       <c r="A115" s="16">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B115" s="17" t="s">
         <v>21</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D115" s="6">
-        <v>15997228</v>
+        <v>16741383</v>
       </c>
       <c r="E115" s="6">
-        <v>14424216</v>
+        <v>16095800.779999999</v>
       </c>
       <c r="F115" s="6">
-        <v>90.17</v>
+        <v>96.14</v>
       </c>
       <c r="G115" s="6">
-        <v>56.97</v>
+        <v>52.67</v>
       </c>
       <c r="H115" s="6">
-        <v>0.83</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A116" s="26"/>
-      <c r="B116" s="26"/>
+      <c r="A116" s="23"/>
+      <c r="B116" s="23"/>
       <c r="C116" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D116" s="6">
-        <v>2109994</v>
+        <v>1690994</v>
       </c>
       <c r="E116" s="6">
-        <v>2103732</v>
+        <v>1690490.06</v>
       </c>
       <c r="F116" s="6">
-        <v>99.7</v>
+        <v>99.97</v>
       </c>
       <c r="G116" s="6">
-        <v>7.51</v>
+        <v>5.32</v>
       </c>
       <c r="H116" s="6">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A117" s="26"/>
-      <c r="B117" s="26"/>
+      <c r="A117" s="23"/>
+      <c r="B117" s="23"/>
       <c r="C117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D117" s="6">
-        <v>300721</v>
+        <v>302376</v>
       </c>
       <c r="E117" s="6">
-        <v>296815</v>
+        <v>302268.2</v>
       </c>
       <c r="F117" s="6">
-        <v>98.7</v>
+        <v>99.96</v>
       </c>
       <c r="G117" s="6">
-        <v>1.07</v>
+        <v>0.95</v>
       </c>
       <c r="H117" s="6">
         <v>0.02</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A118" s="26"/>
-      <c r="B118" s="26"/>
+      <c r="A118" s="23"/>
+      <c r="B118" s="23"/>
       <c r="C118" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D118" s="6">
-        <v>185072</v>
+        <v>185522</v>
       </c>
       <c r="E118" s="6">
-        <v>181323</v>
+        <v>185175.57</v>
       </c>
       <c r="F118" s="6">
-        <v>97.97</v>
+        <v>99.81</v>
       </c>
       <c r="G118" s="6">
-        <v>0.66</v>
+        <v>0.57999999999999996</v>
       </c>
       <c r="H118" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A119" s="26"/>
-      <c r="B119" s="26"/>
+      <c r="A119" s="23"/>
+      <c r="B119" s="23"/>
       <c r="C119" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D119" s="6">
-        <v>54711</v>
+        <v>47740</v>
       </c>
       <c r="E119" s="6">
-        <v>46836</v>
+        <v>45258.18</v>
       </c>
       <c r="F119" s="6">
-        <v>85.61</v>
+        <v>94.8</v>
       </c>
       <c r="G119" s="6">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="H119" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A120" s="26"/>
-      <c r="B120" s="26"/>
+      <c r="A120" s="23"/>
+      <c r="B120" s="23"/>
       <c r="C120" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D120" s="6">
-        <v>3949180</v>
+        <v>6272401</v>
       </c>
       <c r="E120" s="6">
-        <v>3884981</v>
+        <v>6154352.3700000001</v>
       </c>
       <c r="F120" s="6">
-        <v>98.37</v>
+        <v>98.12</v>
       </c>
       <c r="G120" s="6">
-        <v>14.06</v>
+        <v>19.73</v>
       </c>
       <c r="H120" s="6">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A121" s="26"/>
-      <c r="B121" s="26"/>
+      <c r="A121" s="23"/>
+      <c r="B121" s="23"/>
       <c r="C121" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D121" s="6">
-        <v>2601870</v>
+        <v>2337656</v>
       </c>
       <c r="E121" s="6">
-        <v>2564871</v>
+        <v>2324893.69</v>
       </c>
       <c r="F121" s="6">
-        <v>98.58</v>
+        <v>99.45</v>
       </c>
       <c r="G121" s="6">
-        <v>9.27</v>
+        <v>7.35</v>
       </c>
       <c r="H121" s="6">
-        <v>0.14000000000000001</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A122" s="26"/>
-      <c r="B122" s="26"/>
+      <c r="A122" s="23"/>
+      <c r="B122" s="23"/>
       <c r="C122" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D122" s="6">
-        <v>204314</v>
+        <v>202950</v>
       </c>
       <c r="E122" s="6">
-        <v>199816</v>
+        <v>201463.67999999999</v>
       </c>
       <c r="F122" s="6">
-        <v>97.8</v>
+        <v>99.27</v>
       </c>
       <c r="G122" s="6">
-        <v>0.73</v>
+        <v>0.64</v>
       </c>
       <c r="H122" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A123" s="26"/>
-      <c r="B123" s="26"/>
+      <c r="A123" s="23"/>
+      <c r="B123" s="23"/>
       <c r="C123" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D123" s="6">
-        <v>144600</v>
+        <v>96000</v>
       </c>
       <c r="E123" s="6">
-        <v>140106</v>
+        <v>95663.59</v>
       </c>
       <c r="F123" s="6">
-        <v>96.89</v>
+        <v>99.65</v>
       </c>
       <c r="G123" s="6">
-        <v>0.51</v>
+        <v>0.3</v>
       </c>
       <c r="H123" s="6">
-        <v>0.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A124" s="26"/>
-      <c r="B124" s="26"/>
+      <c r="A124" s="23"/>
+      <c r="B124" s="23"/>
       <c r="C124" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D124" s="6">
-        <v>2374599</v>
+        <v>3742010</v>
       </c>
       <c r="E124" s="6">
-        <v>2365716</v>
+        <v>3705126.18</v>
       </c>
       <c r="F124" s="6">
-        <v>99.63</v>
+        <v>99.01</v>
       </c>
       <c r="G124" s="6">
-        <v>8.4600000000000009</v>
+        <v>11.77</v>
       </c>
       <c r="H124" s="6">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A125" s="26"/>
-      <c r="B125" s="26"/>
+      <c r="A125" s="23"/>
+      <c r="B125" s="23"/>
       <c r="C125" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D125" s="6">
-        <v>2448</v>
+        <v>4270</v>
       </c>
       <c r="E125" s="6">
-        <v>2435</v>
+        <v>3669.58</v>
       </c>
       <c r="F125" s="6">
-        <v>99.47</v>
+        <v>85.94</v>
       </c>
       <c r="G125" s="6">
         <v>0.01</v>
       </c>
       <c r="H125" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A126" s="26"/>
-      <c r="B126" s="26"/>
+      <c r="A126" s="23"/>
+      <c r="B126" s="23"/>
       <c r="C126" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D126" s="6">
-        <v>156314</v>
+        <v>161776</v>
       </c>
       <c r="E126" s="6">
-        <v>155514</v>
+        <v>160664.57999999999</v>
       </c>
       <c r="F126" s="6">
-        <v>99.49</v>
+        <v>99.31</v>
       </c>
       <c r="G126" s="6">
-        <v>0.56000000000000005</v>
+        <v>0.51</v>
       </c>
       <c r="H126" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A127" s="26"/>
-      <c r="B127" s="27" t="s">
+      <c r="A127" s="23"/>
+      <c r="B127" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="C127" s="27"/>
+      <c r="C127" s="24"/>
       <c r="D127" s="6">
-        <v>28081051</v>
+        <v>31785078</v>
       </c>
       <c r="E127" s="6">
-        <v>26366361</v>
+        <v>30964826.460000001</v>
       </c>
       <c r="F127" s="6">
-        <v>93.89</v>
+        <v>97.42</v>
       </c>
       <c r="G127" s="6">
         <v>99</v>
       </c>
       <c r="H127" s="6">
-        <v>1.47</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="15.75" customHeight="1">
       <c r="A128" s="16">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B128" s="17" t="s">
         <v>21</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D128" s="6">
-        <v>15722347</v>
+        <v>15997228</v>
       </c>
       <c r="E128" s="6">
-        <v>15035776</v>
+        <v>14424216</v>
       </c>
       <c r="F128" s="6">
-        <v>95.63</v>
+        <v>90.17</v>
       </c>
       <c r="G128" s="6">
-        <v>58.69</v>
+        <v>56.97</v>
       </c>
       <c r="H128" s="6">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A129" s="26"/>
-      <c r="B129" s="26"/>
+      <c r="A129" s="23"/>
+      <c r="B129" s="23"/>
       <c r="C129" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D129" s="6">
-        <v>2019531</v>
+        <v>2109994</v>
       </c>
       <c r="E129" s="6">
-        <v>2017874</v>
+        <v>2103732</v>
       </c>
       <c r="F129" s="6">
-        <v>99.92</v>
+        <v>99.7</v>
       </c>
       <c r="G129" s="6">
-        <v>7.54</v>
+        <v>7.51</v>
       </c>
       <c r="H129" s="6">
         <v>0.11</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A130" s="26"/>
-      <c r="B130" s="26"/>
+      <c r="A130" s="23"/>
+      <c r="B130" s="23"/>
       <c r="C130" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D130" s="6">
-        <v>306431</v>
+        <v>300721</v>
       </c>
       <c r="E130" s="6">
-        <v>302117</v>
+        <v>296815</v>
       </c>
       <c r="F130" s="6">
-        <v>98.59</v>
+        <v>98.7</v>
       </c>
       <c r="G130" s="6">
-        <v>1.1399999999999999</v>
+        <v>1.07</v>
       </c>
       <c r="H130" s="6">
         <v>0.02</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A131" s="26"/>
-      <c r="B131" s="26"/>
+      <c r="A131" s="23"/>
+      <c r="B131" s="23"/>
       <c r="C131" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D131" s="6">
-        <v>183568</v>
+        <v>185072</v>
       </c>
       <c r="E131" s="6">
-        <v>180713</v>
+        <v>181323</v>
       </c>
       <c r="F131" s="6">
-        <v>98.44</v>
+        <v>97.97</v>
       </c>
       <c r="G131" s="6">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="H131" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A132" s="26"/>
-      <c r="B132" s="26"/>
+      <c r="A132" s="23"/>
+      <c r="B132" s="23"/>
       <c r="C132" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D132" s="6">
-        <v>62630</v>
+        <v>54711</v>
       </c>
       <c r="E132" s="6">
-        <v>57810</v>
+        <v>46836</v>
       </c>
       <c r="F132" s="6">
-        <v>92.3</v>
+        <v>85.61</v>
       </c>
       <c r="G132" s="6">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="H132" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A133" s="26"/>
-      <c r="B133" s="26"/>
+      <c r="A133" s="23"/>
+      <c r="B133" s="23"/>
       <c r="C133" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D133" s="6">
-        <v>3485558</v>
+        <v>3949180</v>
       </c>
       <c r="E133" s="6">
-        <v>3210713</v>
+        <v>3884981</v>
       </c>
       <c r="F133" s="6">
-        <v>92.11</v>
+        <v>98.37</v>
       </c>
       <c r="G133" s="6">
-        <v>13.01</v>
+        <v>14.06</v>
       </c>
       <c r="H133" s="6">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A134" s="26"/>
-      <c r="B134" s="26"/>
+      <c r="A134" s="23"/>
+      <c r="B134" s="23"/>
       <c r="C134" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D134" s="6">
-        <v>2880849</v>
+        <v>2601870</v>
       </c>
       <c r="E134" s="6">
-        <v>2648714</v>
+        <v>2564871</v>
       </c>
       <c r="F134" s="6">
-        <v>91.94</v>
+        <v>98.58</v>
       </c>
       <c r="G134" s="6">
-        <v>10.75</v>
+        <v>9.27</v>
       </c>
       <c r="H134" s="6">
-        <v>0.15</v>
+        <v>0.14000000000000001</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A135" s="26"/>
-      <c r="B135" s="26"/>
+      <c r="A135" s="23"/>
+      <c r="B135" s="23"/>
       <c r="C135" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D135" s="6">
-        <v>205212</v>
+        <v>204314</v>
       </c>
       <c r="E135" s="6">
-        <v>204254</v>
+        <v>199816</v>
       </c>
       <c r="F135" s="6">
-        <v>99.53</v>
+        <v>97.8</v>
       </c>
       <c r="G135" s="6">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="H135" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A136" s="26"/>
-      <c r="B136" s="26"/>
+      <c r="A136" s="23"/>
+      <c r="B136" s="23"/>
       <c r="C136" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D136" s="6">
-        <v>107686</v>
+        <v>144600</v>
       </c>
       <c r="E136" s="6">
-        <v>103876</v>
+        <v>140106</v>
       </c>
       <c r="F136" s="6">
-        <v>96.46</v>
+        <v>96.89</v>
       </c>
       <c r="G136" s="6">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="H136" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A137" s="26"/>
-      <c r="B137" s="26"/>
+      <c r="A137" s="23"/>
+      <c r="B137" s="23"/>
       <c r="C137" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D137" s="6">
-        <v>1656720</v>
+        <v>2374599</v>
       </c>
       <c r="E137" s="6">
-        <v>1597511</v>
+        <v>2365716</v>
       </c>
       <c r="F137" s="6">
-        <v>96.43</v>
+        <v>99.63</v>
       </c>
       <c r="G137" s="6">
-        <v>6.18</v>
+        <v>8.4600000000000009</v>
       </c>
       <c r="H137" s="6">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A138" s="26"/>
-      <c r="B138" s="26"/>
+      <c r="A138" s="23"/>
+      <c r="B138" s="23"/>
       <c r="C138" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D138" s="6">
-        <v>2915</v>
+        <v>2448</v>
       </c>
       <c r="E138" s="6">
-        <v>2828</v>
+        <v>2435</v>
       </c>
       <c r="F138" s="6">
-        <v>97.02</v>
+        <v>99.47</v>
       </c>
       <c r="G138" s="6">
         <v>0.01</v>
       </c>
       <c r="H138" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A139" s="26"/>
-      <c r="B139" s="26"/>
+      <c r="A139" s="23"/>
+      <c r="B139" s="23"/>
       <c r="C139" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D139" s="6">
-        <v>154768</v>
+        <v>156314</v>
       </c>
       <c r="E139" s="6">
-        <v>152301</v>
+        <v>155514</v>
       </c>
       <c r="F139" s="6">
-        <v>98.41</v>
+        <v>99.49</v>
       </c>
       <c r="G139" s="6">
-        <v>0.57999999999999996</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="H139" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A140" s="26"/>
-      <c r="B140" s="27" t="s">
+      <c r="A140" s="23"/>
+      <c r="B140" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="C140" s="27"/>
+      <c r="C140" s="24"/>
       <c r="D140" s="6">
-        <v>26788215</v>
+        <v>28081051</v>
       </c>
       <c r="E140" s="6">
-        <v>25514487</v>
+        <v>26366361</v>
       </c>
       <c r="F140" s="6">
-        <v>95.25</v>
+        <v>93.89</v>
       </c>
       <c r="G140" s="6">
         <v>99</v>
       </c>
       <c r="H140" s="6">
-        <v>1.4</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="15.75" customHeight="1">
       <c r="A141" s="16">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B141" s="17" t="s">
         <v>21</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D141" s="6">
+        <v>15722347</v>
+      </c>
+      <c r="E141" s="6">
+        <v>15035776</v>
+      </c>
+      <c r="F141" s="6">
+        <v>95.63</v>
+      </c>
+      <c r="G141" s="6">
+        <v>58.69</v>
+      </c>
+      <c r="H141" s="6">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A142" s="23"/>
+      <c r="B142" s="23"/>
+      <c r="C142" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D142" s="6">
+        <v>2019531</v>
+      </c>
+      <c r="E142" s="6">
+        <v>2017874</v>
+      </c>
+      <c r="F142" s="6">
+        <v>99.92</v>
+      </c>
+      <c r="G142" s="6">
+        <v>7.54</v>
+      </c>
+      <c r="H142" s="6">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A143" s="23"/>
+      <c r="B143" s="23"/>
+      <c r="C143" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D143" s="6">
+        <v>306431</v>
+      </c>
+      <c r="E143" s="6">
+        <v>302117</v>
+      </c>
+      <c r="F143" s="6">
+        <v>98.59</v>
+      </c>
+      <c r="G143" s="6">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="H143" s="6">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A144" s="23"/>
+      <c r="B144" s="23"/>
+      <c r="C144" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144" s="6">
+        <v>183568</v>
+      </c>
+      <c r="E144" s="6">
+        <v>180713</v>
+      </c>
+      <c r="F144" s="6">
+        <v>98.44</v>
+      </c>
+      <c r="G144" s="6">
+        <v>0.69</v>
+      </c>
+      <c r="H144" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A145" s="23"/>
+      <c r="B145" s="23"/>
+      <c r="C145" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D145" s="6">
+        <v>62630</v>
+      </c>
+      <c r="E145" s="6">
+        <v>57810</v>
+      </c>
+      <c r="F145" s="6">
+        <v>92.3</v>
+      </c>
+      <c r="G145" s="6">
+        <v>0.23</v>
+      </c>
+      <c r="H145" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A146" s="23"/>
+      <c r="B146" s="23"/>
+      <c r="C146" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D146" s="6">
+        <v>3485558</v>
+      </c>
+      <c r="E146" s="6">
+        <v>3210713</v>
+      </c>
+      <c r="F146" s="6">
+        <v>92.11</v>
+      </c>
+      <c r="G146" s="6">
+        <v>13.01</v>
+      </c>
+      <c r="H146" s="6">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A147" s="23"/>
+      <c r="B147" s="23"/>
+      <c r="C147" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D147" s="6">
+        <v>2880849</v>
+      </c>
+      <c r="E147" s="6">
+        <v>2648714</v>
+      </c>
+      <c r="F147" s="6">
+        <v>91.94</v>
+      </c>
+      <c r="G147" s="6">
+        <v>10.75</v>
+      </c>
+      <c r="H147" s="6">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A148" s="23"/>
+      <c r="B148" s="23"/>
+      <c r="C148" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D148" s="6">
+        <v>205212</v>
+      </c>
+      <c r="E148" s="6">
+        <v>204254</v>
+      </c>
+      <c r="F148" s="6">
+        <v>99.53</v>
+      </c>
+      <c r="G148" s="6">
+        <v>0.77</v>
+      </c>
+      <c r="H148" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A149" s="23"/>
+      <c r="B149" s="23"/>
+      <c r="C149" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D149" s="6">
+        <v>107686</v>
+      </c>
+      <c r="E149" s="6">
+        <v>103876</v>
+      </c>
+      <c r="F149" s="6">
+        <v>96.46</v>
+      </c>
+      <c r="G149" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="H149" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A150" s="23"/>
+      <c r="B150" s="23"/>
+      <c r="C150" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D150" s="6">
+        <v>1656720</v>
+      </c>
+      <c r="E150" s="6">
+        <v>1597511</v>
+      </c>
+      <c r="F150" s="6">
+        <v>96.43</v>
+      </c>
+      <c r="G150" s="6">
+        <v>6.18</v>
+      </c>
+      <c r="H150" s="6">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A151" s="23"/>
+      <c r="B151" s="23"/>
+      <c r="C151" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D151" s="6">
+        <v>2915</v>
+      </c>
+      <c r="E151" s="6">
+        <v>2828</v>
+      </c>
+      <c r="F151" s="6">
+        <v>97.02</v>
+      </c>
+      <c r="G151" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="H151" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A152" s="23"/>
+      <c r="B152" s="23"/>
+      <c r="C152" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D152" s="6">
+        <v>154768</v>
+      </c>
+      <c r="E152" s="6">
+        <v>152301</v>
+      </c>
+      <c r="F152" s="6">
+        <v>98.41</v>
+      </c>
+      <c r="G152" s="6">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="H152" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A153" s="23"/>
+      <c r="B153" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C153" s="24"/>
+      <c r="D153" s="6">
+        <v>26788215</v>
+      </c>
+      <c r="E153" s="6">
+        <v>25514487</v>
+      </c>
+      <c r="F153" s="6">
+        <v>95.25</v>
+      </c>
+      <c r="G153" s="6">
+        <v>99</v>
+      </c>
+      <c r="H153" s="6">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A154" s="16">
+        <v>2012</v>
+      </c>
+      <c r="B154" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D154" s="6">
         <v>10119728</v>
       </c>
-      <c r="E141" s="6">
+      <c r="E154" s="6">
         <v>9547477</v>
       </c>
-      <c r="F141" s="6">
+      <c r="F154" s="6">
         <v>94.35</v>
       </c>
-      <c r="G141" s="6">
+      <c r="G154" s="6">
         <v>35.770000000000003</v>
       </c>
-      <c r="H141" s="6">
+      <c r="H154" s="6">
         <v>0.52</v>
       </c>
     </row>
-    <row r="142" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C142" s="2" t="s">
+    <row r="155" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A155" s="23"/>
+      <c r="B155" s="23"/>
+      <c r="C155" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="D142" s="6">
+      <c r="D155" s="6">
         <v>5247353</v>
       </c>
-      <c r="E142" s="6">
+      <c r="E155" s="6">
         <v>4782606</v>
       </c>
-      <c r="F142" s="6">
+      <c r="F155" s="6">
         <v>91.14</v>
       </c>
-      <c r="G142" s="6">
+      <c r="G155" s="6">
         <v>18.55</v>
       </c>
-      <c r="H142" s="6">
+      <c r="H155" s="6">
         <v>0.27</v>
       </c>
     </row>
-    <row r="143" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C143" s="2" t="s">
+    <row r="156" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A156" s="23"/>
+      <c r="B156" s="23"/>
+      <c r="C156" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D143" s="6">
+      <c r="D156" s="6">
         <v>3241534</v>
       </c>
-      <c r="E143" s="6">
+      <c r="E156" s="6">
         <v>3125041</v>
       </c>
-      <c r="F143" s="6">
+      <c r="F156" s="6">
         <v>96.41</v>
       </c>
-      <c r="G143" s="6">
+      <c r="G156" s="6">
         <v>11.46</v>
       </c>
-      <c r="H143" s="6">
+      <c r="H156" s="6">
         <v>0.17</v>
       </c>
     </row>
-    <row r="144" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C144" s="2" t="s">
+    <row r="157" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A157" s="23"/>
+      <c r="B157" s="23"/>
+      <c r="C157" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D144" s="6">
+      <c r="D157" s="6">
         <v>361614</v>
       </c>
-      <c r="E144" s="6">
+      <c r="E157" s="6">
         <v>356919</v>
       </c>
-      <c r="F144" s="6">
+      <c r="F157" s="6">
         <v>98.7</v>
       </c>
-      <c r="G144" s="6">
+      <c r="G157" s="6">
         <v>1.28</v>
       </c>
-      <c r="H144" s="6">
+      <c r="H157" s="6">
         <v>0.02</v>
       </c>
     </row>
-    <row r="145" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C145" s="2" t="s">
+    <row r="158" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A158" s="23"/>
+      <c r="B158" s="23"/>
+      <c r="C158" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="D145" s="6">
+      <c r="D158" s="6">
         <v>352684</v>
       </c>
-      <c r="E145" s="6">
+      <c r="E158" s="6">
         <v>218069</v>
       </c>
-      <c r="F145" s="6">
+      <c r="F158" s="6">
         <v>61.83</v>
       </c>
-      <c r="G145" s="6">
+      <c r="G158" s="6">
         <v>1.25</v>
-      </c>
-[...288 lines deleted...]
-        <v>1.32</v>
       </c>
       <c r="H158" s="6">
         <v>0.02</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A159" s="26"/>
-      <c r="B159" s="26"/>
+      <c r="A159" s="23"/>
+      <c r="B159" s="23"/>
       <c r="C159" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D159" s="6">
-        <v>301505</v>
+        <v>202341</v>
       </c>
       <c r="E159" s="6">
-        <v>258150</v>
+        <v>197304</v>
       </c>
       <c r="F159" s="6">
-        <v>85.62</v>
+        <v>97.51</v>
       </c>
       <c r="G159" s="6">
-        <v>1.08</v>
+        <v>0.72</v>
       </c>
       <c r="H159" s="6">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A160" s="26"/>
-      <c r="B160" s="26"/>
+      <c r="A160" s="23"/>
+      <c r="B160" s="23"/>
       <c r="C160" s="2" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D160" s="6">
-        <v>204217</v>
+        <v>95255</v>
       </c>
       <c r="E160" s="6">
-        <v>202783</v>
+        <v>88654</v>
       </c>
       <c r="F160" s="6">
-        <v>99.3</v>
+        <v>93.07</v>
       </c>
       <c r="G160" s="6">
-        <v>0.73</v>
+        <v>0.34</v>
       </c>
       <c r="H160" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A161" s="23"/>
+      <c r="B161" s="23"/>
+      <c r="C161" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D161" s="6">
+        <v>4351602.62</v>
+      </c>
+      <c r="E161" s="6">
+        <v>4096435</v>
+      </c>
+      <c r="F161" s="6">
+        <v>94.14</v>
+      </c>
+      <c r="G161" s="6">
+        <v>15.38</v>
+      </c>
+      <c r="H161" s="6">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A162" s="23"/>
+      <c r="B162" s="23"/>
+      <c r="C162" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D162" s="6">
+        <v>2995588</v>
+      </c>
+      <c r="E162" s="6">
+        <v>2807697</v>
+      </c>
+      <c r="F162" s="6">
+        <v>93.73</v>
+      </c>
+      <c r="G162" s="6">
+        <v>10.59</v>
+      </c>
+      <c r="H162" s="6">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A163" s="23"/>
+      <c r="B163" s="23"/>
+      <c r="C163" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D163" s="6">
+        <v>212804</v>
+      </c>
+      <c r="E163" s="6">
+        <v>206426</v>
+      </c>
+      <c r="F163" s="6">
+        <v>97</v>
+      </c>
+      <c r="G163" s="6">
+        <v>0.75</v>
+      </c>
+      <c r="H163" s="6">
         <v>0.01</v>
       </c>
     </row>
-    <row r="161" spans="1:8" ht="15.75" customHeight="1">
-[...64 lines deleted...]
-    </row>
     <row r="164" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A164" s="26"/>
-      <c r="B164" s="26"/>
+      <c r="A164" s="23"/>
+      <c r="B164" s="23"/>
       <c r="C164" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D164" s="6">
-        <v>214889</v>
+        <v>110754</v>
       </c>
       <c r="E164" s="6">
-        <v>206599</v>
+        <v>106538</v>
       </c>
       <c r="F164" s="6">
-        <v>96.14</v>
+        <v>96.19</v>
       </c>
       <c r="G164" s="6">
-        <v>0.77</v>
+        <v>0.39</v>
       </c>
       <c r="H164" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A165" s="26"/>
-      <c r="B165" s="26"/>
+      <c r="A165" s="23"/>
+      <c r="B165" s="23"/>
       <c r="C165" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D165" s="6">
-        <v>114285</v>
+        <v>996014</v>
       </c>
       <c r="E165" s="6">
-        <v>113211</v>
+        <v>987184</v>
       </c>
       <c r="F165" s="6">
-        <v>99.06</v>
+        <v>99.11</v>
       </c>
       <c r="G165" s="6">
-        <v>0.41</v>
+        <v>3.52</v>
       </c>
       <c r="H165" s="6">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A166" s="23"/>
+      <c r="B166" s="23"/>
+      <c r="C166" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D166" s="6">
+        <v>5013</v>
+      </c>
+      <c r="E166" s="6">
+        <v>4788</v>
+      </c>
+      <c r="F166" s="6">
+        <v>95.51</v>
+      </c>
+      <c r="G166" s="6">
+        <v>0.02</v>
+      </c>
+      <c r="H166" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A167" s="23"/>
+      <c r="B167" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C167" s="24"/>
+      <c r="D167" s="6">
+        <v>28292284.620000001</v>
+      </c>
+      <c r="E167" s="6">
+        <v>26525138</v>
+      </c>
+      <c r="F167" s="6">
+        <v>93.75</v>
+      </c>
+      <c r="G167" s="6">
+        <v>100</v>
+      </c>
+      <c r="H167" s="6">
+        <v>1.46</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A168" s="16">
+        <v>2011</v>
+      </c>
+      <c r="B168" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D168" s="6">
+        <v>11530974</v>
+      </c>
+      <c r="E168" s="6">
+        <v>10746594</v>
+      </c>
+      <c r="F168" s="6">
+        <v>93.2</v>
+      </c>
+      <c r="G168" s="6">
+        <v>41.27</v>
+      </c>
+      <c r="H168" s="6">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A169" s="23"/>
+      <c r="B169" s="23"/>
+      <c r="C169" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D169" s="6">
+        <v>4037333</v>
+      </c>
+      <c r="E169" s="6">
+        <v>3925193</v>
+      </c>
+      <c r="F169" s="6">
+        <v>97.22</v>
+      </c>
+      <c r="G169" s="6">
+        <v>14.45</v>
+      </c>
+      <c r="H169" s="6">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A170" s="23"/>
+      <c r="B170" s="23"/>
+      <c r="C170" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D170" s="6">
+        <v>3443142</v>
+      </c>
+      <c r="E170" s="6">
+        <v>3433829</v>
+      </c>
+      <c r="F170" s="6">
+        <v>99.73</v>
+      </c>
+      <c r="G170" s="6">
+        <v>12.32</v>
+      </c>
+      <c r="H170" s="6">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A171" s="23"/>
+      <c r="B171" s="23"/>
+      <c r="C171" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D171" s="6">
+        <v>369858</v>
+      </c>
+      <c r="E171" s="6">
+        <v>367024</v>
+      </c>
+      <c r="F171" s="6">
+        <v>99.23</v>
+      </c>
+      <c r="G171" s="6">
+        <v>1.32</v>
+      </c>
+      <c r="H171" s="6">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A172" s="23"/>
+      <c r="B172" s="23"/>
+      <c r="C172" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172" s="6">
+        <v>301505</v>
+      </c>
+      <c r="E172" s="6">
+        <v>258150</v>
+      </c>
+      <c r="F172" s="6">
+        <v>85.62</v>
+      </c>
+      <c r="G172" s="6">
+        <v>1.08</v>
+      </c>
+      <c r="H172" s="6">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A173" s="23"/>
+      <c r="B173" s="23"/>
+      <c r="C173" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D173" s="6">
+        <v>204217</v>
+      </c>
+      <c r="E173" s="6">
+        <v>202783</v>
+      </c>
+      <c r="F173" s="6">
+        <v>99.3</v>
+      </c>
+      <c r="G173" s="6">
+        <v>0.73</v>
+      </c>
+      <c r="H173" s="6">
         <v>0.01</v>
       </c>
     </row>
-    <row r="166" spans="1:8" ht="15.75" customHeight="1">
-[...39 lines deleted...]
-      <c r="H167" s="6">
+    <row r="174" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A174" s="23"/>
+      <c r="B174" s="23"/>
+      <c r="C174" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D174" s="6">
+        <v>78054</v>
+      </c>
+      <c r="E174" s="6">
+        <v>75557</v>
+      </c>
+      <c r="F174" s="6">
+        <v>96.8</v>
+      </c>
+      <c r="G174" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="H174" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="168" spans="1:8" ht="15.75" customHeight="1">
-[...156 lines deleted...]
-    </row>
     <row r="175" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A175" s="26"/>
-      <c r="B175" s="26"/>
+      <c r="A175" s="23"/>
+      <c r="B175" s="23"/>
       <c r="C175" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D175" s="6">
-        <v>395377</v>
+        <v>3562908</v>
       </c>
       <c r="E175" s="6">
-        <v>393405</v>
+        <v>3164090</v>
       </c>
       <c r="F175" s="6">
-        <v>99.5</v>
+        <v>88.81</v>
       </c>
       <c r="G175" s="6">
-        <v>1.52</v>
+        <v>12.75</v>
       </c>
       <c r="H175" s="6">
-        <v>0.02</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A176" s="26"/>
-      <c r="B176" s="26"/>
+      <c r="A176" s="23"/>
+      <c r="B176" s="23"/>
       <c r="C176" s="2" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D176" s="6">
-        <v>386699</v>
+        <v>2811148</v>
       </c>
       <c r="E176" s="6">
-        <v>378049</v>
+        <v>2771698</v>
       </c>
       <c r="F176" s="6">
-        <v>97.76</v>
+        <v>98.6</v>
       </c>
       <c r="G176" s="6">
-        <v>1.48</v>
+        <v>10.06</v>
       </c>
       <c r="H176" s="6">
-        <v>0.02</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A177" s="26"/>
-      <c r="B177" s="26"/>
+      <c r="A177" s="23"/>
+      <c r="B177" s="23"/>
       <c r="C177" s="2" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D177" s="6">
-        <v>204749</v>
+        <v>214889</v>
       </c>
       <c r="E177" s="6">
-        <v>204722</v>
+        <v>206599</v>
       </c>
       <c r="F177" s="6">
-        <v>99.99</v>
+        <v>96.14</v>
       </c>
       <c r="G177" s="6">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="H177" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A178" s="26"/>
-      <c r="B178" s="26"/>
+      <c r="A178" s="23"/>
+      <c r="B178" s="23"/>
       <c r="C178" s="2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D178" s="6">
-        <v>69590</v>
+        <v>114285</v>
       </c>
       <c r="E178" s="6">
-        <v>69317</v>
+        <v>113211</v>
       </c>
       <c r="F178" s="6">
-        <v>99.61</v>
+        <v>99.06</v>
       </c>
       <c r="G178" s="6">
-        <v>0.27</v>
+        <v>0.41</v>
       </c>
       <c r="H178" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A179" s="23"/>
+      <c r="B179" s="23"/>
+      <c r="C179" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D179" s="6">
+        <v>957511</v>
+      </c>
+      <c r="E179" s="6">
+        <v>950453</v>
+      </c>
+      <c r="F179" s="6">
+        <v>99.26</v>
+      </c>
+      <c r="G179" s="6">
+        <v>3.43</v>
+      </c>
+      <c r="H179" s="6">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A180" s="23"/>
+      <c r="B180" s="23"/>
+      <c r="C180" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D180" s="6">
+        <v>6102</v>
+      </c>
+      <c r="E180" s="6">
+        <v>6089</v>
+      </c>
+      <c r="F180" s="6">
+        <v>99.79</v>
+      </c>
+      <c r="G180" s="6">
+        <v>0.02</v>
+      </c>
+      <c r="H180" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="179" spans="1:8" ht="15.75" customHeight="1">
-[...42 lines deleted...]
-    </row>
     <row r="181" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A181" s="26"/>
-      <c r="B181" s="26"/>
+      <c r="A181" s="23"/>
+      <c r="B181" s="23"/>
       <c r="C181" s="2" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D181" s="6">
-        <v>224198</v>
+        <v>242712</v>
       </c>
       <c r="E181" s="6">
-        <v>214004</v>
+        <v>241411</v>
       </c>
       <c r="F181" s="6">
-        <v>95.45</v>
+        <v>99.46</v>
       </c>
       <c r="G181" s="6">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H181" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A182" s="26"/>
-      <c r="B182" s="26"/>
+      <c r="A182" s="23"/>
+      <c r="B182" s="23"/>
       <c r="C182" s="2" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D182" s="6">
-        <v>118359</v>
+        <v>25918</v>
       </c>
       <c r="E182" s="6">
-        <v>118067</v>
+        <v>21603</v>
       </c>
       <c r="F182" s="6">
-        <v>99.75</v>
+        <v>83.35</v>
       </c>
       <c r="G182" s="6">
-        <v>0.45</v>
+        <v>0.09</v>
       </c>
       <c r="H182" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A183" s="23"/>
+      <c r="B183" s="23"/>
+      <c r="C183" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D183" s="6">
+        <v>37621</v>
+      </c>
+      <c r="E183" s="6">
+        <v>30211</v>
+      </c>
+      <c r="F183" s="6">
+        <v>80.3</v>
+      </c>
+      <c r="G183" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="H183" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A184" s="23"/>
+      <c r="B184" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C184" s="24"/>
+      <c r="D184" s="6">
+        <v>27938177</v>
+      </c>
+      <c r="E184" s="6">
+        <v>26514495</v>
+      </c>
+      <c r="F184" s="6">
+        <v>94.9</v>
+      </c>
+      <c r="G184" s="6">
+        <v>100</v>
+      </c>
+      <c r="H184" s="6">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A185" s="16">
+        <v>2010</v>
+      </c>
+      <c r="B185" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D185" s="6">
+        <v>8772909</v>
+      </c>
+      <c r="E185" s="6">
+        <v>8398863</v>
+      </c>
+      <c r="F185" s="6">
+        <v>95.74</v>
+      </c>
+      <c r="G185" s="6">
+        <v>33.67</v>
+      </c>
+      <c r="H185" s="6">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A186" s="23"/>
+      <c r="B186" s="23"/>
+      <c r="C186" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D186" s="6">
+        <v>4817313</v>
+      </c>
+      <c r="E186" s="6">
+        <v>4684891</v>
+      </c>
+      <c r="F186" s="6">
+        <v>97.25</v>
+      </c>
+      <c r="G186" s="6">
+        <v>18.489999999999998</v>
+      </c>
+      <c r="H186" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A187" s="23"/>
+      <c r="B187" s="23"/>
+      <c r="C187" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D187" s="6">
+        <v>3039821</v>
+      </c>
+      <c r="E187" s="6">
+        <v>3023538</v>
+      </c>
+      <c r="F187" s="6">
+        <v>99.46</v>
+      </c>
+      <c r="G187" s="6">
+        <v>11.67</v>
+      </c>
+      <c r="H187" s="6">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A188" s="23"/>
+      <c r="B188" s="23"/>
+      <c r="C188" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D188" s="6">
+        <v>395377</v>
+      </c>
+      <c r="E188" s="6">
+        <v>393405</v>
+      </c>
+      <c r="F188" s="6">
+        <v>99.5</v>
+      </c>
+      <c r="G188" s="6">
+        <v>1.52</v>
+      </c>
+      <c r="H188" s="6">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A189" s="23"/>
+      <c r="B189" s="23"/>
+      <c r="C189" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D189" s="6">
+        <v>386699</v>
+      </c>
+      <c r="E189" s="6">
+        <v>378049</v>
+      </c>
+      <c r="F189" s="6">
+        <v>97.76</v>
+      </c>
+      <c r="G189" s="6">
+        <v>1.48</v>
+      </c>
+      <c r="H189" s="6">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A190" s="23"/>
+      <c r="B190" s="23"/>
+      <c r="C190" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D190" s="6">
+        <v>204749</v>
+      </c>
+      <c r="E190" s="6">
+        <v>204722</v>
+      </c>
+      <c r="F190" s="6">
+        <v>99.99</v>
+      </c>
+      <c r="G190" s="6">
+        <v>0.79</v>
+      </c>
+      <c r="H190" s="6">
         <v>0.01</v>
       </c>
     </row>
-    <row r="183" spans="1:8" ht="15.75" customHeight="1">
-[...39 lines deleted...]
-      <c r="H184" s="6">
+    <row r="191" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A191" s="23"/>
+      <c r="B191" s="23"/>
+      <c r="C191" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D191" s="6">
+        <v>69590</v>
+      </c>
+      <c r="E191" s="6">
+        <v>69317</v>
+      </c>
+      <c r="F191" s="6">
+        <v>99.61</v>
+      </c>
+      <c r="G191" s="6">
+        <v>0.27</v>
+      </c>
+      <c r="H191" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="185" spans="1:8" ht="15.75" customHeight="1">
-[...156 lines deleted...]
-    </row>
     <row r="192" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A192" s="26"/>
-      <c r="B192" s="26"/>
+      <c r="A192" s="23"/>
+      <c r="B192" s="23"/>
       <c r="C192" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D192" s="6">
-        <v>406907</v>
+        <v>4332267</v>
       </c>
       <c r="E192" s="6">
-        <v>402620</v>
+        <v>3828903</v>
       </c>
       <c r="F192" s="6">
-        <v>98.95</v>
+        <v>88.38</v>
       </c>
       <c r="G192" s="6">
-        <v>1.51</v>
+        <v>16.63</v>
       </c>
       <c r="H192" s="6">
-        <v>0.02</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A193" s="26"/>
-      <c r="B193" s="26"/>
+      <c r="A193" s="23"/>
+      <c r="B193" s="23"/>
       <c r="C193" s="2" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D193" s="6">
-        <v>218420</v>
+        <v>2211199</v>
       </c>
       <c r="E193" s="6">
-        <v>207260</v>
+        <v>2159891</v>
       </c>
       <c r="F193" s="6">
-        <v>94.89</v>
+        <v>97.68</v>
       </c>
       <c r="G193" s="6">
-        <v>0.81</v>
+        <v>8.49</v>
       </c>
       <c r="H193" s="6">
-        <v>0.01</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A194" s="26"/>
-      <c r="B194" s="26"/>
+      <c r="A194" s="23"/>
+      <c r="B194" s="23"/>
       <c r="C194" s="2" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D194" s="6">
-        <v>200218</v>
+        <v>224198</v>
       </c>
       <c r="E194" s="6">
-        <v>197568</v>
+        <v>214004</v>
       </c>
       <c r="F194" s="6">
-        <v>98.68</v>
+        <v>95.45</v>
       </c>
       <c r="G194" s="6">
-        <v>0.74</v>
+        <v>0.86</v>
       </c>
       <c r="H194" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A195" s="26"/>
-      <c r="B195" s="26"/>
+      <c r="A195" s="23"/>
+      <c r="B195" s="23"/>
       <c r="C195" s="2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D195" s="6">
-        <v>60900</v>
+        <v>118359</v>
       </c>
       <c r="E195" s="6">
-        <v>59394</v>
+        <v>118067</v>
       </c>
       <c r="F195" s="6">
-        <v>97.53</v>
+        <v>99.75</v>
       </c>
       <c r="G195" s="6">
-        <v>0.23</v>
+        <v>0.45</v>
       </c>
       <c r="H195" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A196" s="23"/>
+      <c r="B196" s="23"/>
+      <c r="C196" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D196" s="6">
+        <v>1023077</v>
+      </c>
+      <c r="E196" s="6">
+        <v>1015264</v>
+      </c>
+      <c r="F196" s="6">
+        <v>99.24</v>
+      </c>
+      <c r="G196" s="6">
+        <v>3.93</v>
+      </c>
+      <c r="H196" s="6">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A197" s="23"/>
+      <c r="B197" s="23"/>
+      <c r="C197" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D197" s="6">
+        <v>6678</v>
+      </c>
+      <c r="E197" s="6">
+        <v>6445</v>
+      </c>
+      <c r="F197" s="6">
+        <v>96.51</v>
+      </c>
+      <c r="G197" s="6">
+        <v>0.03</v>
+      </c>
+      <c r="H197" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="196" spans="1:8" ht="15.75" customHeight="1">
-[...42 lines deleted...]
-    </row>
     <row r="198" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A198" s="26"/>
-      <c r="B198" s="26"/>
+      <c r="A198" s="23"/>
+      <c r="B198" s="23"/>
       <c r="C198" s="2" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D198" s="6">
-        <v>256182</v>
+        <v>248348</v>
       </c>
       <c r="E198" s="6">
-        <v>247996</v>
+        <v>241359</v>
       </c>
       <c r="F198" s="6">
-        <v>96.8</v>
+        <v>97.19</v>
       </c>
       <c r="G198" s="6">
         <v>0.95</v>
       </c>
       <c r="H198" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A199" s="26"/>
-      <c r="B199" s="26"/>
+      <c r="A199" s="23"/>
+      <c r="B199" s="23"/>
       <c r="C199" s="2" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D199" s="6">
-        <v>121405</v>
+        <v>13749</v>
       </c>
       <c r="E199" s="6">
-        <v>118576</v>
+        <v>13271</v>
       </c>
       <c r="F199" s="6">
-        <v>97.67</v>
+        <v>96.52</v>
       </c>
       <c r="G199" s="6">
-        <v>0.45</v>
+        <v>0.05</v>
       </c>
       <c r="H199" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A200" s="23"/>
+      <c r="B200" s="23"/>
+      <c r="C200" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D200" s="6">
+        <v>191739</v>
+      </c>
+      <c r="E200" s="6">
+        <v>191685</v>
+      </c>
+      <c r="F200" s="6">
+        <v>99.97</v>
+      </c>
+      <c r="G200" s="6">
+        <v>0.74</v>
+      </c>
+      <c r="H200" s="6">
         <v>0.01</v>
       </c>
     </row>
-    <row r="200" spans="1:8" ht="15.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="H200" s="6">
+    <row r="201" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A201" s="23"/>
+      <c r="B201" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C201" s="24"/>
+      <c r="D201" s="6">
+        <v>26056072</v>
+      </c>
+      <c r="E201" s="6">
+        <v>24941674</v>
+      </c>
+      <c r="F201" s="6">
+        <v>95.72</v>
+      </c>
+      <c r="G201" s="6">
+        <v>100</v>
+      </c>
+      <c r="H201" s="6">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A202" s="16">
+        <v>2009</v>
+      </c>
+      <c r="B202" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D202" s="6">
+        <v>7534801</v>
+      </c>
+      <c r="E202" s="6">
+        <v>6858859</v>
+      </c>
+      <c r="F202" s="6">
+        <v>91.03</v>
+      </c>
+      <c r="G202" s="6">
+        <v>27.93</v>
+      </c>
+      <c r="H202" s="6">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A203" s="23"/>
+      <c r="B203" s="23"/>
+      <c r="C203" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D203" s="6">
+        <v>3624012</v>
+      </c>
+      <c r="E203" s="6">
+        <v>3319598</v>
+      </c>
+      <c r="F203" s="6">
+        <v>91.6</v>
+      </c>
+      <c r="G203" s="6">
+        <v>13.43</v>
+      </c>
+      <c r="H203" s="6">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A204" s="23"/>
+      <c r="B204" s="23"/>
+      <c r="C204" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D204" s="6">
+        <v>3585588</v>
+      </c>
+      <c r="E204" s="6">
+        <v>3531403</v>
+      </c>
+      <c r="F204" s="6">
+        <v>98.49</v>
+      </c>
+      <c r="G204" s="6">
+        <v>13.29</v>
+      </c>
+      <c r="H204" s="6">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A205" s="23"/>
+      <c r="B205" s="23"/>
+      <c r="C205" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D205" s="6">
+        <v>406907</v>
+      </c>
+      <c r="E205" s="6">
+        <v>402620</v>
+      </c>
+      <c r="F205" s="6">
+        <v>98.95</v>
+      </c>
+      <c r="G205" s="6">
+        <v>1.51</v>
+      </c>
+      <c r="H205" s="6">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A206" s="23"/>
+      <c r="B206" s="23"/>
+      <c r="C206" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D206" s="6">
+        <v>218420</v>
+      </c>
+      <c r="E206" s="6">
+        <v>207260</v>
+      </c>
+      <c r="F206" s="6">
+        <v>94.89</v>
+      </c>
+      <c r="G206" s="6">
+        <v>0.81</v>
+      </c>
+      <c r="H206" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A207" s="23"/>
+      <c r="B207" s="23"/>
+      <c r="C207" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D207" s="6">
+        <v>200218</v>
+      </c>
+      <c r="E207" s="6">
+        <v>197568</v>
+      </c>
+      <c r="F207" s="6">
+        <v>98.68</v>
+      </c>
+      <c r="G207" s="6">
+        <v>0.74</v>
+      </c>
+      <c r="H207" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A208" s="23"/>
+      <c r="B208" s="23"/>
+      <c r="C208" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D208" s="6">
+        <v>60900</v>
+      </c>
+      <c r="E208" s="6">
+        <v>59394</v>
+      </c>
+      <c r="F208" s="6">
+        <v>97.53</v>
+      </c>
+      <c r="G208" s="6">
+        <v>0.23</v>
+      </c>
+      <c r="H208" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A209" s="23"/>
+      <c r="B209" s="23"/>
+      <c r="C209" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D209" s="6">
+        <v>6967218</v>
+      </c>
+      <c r="E209" s="6">
+        <v>6704935</v>
+      </c>
+      <c r="F209" s="6">
+        <v>96.24</v>
+      </c>
+      <c r="G209" s="6">
+        <v>25.82</v>
+      </c>
+      <c r="H209" s="6">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A210" s="23"/>
+      <c r="B210" s="23"/>
+      <c r="C210" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D210" s="6">
+        <v>1802518</v>
+      </c>
+      <c r="E210" s="6">
+        <v>1721751</v>
+      </c>
+      <c r="F210" s="6">
+        <v>95.52</v>
+      </c>
+      <c r="G210" s="6">
+        <v>6.68</v>
+      </c>
+      <c r="H210" s="6">
         <v>0.1</v>
       </c>
     </row>
-    <row r="201" spans="1:8" ht="15.75" customHeight="1">
-[...77 lines deleted...]
-      <c r="F204" s="6">
+    <row r="211" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A211" s="23"/>
+      <c r="B211" s="23"/>
+      <c r="C211" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D211" s="6">
+        <v>256182</v>
+      </c>
+      <c r="E211" s="6">
+        <v>247996</v>
+      </c>
+      <c r="F211" s="6">
         <v>96.8</v>
       </c>
-      <c r="G204" s="6">
-[...156 lines deleted...]
-      </c>
       <c r="G211" s="6">
-        <v>0.87</v>
+        <v>0.95</v>
       </c>
       <c r="H211" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A212" s="26"/>
-      <c r="B212" s="26"/>
+      <c r="A212" s="23"/>
+      <c r="B212" s="23"/>
       <c r="C212" s="2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D212" s="6">
-        <v>42976</v>
+        <v>121405</v>
       </c>
       <c r="E212" s="6">
-        <v>42949</v>
+        <v>118576</v>
       </c>
       <c r="F212" s="6">
-        <v>99.94</v>
+        <v>97.67</v>
       </c>
       <c r="G212" s="6">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="H212" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A213" s="23"/>
+      <c r="B213" s="23"/>
+      <c r="C213" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D213" s="6">
+        <v>1740985</v>
+      </c>
+      <c r="E213" s="6">
+        <v>922058</v>
+      </c>
+      <c r="F213" s="6">
+        <v>52.96</v>
+      </c>
+      <c r="G213" s="6">
+        <v>6.45</v>
+      </c>
+      <c r="H213" s="6">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A214" s="23"/>
+      <c r="B214" s="23"/>
+      <c r="C214" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D214" s="6">
+        <v>5339</v>
+      </c>
+      <c r="E214" s="6">
+        <v>4662</v>
+      </c>
+      <c r="F214" s="6">
+        <v>87.32</v>
+      </c>
+      <c r="G214" s="6">
+        <v>0.02</v>
+      </c>
+      <c r="H214" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="213" spans="1:8" ht="15.75" customHeight="1">
-[...42 lines deleted...]
-    </row>
     <row r="215" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A215" s="26"/>
-      <c r="B215" s="26"/>
+      <c r="A215" s="23"/>
+      <c r="B215" s="23"/>
       <c r="C215" s="2" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D215" s="6">
-        <v>226176</v>
+        <v>249760</v>
       </c>
       <c r="E215" s="6">
-        <v>215645</v>
+        <v>240993</v>
       </c>
       <c r="F215" s="6">
-        <v>95.34</v>
+        <v>96.49</v>
       </c>
       <c r="G215" s="6">
-        <v>1.02</v>
+        <v>0.93</v>
       </c>
       <c r="H215" s="6">
         <v>0.01</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A216" s="26"/>
-      <c r="B216" s="26"/>
+      <c r="A216" s="23"/>
+      <c r="B216" s="23"/>
       <c r="C216" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D216" s="6">
+        <v>12543</v>
+      </c>
+      <c r="E216" s="6">
+        <v>11578</v>
+      </c>
+      <c r="F216" s="6">
+        <v>92.31</v>
+      </c>
+      <c r="G216" s="6">
+        <v>0.05</v>
+      </c>
+      <c r="H216" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A217" s="23"/>
+      <c r="B217" s="23"/>
+      <c r="C217" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D217" s="6">
+        <v>193078</v>
+      </c>
+      <c r="E217" s="6">
+        <v>186906</v>
+      </c>
+      <c r="F217" s="6">
+        <v>96.8</v>
+      </c>
+      <c r="G217" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="H217" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A218" s="23"/>
+      <c r="B218" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C218" s="24"/>
+      <c r="D218" s="6">
+        <v>26979874</v>
+      </c>
+      <c r="E218" s="6">
+        <v>24736157</v>
+      </c>
+      <c r="F218" s="6">
+        <v>91.68</v>
+      </c>
+      <c r="G218" s="6">
+        <v>100</v>
+      </c>
+      <c r="H218" s="6">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A219" s="16">
+        <v>2008</v>
+      </c>
+      <c r="B219" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D219" s="6">
+        <v>5907602</v>
+      </c>
+      <c r="E219" s="6">
+        <v>5312083</v>
+      </c>
+      <c r="F219" s="6">
+        <v>89.92</v>
+      </c>
+      <c r="G219" s="6">
+        <v>26.63</v>
+      </c>
+      <c r="H219" s="6">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A220" s="23"/>
+      <c r="B220" s="23"/>
+      <c r="C220" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D220" s="6">
+        <v>3290764.88</v>
+      </c>
+      <c r="E220" s="6">
+        <v>3167424</v>
+      </c>
+      <c r="F220" s="6">
+        <v>96.25</v>
+      </c>
+      <c r="G220" s="6">
+        <v>14.83</v>
+      </c>
+      <c r="H220" s="6">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A221" s="23"/>
+      <c r="B221" s="23"/>
+      <c r="C221" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D221" s="6">
+        <v>2919085</v>
+      </c>
+      <c r="E221" s="6">
+        <v>2893847</v>
+      </c>
+      <c r="F221" s="6">
+        <v>99.14</v>
+      </c>
+      <c r="G221" s="6">
+        <v>13.16</v>
+      </c>
+      <c r="H221" s="6">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A222" s="23"/>
+      <c r="B222" s="23"/>
+      <c r="C222" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D222" s="6">
+        <v>384632</v>
+      </c>
+      <c r="E222" s="6">
+        <v>379984</v>
+      </c>
+      <c r="F222" s="6">
+        <v>98.79</v>
+      </c>
+      <c r="G222" s="6">
+        <v>1.73</v>
+      </c>
+      <c r="H222" s="6">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A223" s="23"/>
+      <c r="B223" s="23"/>
+      <c r="C223" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D223" s="6">
+        <v>682219</v>
+      </c>
+      <c r="E223" s="6">
+        <v>665425</v>
+      </c>
+      <c r="F223" s="6">
+        <v>97.54</v>
+      </c>
+      <c r="G223" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="H223" s="6">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A224" s="23"/>
+      <c r="B224" s="23"/>
+      <c r="C224" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D224" s="6">
+        <v>192280</v>
+      </c>
+      <c r="E224" s="6">
+        <v>192256</v>
+      </c>
+      <c r="F224" s="6">
+        <v>99.99</v>
+      </c>
+      <c r="G224" s="6">
+        <v>0.87</v>
+      </c>
+      <c r="H224" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A225" s="23"/>
+      <c r="B225" s="23"/>
+      <c r="C225" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D225" s="6">
+        <v>42976</v>
+      </c>
+      <c r="E225" s="6">
+        <v>42949</v>
+      </c>
+      <c r="F225" s="6">
+        <v>99.94</v>
+      </c>
+      <c r="G225" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="H225" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A226" s="23"/>
+      <c r="B226" s="23"/>
+      <c r="C226" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D226" s="6">
+        <v>5839727</v>
+      </c>
+      <c r="E226" s="6">
+        <v>5457453</v>
+      </c>
+      <c r="F226" s="6">
+        <v>93.45</v>
+      </c>
+      <c r="G226" s="6">
+        <v>26.32</v>
+      </c>
+      <c r="H226" s="6">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A227" s="23"/>
+      <c r="B227" s="23"/>
+      <c r="C227" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D227" s="6">
+        <v>1283283</v>
+      </c>
+      <c r="E227" s="6">
+        <v>1263120</v>
+      </c>
+      <c r="F227" s="6">
+        <v>98.43</v>
+      </c>
+      <c r="G227" s="6">
+        <v>5.78</v>
+      </c>
+      <c r="H227" s="6">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A228" s="23"/>
+      <c r="B228" s="23"/>
+      <c r="C228" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D228" s="6">
+        <v>226176</v>
+      </c>
+      <c r="E228" s="6">
+        <v>215645</v>
+      </c>
+      <c r="F228" s="6">
+        <v>95.34</v>
+      </c>
+      <c r="G228" s="6">
+        <v>1.02</v>
+      </c>
+      <c r="H228" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A229" s="23"/>
+      <c r="B229" s="23"/>
+      <c r="C229" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D216" s="6">
+      <c r="D229" s="6">
         <v>123632</v>
       </c>
-      <c r="E216" s="6">
+      <c r="E229" s="6">
         <v>120763</v>
       </c>
-      <c r="F216" s="6">
+      <c r="F229" s="6">
         <v>97.68</v>
       </c>
-      <c r="G216" s="6">
+      <c r="G229" s="6">
         <v>0.56000000000000005</v>
       </c>
-      <c r="H216" s="6">
+      <c r="H229" s="6">
         <v>0.01</v>
       </c>
     </row>
-    <row r="217" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C217" s="2" t="s">
+    <row r="230" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A230" s="23"/>
+      <c r="B230" s="23"/>
+      <c r="C230" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D217" s="6">
+      <c r="D230" s="6">
         <v>701341</v>
       </c>
-      <c r="E217" s="6">
+      <c r="E230" s="6">
         <v>690516</v>
       </c>
-      <c r="F217" s="6">
+      <c r="F230" s="6">
         <v>98.46</v>
       </c>
-      <c r="G217" s="6">
+      <c r="G230" s="6">
         <v>3.16</v>
       </c>
-      <c r="H217" s="6">
+      <c r="H230" s="6">
         <v>0.04</v>
       </c>
     </row>
-    <row r="218" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C218" s="2" t="s">
+    <row r="231" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A231" s="23"/>
+      <c r="B231" s="23"/>
+      <c r="C231" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D218" s="6">
+      <c r="D231" s="6">
         <v>4227</v>
       </c>
-      <c r="E218" s="6">
+      <c r="E231" s="6">
         <v>4125</v>
       </c>
-      <c r="F218" s="6">
+      <c r="F231" s="6">
         <v>97.59</v>
       </c>
-      <c r="G218" s="6">
+      <c r="G231" s="6">
         <v>0.02</v>
       </c>
-      <c r="H218" s="6">
+      <c r="H231" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="219" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C219" s="2" t="s">
+    <row r="232" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A232" s="23"/>
+      <c r="B232" s="23"/>
+      <c r="C232" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="D219" s="6">
+      <c r="D232" s="6">
         <v>285358</v>
       </c>
-      <c r="E219" s="6">
+      <c r="E232" s="6">
         <v>249109</v>
       </c>
-      <c r="F219" s="6">
+      <c r="F232" s="6">
         <v>87.3</v>
       </c>
-      <c r="G219" s="6">
+      <c r="G232" s="6">
         <v>1.29</v>
       </c>
-      <c r="H219" s="6">
+      <c r="H232" s="6">
         <v>0.02</v>
       </c>
     </row>
-    <row r="220" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C220" s="2" t="s">
+    <row r="233" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A233" s="23"/>
+      <c r="B233" s="23"/>
+      <c r="C233" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="D220" s="6">
+      <c r="D233" s="6">
         <v>15857</v>
       </c>
-      <c r="E220" s="6">
+      <c r="E233" s="6">
         <v>15091</v>
       </c>
-      <c r="F220" s="6">
+      <c r="F233" s="6">
         <v>95.17</v>
       </c>
-      <c r="G220" s="6">
+      <c r="G233" s="6">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="H220" s="6">
+      <c r="H233" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="221" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C221" s="2" t="s">
+    <row r="234" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A234" s="23"/>
+      <c r="B234" s="23"/>
+      <c r="C234" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D221" s="6">
+      <c r="D234" s="6">
         <v>80348</v>
       </c>
-      <c r="E221" s="6">
+      <c r="E234" s="6">
         <v>78106</v>
       </c>
-      <c r="F221" s="6">
+      <c r="F234" s="6">
         <v>97.21</v>
       </c>
-      <c r="G221" s="6">
+      <c r="G234" s="6">
         <v>0.36</v>
       </c>
-      <c r="H221" s="6">
+      <c r="H234" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="222" spans="1:8" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C222" s="2" t="s">
+    <row r="235" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A235" s="23"/>
+      <c r="B235" s="23"/>
+      <c r="C235" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="D222" s="6">
+      <c r="D235" s="6">
         <v>207367</v>
       </c>
-      <c r="E222" s="6">
+      <c r="E235" s="6">
         <v>207124</v>
       </c>
-      <c r="F222" s="6">
+      <c r="F235" s="6">
         <v>99.88</v>
       </c>
-      <c r="G222" s="6">
+      <c r="G235" s="6">
         <v>0.93</v>
       </c>
-      <c r="H222" s="6">
+      <c r="H235" s="6">
         <v>0.01</v>
       </c>
     </row>
-    <row r="223" spans="1:8" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B223" s="27" t="s">
+    <row r="236" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A236" s="23"/>
+      <c r="B236" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="C223" s="27"/>
-      <c r="D223" s="6">
+      <c r="C236" s="24"/>
+      <c r="D236" s="6">
         <v>22186874.879999999</v>
       </c>
-      <c r="E223" s="6">
+      <c r="E236" s="6">
         <v>20955020</v>
       </c>
-      <c r="F223" s="6">
+      <c r="F236" s="6">
         <v>94.45</v>
       </c>
-      <c r="G223" s="6">
+      <c r="G236" s="6">
         <v>100</v>
       </c>
-      <c r="H223" s="6">
+      <c r="H236" s="6">
         <v>1.3</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="49">
-[...27 lines deleted...]
-    <mergeCell ref="B114:C114"/>
+  <mergeCells count="52">
+    <mergeCell ref="A203:A218"/>
+    <mergeCell ref="B203:B217"/>
+    <mergeCell ref="B218:C218"/>
+    <mergeCell ref="A220:A236"/>
+    <mergeCell ref="B220:B235"/>
+    <mergeCell ref="B236:C236"/>
+    <mergeCell ref="A169:A184"/>
+    <mergeCell ref="B169:B183"/>
+    <mergeCell ref="B184:C184"/>
+    <mergeCell ref="A186:A201"/>
+    <mergeCell ref="B186:B200"/>
+    <mergeCell ref="B201:C201"/>
+    <mergeCell ref="A142:A153"/>
+    <mergeCell ref="B142:B152"/>
+    <mergeCell ref="B153:C153"/>
+    <mergeCell ref="A155:A167"/>
+    <mergeCell ref="B155:B166"/>
+    <mergeCell ref="B167:C167"/>
     <mergeCell ref="A116:A127"/>
     <mergeCell ref="B116:B126"/>
     <mergeCell ref="B127:C127"/>
     <mergeCell ref="A129:A140"/>
     <mergeCell ref="B129:B139"/>
     <mergeCell ref="B140:C140"/>
-    <mergeCell ref="A142:A154"/>
-[...13 lines deleted...]
-    <mergeCell ref="B223:C223"/>
+    <mergeCell ref="A92:A102"/>
+    <mergeCell ref="B92:B101"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="A104:A114"/>
+    <mergeCell ref="B104:B113"/>
+    <mergeCell ref="B114:C114"/>
+    <mergeCell ref="A66:A76"/>
+    <mergeCell ref="B66:B75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="A78:A90"/>
+    <mergeCell ref="B78:B89"/>
+    <mergeCell ref="B90:C90"/>
+    <mergeCell ref="A42:A52"/>
+    <mergeCell ref="B42:B51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="A54:A64"/>
+    <mergeCell ref="B54:B63"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A17:A27"/>
+    <mergeCell ref="B17:B26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="A29:A40"/>
+    <mergeCell ref="B29:B39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="A4:A15"/>
+    <mergeCell ref="B4:B14"/>
+    <mergeCell ref="B15:C15"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup orientation="portrait"/>
-</worksheet>
-[...11 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>1中央政府文化支出預算與決算及其占中央政府總預算比率</vt:lpstr>
       <vt:lpstr>2中央政府文化支出預算占國民所得毛額比率及平均每人分配之金額</vt:lpstr>
       <vt:lpstr>3中央政府文化相關機關各機關文化支出預算</vt:lpstr>
-      <vt:lpstr>工作表1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>