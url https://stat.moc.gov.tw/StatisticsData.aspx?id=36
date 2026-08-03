--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\2文化培力\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\2文化培力\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48C9F5CD-A659-46F1-AC86-6966C68DDA28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{43C16081-4995-4AB4-AC86-44770882DE83}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{096C299F-5EC7-4A80-AA20-C2C0D4520FF9}"/>
+    <workbookView xWindow="4380" yWindow="870" windowWidth="25470" windowHeight="14700" xr2:uid="{096C299F-5EC7-4A80-AA20-C2C0D4520FF9}"/>
   </bookViews>
   <sheets>
     <sheet name="文化領域外國在臺留學生人數概況" sheetId="1" r:id="rId1"/>
     <sheet name="外國在臺大專附設語文中心研習學生人數概況" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>文化領域外籍學位生人數</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>文化領域外籍學位生人數</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
@@ -749,50 +749,54 @@
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="新細明體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>人</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2024</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="0.00_ "/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
@@ -1254,54 +1258,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFE6D83E-4877-4564-9F55-D4C138F11D26}">
-  <dimension ref="A1:N23"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E28" sqref="E28"/>
+      <selection activeCell="J3" sqref="J3:N3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="10" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="10" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" style="10" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" style="10" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" style="10" customWidth="1"/>
     <col min="7" max="7" width="18.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="18.140625" style="10" customWidth="1"/>
     <col min="10" max="10" width="20.7109375" style="10" customWidth="1"/>
     <col min="11" max="11" width="28.140625" style="10" customWidth="1"/>
     <col min="12" max="12" width="19.7109375" style="10" customWidth="1"/>
     <col min="13" max="13" width="23.140625" customWidth="1"/>
     <col min="14" max="14" width="21.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="14" t="s">
@@ -1344,990 +1348,1034 @@
       <c r="G2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I2" s="16"/>
       <c r="J2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="4" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="N2" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B3" s="8">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="C3" s="8">
-        <v>1587</v>
+        <v>1605</v>
       </c>
       <c r="D3" s="8">
         <v>0</v>
       </c>
       <c r="E3" s="8">
-        <v>413</v>
+        <v>439</v>
       </c>
       <c r="F3" s="8">
-        <v>2129</v>
+        <v>2243</v>
       </c>
       <c r="G3" s="8">
-        <v>614</v>
+        <v>654</v>
       </c>
       <c r="H3" s="8">
-        <v>4881</v>
+        <v>8854</v>
       </c>
       <c r="I3" s="8">
-        <v>10067</v>
+        <v>14245</v>
       </c>
       <c r="J3" s="8">
-        <v>37062</v>
+        <v>48654</v>
       </c>
       <c r="K3" s="8">
-        <v>36350</v>
+        <v>28163</v>
       </c>
       <c r="L3" s="8">
-        <v>73412</v>
+        <v>76817</v>
       </c>
       <c r="M3" s="9">
-        <v>27.162592412713831</v>
+        <v>29.27816829037695</v>
       </c>
       <c r="N3" s="9">
-        <v>49.515065656840846</v>
+        <v>36.662457528932393</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="7">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B4" s="8">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="C4" s="8">
-        <v>1606</v>
+        <v>1587</v>
       </c>
       <c r="D4" s="8">
         <v>0</v>
       </c>
       <c r="E4" s="8">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="F4" s="8">
-        <v>2358</v>
+        <v>2129</v>
       </c>
       <c r="G4" s="8">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="H4" s="8">
-        <v>4992</v>
+        <v>4881</v>
       </c>
       <c r="I4" s="8">
-        <v>10436</v>
+        <v>10067</v>
       </c>
       <c r="J4" s="8">
-        <v>35512</v>
+        <v>37062</v>
       </c>
       <c r="K4" s="8">
-        <v>27808</v>
+        <v>36350</v>
       </c>
       <c r="L4" s="8">
-        <v>63320</v>
+        <v>73412</v>
       </c>
       <c r="M4" s="9">
-        <v>29.39</v>
+        <v>27.162592412713831</v>
       </c>
       <c r="N4" s="9">
-        <v>43.92</v>
+        <v>49.515065656840846</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="8">
-        <v>399</v>
+        <v>448</v>
       </c>
       <c r="C5" s="8">
-        <v>1662</v>
+        <v>1606</v>
       </c>
       <c r="D5" s="8">
         <v>0</v>
       </c>
       <c r="E5" s="8">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="F5" s="8">
-        <v>2341</v>
+        <v>2358</v>
       </c>
       <c r="G5" s="8">
-        <v>575</v>
+        <v>612</v>
       </c>
       <c r="H5" s="8">
-        <v>4859</v>
+        <v>4992</v>
       </c>
       <c r="I5" s="8">
-        <v>10271</v>
+        <v>10436</v>
       </c>
       <c r="J5" s="8">
-        <v>34535</v>
+        <v>35512</v>
       </c>
       <c r="K5" s="8">
-        <v>20145</v>
+        <v>27808</v>
       </c>
       <c r="L5" s="8">
-        <v>54680</v>
+        <v>63320</v>
       </c>
       <c r="M5" s="9">
-        <v>29.74</v>
+        <v>29.39</v>
       </c>
       <c r="N5" s="9">
-        <v>36.840000000000003</v>
+        <v>43.92</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B6" s="8">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="C6" s="8">
-        <v>1601</v>
+        <v>1662</v>
       </c>
       <c r="D6" s="8">
         <v>0</v>
       </c>
       <c r="E6" s="8">
-        <v>403</v>
+        <v>435</v>
       </c>
       <c r="F6" s="8">
-        <v>2234</v>
+        <v>2341</v>
       </c>
       <c r="G6" s="8">
-        <v>538</v>
+        <v>575</v>
       </c>
       <c r="H6" s="8">
-        <v>4585</v>
+        <v>4859</v>
       </c>
       <c r="I6" s="8">
-        <v>9747</v>
+        <v>10271</v>
       </c>
       <c r="J6" s="8">
-        <v>32040</v>
+        <v>34535</v>
       </c>
       <c r="K6" s="8">
-        <v>20674</v>
+        <v>20145</v>
       </c>
       <c r="L6" s="8">
-        <v>52714</v>
+        <v>54680</v>
       </c>
       <c r="M6" s="9">
-        <v>30.4</v>
+        <v>29.74</v>
       </c>
       <c r="N6" s="9">
-        <v>39.200000000000003</v>
+        <v>36.840000000000003</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B7" s="8">
-        <v>338</v>
+        <v>386</v>
       </c>
       <c r="C7" s="8">
-        <v>1724</v>
+        <v>1601</v>
       </c>
       <c r="D7" s="8">
         <v>0</v>
       </c>
       <c r="E7" s="8">
         <v>403</v>
       </c>
       <c r="F7" s="8">
-        <v>2235</v>
+        <v>2234</v>
       </c>
       <c r="G7" s="8">
-        <v>549</v>
+        <v>538</v>
       </c>
       <c r="H7" s="8">
-        <v>4231</v>
+        <v>4585</v>
       </c>
       <c r="I7" s="8">
-        <v>9480</v>
+        <v>9747</v>
       </c>
       <c r="J7" s="8">
-        <v>31811</v>
+        <v>32040</v>
       </c>
       <c r="K7" s="8">
-        <v>32457</v>
+        <v>20674</v>
       </c>
       <c r="L7" s="8">
-        <v>64268</v>
+        <v>52714</v>
       </c>
       <c r="M7" s="9">
-        <v>29.8</v>
+        <v>30.4</v>
       </c>
       <c r="N7" s="9">
-        <v>50.5</v>
+        <v>39.200000000000003</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B8" s="8">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C8" s="8">
-        <v>1794</v>
+        <v>1724</v>
       </c>
       <c r="D8" s="8">
         <v>0</v>
       </c>
       <c r="E8" s="8">
-        <v>369</v>
+        <v>403</v>
       </c>
       <c r="F8" s="8">
-        <v>2069</v>
+        <v>2235</v>
       </c>
       <c r="G8" s="8">
-        <v>587</v>
+        <v>549</v>
       </c>
       <c r="H8" s="8">
-        <v>3416</v>
+        <v>4231</v>
       </c>
       <c r="I8" s="8">
-        <v>8570</v>
+        <v>9480</v>
       </c>
       <c r="J8" s="8">
-        <v>28389</v>
+        <v>31811</v>
       </c>
       <c r="K8" s="8">
-        <v>28399</v>
+        <v>32457</v>
       </c>
       <c r="L8" s="8">
-        <v>56788</v>
+        <v>64268</v>
       </c>
       <c r="M8" s="9">
-        <v>30.2</v>
+        <v>29.8</v>
       </c>
       <c r="N8" s="9">
-        <v>50</v>
+        <v>50.5</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B9" s="8">
-        <v>351</v>
+        <v>335</v>
       </c>
       <c r="C9" s="8">
-        <v>1649</v>
+        <v>1794</v>
       </c>
       <c r="D9" s="8">
         <v>0</v>
       </c>
       <c r="E9" s="8">
-        <v>330</v>
+        <v>369</v>
       </c>
       <c r="F9" s="8">
-        <v>1817</v>
+        <v>2069</v>
       </c>
       <c r="G9" s="8">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="H9" s="8">
-        <v>2124</v>
+        <v>3416</v>
       </c>
       <c r="I9" s="8">
-        <v>6853</v>
+        <v>8570</v>
       </c>
       <c r="J9" s="8">
-        <v>21164</v>
+        <v>28389</v>
       </c>
       <c r="K9" s="8">
-        <v>23539</v>
+        <v>28399</v>
       </c>
       <c r="L9" s="8">
-        <v>44703</v>
+        <v>56788</v>
       </c>
       <c r="M9" s="9">
-        <v>32.380000000000003</v>
+        <v>30.2</v>
       </c>
       <c r="N9" s="9">
-        <v>52.66</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="7">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B10" s="8">
-        <v>585</v>
+        <v>351</v>
       </c>
       <c r="C10" s="8">
-        <v>1220</v>
+        <v>1649</v>
       </c>
       <c r="D10" s="8">
-        <v>1716</v>
+        <v>0</v>
       </c>
       <c r="E10" s="8">
-        <v>0</v>
+        <v>330</v>
       </c>
       <c r="F10" s="8">
-        <v>0</v>
+        <v>1817</v>
       </c>
       <c r="G10" s="8">
-        <v>775</v>
+        <v>582</v>
       </c>
       <c r="H10" s="8">
-        <v>1709</v>
+        <v>2124</v>
       </c>
       <c r="I10" s="8">
-        <v>6005</v>
+        <v>6853</v>
       </c>
       <c r="J10" s="8">
-        <v>17788</v>
+        <v>21164</v>
       </c>
       <c r="K10" s="8">
-        <v>19977</v>
+        <v>23539</v>
       </c>
       <c r="L10" s="8">
-        <v>37765</v>
+        <v>44703</v>
       </c>
       <c r="M10" s="9">
-        <v>33.76</v>
+        <v>32.380000000000003</v>
       </c>
       <c r="N10" s="9">
-        <v>52.9</v>
+        <v>52.66</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B11" s="8">
-        <v>560</v>
+        <v>585</v>
       </c>
       <c r="C11" s="8">
-        <v>1097</v>
+        <v>1220</v>
       </c>
       <c r="D11" s="8">
-        <v>1516</v>
+        <v>1716</v>
       </c>
       <c r="E11" s="8">
         <v>0</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
-        <v>730</v>
+        <v>775</v>
       </c>
       <c r="H11" s="8">
-        <v>1427</v>
+        <v>1709</v>
       </c>
       <c r="I11" s="8">
-        <v>5330</v>
+        <v>6005</v>
       </c>
       <c r="J11" s="8">
-        <v>15792</v>
+        <v>17788</v>
       </c>
       <c r="K11" s="8">
-        <v>18645</v>
+        <v>19977</v>
       </c>
       <c r="L11" s="8">
-        <v>34437</v>
+        <v>37765</v>
       </c>
       <c r="M11" s="9">
-        <v>33.75</v>
+        <v>33.76</v>
       </c>
       <c r="N11" s="9">
-        <v>54.14</v>
+        <v>52.9</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B12" s="8">
-        <v>539</v>
+        <v>560</v>
       </c>
       <c r="C12" s="8">
-        <v>928</v>
+        <v>1097</v>
       </c>
       <c r="D12" s="8">
-        <v>1370</v>
+        <v>1516</v>
       </c>
       <c r="E12" s="8">
         <v>0</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
-        <v>643</v>
+        <v>730</v>
       </c>
       <c r="H12" s="8">
-        <v>1106</v>
+        <v>1427</v>
       </c>
       <c r="I12" s="8">
-        <v>4586</v>
+        <v>5330</v>
       </c>
       <c r="J12" s="8">
-        <v>14063</v>
+        <v>15792</v>
       </c>
       <c r="K12" s="8">
-        <v>15526</v>
+        <v>18645</v>
       </c>
       <c r="L12" s="8">
-        <v>29589</v>
+        <v>34437</v>
       </c>
       <c r="M12" s="9">
-        <v>32.61</v>
+        <v>33.75</v>
       </c>
       <c r="N12" s="9">
-        <v>52.47</v>
+        <v>54.14</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B13" s="8">
-        <v>470</v>
+        <v>539</v>
       </c>
       <c r="C13" s="8">
-        <v>719</v>
+        <v>928</v>
       </c>
       <c r="D13" s="8">
-        <v>1270</v>
+        <v>1370</v>
       </c>
       <c r="E13" s="8">
         <v>0</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
-        <v>608</v>
+        <v>643</v>
       </c>
       <c r="H13" s="8">
-        <v>816</v>
+        <v>1106</v>
       </c>
       <c r="I13" s="8">
-        <v>3883</v>
+        <v>4586</v>
       </c>
       <c r="J13" s="8">
-        <v>12597</v>
+        <v>14063</v>
       </c>
       <c r="K13" s="8">
-        <v>15510</v>
+        <v>15526</v>
       </c>
       <c r="L13" s="8">
-        <v>28107</v>
+        <v>29589</v>
       </c>
       <c r="M13" s="9">
-        <v>30.82</v>
+        <v>32.61</v>
       </c>
       <c r="N13" s="9">
-        <v>55.18</v>
+        <v>52.47</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B14" s="8">
-        <v>486</v>
+        <v>470</v>
       </c>
       <c r="C14" s="8">
-        <v>613</v>
+        <v>719</v>
       </c>
       <c r="D14" s="8">
-        <v>1262</v>
+        <v>1270</v>
       </c>
       <c r="E14" s="8">
         <v>0</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
-        <v>533</v>
+        <v>608</v>
       </c>
       <c r="H14" s="8">
-        <v>549</v>
+        <v>816</v>
       </c>
       <c r="I14" s="8">
-        <v>3443</v>
+        <v>3883</v>
       </c>
       <c r="J14" s="8">
-        <v>11554</v>
+        <v>12597</v>
       </c>
       <c r="K14" s="8">
-        <v>13898</v>
+        <v>15510</v>
       </c>
       <c r="L14" s="8">
-        <v>25452</v>
+        <v>28107</v>
       </c>
       <c r="M14" s="9">
-        <v>29.8</v>
+        <v>30.82</v>
       </c>
       <c r="N14" s="9">
-        <v>54.6</v>
+        <v>55.18</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B15" s="8">
-        <v>302</v>
+        <v>486</v>
       </c>
       <c r="C15" s="8">
-        <v>503</v>
+        <v>613</v>
       </c>
       <c r="D15" s="8">
-        <v>1298</v>
+        <v>1262</v>
       </c>
       <c r="E15" s="8">
         <v>0</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
-        <v>464</v>
+        <v>533</v>
       </c>
       <c r="H15" s="8">
-        <v>420</v>
+        <v>549</v>
       </c>
       <c r="I15" s="8">
-        <v>2987</v>
+        <v>3443</v>
       </c>
       <c r="J15" s="8">
-        <v>10059</v>
+        <v>11554</v>
       </c>
       <c r="K15" s="8">
-        <v>14480</v>
+        <v>13898</v>
       </c>
       <c r="L15" s="8">
-        <v>24539</v>
+        <v>25452</v>
       </c>
       <c r="M15" s="9">
-        <v>29.69</v>
+        <v>29.8</v>
       </c>
       <c r="N15" s="9">
-        <v>59.01</v>
+        <v>54.6</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="7">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B16" s="8">
-        <v>251</v>
+        <v>302</v>
       </c>
       <c r="C16" s="8">
-        <v>377</v>
+        <v>503</v>
       </c>
       <c r="D16" s="8">
-        <v>1148</v>
+        <v>1298</v>
       </c>
       <c r="E16" s="8">
         <v>0</v>
       </c>
       <c r="F16" s="8">
         <v>0</v>
       </c>
       <c r="G16" s="8">
-        <v>393</v>
+        <v>464</v>
       </c>
       <c r="H16" s="8">
-        <v>311</v>
+        <v>420</v>
       </c>
       <c r="I16" s="8">
-        <v>2480</v>
+        <v>2987</v>
       </c>
       <c r="J16" s="8">
-        <v>8801</v>
+        <v>10059</v>
       </c>
       <c r="K16" s="8">
-        <v>12555</v>
+        <v>14480</v>
       </c>
       <c r="L16" s="8">
-        <v>21356</v>
+        <v>24539</v>
       </c>
       <c r="M16" s="9">
-        <v>28.18</v>
+        <v>29.69</v>
       </c>
       <c r="N16" s="9">
-        <v>58.79</v>
+        <v>59.01</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B17" s="8">
-        <v>229</v>
+        <v>251</v>
       </c>
       <c r="C17" s="8">
-        <v>303</v>
+        <v>377</v>
       </c>
       <c r="D17" s="8">
-        <v>1040</v>
+        <v>1148</v>
       </c>
       <c r="E17" s="8">
         <v>0</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
-        <v>359</v>
+        <v>393</v>
       </c>
       <c r="H17" s="8">
-        <v>278</v>
+        <v>311</v>
       </c>
       <c r="I17" s="8">
-        <v>2209</v>
+        <v>2480</v>
       </c>
       <c r="J17" s="8">
-        <v>7764</v>
+        <v>8801</v>
       </c>
       <c r="K17" s="8">
-        <v>11612</v>
+        <v>12555</v>
       </c>
       <c r="L17" s="8">
-        <v>19376</v>
+        <v>21356</v>
       </c>
       <c r="M17" s="9">
-        <v>28.45</v>
+        <v>28.18</v>
       </c>
       <c r="N17" s="9">
-        <v>59.93</v>
+        <v>58.79</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="B18" s="8">
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="C18" s="8">
-        <v>197</v>
+        <v>303</v>
       </c>
       <c r="D18" s="8">
-        <v>889</v>
+        <v>1040</v>
       </c>
       <c r="E18" s="8">
         <v>0</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
-        <v>310</v>
+        <v>359</v>
       </c>
       <c r="H18" s="8">
-        <v>188</v>
+        <v>278</v>
       </c>
       <c r="I18" s="8">
-        <v>1786</v>
+        <v>2209</v>
       </c>
       <c r="J18" s="8">
-        <v>6258</v>
+        <v>7764</v>
       </c>
       <c r="K18" s="8">
-        <v>10651</v>
+        <v>11612</v>
       </c>
       <c r="L18" s="8">
-        <v>16909</v>
+        <v>19376</v>
       </c>
       <c r="M18" s="9">
-        <v>28.54</v>
+        <v>28.45</v>
       </c>
       <c r="N18" s="9">
-        <v>62.99</v>
+        <v>59.93</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="7">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="B19" s="8">
-        <v>185</v>
+        <v>202</v>
       </c>
       <c r="C19" s="8">
-        <v>154</v>
+        <v>197</v>
       </c>
       <c r="D19" s="8">
-        <v>718</v>
+        <v>889</v>
       </c>
       <c r="E19" s="8">
         <v>0</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
-        <v>280</v>
+        <v>310</v>
       </c>
       <c r="H19" s="8">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="I19" s="8">
-        <v>1520</v>
+        <v>1786</v>
       </c>
       <c r="J19" s="8">
-        <v>5259</v>
+        <v>6258</v>
       </c>
       <c r="K19" s="8">
-        <v>10177</v>
+        <v>10651</v>
       </c>
       <c r="L19" s="8">
-        <v>15436</v>
+        <v>16909</v>
       </c>
       <c r="M19" s="9">
-        <v>28.9</v>
+        <v>28.54</v>
       </c>
       <c r="N19" s="9">
-        <v>65.930000000000007</v>
+        <v>62.99</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="7">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="B20" s="8">
-        <v>133</v>
+        <v>185</v>
       </c>
       <c r="C20" s="8">
-        <v>123</v>
+        <v>154</v>
       </c>
       <c r="D20" s="8">
-        <v>564</v>
+        <v>718</v>
       </c>
       <c r="E20" s="8">
         <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
       <c r="G20" s="8">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="H20" s="8">
-        <v>95</v>
+        <v>183</v>
       </c>
       <c r="I20" s="8">
-        <v>1180</v>
+        <v>1520</v>
       </c>
       <c r="J20" s="8">
-        <v>3935</v>
+        <v>5259</v>
       </c>
       <c r="K20" s="8">
-        <v>9135</v>
+        <v>10177</v>
       </c>
       <c r="L20" s="8">
-        <v>13070</v>
+        <v>15436</v>
       </c>
       <c r="M20" s="9">
-        <v>29.99</v>
+        <v>28.9</v>
       </c>
       <c r="N20" s="9">
-        <v>69.89</v>
+        <v>65.930000000000007</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="7">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="B21" s="8">
-        <v>99</v>
+        <v>133</v>
       </c>
       <c r="C21" s="8">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="D21" s="8">
-        <v>465</v>
+        <v>564</v>
       </c>
       <c r="E21" s="8">
         <v>0</v>
       </c>
       <c r="F21" s="8">
         <v>0</v>
       </c>
       <c r="G21" s="8">
-        <v>190</v>
+        <v>265</v>
       </c>
       <c r="H21" s="8">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="I21" s="8">
-        <v>901</v>
+        <v>1180</v>
       </c>
       <c r="J21" s="8">
-        <v>2853</v>
+        <v>3935</v>
       </c>
       <c r="K21" s="8">
-        <v>8182</v>
+        <v>9135</v>
       </c>
       <c r="L21" s="8">
-        <v>11035</v>
+        <v>13070</v>
       </c>
       <c r="M21" s="9">
-        <v>31.58</v>
+        <v>29.99</v>
       </c>
       <c r="N21" s="9">
-        <v>74.150000000000006</v>
+        <v>69.89</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="7">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="B22" s="8">
+        <v>99</v>
+      </c>
+      <c r="C22" s="8">
         <v>72</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="8">
-        <v>354</v>
+        <v>465</v>
       </c>
       <c r="E22" s="8">
         <v>0</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
-        <v>138</v>
+        <v>190</v>
       </c>
       <c r="H22" s="8">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="I22" s="8">
-        <v>663</v>
+        <v>901</v>
       </c>
       <c r="J22" s="8">
-        <v>1969</v>
+        <v>2853</v>
       </c>
       <c r="K22" s="8">
-        <v>7647</v>
+        <v>8182</v>
       </c>
       <c r="L22" s="8">
-        <v>9616</v>
+        <v>11035</v>
       </c>
       <c r="M22" s="9">
-        <v>33.67</v>
+        <v>31.58</v>
       </c>
       <c r="N22" s="9">
-        <v>79.52</v>
+        <v>74.150000000000006</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7">
+        <v>2004</v>
+      </c>
+      <c r="B23" s="8">
+        <v>72</v>
+      </c>
+      <c r="C23" s="8">
+        <v>46</v>
+      </c>
+      <c r="D23" s="8">
+        <v>354</v>
+      </c>
+      <c r="E23" s="8">
+        <v>0</v>
+      </c>
+      <c r="F23" s="8">
+        <v>0</v>
+      </c>
+      <c r="G23" s="8">
+        <v>138</v>
+      </c>
+      <c r="H23" s="8">
+        <v>53</v>
+      </c>
+      <c r="I23" s="8">
+        <v>663</v>
+      </c>
+      <c r="J23" s="8">
+        <v>1969</v>
+      </c>
+      <c r="K23" s="8">
+        <v>7647</v>
+      </c>
+      <c r="L23" s="8">
+        <v>9616</v>
+      </c>
+      <c r="M23" s="9">
+        <v>33.67</v>
+      </c>
+      <c r="N23" s="9">
+        <v>79.52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="7">
         <v>2003</v>
       </c>
-      <c r="B23" s="8">
+      <c r="B24" s="8">
         <v>63</v>
       </c>
-      <c r="C23" s="8">
+      <c r="C24" s="8">
         <v>34</v>
       </c>
-      <c r="D23" s="8">
+      <c r="D24" s="8">
         <v>374</v>
       </c>
-      <c r="E23" s="8">
-[...5 lines deleted...]
-      <c r="G23" s="8">
+      <c r="E24" s="8">
+        <v>0</v>
+      </c>
+      <c r="F24" s="8">
+        <v>0</v>
+      </c>
+      <c r="G24" s="8">
         <v>104</v>
       </c>
-      <c r="H23" s="8">
+      <c r="H24" s="8">
         <v>45</v>
       </c>
-      <c r="I23" s="8">
+      <c r="I24" s="8">
         <v>620</v>
       </c>
-      <c r="J23" s="8">
+      <c r="J24" s="8">
         <v>1568</v>
       </c>
-      <c r="K23" s="8">
+      <c r="K24" s="8">
         <v>6276</v>
       </c>
-      <c r="L23" s="8">
+      <c r="L24" s="8">
         <v>7844</v>
       </c>
-      <c r="M23" s="9">
+      <c r="M24" s="9">
         <v>39.54</v>
       </c>
-      <c r="N23" s="9">
+      <c r="N24" s="9">
         <v>80.010000000000005</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="I1:I2"/>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E71E1B0-8F99-47CB-BFB3-2A12BA00E20B}">
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L28" sqref="L28"/>
+      <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.28515625" customWidth="1"/>
     <col min="2" max="7" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F1" s="11" t="s">
@@ -2543,50 +2591,73 @@
       <c r="G10" s="8">
         <v>27808</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
         <v>2023</v>
       </c>
       <c r="B11" s="8">
         <v>26719</v>
       </c>
       <c r="C11" s="8">
         <v>706</v>
       </c>
       <c r="D11" s="8">
         <v>414</v>
       </c>
       <c r="E11" s="8">
         <v>3783</v>
       </c>
       <c r="F11" s="8">
         <v>4728</v>
       </c>
       <c r="G11" s="8">
         <v>36350</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="8">
+        <v>21140</v>
+      </c>
+      <c r="C12" s="8">
+        <v>456</v>
+      </c>
+      <c r="D12" s="8">
+        <v>421</v>
+      </c>
+      <c r="E12" s="8">
+        <v>2688</v>
+      </c>
+      <c r="F12" s="8">
+        <v>3458</v>
+      </c>
+      <c r="G12" s="8">
+        <v>28163</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">