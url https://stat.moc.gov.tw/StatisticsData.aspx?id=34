--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\2文化培力\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\2文化培力\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E056A1B-84CD-48DE-BFF8-E7FE9E609BEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D2BFD55B-BE14-4ED7-AA2C-FC81A996C5BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{01B4F673-54E8-4A0B-BEE1-CEC768B280CE}"/>
+    <workbookView xWindow="7995" yWindow="345" windowWidth="25470" windowHeight="14700" xr2:uid="{01B4F673-54E8-4A0B-BEE1-CEC768B280CE}"/>
   </bookViews>
   <sheets>
     <sheet name="我國學生赴主要留學國家簽證人數概況" sheetId="1" r:id="rId1"/>
     <sheet name="教育部公費留考文化領域錄取人數概況" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="39">
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>項目</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>簽證人數</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
@@ -529,98 +529,108 @@
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>錄取比率</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>%</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
+  <si>
+    <t>荷蘭</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="0.00_);[Red]\(0.00\)"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
@@ -652,104 +662,110 @@
       <top style="thin">
         <color rgb="FFA0A0A0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
@@ -1029,4681 +1045,4890 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5306EFCD-BA9E-4239-8B40-531DB7B0CC6C}">
-  <dimension ref="A1:D372"/>
+  <dimension ref="A1:D389"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F10" sqref="F10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="5">
-        <v>5068</v>
+        <v>5373</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="14"/>
-      <c r="B3" s="14"/>
+      <c r="A3" s="16"/>
+      <c r="B3" s="16"/>
       <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="5">
-        <v>1556</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="14"/>
-      <c r="B4" s="14"/>
+      <c r="A4" s="16"/>
+      <c r="B4" s="16"/>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="5">
-        <v>74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="14"/>
-      <c r="B5" s="14"/>
+      <c r="A5" s="16"/>
+      <c r="B5" s="16"/>
       <c r="C5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5">
-        <v>11324</v>
+        <v>10761</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="14"/>
-      <c r="B6" s="14"/>
+      <c r="A6" s="16"/>
+      <c r="B6" s="16"/>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5">
-        <v>4930</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="14"/>
-      <c r="B7" s="14"/>
+      <c r="A7" s="16"/>
+      <c r="B7" s="16"/>
       <c r="C7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="5">
-        <v>3545</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="14"/>
-      <c r="B8" s="14"/>
+      <c r="A8" s="16"/>
+      <c r="B8" s="16"/>
       <c r="C8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="5">
-        <v>1172</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="14"/>
-      <c r="B9" s="14"/>
+      <c r="A9" s="16"/>
+      <c r="B9" s="16"/>
       <c r="C9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="5">
-        <v>1545</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="14"/>
-      <c r="B10" s="14"/>
+      <c r="A10" s="16"/>
+      <c r="B10" s="16"/>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="5">
-        <v>465</v>
+        <v>408</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="14"/>
-      <c r="B11" s="14"/>
+      <c r="A11" s="16"/>
+      <c r="B11" s="16"/>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="5">
-        <v>291</v>
+        <v>325</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="14"/>
-[...2 lines deleted...]
-        <v>15</v>
+      <c r="A12" s="16"/>
+      <c r="B12" s="16"/>
+      <c r="C12" s="19" t="s">
+        <v>38</v>
       </c>
       <c r="D12" s="5">
-        <v>295</v>
+        <v>631</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="14"/>
-      <c r="B13" s="14"/>
+      <c r="A13" s="16"/>
+      <c r="B13" s="16"/>
       <c r="C13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="5">
-        <v>310</v>
+        <v>343</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="14"/>
-      <c r="B14" s="14"/>
+      <c r="A14" s="16"/>
+      <c r="B14" s="16"/>
       <c r="C14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D14" s="5">
-        <v>114</v>
+        <v>148</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="14"/>
-      <c r="B15" s="14"/>
+      <c r="A15" s="16"/>
+      <c r="B15" s="16"/>
       <c r="C15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="5">
-        <v>136</v>
+        <v>173</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="14"/>
-      <c r="B16" s="14"/>
+      <c r="A16" s="16"/>
+      <c r="B16" s="16"/>
       <c r="C16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="5">
         <v>4386</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="14"/>
-      <c r="B17" s="14"/>
+      <c r="A17" s="16"/>
+      <c r="B17" s="16"/>
       <c r="C17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="5">
-        <v>1281</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="14"/>
-      <c r="B18" s="15" t="s">
+      <c r="A18" s="16"/>
+      <c r="B18" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="15"/>
+      <c r="C18" s="17"/>
       <c r="D18" s="5">
-        <v>36492</v>
+        <v>34713</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="5">
-        <v>4984</v>
+        <v>5068</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="14"/>
-      <c r="B20" s="14"/>
+      <c r="A20" s="16"/>
+      <c r="B20" s="16"/>
       <c r="C20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D20" s="5">
-        <v>1488</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="14"/>
-      <c r="B21" s="14"/>
+      <c r="A21" s="16"/>
+      <c r="B21" s="16"/>
       <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="5">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="16"/>
+      <c r="B22" s="16"/>
+      <c r="C22" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D21" s="5">
-[...6 lines deleted...]
-      <c r="C22" s="1" t="s">
+      <c r="D22" s="5">
+        <v>11324</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="16"/>
+      <c r="B23" s="16"/>
+      <c r="C23" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D22" s="5">
-[...6 lines deleted...]
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="5">
+        <v>4930</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="16"/>
+      <c r="B24" s="16"/>
+      <c r="C24" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D23" s="5">
-[...6 lines deleted...]
-      <c r="C24" s="1" t="s">
+      <c r="D24" s="5">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="16"/>
+      <c r="B25" s="16"/>
+      <c r="C25" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D24" s="5">
-[...6 lines deleted...]
-      <c r="C25" s="1" t="s">
+      <c r="D25" s="5">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="16"/>
+      <c r="B26" s="16"/>
+      <c r="C26" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D25" s="5">
-[...6 lines deleted...]
-      <c r="C26" s="1" t="s">
+      <c r="D26" s="5">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="16"/>
+      <c r="B27" s="16"/>
+      <c r="C27" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D26" s="5">
-[...6 lines deleted...]
-      <c r="C27" s="1" t="s">
+      <c r="D27" s="5">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="16"/>
+      <c r="B28" s="16"/>
+      <c r="C28" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D27" s="5">
-[...8 lines deleted...]
-      </c>
       <c r="D28" s="5">
-        <v>535</v>
+        <v>291</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="14"/>
-      <c r="B29" s="14"/>
+      <c r="A29" s="16"/>
+      <c r="B29" s="16"/>
       <c r="C29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="5">
-        <v>384</v>
+        <v>295</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="14"/>
-      <c r="B30" s="14"/>
+      <c r="A30" s="16"/>
+      <c r="B30" s="16"/>
       <c r="C30" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="5">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="16"/>
+      <c r="B31" s="16"/>
+      <c r="C31" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D30" s="5">
-[...6 lines deleted...]
-      <c r="C31" s="1" t="s">
+      <c r="D31" s="5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="16"/>
+      <c r="B32" s="16"/>
+      <c r="C32" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D31" s="5">
-[...6 lines deleted...]
-      <c r="C32" s="1" t="s">
+      <c r="D32" s="5">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="16"/>
+      <c r="B33" s="16"/>
+      <c r="C33" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D32" s="5">
-[...6 lines deleted...]
-      <c r="C33" s="1" t="s">
+      <c r="D33" s="5">
+        <v>4386</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="16"/>
+      <c r="B34" s="16"/>
+      <c r="C34" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D33" s="5">
-[...5 lines deleted...]
-      <c r="B34" s="15" t="s">
+      <c r="D34" s="18">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="16"/>
+      <c r="B35" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C34" s="15"/>
-[...8 lines deleted...]
-      <c r="B35" s="4" t="s">
+      <c r="C35" s="17"/>
+      <c r="D35" s="18">
+        <v>36747</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="3">
+        <v>2022</v>
+      </c>
+      <c r="B36" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="C36" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D35" s="5">
-[...6 lines deleted...]
-      <c r="C36" s="1" t="s">
+      <c r="D36" s="5">
+        <v>4984</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="16"/>
+      <c r="B37" s="16"/>
+      <c r="C37" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D36" s="5">
-[...8 lines deleted...]
-      </c>
       <c r="D37" s="5">
-        <v>39</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="14"/>
-      <c r="B38" s="14"/>
+      <c r="A38" s="16"/>
+      <c r="B38" s="16"/>
       <c r="C38" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="5">
-        <v>8314</v>
+        <v>8935</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="14"/>
-      <c r="B39" s="14"/>
+      <c r="A39" s="16"/>
+      <c r="B39" s="16"/>
       <c r="C39" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="5">
-        <v>2250</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="14"/>
-      <c r="B40" s="14"/>
+      <c r="A40" s="16"/>
+      <c r="B40" s="16"/>
       <c r="C40" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="5">
-        <v>2995</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="14"/>
-      <c r="B41" s="14"/>
+      <c r="A41" s="16"/>
+      <c r="B41" s="16"/>
       <c r="C41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="5">
-        <v>629</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="14"/>
-      <c r="B42" s="14"/>
+      <c r="A42" s="16"/>
+      <c r="B42" s="16"/>
       <c r="C42" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="5">
-        <v>840</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="14"/>
-      <c r="B43" s="14"/>
+      <c r="A43" s="16"/>
+      <c r="B43" s="16"/>
       <c r="C43" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D43" s="5">
-        <v>280</v>
+        <v>479</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="14"/>
-      <c r="B44" s="14"/>
+      <c r="A44" s="16"/>
+      <c r="B44" s="16"/>
       <c r="C44" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="5">
-        <v>145</v>
+        <v>226</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="14"/>
-      <c r="B45" s="14"/>
+      <c r="A45" s="16"/>
+      <c r="B45" s="16"/>
       <c r="C45" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D45" s="5">
-        <v>423</v>
+        <v>535</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="14"/>
-      <c r="B46" s="14"/>
+      <c r="A46" s="16"/>
+      <c r="B46" s="16"/>
       <c r="C46" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="5">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="16"/>
+      <c r="B47" s="16"/>
+      <c r="C47" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="5">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="16"/>
+      <c r="B48" s="16"/>
+      <c r="C48" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" s="5">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="16"/>
+      <c r="B49" s="16"/>
+      <c r="C49" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D49" s="5">
+        <v>5254</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="16"/>
+      <c r="B50" s="16"/>
+      <c r="C50" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D50" s="5">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="16"/>
+      <c r="B51" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C51" s="17"/>
+      <c r="D51" s="5">
+        <v>31784</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="3">
+        <v>2021</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" s="5">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="16"/>
+      <c r="B53" s="16"/>
+      <c r="C53" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D53" s="5">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="16"/>
+      <c r="B54" s="16"/>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="16"/>
+      <c r="B55" s="16"/>
+      <c r="C55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" s="5">
+        <v>8314</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="16"/>
+      <c r="B56" s="16"/>
+      <c r="C56" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D56" s="5">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="16"/>
+      <c r="B57" s="16"/>
+      <c r="C57" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="5">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="16"/>
+      <c r="B58" s="16"/>
+      <c r="C58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="5">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="16"/>
+      <c r="B59" s="16"/>
+      <c r="C59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="5">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="16"/>
+      <c r="B60" s="16"/>
+      <c r="C60" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D60" s="5">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="16"/>
+      <c r="B61" s="16"/>
+      <c r="C61" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D61" s="5">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="16"/>
+      <c r="B62" s="16"/>
+      <c r="C62" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D62" s="5">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="16"/>
+      <c r="B63" s="16"/>
+      <c r="C63" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D63" s="5">
         <v>314</v>
       </c>
     </row>
-    <row r="47" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C47" s="1" t="s">
+    <row r="64" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="16"/>
+      <c r="B64" s="16"/>
+      <c r="C64" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D47" s="5">
+      <c r="D64" s="5">
         <v>125</v>
       </c>
     </row>
-    <row r="48" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C48" s="1" t="s">
+    <row r="65" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="16"/>
+      <c r="B65" s="16"/>
+      <c r="C65" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D48" s="5">
+      <c r="D65" s="5">
         <v>193</v>
       </c>
     </row>
-    <row r="49" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C49" s="1" t="s">
+    <row r="66" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="16"/>
+      <c r="B66" s="16"/>
+      <c r="C66" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D49" s="5">
+      <c r="D66" s="5">
         <v>90</v>
       </c>
     </row>
-    <row r="50" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C50" s="1" t="s">
+    <row r="67" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="16"/>
+      <c r="B67" s="16"/>
+      <c r="C67" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D50" s="5">
+      <c r="D67" s="5">
         <v>3016</v>
       </c>
     </row>
-    <row r="51" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C51" s="1" t="s">
+    <row r="68" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="16"/>
+      <c r="B68" s="16"/>
+      <c r="C68" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D51" s="5">
+      <c r="D68" s="5">
         <v>566</v>
       </c>
     </row>
-    <row r="52" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B52" s="15" t="s">
+    <row r="69" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="16"/>
+      <c r="B69" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C52" s="15"/>
-      <c r="D52" s="5">
+      <c r="C69" s="17"/>
+      <c r="D69" s="5">
         <v>21305</v>
       </c>
     </row>
-    <row r="53" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="3">
+    <row r="70" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="3">
         <v>2020</v>
       </c>
-      <c r="B53" s="4" t="s">
+      <c r="B70" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C53" s="1" t="s">
+      <c r="C70" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D53" s="5">
+      <c r="D70" s="5">
         <v>2185</v>
       </c>
     </row>
-    <row r="54" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C54" s="1" t="s">
+    <row r="71" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="16"/>
+      <c r="B71" s="16"/>
+      <c r="C71" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D54" s="5">
+      <c r="D71" s="5">
         <v>917</v>
       </c>
     </row>
-    <row r="55" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C55" s="1" t="s">
+    <row r="72" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="16"/>
+      <c r="B72" s="16"/>
+      <c r="C72" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D55" s="5">
+      <c r="D72" s="5">
         <v>14</v>
       </c>
     </row>
-    <row r="56" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C56" s="1" t="s">
+    <row r="73" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="16"/>
+      <c r="B73" s="16"/>
+      <c r="C73" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D56" s="5">
+      <c r="D73" s="5">
         <v>4070</v>
       </c>
     </row>
-    <row r="57" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C57" s="1" t="s">
+    <row r="74" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="16"/>
+      <c r="B74" s="16"/>
+      <c r="C74" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D57" s="5">
+      <c r="D74" s="5">
         <v>2165</v>
       </c>
     </row>
-    <row r="58" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C58" s="1" t="s">
+    <row r="75" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="16"/>
+      <c r="B75" s="16"/>
+      <c r="C75" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D58" s="5">
+      <c r="D75" s="5">
         <v>1927</v>
       </c>
     </row>
-    <row r="59" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C59" s="1" t="s">
+    <row r="76" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="16"/>
+      <c r="B76" s="16"/>
+      <c r="C76" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D59" s="5">
+      <c r="D76" s="5">
         <v>450</v>
       </c>
     </row>
-    <row r="60" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C60" s="1" t="s">
+    <row r="77" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="16"/>
+      <c r="B77" s="16"/>
+      <c r="C77" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D60" s="5">
+      <c r="D77" s="5">
         <v>629</v>
       </c>
     </row>
-    <row r="61" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C61" s="1" t="s">
+    <row r="78" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="16"/>
+      <c r="B78" s="16"/>
+      <c r="C78" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D61" s="5">
+      <c r="D78" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="62" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C62" s="1" t="s">
+    <row r="79" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="16"/>
+      <c r="B79" s="16"/>
+      <c r="C79" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D62" s="5">
+      <c r="D79" s="5">
         <v>114</v>
       </c>
     </row>
-    <row r="63" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C63" s="1" t="s">
+    <row r="80" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="16"/>
+      <c r="B80" s="16"/>
+      <c r="C80" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D63" s="5">
+      <c r="D80" s="5">
         <v>321</v>
       </c>
     </row>
-    <row r="64" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C64" s="1" t="s">
+    <row r="81" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="16"/>
+      <c r="B81" s="16"/>
+      <c r="C81" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D64" s="5">
+      <c r="D81" s="5">
         <v>385</v>
       </c>
     </row>
-    <row r="65" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C65" s="1" t="s">
+    <row r="82" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="16"/>
+      <c r="B82" s="16"/>
+      <c r="C82" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D65" s="5">
+      <c r="D82" s="5">
         <v>120</v>
       </c>
     </row>
-    <row r="66" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C66" s="1" t="s">
+    <row r="83" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="16"/>
+      <c r="B83" s="16"/>
+      <c r="C83" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D66" s="5">
+      <c r="D83" s="5">
         <v>170</v>
       </c>
     </row>
-    <row r="67" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C67" s="1" t="s">
+    <row r="84" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="16"/>
+      <c r="B84" s="16"/>
+      <c r="C84" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D67" s="5">
+      <c r="D84" s="5">
         <v>97</v>
       </c>
     </row>
-    <row r="68" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C68" s="1" t="s">
+    <row r="85" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="16"/>
+      <c r="B85" s="16"/>
+      <c r="C85" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D68" s="5">
+      <c r="D85" s="5">
         <v>5157</v>
       </c>
     </row>
-    <row r="69" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C69" s="1" t="s">
+    <row r="86" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="16"/>
+      <c r="B86" s="16"/>
+      <c r="C86" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D69" s="5">
+      <c r="D86" s="5">
         <v>358</v>
       </c>
     </row>
-    <row r="70" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C70" s="1" t="s">
+    <row r="87" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="16"/>
+      <c r="B87" s="16"/>
+      <c r="C87" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D70" s="5">
+      <c r="D87" s="5">
         <v>447</v>
       </c>
     </row>
-    <row r="71" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B71" s="15" t="s">
+    <row r="88" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="16"/>
+      <c r="B88" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C71" s="15"/>
-      <c r="D71" s="5">
+      <c r="C88" s="17"/>
+      <c r="D88" s="5">
         <v>19926</v>
       </c>
     </row>
-    <row r="72" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="3">
+    <row r="89" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="3">
         <v>2019</v>
       </c>
-      <c r="B72" s="4" t="s">
+      <c r="B89" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C72" s="1" t="s">
+      <c r="C89" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D72" s="5">
+      <c r="D89" s="5">
         <v>5603</v>
       </c>
     </row>
-    <row r="73" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C73" s="1" t="s">
+    <row r="90" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="16"/>
+      <c r="B90" s="16"/>
+      <c r="C90" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D73" s="5">
+      <c r="D90" s="5">
         <v>2055</v>
       </c>
     </row>
-    <row r="74" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C74" s="1" t="s">
+    <row r="91" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="16"/>
+      <c r="B91" s="16"/>
+      <c r="C91" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D74" s="5">
+      <c r="D91" s="5">
         <v>270</v>
       </c>
     </row>
-    <row r="75" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C75" s="1" t="s">
+    <row r="92" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="16"/>
+      <c r="B92" s="16"/>
+      <c r="C92" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D75" s="5">
+      <c r="D92" s="5">
         <v>12718</v>
       </c>
     </row>
-    <row r="76" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C76" s="1" t="s">
+    <row r="93" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="16"/>
+      <c r="B93" s="16"/>
+      <c r="C93" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D76" s="5">
+      <c r="D93" s="5">
         <v>3480</v>
       </c>
     </row>
-    <row r="77" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C77" s="1" t="s">
+    <row r="94" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="16"/>
+      <c r="B94" s="16"/>
+      <c r="C94" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D77" s="5">
+      <c r="D94" s="5">
         <v>3805</v>
       </c>
     </row>
-    <row r="78" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C78" s="1" t="s">
+    <row r="95" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="16"/>
+      <c r="B95" s="16"/>
+      <c r="C95" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D78" s="5">
+      <c r="D95" s="5">
         <v>1200</v>
       </c>
     </row>
-    <row r="79" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C79" s="1" t="s">
+    <row r="96" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="16"/>
+      <c r="B96" s="16"/>
+      <c r="C96" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D79" s="5">
+      <c r="D96" s="5">
         <v>1645</v>
       </c>
     </row>
-    <row r="80" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C80" s="1" t="s">
+    <row r="97" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="16"/>
+      <c r="B97" s="16"/>
+      <c r="C97" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D80" s="5">
+      <c r="D97" s="5">
         <v>630</v>
       </c>
     </row>
-    <row r="81" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C81" s="1" t="s">
+    <row r="98" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="16"/>
+      <c r="B98" s="16"/>
+      <c r="C98" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D81" s="5">
+      <c r="D98" s="5">
         <v>373</v>
       </c>
     </row>
-    <row r="82" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C82" s="1" t="s">
+    <row r="99" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="16"/>
+      <c r="B99" s="16"/>
+      <c r="C99" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D82" s="5">
+      <c r="D99" s="5">
         <v>623</v>
       </c>
     </row>
-    <row r="83" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C83" s="1" t="s">
+    <row r="100" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="16"/>
+      <c r="B100" s="16"/>
+      <c r="C100" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D83" s="5">
+      <c r="D100" s="5">
         <v>483</v>
       </c>
     </row>
-    <row r="84" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C84" s="1" t="s">
+    <row r="101" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="16"/>
+      <c r="B101" s="16"/>
+      <c r="C101" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D84" s="5">
+      <c r="D101" s="5">
         <v>274</v>
       </c>
     </row>
-    <row r="85" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C85" s="1" t="s">
+    <row r="102" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="16"/>
+      <c r="B102" s="16"/>
+      <c r="C102" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D85" s="5">
+      <c r="D102" s="5">
         <v>295</v>
       </c>
     </row>
-    <row r="86" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C86" s="1" t="s">
+    <row r="103" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="16"/>
+      <c r="B103" s="16"/>
+      <c r="C103" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D86" s="5">
+      <c r="D103" s="5">
         <v>166</v>
       </c>
     </row>
-    <row r="87" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C87" s="1" t="s">
+    <row r="104" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="16"/>
+      <c r="B104" s="16"/>
+      <c r="C104" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D87" s="5">
+      <c r="D104" s="5">
         <v>6056</v>
       </c>
     </row>
-    <row r="88" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C88" s="1" t="s">
+    <row r="105" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="16"/>
+      <c r="B105" s="16"/>
+      <c r="C105" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D88" s="5">
+      <c r="D105" s="5">
         <v>491</v>
       </c>
     </row>
-    <row r="89" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C89" s="1" t="s">
+    <row r="106" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="16"/>
+      <c r="B106" s="16"/>
+      <c r="C106" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D89" s="5">
+      <c r="D106" s="5">
         <v>1392</v>
       </c>
     </row>
-    <row r="90" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B90" s="15" t="s">
+    <row r="107" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="16"/>
+      <c r="B107" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C90" s="15"/>
-      <c r="D90" s="5">
+      <c r="C107" s="17"/>
+      <c r="D107" s="5">
         <v>41559</v>
       </c>
     </row>
-    <row r="91" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="3">
+    <row r="108" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="3">
         <v>2018</v>
       </c>
-      <c r="B91" s="4" t="s">
+      <c r="B108" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C91" s="1" t="s">
+      <c r="C108" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D91" s="5">
+      <c r="D108" s="5">
         <v>5589</v>
       </c>
     </row>
-    <row r="92" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C92" s="1" t="s">
+    <row r="109" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="16"/>
+      <c r="B109" s="16"/>
+      <c r="C109" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D92" s="5">
+      <c r="D109" s="5">
         <v>1558</v>
       </c>
     </row>
-    <row r="93" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C93" s="1" t="s">
+    <row r="110" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="16"/>
+      <c r="B110" s="16"/>
+      <c r="C110" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D93" s="5">
+      <c r="D110" s="5">
         <v>273</v>
       </c>
     </row>
-    <row r="94" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C94" s="1" t="s">
+    <row r="111" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="16"/>
+      <c r="B111" s="16"/>
+      <c r="C111" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D94" s="5">
+      <c r="D111" s="5">
         <v>13000</v>
       </c>
     </row>
-    <row r="95" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C95" s="1" t="s">
+    <row r="112" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="16"/>
+      <c r="B112" s="16"/>
+      <c r="C112" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D95" s="5">
+      <c r="D112" s="5">
         <v>3170</v>
       </c>
     </row>
-    <row r="96" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C96" s="1" t="s">
+    <row r="113" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="16"/>
+      <c r="B113" s="16"/>
+      <c r="C113" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D96" s="5">
+      <c r="D113" s="5">
         <v>3686</v>
       </c>
     </row>
-    <row r="97" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C97" s="1" t="s">
+    <row r="114" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="16"/>
+      <c r="B114" s="16"/>
+      <c r="C114" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D97" s="5">
+      <c r="D114" s="5">
         <v>1250</v>
       </c>
     </row>
-    <row r="98" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C98" s="1" t="s">
+    <row r="115" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="16"/>
+      <c r="B115" s="16"/>
+      <c r="C115" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D98" s="5">
+      <c r="D115" s="5">
         <v>1620</v>
       </c>
     </row>
-    <row r="99" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C99" s="1" t="s">
+    <row r="116" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="16"/>
+      <c r="B116" s="16"/>
+      <c r="C116" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D99" s="5">
+      <c r="D116" s="5">
         <v>650</v>
       </c>
     </row>
-    <row r="100" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C100" s="1" t="s">
+    <row r="117" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="16"/>
+      <c r="B117" s="16"/>
+      <c r="C117" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D100" s="5">
+      <c r="D117" s="5">
         <v>398</v>
       </c>
     </row>
-    <row r="101" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C101" s="1" t="s">
+    <row r="118" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="16"/>
+      <c r="B118" s="16"/>
+      <c r="C118" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D101" s="5">
+      <c r="D118" s="5">
         <v>571</v>
       </c>
     </row>
-    <row r="102" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C102" s="1" t="s">
+    <row r="119" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="16"/>
+      <c r="B119" s="16"/>
+      <c r="C119" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D102" s="5">
+      <c r="D119" s="5">
         <v>563</v>
       </c>
     </row>
-    <row r="103" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C103" s="1" t="s">
+    <row r="120" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="16"/>
+      <c r="B120" s="16"/>
+      <c r="C120" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D103" s="5">
+      <c r="D120" s="5">
         <v>286</v>
       </c>
     </row>
-    <row r="104" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C104" s="1" t="s">
+    <row r="121" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="16"/>
+      <c r="B121" s="16"/>
+      <c r="C121" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D104" s="5">
+      <c r="D121" s="5">
         <v>512</v>
       </c>
     </row>
-    <row r="105" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C105" s="1" t="s">
+    <row r="122" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="16"/>
+      <c r="B122" s="16"/>
+      <c r="C122" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D105" s="5">
+      <c r="D122" s="5">
         <v>165</v>
       </c>
     </row>
-    <row r="106" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C106" s="1" t="s">
+    <row r="123" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="16"/>
+      <c r="B123" s="16"/>
+      <c r="C123" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D106" s="5">
+      <c r="D123" s="5">
         <v>6454</v>
       </c>
     </row>
-    <row r="107" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C107" s="1" t="s">
+    <row r="124" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="16"/>
+      <c r="B124" s="16"/>
+      <c r="C124" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D107" s="5">
+      <c r="D124" s="5">
         <v>480</v>
       </c>
     </row>
-    <row r="108" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C108" s="1" t="s">
+    <row r="125" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="16"/>
+      <c r="B125" s="16"/>
+      <c r="C125" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D108" s="5">
+      <c r="D125" s="5">
         <v>865</v>
       </c>
     </row>
-    <row r="109" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B109" s="15" t="s">
+    <row r="126" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="16"/>
+      <c r="B126" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C109" s="15"/>
-      <c r="D109" s="5">
+      <c r="C126" s="17"/>
+      <c r="D126" s="5">
         <v>41090</v>
       </c>
     </row>
-    <row r="110" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="3">
+    <row r="127" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="3">
         <v>2017</v>
       </c>
-      <c r="B110" s="4" t="s">
+      <c r="B127" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C110" s="1" t="s">
+      <c r="C127" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D110" s="5">
+      <c r="D127" s="5">
         <v>5422</v>
       </c>
     </row>
-    <row r="111" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C111" s="1" t="s">
+    <row r="128" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="16"/>
+      <c r="B128" s="16"/>
+      <c r="C128" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D111" s="5">
+      <c r="D128" s="5">
         <v>1388</v>
       </c>
     </row>
-    <row r="112" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C112" s="1" t="s">
+    <row r="129" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="16"/>
+      <c r="B129" s="16"/>
+      <c r="C129" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D112" s="5">
+      <c r="D129" s="5">
         <v>236</v>
       </c>
     </row>
-    <row r="113" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C113" s="1" t="s">
+    <row r="130" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="16"/>
+      <c r="B130" s="16"/>
+      <c r="C130" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D113" s="5">
+      <c r="D130" s="5">
         <v>13887</v>
       </c>
     </row>
-    <row r="114" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C114" s="1" t="s">
+    <row r="131" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="16"/>
+      <c r="B131" s="16"/>
+      <c r="C131" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D114" s="5">
+      <c r="D131" s="5">
         <v>2860</v>
       </c>
     </row>
-    <row r="115" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C115" s="1" t="s">
+    <row r="132" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="16"/>
+      <c r="B132" s="16"/>
+      <c r="C132" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D115" s="5">
+      <c r="D132" s="5">
         <v>3484</v>
       </c>
     </row>
-    <row r="116" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C116" s="1" t="s">
+    <row r="133" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="16"/>
+      <c r="B133" s="16"/>
+      <c r="C133" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D116" s="5">
+      <c r="D133" s="5">
         <v>1152</v>
       </c>
     </row>
-    <row r="117" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C117" s="1" t="s">
+    <row r="134" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="16"/>
+      <c r="B134" s="16"/>
+      <c r="C134" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D117" s="5">
+      <c r="D134" s="5">
         <v>1569</v>
       </c>
     </row>
-    <row r="118" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C118" s="1" t="s">
+    <row r="135" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="16"/>
+      <c r="B135" s="16"/>
+      <c r="C135" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D118" s="5">
+      <c r="D135" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="119" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C119" s="1" t="s">
+    <row r="136" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="16"/>
+      <c r="B136" s="16"/>
+      <c r="C136" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D119" s="5">
+      <c r="D136" s="5">
         <v>310</v>
       </c>
     </row>
-    <row r="120" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C120" s="1" t="s">
+    <row r="137" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="16"/>
+      <c r="B137" s="16"/>
+      <c r="C137" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D120" s="5">
+      <c r="D137" s="5">
         <v>443</v>
       </c>
     </row>
-    <row r="121" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C121" s="1" t="s">
+    <row r="138" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="16"/>
+      <c r="B138" s="16"/>
+      <c r="C138" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D121" s="5">
+      <c r="D138" s="5">
         <v>118</v>
       </c>
     </row>
-    <row r="122" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C122" s="1" t="s">
+    <row r="139" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="16"/>
+      <c r="B139" s="16"/>
+      <c r="C139" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D122" s="5">
+      <c r="D139" s="5">
         <v>433</v>
       </c>
     </row>
-    <row r="123" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C123" s="1" t="s">
+    <row r="140" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="16"/>
+      <c r="B140" s="16"/>
+      <c r="C140" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D123" s="5">
+      <c r="D140" s="5">
         <v>177</v>
       </c>
     </row>
-    <row r="124" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C124" s="1" t="s">
+    <row r="141" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="16"/>
+      <c r="B141" s="16"/>
+      <c r="C141" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D124" s="5">
+      <c r="D141" s="5">
         <v>5806</v>
       </c>
     </row>
-    <row r="125" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C125" s="1" t="s">
+    <row r="142" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="16"/>
+      <c r="B142" s="16"/>
+      <c r="C142" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D125" s="5">
+      <c r="D142" s="5">
         <v>507</v>
       </c>
     </row>
-    <row r="126" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C126" s="1" t="s">
+    <row r="143" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="16"/>
+      <c r="B143" s="16"/>
+      <c r="C143" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D126" s="5">
+      <c r="D143" s="5">
         <v>1617</v>
       </c>
     </row>
-    <row r="127" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B127" s="15" t="s">
+    <row r="144" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="16"/>
+      <c r="B144" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C127" s="15"/>
-      <c r="D127" s="5">
+      <c r="C144" s="17"/>
+      <c r="D144" s="5">
         <v>40009</v>
       </c>
     </row>
-    <row r="128" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="3">
+    <row r="145" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="3">
         <v>2016</v>
       </c>
-      <c r="B128" s="4" t="s">
+      <c r="B145" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C128" s="1" t="s">
+      <c r="C145" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D128" s="5">
+      <c r="D145" s="5">
         <v>5062</v>
       </c>
     </row>
-    <row r="129" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C129" s="1" t="s">
+    <row r="146" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="16"/>
+      <c r="B146" s="16"/>
+      <c r="C146" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D129" s="5">
+      <c r="D146" s="5">
         <v>1275</v>
       </c>
     </row>
-    <row r="130" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C130" s="1" t="s">
+    <row r="147" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="16"/>
+      <c r="B147" s="16"/>
+      <c r="C147" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D130" s="5">
+      <c r="D147" s="5">
         <v>280</v>
       </c>
     </row>
-    <row r="131" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...172 lines deleted...]
-    </row>
     <row r="148" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="14"/>
-      <c r="B148" s="14"/>
+      <c r="A148" s="16"/>
+      <c r="B148" s="16"/>
       <c r="C148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="5">
-        <v>14547</v>
+        <v>14332</v>
       </c>
     </row>
     <row r="149" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="14"/>
-      <c r="B149" s="14"/>
+      <c r="A149" s="16"/>
+      <c r="B149" s="16"/>
       <c r="C149" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D149" s="5">
-        <v>1271</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="150" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="14"/>
-      <c r="B150" s="14"/>
+      <c r="A150" s="16"/>
+      <c r="B150" s="16"/>
       <c r="C150" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D150" s="5">
-        <v>3408</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="151" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="14"/>
-      <c r="B151" s="14"/>
+      <c r="A151" s="16"/>
+      <c r="B151" s="16"/>
       <c r="C151" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D151" s="5">
-        <v>1100</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="152" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="14"/>
-      <c r="B152" s="14"/>
+      <c r="A152" s="16"/>
+      <c r="B152" s="16"/>
       <c r="C152" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D152" s="5">
-        <v>1252</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="153" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="14"/>
-      <c r="B153" s="14"/>
+      <c r="A153" s="16"/>
+      <c r="B153" s="16"/>
       <c r="C153" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D153" s="5">
-        <v>506</v>
+        <v>530</v>
       </c>
     </row>
     <row r="154" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="14"/>
-      <c r="B154" s="14"/>
+      <c r="A154" s="16"/>
+      <c r="B154" s="16"/>
       <c r="C154" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D154" s="5">
-        <v>249</v>
+        <v>312</v>
       </c>
     </row>
     <row r="155" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="14"/>
-      <c r="B155" s="14"/>
+      <c r="A155" s="16"/>
+      <c r="B155" s="16"/>
       <c r="C155" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D155" s="5">
-        <v>332</v>
+        <v>421</v>
       </c>
     </row>
     <row r="156" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A156" s="14"/>
-      <c r="B156" s="14"/>
+      <c r="A156" s="16"/>
+      <c r="B156" s="16"/>
       <c r="C156" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D156" s="5">
-        <v>91</v>
+        <v>107</v>
       </c>
     </row>
     <row r="157" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="14"/>
-      <c r="B157" s="14"/>
+      <c r="A157" s="16"/>
+      <c r="B157" s="16"/>
       <c r="C157" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D157" s="5">
-        <v>430</v>
+        <v>441</v>
       </c>
     </row>
     <row r="158" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="14"/>
-      <c r="B158" s="14"/>
+      <c r="A158" s="16"/>
+      <c r="B158" s="16"/>
       <c r="C158" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D158" s="5">
-        <v>158</v>
+        <v>135</v>
       </c>
     </row>
     <row r="159" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="14"/>
-      <c r="B159" s="14"/>
+      <c r="A159" s="16"/>
+      <c r="B159" s="16"/>
       <c r="C159" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D159" s="5">
-        <v>6651</v>
+        <v>6493</v>
       </c>
     </row>
     <row r="160" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="14"/>
-      <c r="B160" s="14"/>
+      <c r="A160" s="16"/>
+      <c r="B160" s="16"/>
       <c r="C160" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D160" s="5">
-        <v>671</v>
+        <v>772</v>
       </c>
     </row>
     <row r="161" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="14"/>
-      <c r="B161" s="14"/>
+      <c r="A161" s="16"/>
+      <c r="B161" s="16"/>
       <c r="C161" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D161" s="5">
-        <v>1730</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="162" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A162" s="14"/>
-      <c r="B162" s="15" t="s">
+      <c r="A162" s="16"/>
+      <c r="B162" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C162" s="15"/>
+      <c r="C162" s="17"/>
       <c r="D162" s="5">
-        <v>38166</v>
+        <v>39853</v>
       </c>
     </row>
     <row r="163" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B163" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D163" s="5">
-        <v>3885</v>
+        <v>4703</v>
       </c>
     </row>
     <row r="164" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A164" s="14"/>
-      <c r="B164" s="14"/>
+      <c r="A164" s="16"/>
+      <c r="B164" s="16"/>
       <c r="C164" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D164" s="5">
-        <v>1097</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="165" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="14"/>
-      <c r="B165" s="14"/>
+      <c r="A165" s="16"/>
+      <c r="B165" s="16"/>
       <c r="C165" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="5">
-        <v>14135</v>
+        <v>14547</v>
       </c>
     </row>
     <row r="166" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A166" s="14"/>
-      <c r="B166" s="14"/>
+      <c r="A166" s="16"/>
+      <c r="B166" s="16"/>
       <c r="C166" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D166" s="5">
-        <v>1109</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="167" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A167" s="14"/>
-      <c r="B167" s="14"/>
+      <c r="A167" s="16"/>
+      <c r="B167" s="16"/>
       <c r="C167" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D167" s="5">
-        <v>3826</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="168" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A168" s="14"/>
-      <c r="B168" s="14"/>
+      <c r="A168" s="16"/>
+      <c r="B168" s="16"/>
       <c r="C168" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D168" s="5">
-        <v>1064</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="169" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="14"/>
-      <c r="B169" s="14"/>
+      <c r="A169" s="16"/>
+      <c r="B169" s="16"/>
       <c r="C169" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D169" s="5">
-        <v>901</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="170" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="14"/>
-      <c r="B170" s="14"/>
+      <c r="A170" s="16"/>
+      <c r="B170" s="16"/>
       <c r="C170" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D170" s="5">
-        <v>413</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="14"/>
-      <c r="B171" s="14"/>
+      <c r="A171" s="16"/>
+      <c r="B171" s="16"/>
       <c r="C171" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D171" s="5">
-        <v>201</v>
+        <v>249</v>
       </c>
     </row>
     <row r="172" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="14"/>
-      <c r="B172" s="14"/>
+      <c r="A172" s="16"/>
+      <c r="B172" s="16"/>
       <c r="C172" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D172" s="5">
-        <v>273</v>
+        <v>332</v>
       </c>
     </row>
     <row r="173" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A173" s="14"/>
-      <c r="B173" s="14"/>
+      <c r="A173" s="16"/>
+      <c r="B173" s="16"/>
       <c r="C173" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D173" s="5">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="174" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A174" s="14"/>
-      <c r="B174" s="14"/>
+      <c r="A174" s="16"/>
+      <c r="B174" s="16"/>
       <c r="C174" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D174" s="5">
-        <v>453</v>
+        <v>430</v>
       </c>
     </row>
     <row r="175" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A175" s="14"/>
-      <c r="B175" s="14"/>
+      <c r="A175" s="16"/>
+      <c r="B175" s="16"/>
       <c r="C175" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D175" s="5">
-        <v>109</v>
+        <v>158</v>
       </c>
     </row>
     <row r="176" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="14"/>
-      <c r="B176" s="14"/>
+      <c r="A176" s="16"/>
+      <c r="B176" s="16"/>
       <c r="C176" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D176" s="5">
-        <v>5237</v>
+        <v>6651</v>
       </c>
     </row>
     <row r="177" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="14"/>
-      <c r="B177" s="14"/>
+      <c r="A177" s="16"/>
+      <c r="B177" s="16"/>
       <c r="C177" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D177" s="5">
-        <v>540</v>
+        <v>671</v>
       </c>
     </row>
     <row r="178" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="14"/>
-      <c r="B178" s="14"/>
+      <c r="A178" s="16"/>
+      <c r="B178" s="16"/>
       <c r="C178" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D178" s="5">
-        <v>1294</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="179" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="14"/>
-      <c r="B179" s="15" t="s">
+      <c r="A179" s="16"/>
+      <c r="B179" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C179" s="15"/>
+      <c r="C179" s="17"/>
       <c r="D179" s="5">
-        <v>34625</v>
+        <v>38166</v>
       </c>
     </row>
     <row r="180" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B180" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D180" s="5">
-        <v>3140</v>
+        <v>3885</v>
       </c>
     </row>
     <row r="181" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="14"/>
-      <c r="B181" s="14"/>
+      <c r="A181" s="16"/>
+      <c r="B181" s="16"/>
       <c r="C181" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D181" s="5">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="16"/>
+      <c r="B182" s="16"/>
+      <c r="C182" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D182" s="5">
+        <v>14135</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="16"/>
+      <c r="B183" s="16"/>
+      <c r="C183" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D183" s="5">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="16"/>
+      <c r="B184" s="16"/>
+      <c r="C184" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" s="5">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="16"/>
+      <c r="B185" s="16"/>
+      <c r="C185" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D185" s="5">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="16"/>
+      <c r="B186" s="16"/>
+      <c r="C186" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D186" s="5">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="16"/>
+      <c r="B187" s="16"/>
+      <c r="C187" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D187" s="5">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="16"/>
+      <c r="B188" s="16"/>
+      <c r="C188" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D188" s="5">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="16"/>
+      <c r="B189" s="16"/>
+      <c r="C189" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D189" s="5">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="16"/>
+      <c r="B190" s="16"/>
+      <c r="C190" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D190" s="5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="16"/>
+      <c r="B191" s="16"/>
+      <c r="C191" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D191" s="5">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="16"/>
+      <c r="B192" s="16"/>
+      <c r="C192" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D192" s="5">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="16"/>
+      <c r="B193" s="16"/>
+      <c r="C193" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D193" s="5">
+        <v>5237</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="16"/>
+      <c r="B194" s="16"/>
+      <c r="C194" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D194" s="5">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="16"/>
+      <c r="B195" s="16"/>
+      <c r="C195" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D195" s="5">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="16"/>
+      <c r="B196" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C196" s="17"/>
+      <c r="D196" s="5">
+        <v>34625</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="3">
+        <v>2013</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D197" s="5">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="16"/>
+      <c r="B198" s="16"/>
+      <c r="C198" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D198" s="5">
         <v>860</v>
       </c>
     </row>
-    <row r="182" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C182" s="1" t="s">
+    <row r="199" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="16"/>
+      <c r="B199" s="16"/>
+      <c r="C199" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D182" s="5">
+      <c r="D199" s="5">
         <v>161</v>
       </c>
     </row>
-    <row r="183" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C183" s="1" t="s">
+    <row r="200" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="16"/>
+      <c r="B200" s="16"/>
+      <c r="C200" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D183" s="5">
+      <c r="D200" s="5">
         <v>14563</v>
       </c>
     </row>
-    <row r="184" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C184" s="1" t="s">
+    <row r="201" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="16"/>
+      <c r="B201" s="16"/>
+      <c r="C201" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D184" s="5">
+      <c r="D201" s="5">
         <v>1771</v>
       </c>
     </row>
-    <row r="185" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C185" s="1" t="s">
+    <row r="202" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="16"/>
+      <c r="B202" s="16"/>
+      <c r="C202" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D185" s="5">
+      <c r="D202" s="5">
         <v>3367</v>
       </c>
     </row>
-    <row r="186" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C186" s="1" t="s">
+    <row r="203" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="16"/>
+      <c r="B203" s="16"/>
+      <c r="C203" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D186" s="5">
+      <c r="D203" s="5">
         <v>955</v>
       </c>
     </row>
-    <row r="187" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...172 lines deleted...]
-    </row>
     <row r="204" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A204" s="14"/>
-      <c r="B204" s="14"/>
+      <c r="A204" s="16"/>
+      <c r="B204" s="16"/>
       <c r="C204" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D204" s="5">
-        <v>512</v>
+        <v>787</v>
       </c>
     </row>
     <row r="205" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A205" s="14"/>
-      <c r="B205" s="14"/>
+      <c r="A205" s="16"/>
+      <c r="B205" s="16"/>
       <c r="C205" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D205" s="5">
         <v>349</v>
       </c>
     </row>
     <row r="206" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A206" s="14"/>
-      <c r="B206" s="14"/>
+      <c r="A206" s="16"/>
+      <c r="B206" s="16"/>
       <c r="C206" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D206" s="5">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="16"/>
+      <c r="B207" s="16"/>
+      <c r="C207" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D206" s="5">
-[...6 lines deleted...]
-      <c r="C207" s="1" t="s">
+      <c r="D207" s="5">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="16"/>
+      <c r="B208" s="16"/>
+      <c r="C208" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D207" s="5">
-[...6 lines deleted...]
-      <c r="C208" s="1" t="s">
+      <c r="D208" s="5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="16"/>
+      <c r="B209" s="16"/>
+      <c r="C209" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D208" s="5">
-[...6 lines deleted...]
-      <c r="C209" s="1" t="s">
+      <c r="D209" s="5">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="16"/>
+      <c r="B210" s="16"/>
+      <c r="C210" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D209" s="5">
-[...6 lines deleted...]
-      <c r="C210" s="1" t="s">
+      <c r="D210" s="5">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="16"/>
+      <c r="B211" s="16"/>
+      <c r="C211" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D210" s="5">
-[...6 lines deleted...]
-      <c r="C211" s="1" t="s">
+      <c r="D211" s="5">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="16"/>
+      <c r="B212" s="16"/>
+      <c r="C212" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D211" s="5">
-[...6 lines deleted...]
-      <c r="C212" s="1" t="s">
+      <c r="D212" s="5">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="16"/>
+      <c r="B213" s="16"/>
+      <c r="C213" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D212" s="5">
-[...5 lines deleted...]
-      <c r="B213" s="15" t="s">
+      <c r="D213" s="5">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="16"/>
+      <c r="B214" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C213" s="15"/>
-[...8 lines deleted...]
-      <c r="B214" s="4" t="s">
+      <c r="C214" s="17"/>
+      <c r="D214" s="5">
+        <v>31192</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="3">
+        <v>2012</v>
+      </c>
+      <c r="B215" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C214" s="1" t="s">
+      <c r="C215" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D214" s="5">
-[...6 lines deleted...]
-      <c r="C215" s="1" t="s">
+      <c r="D215" s="5">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="16"/>
+      <c r="B216" s="16"/>
+      <c r="C216" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D215" s="5">
-[...6 lines deleted...]
-      <c r="C216" s="1" t="s">
+      <c r="D216" s="5">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="16"/>
+      <c r="B217" s="16"/>
+      <c r="C217" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D216" s="5">
-[...6 lines deleted...]
-      <c r="C217" s="1" t="s">
+      <c r="D217" s="5">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="16"/>
+      <c r="B218" s="16"/>
+      <c r="C218" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D217" s="5">
-[...6 lines deleted...]
-      <c r="C218" s="1" t="s">
+      <c r="D218" s="5">
+        <v>15219</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="16"/>
+      <c r="B219" s="16"/>
+      <c r="C219" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D218" s="5">
-[...6 lines deleted...]
-      <c r="C219" s="1" t="s">
+      <c r="D219" s="5">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="16"/>
+      <c r="B220" s="16"/>
+      <c r="C220" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D219" s="5">
-[...8 lines deleted...]
-      </c>
       <c r="D220" s="5">
-        <v>814</v>
+        <v>3378</v>
       </c>
     </row>
     <row r="221" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A221" s="14"/>
-      <c r="B221" s="14"/>
+      <c r="A221" s="16"/>
+      <c r="B221" s="16"/>
       <c r="C221" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D221" s="5">
-        <v>636</v>
+        <v>512</v>
       </c>
     </row>
     <row r="222" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A222" s="14"/>
-      <c r="B222" s="14"/>
+      <c r="A222" s="16"/>
+      <c r="B222" s="16"/>
       <c r="C222" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D222" s="5">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="16"/>
+      <c r="B223" s="16"/>
+      <c r="C223" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D223" s="5">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="16"/>
+      <c r="B224" s="16"/>
+      <c r="C224" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D224" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="16"/>
+      <c r="B225" s="16"/>
+      <c r="C225" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D225" s="5">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="16"/>
+      <c r="B226" s="16"/>
+      <c r="C226" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D226" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="16"/>
+      <c r="B227" s="16"/>
+      <c r="C227" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D227" s="5">
+        <v>3198</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="16"/>
+      <c r="B228" s="16"/>
+      <c r="C228" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D228" s="5">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="16"/>
+      <c r="B229" s="16"/>
+      <c r="C229" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D229" s="5">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="16"/>
+      <c r="B230" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C230" s="17"/>
+      <c r="D230" s="5">
+        <v>28798</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A231" s="3">
+        <v>2011</v>
+      </c>
+      <c r="B231" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D231" s="5">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="16"/>
+      <c r="B232" s="16"/>
+      <c r="C232" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D232" s="5">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="16"/>
+      <c r="B233" s="16"/>
+      <c r="C233" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D233" s="5">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="16"/>
+      <c r="B234" s="16"/>
+      <c r="C234" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D234" s="5">
+        <v>16023</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="16"/>
+      <c r="B235" s="16"/>
+      <c r="C235" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D235" s="5">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="16"/>
+      <c r="B236" s="16"/>
+      <c r="C236" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D236" s="5">
+        <v>4446</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A237" s="16"/>
+      <c r="B237" s="16"/>
+      <c r="C237" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D237" s="5">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A238" s="16"/>
+      <c r="B238" s="16"/>
+      <c r="C238" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D238" s="5">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A239" s="16"/>
+      <c r="B239" s="16"/>
+      <c r="C239" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D239" s="5">
         <v>316</v>
       </c>
     </row>
-    <row r="223" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C223" s="1" t="s">
+    <row r="240" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A240" s="16"/>
+      <c r="B240" s="16"/>
+      <c r="C240" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D223" s="5">
+      <c r="D240" s="5">
         <v>210</v>
       </c>
     </row>
-    <row r="224" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C224" s="1" t="s">
+    <row r="241" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A241" s="16"/>
+      <c r="B241" s="16"/>
+      <c r="C241" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D224" s="5">
+      <c r="D241" s="5">
         <v>223</v>
       </c>
     </row>
-    <row r="225" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C225" s="1" t="s">
+    <row r="242" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A242" s="16"/>
+      <c r="B242" s="16"/>
+      <c r="C242" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D225" s="5">
+      <c r="D242" s="5">
         <v>66</v>
       </c>
     </row>
-    <row r="226" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C226" s="1" t="s">
+    <row r="243" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A243" s="16"/>
+      <c r="B243" s="16"/>
+      <c r="C243" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D226" s="5">
+      <c r="D243" s="5">
         <v>224</v>
       </c>
     </row>
-    <row r="227" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C227" s="1" t="s">
+    <row r="244" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A244" s="16"/>
+      <c r="B244" s="16"/>
+      <c r="C244" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D227" s="5">
+      <c r="D244" s="5">
         <v>151</v>
       </c>
     </row>
-    <row r="228" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C228" s="1" t="s">
+    <row r="245" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A245" s="16"/>
+      <c r="B245" s="16"/>
+      <c r="C245" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D228" s="5">
+      <c r="D245" s="5">
         <v>3149</v>
       </c>
     </row>
-    <row r="229" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C229" s="1" t="s">
+    <row r="246" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A246" s="16"/>
+      <c r="B246" s="16"/>
+      <c r="C246" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D229" s="5">
+      <c r="D246" s="5">
         <v>743</v>
       </c>
     </row>
-    <row r="230" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C230" s="1" t="s">
+    <row r="247" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A247" s="16"/>
+      <c r="B247" s="16"/>
+      <c r="C247" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D230" s="5">
+      <c r="D247" s="5">
         <v>800</v>
       </c>
     </row>
-    <row r="231" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B231" s="15" t="s">
+    <row r="248" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="16"/>
+      <c r="B248" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C231" s="15"/>
-      <c r="D231" s="5">
+      <c r="C248" s="17"/>
+      <c r="D248" s="5">
         <v>32427</v>
       </c>
     </row>
-    <row r="232" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A232" s="3">
+    <row r="249" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A249" s="3">
         <v>2010</v>
       </c>
-      <c r="B232" s="4" t="s">
+      <c r="B249" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C232" s="1" t="s">
+      <c r="C249" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D232" s="5">
+      <c r="D249" s="5">
         <v>3253</v>
       </c>
     </row>
-    <row r="233" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C233" s="1" t="s">
+    <row r="250" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A250" s="16"/>
+      <c r="B250" s="16"/>
+      <c r="C250" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D233" s="5">
+      <c r="D250" s="5">
         <v>645</v>
       </c>
     </row>
-    <row r="234" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C234" s="1" t="s">
+    <row r="251" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A251" s="16"/>
+      <c r="B251" s="16"/>
+      <c r="C251" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D234" s="5">
+      <c r="D251" s="5">
         <v>188</v>
       </c>
     </row>
-    <row r="235" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C235" s="1" t="s">
+    <row r="252" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A252" s="16"/>
+      <c r="B252" s="16"/>
+      <c r="C252" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D235" s="5">
+      <c r="D252" s="5">
         <v>15890</v>
       </c>
     </row>
-    <row r="236" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C236" s="1" t="s">
+    <row r="253" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A253" s="16"/>
+      <c r="B253" s="16"/>
+      <c r="C253" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D236" s="5">
+      <c r="D253" s="5">
         <v>2814</v>
       </c>
     </row>
-    <row r="237" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C237" s="1" t="s">
+    <row r="254" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="16"/>
+      <c r="B254" s="16"/>
+      <c r="C254" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D237" s="5">
+      <c r="D254" s="5">
         <v>3610</v>
       </c>
     </row>
-    <row r="238" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C238" s="1" t="s">
+    <row r="255" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="16"/>
+      <c r="B255" s="16"/>
+      <c r="C255" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D238" s="5">
+      <c r="D255" s="5">
         <v>935</v>
       </c>
     </row>
-    <row r="239" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C239" s="1" t="s">
+    <row r="256" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A256" s="16"/>
+      <c r="B256" s="16"/>
+      <c r="C256" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D239" s="5">
+      <c r="D256" s="5">
         <v>702</v>
       </c>
     </row>
-    <row r="240" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C240" s="1" t="s">
+    <row r="257" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="16"/>
+      <c r="B257" s="16"/>
+      <c r="C257" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D240" s="5">
+      <c r="D257" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="241" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C241" s="1" t="s">
+    <row r="258" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="16"/>
+      <c r="B258" s="16"/>
+      <c r="C258" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D241" s="5">
+      <c r="D258" s="5">
         <v>191</v>
       </c>
     </row>
-    <row r="242" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C242" s="1" t="s">
+    <row r="259" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="16"/>
+      <c r="B259" s="16"/>
+      <c r="C259" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D242" s="5">
+      <c r="D259" s="5">
         <v>191</v>
       </c>
     </row>
-    <row r="243" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C243" s="1" t="s">
+    <row r="260" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="16"/>
+      <c r="B260" s="16"/>
+      <c r="C260" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D243" s="5">
+      <c r="D260" s="5">
         <v>43</v>
       </c>
     </row>
-    <row r="244" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C244" s="1" t="s">
+    <row r="261" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="16"/>
+      <c r="B261" s="16"/>
+      <c r="C261" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D244" s="5">
+      <c r="D261" s="5">
         <v>203</v>
       </c>
     </row>
-    <row r="245" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C245" s="1" t="s">
+    <row r="262" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="16"/>
+      <c r="B262" s="16"/>
+      <c r="C262" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D245" s="5">
+      <c r="D262" s="5">
         <v>209</v>
       </c>
     </row>
-    <row r="246" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C246" s="1" t="s">
+    <row r="263" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="16"/>
+      <c r="B263" s="16"/>
+      <c r="C263" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D246" s="5">
+      <c r="D263" s="5">
         <v>3633</v>
       </c>
     </row>
-    <row r="247" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C247" s="1" t="s">
+    <row r="264" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="16"/>
+      <c r="B264" s="16"/>
+      <c r="C264" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D247" s="5">
+      <c r="D264" s="5">
         <v>379</v>
       </c>
     </row>
-    <row r="248" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C248" s="1" t="s">
+    <row r="265" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="16"/>
+      <c r="B265" s="16"/>
+      <c r="C265" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D248" s="5">
+      <c r="D265" s="5">
         <v>695</v>
       </c>
     </row>
-    <row r="249" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B249" s="15" t="s">
+    <row r="266" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="16"/>
+      <c r="B266" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C249" s="15"/>
-      <c r="D249" s="5">
+      <c r="C266" s="17"/>
+      <c r="D266" s="5">
         <v>33881</v>
       </c>
     </row>
-    <row r="250" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A250" s="3">
+    <row r="267" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A267" s="3">
         <v>2009</v>
       </c>
-      <c r="B250" s="4" t="s">
+      <c r="B267" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C250" s="1" t="s">
+      <c r="C267" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D250" s="5">
+      <c r="D267" s="5">
         <v>3143</v>
       </c>
     </row>
-    <row r="251" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C251" s="1" t="s">
+    <row r="268" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="16"/>
+      <c r="B268" s="16"/>
+      <c r="C268" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D251" s="5">
+      <c r="D268" s="5">
         <v>469</v>
       </c>
     </row>
-    <row r="252" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C252" s="1" t="s">
+    <row r="269" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A269" s="16"/>
+      <c r="B269" s="16"/>
+      <c r="C269" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D252" s="5">
+      <c r="D269" s="5">
         <v>143</v>
       </c>
     </row>
-    <row r="253" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C253" s="1" t="s">
+    <row r="270" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="16"/>
+      <c r="B270" s="16"/>
+      <c r="C270" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D253" s="5">
+      <c r="D270" s="5">
         <v>15594</v>
       </c>
     </row>
-    <row r="254" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C254" s="1" t="s">
+    <row r="271" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="16"/>
+      <c r="B271" s="16"/>
+      <c r="C271" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D254" s="5">
+      <c r="D271" s="5">
         <v>2320</v>
       </c>
     </row>
-    <row r="255" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C255" s="1" t="s">
+    <row r="272" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="16"/>
+      <c r="B272" s="16"/>
+      <c r="C272" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D255" s="5">
+      <c r="D272" s="5">
         <v>3895</v>
       </c>
     </row>
-    <row r="256" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C256" s="1" t="s">
+    <row r="273" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="16"/>
+      <c r="B273" s="16"/>
+      <c r="C273" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D256" s="5">
+      <c r="D273" s="5">
         <v>882</v>
       </c>
     </row>
-    <row r="257" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C257" s="1" t="s">
+    <row r="274" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A274" s="16"/>
+      <c r="B274" s="16"/>
+      <c r="C274" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D257" s="5">
+      <c r="D274" s="5">
         <v>646</v>
       </c>
     </row>
-    <row r="258" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C258" s="1" t="s">
+    <row r="275" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="16"/>
+      <c r="B275" s="16"/>
+      <c r="C275" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D258" s="5">
+      <c r="D275" s="5">
         <v>292</v>
       </c>
     </row>
-    <row r="259" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C259" s="1" t="s">
+    <row r="276" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="16"/>
+      <c r="B276" s="16"/>
+      <c r="C276" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D259" s="5">
+      <c r="D276" s="5">
         <v>220</v>
       </c>
     </row>
-    <row r="260" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C260" s="1" t="s">
+    <row r="277" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="16"/>
+      <c r="B277" s="16"/>
+      <c r="C277" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D260" s="5">
+      <c r="D277" s="5">
         <v>208</v>
       </c>
     </row>
-    <row r="261" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C261" s="1" t="s">
+    <row r="278" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="16"/>
+      <c r="B278" s="16"/>
+      <c r="C278" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D261" s="5">
+      <c r="D278" s="5">
         <v>30</v>
       </c>
     </row>
-    <row r="262" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C262" s="1" t="s">
+    <row r="279" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="16"/>
+      <c r="B279" s="16"/>
+      <c r="C279" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D262" s="5">
+      <c r="D279" s="5">
         <v>240</v>
       </c>
     </row>
-    <row r="263" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C263" s="1" t="s">
+    <row r="280" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A280" s="16"/>
+      <c r="B280" s="16"/>
+      <c r="C280" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D263" s="5">
+      <c r="D280" s="5">
         <v>62</v>
       </c>
     </row>
-    <row r="264" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C264" s="1" t="s">
+    <row r="281" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="16"/>
+      <c r="B281" s="16"/>
+      <c r="C281" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D264" s="5">
+      <c r="D281" s="5">
         <v>4176</v>
       </c>
     </row>
-    <row r="265" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C265" s="1" t="s">
+    <row r="282" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="16"/>
+      <c r="B282" s="16"/>
+      <c r="C282" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D265" s="5">
+      <c r="D282" s="5">
         <v>469</v>
       </c>
     </row>
-    <row r="266" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C266" s="1" t="s">
+    <row r="283" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="16"/>
+      <c r="B283" s="16"/>
+      <c r="C283" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D266" s="5">
+      <c r="D283" s="5">
         <v>840</v>
       </c>
     </row>
-    <row r="267" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B267" s="15" t="s">
+    <row r="284" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A284" s="16"/>
+      <c r="B284" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C267" s="15"/>
-      <c r="D267" s="5">
+      <c r="C284" s="17"/>
+      <c r="D284" s="5">
         <v>33629</v>
       </c>
     </row>
-    <row r="268" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A268" s="3">
+    <row r="285" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A285" s="3">
         <v>2008</v>
       </c>
-      <c r="B268" s="4" t="s">
+      <c r="B285" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C268" s="1" t="s">
+      <c r="C285" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D268" s="5">
+      <c r="D285" s="5">
         <v>2638</v>
       </c>
     </row>
-    <row r="269" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C269" s="1" t="s">
+    <row r="286" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A286" s="16"/>
+      <c r="B286" s="16"/>
+      <c r="C286" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D269" s="5">
+      <c r="D286" s="5">
         <v>392</v>
       </c>
     </row>
-    <row r="270" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C270" s="1" t="s">
+    <row r="287" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A287" s="16"/>
+      <c r="B287" s="16"/>
+      <c r="C287" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D270" s="5">
+      <c r="D287" s="5">
         <v>190</v>
       </c>
     </row>
-    <row r="271" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C271" s="1" t="s">
+    <row r="288" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A288" s="16"/>
+      <c r="B288" s="16"/>
+      <c r="C288" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D271" s="5">
+      <c r="D288" s="5">
         <v>19402</v>
       </c>
     </row>
-    <row r="272" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C272" s="1" t="s">
+    <row r="289" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A289" s="16"/>
+      <c r="B289" s="16"/>
+      <c r="C289" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D272" s="5">
+      <c r="D289" s="5">
         <v>3266</v>
       </c>
     </row>
-    <row r="273" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C273" s="1" t="s">
+    <row r="290" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A290" s="16"/>
+      <c r="B290" s="16"/>
+      <c r="C290" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D273" s="5">
+      <c r="D290" s="5">
         <v>5885</v>
       </c>
     </row>
-    <row r="274" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C274" s="1" t="s">
+    <row r="291" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A291" s="16"/>
+      <c r="B291" s="16"/>
+      <c r="C291" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D274" s="5">
+      <c r="D291" s="5">
         <v>983</v>
       </c>
     </row>
-    <row r="275" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C275" s="1" t="s">
+    <row r="292" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A292" s="16"/>
+      <c r="B292" s="16"/>
+      <c r="C292" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D275" s="5">
+      <c r="D292" s="5">
         <v>558</v>
       </c>
     </row>
-    <row r="276" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C276" s="1" t="s">
+    <row r="293" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A293" s="16"/>
+      <c r="B293" s="16"/>
+      <c r="C293" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D276" s="5">
+      <c r="D293" s="5">
         <v>292</v>
       </c>
     </row>
-    <row r="277" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C277" s="1" t="s">
+    <row r="294" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="16"/>
+      <c r="B294" s="16"/>
+      <c r="C294" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D277" s="5">
+      <c r="D294" s="5">
         <v>206</v>
       </c>
     </row>
-    <row r="278" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C278" s="1" t="s">
+    <row r="295" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A295" s="16"/>
+      <c r="B295" s="16"/>
+      <c r="C295" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D278" s="5">
+      <c r="D295" s="5">
         <v>268</v>
       </c>
     </row>
-    <row r="279" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C279" s="1" t="s">
+    <row r="296" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A296" s="16"/>
+      <c r="B296" s="16"/>
+      <c r="C296" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D279" s="5">
+      <c r="D296" s="5">
         <v>32</v>
       </c>
     </row>
-    <row r="280" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C280" s="1" t="s">
+    <row r="297" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A297" s="16"/>
+      <c r="B297" s="16"/>
+      <c r="C297" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D280" s="5">
+      <c r="D297" s="5">
         <v>170</v>
       </c>
     </row>
-    <row r="281" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C281" s="1" t="s">
+    <row r="298" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="16"/>
+      <c r="B298" s="16"/>
+      <c r="C298" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D281" s="5">
+      <c r="D298" s="5">
         <v>110</v>
       </c>
     </row>
-    <row r="282" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C282" s="1" t="s">
+    <row r="299" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A299" s="16"/>
+      <c r="B299" s="16"/>
+      <c r="C299" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D282" s="5">
+      <c r="D299" s="5">
         <v>2370</v>
       </c>
     </row>
-    <row r="283" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C283" s="1" t="s">
+    <row r="300" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A300" s="16"/>
+      <c r="B300" s="16"/>
+      <c r="C300" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D283" s="5">
+      <c r="D300" s="5">
         <v>596</v>
       </c>
     </row>
-    <row r="284" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C284" s="1" t="s">
+    <row r="301" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A301" s="16"/>
+      <c r="B301" s="16"/>
+      <c r="C301" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D284" s="5">
+      <c r="D301" s="5">
         <v>442</v>
       </c>
     </row>
-    <row r="285" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B285" s="15" t="s">
+    <row r="302" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A302" s="16"/>
+      <c r="B302" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C285" s="15"/>
-      <c r="D285" s="5">
+      <c r="C302" s="17"/>
+      <c r="D302" s="5">
         <v>37800</v>
       </c>
     </row>
-    <row r="286" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A286" s="3">
+    <row r="303" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A303" s="3">
         <v>2007</v>
       </c>
-      <c r="B286" s="4" t="s">
+      <c r="B303" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C286" s="1" t="s">
+      <c r="C303" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D286" s="5">
+      <c r="D303" s="5">
         <v>2424</v>
       </c>
     </row>
-    <row r="287" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C287" s="1" t="s">
+    <row r="304" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A304" s="16"/>
+      <c r="B304" s="16"/>
+      <c r="C304" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D287" s="5">
+      <c r="D304" s="5">
         <v>362</v>
       </c>
     </row>
-    <row r="288" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C288" s="1" t="s">
+    <row r="305" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A305" s="16"/>
+      <c r="B305" s="16"/>
+      <c r="C305" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D288" s="5">
+      <c r="D305" s="5">
         <v>178</v>
       </c>
     </row>
-    <row r="289" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C289" s="1" t="s">
+    <row r="306" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A306" s="16"/>
+      <c r="B306" s="16"/>
+      <c r="C306" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D289" s="5">
+      <c r="D306" s="5">
         <v>14916</v>
       </c>
     </row>
-    <row r="290" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C290" s="1" t="s">
+    <row r="307" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A307" s="16"/>
+      <c r="B307" s="16"/>
+      <c r="C307" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D290" s="5">
+      <c r="D307" s="5">
         <v>3984</v>
       </c>
     </row>
-    <row r="291" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C291" s="1" t="s">
+    <row r="308" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A308" s="16"/>
+      <c r="B308" s="16"/>
+      <c r="C308" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D291" s="5">
+      <c r="D308" s="5">
         <v>7132</v>
       </c>
     </row>
-    <row r="292" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C292" s="1" t="s">
+    <row r="309" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A309" s="16"/>
+      <c r="B309" s="16"/>
+      <c r="C309" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D292" s="5">
+      <c r="D309" s="5">
         <v>723</v>
       </c>
     </row>
-    <row r="293" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C293" s="1" t="s">
+    <row r="310" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A310" s="16"/>
+      <c r="B310" s="16"/>
+      <c r="C310" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D293" s="5">
+      <c r="D310" s="5">
         <v>606</v>
       </c>
     </row>
-    <row r="294" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C294" s="1" t="s">
+    <row r="311" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A311" s="16"/>
+      <c r="B311" s="16"/>
+      <c r="C311" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D294" s="5">
+      <c r="D311" s="5">
         <v>353</v>
       </c>
     </row>
-    <row r="295" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C295" s="1" t="s">
+    <row r="312" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A312" s="16"/>
+      <c r="B312" s="16"/>
+      <c r="C312" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D295" s="5">
+      <c r="D312" s="5">
         <v>206</v>
       </c>
     </row>
-    <row r="296" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C296" s="1" t="s">
+    <row r="313" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A313" s="16"/>
+      <c r="B313" s="16"/>
+      <c r="C313" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D296" s="5">
+      <c r="D313" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="297" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C297" s="1" t="s">
+    <row r="314" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A314" s="16"/>
+      <c r="B314" s="16"/>
+      <c r="C314" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D297" s="5">
+      <c r="D314" s="5">
         <v>26</v>
       </c>
     </row>
-    <row r="298" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C298" s="1" t="s">
+    <row r="315" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A315" s="16"/>
+      <c r="B315" s="16"/>
+      <c r="C315" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D298" s="5">
+      <c r="D315" s="5">
         <v>140</v>
       </c>
     </row>
-    <row r="299" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C299" s="1" t="s">
+    <row r="316" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A316" s="16"/>
+      <c r="B316" s="16"/>
+      <c r="C316" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D299" s="5">
+      <c r="D316" s="5">
         <v>100</v>
       </c>
     </row>
-    <row r="300" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C300" s="1" t="s">
+    <row r="317" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A317" s="16"/>
+      <c r="B317" s="16"/>
+      <c r="C317" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D300" s="5">
+      <c r="D317" s="5">
         <v>2570</v>
       </c>
     </row>
-    <row r="301" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C301" s="1" t="s">
+    <row r="318" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A318" s="16"/>
+      <c r="B318" s="16"/>
+      <c r="C318" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D301" s="5">
+      <c r="D318" s="5">
         <v>618</v>
       </c>
     </row>
-    <row r="302" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C302" s="1" t="s">
+    <row r="319" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A319" s="16"/>
+      <c r="B319" s="16"/>
+      <c r="C319" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D302" s="5">
+      <c r="D319" s="5">
         <v>393</v>
       </c>
     </row>
-    <row r="303" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B303" s="15" t="s">
+    <row r="320" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A320" s="16"/>
+      <c r="B320" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C303" s="15"/>
-      <c r="D303" s="5">
+      <c r="C320" s="17"/>
+      <c r="D320" s="5">
         <v>34991</v>
       </c>
     </row>
-    <row r="304" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A304" s="3">
+    <row r="321" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A321" s="3">
         <v>2006</v>
       </c>
-      <c r="B304" s="4" t="s">
+      <c r="B321" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C304" s="1" t="s">
+      <c r="C321" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D304" s="5">
+      <c r="D321" s="5">
         <v>2108</v>
       </c>
     </row>
-    <row r="305" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C305" s="1" t="s">
+    <row r="322" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A322" s="16"/>
+      <c r="B322" s="16"/>
+      <c r="C322" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D305" s="5">
+      <c r="D322" s="5">
         <v>272</v>
       </c>
     </row>
-    <row r="306" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C306" s="1" t="s">
+    <row r="323" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A323" s="16"/>
+      <c r="B323" s="16"/>
+      <c r="C323" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D306" s="5">
+      <c r="D323" s="5">
         <v>740</v>
       </c>
     </row>
-    <row r="307" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C307" s="1" t="s">
+    <row r="324" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A324" s="16"/>
+      <c r="B324" s="16"/>
+      <c r="C324" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D307" s="5">
+      <c r="D324" s="5">
         <v>169</v>
       </c>
     </row>
-    <row r="308" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...172 lines deleted...]
-    </row>
     <row r="325" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A325" s="14"/>
-      <c r="B325" s="14"/>
+      <c r="A325" s="16"/>
+      <c r="B325" s="16"/>
       <c r="C325" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D325" s="5">
-        <v>15525</v>
+        <v>16451</v>
       </c>
     </row>
     <row r="326" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A326" s="14"/>
-      <c r="B326" s="14"/>
+      <c r="A326" s="16"/>
+      <c r="B326" s="16"/>
       <c r="C326" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D326" s="5">
-        <v>2140</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="327" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A327" s="14"/>
-      <c r="B327" s="14"/>
+      <c r="A327" s="16"/>
+      <c r="B327" s="16"/>
       <c r="C327" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D327" s="5">
-        <v>9248</v>
+        <v>9653</v>
       </c>
     </row>
     <row r="328" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A328" s="14"/>
-      <c r="B328" s="14"/>
+      <c r="A328" s="16"/>
+      <c r="B328" s="16"/>
       <c r="C328" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D328" s="5">
-        <v>600</v>
+        <v>690</v>
       </c>
     </row>
     <row r="329" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A329" s="14"/>
-      <c r="B329" s="14"/>
+      <c r="A329" s="16"/>
+      <c r="B329" s="16"/>
       <c r="C329" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D329" s="5">
-        <v>475</v>
+        <v>512</v>
       </c>
     </row>
     <row r="330" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A330" s="14"/>
-      <c r="B330" s="14"/>
+      <c r="A330" s="16"/>
+      <c r="B330" s="16"/>
       <c r="C330" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D330" s="5">
-        <v>168</v>
+        <v>197</v>
       </c>
     </row>
     <row r="331" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A331" s="14"/>
-      <c r="B331" s="14"/>
+      <c r="A331" s="16"/>
+      <c r="B331" s="16"/>
       <c r="C331" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D331" s="5">
-        <v>201</v>
+        <v>228</v>
       </c>
     </row>
     <row r="332" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A332" s="14"/>
-      <c r="B332" s="14"/>
+      <c r="A332" s="16"/>
+      <c r="B332" s="16"/>
       <c r="C332" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D332" s="5">
-        <v>172</v>
+        <v>191</v>
       </c>
     </row>
     <row r="333" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A333" s="14"/>
-      <c r="B333" s="14"/>
+      <c r="A333" s="16"/>
+      <c r="B333" s="16"/>
       <c r="C333" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D333" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="16"/>
+      <c r="B334" s="16"/>
+      <c r="C334" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D334" s="5">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="16"/>
+      <c r="B335" s="16"/>
+      <c r="C335" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D335" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="16"/>
+      <c r="B336" s="16"/>
+      <c r="C336" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D336" s="5">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A337" s="16"/>
+      <c r="B337" s="16"/>
+      <c r="C337" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D337" s="5">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A338" s="16"/>
+      <c r="B338" s="16"/>
+      <c r="C338" s="1" t="s">
         <v>20</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C334" s="1" t="s">
+      <c r="D338" s="5">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A339" s="16"/>
+      <c r="B339" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C339" s="17"/>
+      <c r="D339" s="5">
+        <v>37171</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A340" s="3">
+        <v>2005</v>
+      </c>
+      <c r="B340" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D340" s="5">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="16"/>
+      <c r="B341" s="16"/>
+      <c r="C341" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D341" s="5">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A342" s="16"/>
+      <c r="B342" s="16"/>
+      <c r="C342" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D342" s="5">
+        <v>15525</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="16"/>
+      <c r="B343" s="16"/>
+      <c r="C343" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D343" s="5">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A344" s="16"/>
+      <c r="B344" s="16"/>
+      <c r="C344" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D344" s="5">
+        <v>9248</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A345" s="16"/>
+      <c r="B345" s="16"/>
+      <c r="C345" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D345" s="5">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A346" s="16"/>
+      <c r="B346" s="16"/>
+      <c r="C346" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D346" s="5">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A347" s="16"/>
+      <c r="B347" s="16"/>
+      <c r="C347" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D347" s="5">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A348" s="16"/>
+      <c r="B348" s="16"/>
+      <c r="C348" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D348" s="5">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A349" s="16"/>
+      <c r="B349" s="16"/>
+      <c r="C349" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D349" s="5">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A350" s="16"/>
+      <c r="B350" s="16"/>
+      <c r="C350" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D350" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A351" s="16"/>
+      <c r="B351" s="16"/>
+      <c r="C351" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D334" s="5">
+      <c r="D351" s="5">
         <v>356</v>
       </c>
     </row>
-    <row r="335" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...172 lines deleted...]
-    </row>
     <row r="352" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A352" s="14"/>
-      <c r="B352" s="14"/>
+      <c r="A352" s="16"/>
+      <c r="B352" s="16"/>
       <c r="C352" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D352" s="5">
-        <v>2246</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="353" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A353" s="14"/>
-      <c r="B353" s="14"/>
+      <c r="A353" s="16"/>
+      <c r="B353" s="16"/>
       <c r="C353" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D353" s="5">
-        <v>534</v>
+        <v>498</v>
       </c>
     </row>
     <row r="354" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A354" s="14"/>
-      <c r="B354" s="14"/>
+      <c r="A354" s="16"/>
+      <c r="B354" s="16"/>
       <c r="C354" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D354" s="5">
-        <v>163</v>
+        <v>133</v>
       </c>
     </row>
     <row r="355" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A355" s="14"/>
-      <c r="B355" s="15" t="s">
+      <c r="A355" s="16"/>
+      <c r="B355" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C355" s="15"/>
+      <c r="C355" s="17"/>
       <c r="D355" s="5">
-        <v>32525</v>
+        <v>34058</v>
       </c>
     </row>
     <row r="356" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="B356" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D356" s="5">
-        <v>1337</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="357" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A357" s="14"/>
-      <c r="B357" s="14"/>
+      <c r="A357" s="16"/>
+      <c r="B357" s="16"/>
       <c r="C357" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D357" s="5">
-        <v>89</v>
+        <v>113</v>
       </c>
     </row>
     <row r="358" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A358" s="14"/>
-      <c r="B358" s="14"/>
+      <c r="A358" s="16"/>
+      <c r="B358" s="16"/>
       <c r="C358" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D358" s="5">
         <v>700</v>
       </c>
     </row>
     <row r="359" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A359" s="14"/>
-      <c r="B359" s="14"/>
+      <c r="A359" s="16"/>
+      <c r="B359" s="16"/>
       <c r="C359" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D359" s="5">
-        <v>78</v>
+        <v>171</v>
       </c>
     </row>
     <row r="360" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A360" s="14"/>
-      <c r="B360" s="14"/>
+      <c r="A360" s="16"/>
+      <c r="B360" s="16"/>
       <c r="C360" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D360" s="5">
-        <v>10324</v>
+        <v>14054</v>
       </c>
     </row>
     <row r="361" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A361" s="14"/>
-      <c r="B361" s="14"/>
+      <c r="A361" s="16"/>
+      <c r="B361" s="16"/>
       <c r="C361" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D361" s="5">
-        <v>1813</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="362" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A362" s="14"/>
-      <c r="B362" s="14"/>
+      <c r="A362" s="16"/>
+      <c r="B362" s="16"/>
       <c r="C362" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D362" s="5">
-        <v>6662</v>
+        <v>9207</v>
       </c>
     </row>
     <row r="363" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A363" s="14"/>
-      <c r="B363" s="14"/>
+      <c r="A363" s="16"/>
+      <c r="B363" s="16"/>
       <c r="C363" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D363" s="5">
-        <v>627</v>
+        <v>580</v>
       </c>
     </row>
     <row r="364" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A364" s="14"/>
-      <c r="B364" s="14"/>
+      <c r="A364" s="16"/>
+      <c r="B364" s="16"/>
       <c r="C364" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D364" s="5">
-        <v>442</v>
+        <v>402</v>
       </c>
     </row>
     <row r="365" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A365" s="14"/>
-      <c r="B365" s="14"/>
+      <c r="A365" s="16"/>
+      <c r="B365" s="16"/>
       <c r="C365" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D365" s="5">
-        <v>206</v>
+        <v>179</v>
       </c>
     </row>
     <row r="366" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A366" s="14"/>
-      <c r="B366" s="14"/>
+      <c r="A366" s="16"/>
+      <c r="B366" s="16"/>
       <c r="C366" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D366" s="5">
-        <v>209</v>
+        <v>226</v>
       </c>
     </row>
     <row r="367" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A367" s="14"/>
-      <c r="B367" s="14"/>
+      <c r="A367" s="16"/>
+      <c r="B367" s="16"/>
       <c r="C367" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D367" s="5">
-        <v>119</v>
+        <v>147</v>
       </c>
     </row>
     <row r="368" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A368" s="14"/>
-      <c r="B368" s="14"/>
+      <c r="A368" s="16"/>
+      <c r="B368" s="16"/>
       <c r="C368" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D368" s="5">
-        <v>85</v>
+        <v>98</v>
       </c>
     </row>
     <row r="369" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A369" s="14"/>
-      <c r="B369" s="14"/>
+      <c r="A369" s="16"/>
+      <c r="B369" s="16"/>
       <c r="C369" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D369" s="5">
-        <v>2823</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="370" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A370" s="14"/>
-      <c r="B370" s="14"/>
+      <c r="A370" s="16"/>
+      <c r="B370" s="16"/>
       <c r="C370" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D370" s="5">
-        <v>571</v>
+        <v>534</v>
       </c>
     </row>
     <row r="371" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A371" s="14"/>
-      <c r="B371" s="14"/>
+      <c r="A371" s="16"/>
+      <c r="B371" s="16"/>
       <c r="C371" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D371" s="5">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A372" s="16"/>
+      <c r="B372" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C372" s="17"/>
+      <c r="D372" s="5">
+        <v>32525</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A373" s="3">
+        <v>2003</v>
+      </c>
+      <c r="B373" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D373" s="5">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A374" s="16"/>
+      <c r="B374" s="16"/>
+      <c r="C374" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D374" s="5">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A375" s="16"/>
+      <c r="B375" s="16"/>
+      <c r="C375" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D375" s="5">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A376" s="16"/>
+      <c r="B376" s="16"/>
+      <c r="C376" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D376" s="5">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A377" s="16"/>
+      <c r="B377" s="16"/>
+      <c r="C377" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D377" s="5">
+        <v>10324</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A378" s="16"/>
+      <c r="B378" s="16"/>
+      <c r="C378" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D378" s="5">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A379" s="16"/>
+      <c r="B379" s="16"/>
+      <c r="C379" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D379" s="5">
+        <v>6662</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A380" s="16"/>
+      <c r="B380" s="16"/>
+      <c r="C380" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D380" s="5">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A381" s="16"/>
+      <c r="B381" s="16"/>
+      <c r="C381" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D381" s="5">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A382" s="16"/>
+      <c r="B382" s="16"/>
+      <c r="C382" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D382" s="5">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A383" s="16"/>
+      <c r="B383" s="16"/>
+      <c r="C383" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D383" s="5">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A384" s="16"/>
+      <c r="B384" s="16"/>
+      <c r="C384" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D384" s="5">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A385" s="16"/>
+      <c r="B385" s="16"/>
+      <c r="C385" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D385" s="5">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A386" s="16"/>
+      <c r="B386" s="16"/>
+      <c r="C386" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D386" s="5">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A387" s="16"/>
+      <c r="B387" s="16"/>
+      <c r="C387" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D387" s="5">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A388" s="16"/>
+      <c r="B388" s="16"/>
+      <c r="C388" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D388" s="5">
         <v>233</v>
       </c>
     </row>
-    <row r="372" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B372" s="15" t="s">
+    <row r="389" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A389" s="16"/>
+      <c r="B389" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C372" s="15"/>
-      <c r="D372" s="5">
+      <c r="C389" s="17"/>
+      <c r="D389" s="5">
         <v>26318</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="63">
-[...34 lines deleted...]
-    <mergeCell ref="B147:B161"/>
+  <mergeCells count="66">
+    <mergeCell ref="A3:A18"/>
+    <mergeCell ref="B3:B17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="A20:A35"/>
+    <mergeCell ref="B20:B34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="A37:A51"/>
+    <mergeCell ref="B37:B50"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="A53:A69"/>
+    <mergeCell ref="B53:B68"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="A71:A88"/>
+    <mergeCell ref="B71:B87"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="A90:A107"/>
+    <mergeCell ref="B90:B106"/>
+    <mergeCell ref="B107:C107"/>
+    <mergeCell ref="A109:A126"/>
+    <mergeCell ref="B109:B125"/>
+    <mergeCell ref="B126:C126"/>
+    <mergeCell ref="A128:A144"/>
+    <mergeCell ref="B128:B143"/>
+    <mergeCell ref="B144:C144"/>
+    <mergeCell ref="A146:A162"/>
+    <mergeCell ref="B146:B161"/>
     <mergeCell ref="B162:C162"/>
     <mergeCell ref="A164:A179"/>
     <mergeCell ref="B164:B178"/>
     <mergeCell ref="B179:C179"/>
-    <mergeCell ref="A111:A127"/>
-[...22 lines deleted...]
-    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="A181:A196"/>
+    <mergeCell ref="B181:B195"/>
+    <mergeCell ref="B196:C196"/>
+    <mergeCell ref="A198:A214"/>
+    <mergeCell ref="B198:B213"/>
+    <mergeCell ref="B214:C214"/>
+    <mergeCell ref="A216:A230"/>
+    <mergeCell ref="B216:B229"/>
+    <mergeCell ref="B230:C230"/>
+    <mergeCell ref="A232:A248"/>
+    <mergeCell ref="B232:B247"/>
+    <mergeCell ref="B248:C248"/>
+    <mergeCell ref="A250:A266"/>
+    <mergeCell ref="B250:B265"/>
+    <mergeCell ref="B266:C266"/>
+    <mergeCell ref="A268:A284"/>
+    <mergeCell ref="B268:B283"/>
+    <mergeCell ref="B284:C284"/>
+    <mergeCell ref="A286:A302"/>
+    <mergeCell ref="B286:B301"/>
+    <mergeCell ref="B302:C302"/>
+    <mergeCell ref="A304:A320"/>
+    <mergeCell ref="B304:B319"/>
+    <mergeCell ref="B320:C320"/>
+    <mergeCell ref="A322:A339"/>
+    <mergeCell ref="B322:B338"/>
+    <mergeCell ref="B339:C339"/>
+    <mergeCell ref="A374:A389"/>
+    <mergeCell ref="B374:B388"/>
+    <mergeCell ref="B389:C389"/>
+    <mergeCell ref="A341:A355"/>
+    <mergeCell ref="B341:B354"/>
+    <mergeCell ref="B355:C355"/>
+    <mergeCell ref="A357:A372"/>
+    <mergeCell ref="B357:B371"/>
+    <mergeCell ref="B372:C372"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAEA81DF-BEF8-46C6-AA83-218357057CDB}">
-  <dimension ref="A1:J23"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J28" sqref="J28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N14" sqref="N14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.7109375" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
     <col min="4" max="4" width="14.140625" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" customWidth="1"/>
     <col min="7" max="7" width="12.5703125" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="16" t="s">
+      <c r="B1" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="C1" s="16"/>
-[...5 lines deleted...]
-      <c r="I1" s="17" t="s">
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>34</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="I2" s="16"/>
+      <c r="I2" s="14"/>
       <c r="J2" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="10">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B3" s="11">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C3" s="11">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D3" s="11">
         <v>0</v>
       </c>
       <c r="E3" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F3" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G3" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H3" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I3" s="11">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J3" s="12">
-        <v>36.87943262411347</v>
+        <v>42.5</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B4" s="11">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C4" s="11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4" s="11">
         <v>0</v>
       </c>
       <c r="E4" s="11">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F4" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G4" s="11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H4" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I4" s="11">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="J4" s="12">
-        <v>34.29</v>
+        <v>36.87943262411347</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="11">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C5" s="11">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D5" s="11">
         <v>0</v>
       </c>
       <c r="E5" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F5" s="11">
         <v>2</v>
       </c>
       <c r="G5" s="11">
         <v>0</v>
       </c>
       <c r="H5" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I5" s="11">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J5" s="12">
-        <v>29.79</v>
+        <v>34.29</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B6" s="11">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C6" s="11">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D6" s="11">
         <v>0</v>
       </c>
       <c r="E6" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F6" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G6" s="11">
         <v>0</v>
       </c>
       <c r="H6" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I6" s="11">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J6" s="12">
-        <v>24.43</v>
+        <v>29.79</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B7" s="11">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C7" s="11">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D7" s="11">
         <v>0</v>
       </c>
       <c r="E7" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F7" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G7" s="11">
         <v>0</v>
       </c>
       <c r="H7" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I7" s="11">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J7" s="12">
-        <v>26.92</v>
+        <v>24.43</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B8" s="11">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C8" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F8" s="11">
         <v>3</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I8" s="11">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J8" s="12">
-        <v>35.29</v>
+        <v>26.92</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="10">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B9" s="11">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C9" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F9" s="11">
+        <v>3</v>
+      </c>
+      <c r="G9" s="11">
+        <v>0</v>
+      </c>
+      <c r="H9" s="11">
         <v>2</v>
       </c>
-      <c r="G9" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="I9" s="11">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="J9" s="12">
-        <v>31.3</v>
+        <v>35.29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="10">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B10" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D10" s="11">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E10" s="11">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F10" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G10" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H10" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I10" s="11">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J10" s="12">
-        <v>26.73</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B11" s="11">
+        <v>3</v>
+      </c>
+      <c r="C11" s="11">
+        <v>15</v>
+      </c>
+      <c r="D11" s="11">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H11" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I11" s="11">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="J11" s="12">
-        <v>35</v>
+        <v>26.73</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="10">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B12" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C12" s="11">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D12" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H12" s="11">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="I12" s="11">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J12" s="12">
-        <v>33.659999999999997</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B13" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C13" s="11">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D13" s="11">
         <v>3</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H13" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I13" s="11">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="J13" s="12">
-        <v>29</v>
+        <v>33.659999999999997</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="10">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B14" s="11">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="C14" s="11">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D14" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H14" s="11">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="I14" s="11">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="J14" s="12">
-        <v>37.78</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="10">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B15" s="11">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D15" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>1</v>
       </c>
       <c r="H15" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I15" s="11">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="J15" s="12">
-        <v>39.26</v>
+        <v>37.78</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="10">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B16" s="11">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C16" s="11">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D16" s="11">
         <v>3</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H16" s="11">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="I16" s="11">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="J16" s="12">
-        <v>29.51</v>
+        <v>39.26</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="10">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B17" s="11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C17" s="11">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D17" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E17" s="11">
         <v>0</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H17" s="11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I17" s="11">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J17" s="12">
-        <v>33.04</v>
+        <v>29.51</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="10">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="B18" s="11">
+        <v>8</v>
+      </c>
+      <c r="C18" s="11">
+        <v>18</v>
+      </c>
+      <c r="D18" s="11">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
       <c r="F18" s="11">
         <v>0</v>
       </c>
       <c r="G18" s="11">
         <v>3</v>
       </c>
       <c r="H18" s="11">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I18" s="11">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J18" s="12">
-        <v>35.92</v>
+        <v>33.04</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="10">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="B19" s="11">
+        <v>4</v>
+      </c>
+      <c r="C19" s="11">
+        <v>17</v>
+      </c>
+      <c r="D19" s="11">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
       <c r="E19" s="11">
         <v>0</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="11">
         <v>3</v>
       </c>
       <c r="H19" s="11">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I19" s="11">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="J19" s="12">
-        <v>27.17</v>
+        <v>35.92</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="10">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="B20" s="11">
+        <v>6</v>
+      </c>
+      <c r="C20" s="11">
+        <v>7</v>
+      </c>
+      <c r="D20" s="11">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>3</v>
       </c>
       <c r="H20" s="11">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I20" s="11">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="J20" s="12">
-        <v>17.2</v>
+        <v>27.17</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="10">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="B21" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C21" s="11">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="D21" s="11">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H21" s="11">
         <v>0</v>
       </c>
       <c r="I21" s="11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J21" s="12">
-        <v>6.61</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="10">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="B22" s="11">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="J22" s="12">
-        <v>23.31</v>
+        <v>6.61</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="10">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="B23" s="11">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H23" s="11">
         <v>0</v>
       </c>
       <c r="I23" s="11">
+        <v>31</v>
+      </c>
+      <c r="J23" s="12">
+        <v>23.31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="10">
+        <v>2003</v>
+      </c>
+      <c r="B24" s="11">
+        <v>8</v>
+      </c>
+      <c r="C24" s="11">
+        <v>0</v>
+      </c>
+      <c r="D24" s="11">
+        <v>2</v>
+      </c>
+      <c r="E24" s="11">
+        <v>0</v>
+      </c>
+      <c r="F24" s="11">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>1</v>
+      </c>
+      <c r="H24" s="11">
+        <v>0</v>
+      </c>
+      <c r="I24" s="11">
         <v>11</v>
       </c>
-      <c r="J23" s="12">
+      <c r="J24" s="12">
         <v>10.19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="I1:I2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>