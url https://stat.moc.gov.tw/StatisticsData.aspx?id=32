--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\2文化培力\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\2文化培力\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A043564-3902-4ADB-905D-28B5088256A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5006DC0-519D-487B-AB9E-6EF88C7E622D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6872798E-CB2E-4837-8A72-65EBFC216A0C}"/>
+    <workbookView xWindow="6810" yWindow="390" windowWidth="25470" windowHeight="14700" activeTab="2" xr2:uid="{6872798E-CB2E-4837-8A72-65EBFC216A0C}"/>
   </bookViews>
   <sheets>
     <sheet name="高等教育人才培育概況" sheetId="1" r:id="rId1"/>
     <sheet name="高中職教育文化人才培育概況" sheetId="2" r:id="rId2"/>
     <sheet name="高級中等以下學校藝術才能班辦理概況" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="41">
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>項目</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>教師數</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
@@ -1140,4015 +1140,4366 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52E2B500-B6F0-42AE-B7E4-D0E1DB46EBDE}">
-  <dimension ref="A1:I78"/>
+  <dimension ref="A1:I85"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H7" sqref="H7"/>
+    <sheetView topLeftCell="A46" workbookViewId="0">
+      <selection activeCell="L11" sqref="L11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.140625" customWidth="1"/>
     <col min="4" max="8" width="18" style="9" customWidth="1"/>
     <col min="9" max="9" width="18" style="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="8">
-        <v>728</v>
+        <v>695</v>
       </c>
       <c r="E2" s="8">
-        <v>13622</v>
+        <v>13283</v>
       </c>
       <c r="F2" s="8">
-        <v>4224</v>
+        <v>2704</v>
       </c>
       <c r="G2" s="8">
-        <v>2542</v>
+        <v>4137</v>
       </c>
       <c r="H2" s="8">
-        <v>578</v>
+        <v>722</v>
       </c>
       <c r="I2" s="11">
-        <v>18.71153846153846</v>
+        <v>19.112230215827338</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
       <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="8">
-        <v>2786</v>
+        <v>2649</v>
       </c>
       <c r="E3" s="8">
-        <v>68919</v>
+        <v>64596</v>
       </c>
       <c r="F3" s="8">
-        <v>7929</v>
+        <v>15711</v>
       </c>
       <c r="G3" s="8">
-        <v>16553</v>
+        <v>7659</v>
       </c>
       <c r="H3" s="8">
-        <v>1373</v>
+        <v>1443</v>
       </c>
       <c r="I3" s="11">
-        <v>24.73761665470208</v>
+        <v>24.385050962627407</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14"/>
       <c r="B4" s="14"/>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="8">
-        <v>2987</v>
+        <v>2822</v>
       </c>
       <c r="E4" s="8">
-        <v>86001</v>
+        <v>81451</v>
       </c>
       <c r="F4" s="8">
-        <v>12342</v>
+        <v>18710</v>
       </c>
       <c r="G4" s="8">
-        <v>20313</v>
+        <v>12040</v>
       </c>
       <c r="H4" s="8">
-        <v>2643</v>
+        <v>2801</v>
       </c>
       <c r="I4" s="11">
-        <v>28.791764312018749</v>
+        <v>28.862863217576187</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14"/>
       <c r="B5" s="14"/>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="8">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="E5" s="8">
-        <v>14523</v>
+        <v>14094</v>
       </c>
       <c r="F5" s="8">
-        <v>2210</v>
+        <v>3438</v>
       </c>
       <c r="G5" s="8">
-        <v>3799</v>
+        <v>2136</v>
       </c>
       <c r="H5" s="8">
-        <v>491</v>
+        <v>545</v>
       </c>
       <c r="I5" s="11">
-        <v>32.562780269058294</v>
+        <v>32.325688073394495</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="14"/>
       <c r="B6" s="14"/>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="8">
-        <v>1036</v>
+        <v>943</v>
       </c>
       <c r="E6" s="8">
-        <v>35765</v>
+        <v>34011</v>
       </c>
       <c r="F6" s="8">
-        <v>1898</v>
+        <v>8647</v>
       </c>
       <c r="G6" s="8">
-        <v>10498</v>
+        <v>1656</v>
       </c>
       <c r="H6" s="8">
-        <v>582</v>
+        <v>592</v>
       </c>
       <c r="I6" s="11">
-        <v>34.522200772200769</v>
+        <v>36.06680805938494</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="14"/>
       <c r="B7" s="14"/>
       <c r="C7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="8">
-        <v>499</v>
+        <v>483</v>
       </c>
       <c r="E7" s="8">
-        <v>12410</v>
+        <v>11977</v>
       </c>
       <c r="F7" s="8">
-        <v>2351</v>
+        <v>2666</v>
       </c>
       <c r="G7" s="8">
-        <v>2774</v>
+        <v>2303</v>
       </c>
       <c r="H7" s="8">
-        <v>626</v>
+        <v>595</v>
       </c>
       <c r="I7" s="11">
-        <v>24.869739478957914</v>
+        <v>24.797101449275363</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="14"/>
       <c r="B8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="15"/>
       <c r="D8" s="8">
-        <v>8482</v>
+        <v>8028</v>
       </c>
       <c r="E8" s="8">
-        <v>231240</v>
+        <v>219412</v>
       </c>
       <c r="F8" s="8">
-        <v>30954</v>
+        <v>51876</v>
       </c>
       <c r="G8" s="8">
-        <v>56479</v>
+        <v>29931</v>
       </c>
       <c r="H8" s="8">
-        <v>6293</v>
+        <v>6698</v>
       </c>
       <c r="I8" s="11">
-        <v>27.262438104220703</v>
+        <v>27.330842052815147</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="8">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="E9" s="8">
-        <v>13918</v>
+        <v>13622</v>
       </c>
       <c r="F9" s="8">
-        <v>2689</v>
+        <v>4224</v>
       </c>
       <c r="G9" s="8">
-        <v>4181</v>
+        <v>2542</v>
       </c>
       <c r="H9" s="8">
-        <v>606</v>
+        <v>578</v>
       </c>
       <c r="I9" s="11">
-        <v>18.96</v>
+        <v>18.71153846153846</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="14"/>
       <c r="B10" s="14"/>
       <c r="C10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="8">
-        <v>2954</v>
+        <v>2786</v>
       </c>
       <c r="E10" s="8">
-        <v>74340</v>
+        <v>68919</v>
       </c>
       <c r="F10" s="8">
-        <v>17564</v>
+        <v>7929</v>
       </c>
       <c r="G10" s="8">
-        <v>8085</v>
+        <v>16553</v>
       </c>
       <c r="H10" s="8">
-        <v>1328</v>
+        <v>1373</v>
       </c>
       <c r="I10" s="11">
-        <v>25.17</v>
+        <v>24.73761665470208</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="14"/>
       <c r="B11" s="14"/>
       <c r="C11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="8">
-        <v>3084</v>
+        <v>2987</v>
       </c>
       <c r="E11" s="8">
-        <v>91247</v>
+        <v>86001</v>
       </c>
       <c r="F11" s="8">
-        <v>21509</v>
+        <v>12342</v>
       </c>
       <c r="G11" s="8">
-        <v>12394</v>
+        <v>20313</v>
       </c>
       <c r="H11" s="8">
-        <v>2715</v>
+        <v>2643</v>
       </c>
       <c r="I11" s="11">
-        <v>29.59</v>
+        <v>28.791764312018749</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14"/>
       <c r="B12" s="14"/>
       <c r="C12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="8">
-        <v>463</v>
+        <v>446</v>
       </c>
       <c r="E12" s="8">
-        <v>16036</v>
+        <v>14523</v>
       </c>
       <c r="F12" s="8">
-        <v>3808</v>
+        <v>2210</v>
       </c>
       <c r="G12" s="8">
-        <v>2196</v>
+        <v>3799</v>
       </c>
       <c r="H12" s="8">
-        <v>499</v>
+        <v>491</v>
       </c>
       <c r="I12" s="11">
-        <v>34.630000000000003</v>
+        <v>32.562780269058294</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
       <c r="C13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="8">
-        <v>1158</v>
+        <v>1036</v>
       </c>
       <c r="E13" s="8">
-        <v>41055</v>
+        <v>35765</v>
       </c>
       <c r="F13" s="8">
-        <v>11244</v>
+        <v>1898</v>
       </c>
       <c r="G13" s="8">
-        <v>1955</v>
+        <v>10498</v>
       </c>
       <c r="H13" s="8">
-        <v>635</v>
+        <v>582</v>
       </c>
       <c r="I13" s="11">
-        <v>35.450000000000003</v>
+        <v>34.522200772200769</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="14"/>
       <c r="B14" s="14"/>
       <c r="C14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>531</v>
+        <v>499</v>
       </c>
       <c r="E14" s="8">
-        <v>13027</v>
+        <v>12410</v>
       </c>
       <c r="F14" s="8">
-        <v>2725</v>
+        <v>2351</v>
       </c>
       <c r="G14" s="8">
-        <v>2424</v>
+        <v>2774</v>
       </c>
       <c r="H14" s="8">
-        <v>577</v>
+        <v>626</v>
       </c>
       <c r="I14" s="11">
-        <v>24.53</v>
+        <v>24.869739478957914</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="14"/>
       <c r="B15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="8">
-        <v>8924</v>
+        <v>8482</v>
       </c>
       <c r="E15" s="8">
-        <v>249623</v>
+        <v>231240</v>
       </c>
       <c r="F15" s="8">
-        <v>59539</v>
+        <v>30954</v>
       </c>
       <c r="G15" s="8">
-        <v>31235</v>
+        <v>56479</v>
       </c>
       <c r="H15" s="8">
-        <v>6360</v>
+        <v>6293</v>
       </c>
       <c r="I15" s="11">
-        <v>27.97</v>
+        <v>27.262438104220703</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="8">
-        <v>772</v>
+        <v>734</v>
       </c>
       <c r="E16" s="8">
-        <v>14183</v>
+        <v>13918</v>
       </c>
       <c r="F16" s="8">
-        <v>2713</v>
+        <v>2689</v>
       </c>
       <c r="G16" s="8">
-        <v>4137</v>
+        <v>4181</v>
       </c>
       <c r="H16" s="8">
-        <v>647</v>
+        <v>606</v>
       </c>
       <c r="I16" s="11">
-        <v>18.37</v>
+        <v>18.96</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="14"/>
       <c r="B17" s="14"/>
       <c r="C17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="8">
-        <v>3012</v>
+        <v>2954</v>
       </c>
       <c r="E17" s="8">
-        <v>80427</v>
+        <v>74340</v>
       </c>
       <c r="F17" s="8">
-        <v>18078</v>
+        <v>17564</v>
       </c>
       <c r="G17" s="8">
-        <v>8252</v>
+        <v>8085</v>
       </c>
       <c r="H17" s="8">
-        <v>1421</v>
+        <v>1328</v>
       </c>
       <c r="I17" s="11">
-        <v>26.7</v>
+        <v>25.17</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="14"/>
       <c r="B18" s="14"/>
       <c r="C18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="8">
-        <v>3169</v>
+        <v>3084</v>
       </c>
       <c r="E18" s="8">
-        <v>97438</v>
+        <v>91247</v>
       </c>
       <c r="F18" s="8">
-        <v>22029</v>
+        <v>21509</v>
       </c>
       <c r="G18" s="8">
-        <v>12432</v>
+        <v>12394</v>
       </c>
       <c r="H18" s="8">
-        <v>2739</v>
+        <v>2715</v>
       </c>
       <c r="I18" s="11">
-        <v>30.75</v>
+        <v>29.59</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="14"/>
       <c r="B19" s="14"/>
       <c r="C19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="8">
-        <v>479</v>
+        <v>463</v>
       </c>
       <c r="E19" s="8">
-        <v>16549</v>
+        <v>16036</v>
       </c>
       <c r="F19" s="8">
-        <v>3779</v>
+        <v>3808</v>
       </c>
       <c r="G19" s="8">
-        <v>2080</v>
+        <v>2196</v>
       </c>
       <c r="H19" s="8">
-        <v>537</v>
+        <v>499</v>
       </c>
       <c r="I19" s="11">
-        <v>34.549999999999997</v>
+        <v>34.630000000000003</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="14"/>
       <c r="B20" s="14"/>
       <c r="C20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="8">
-        <v>1221</v>
+        <v>1158</v>
       </c>
       <c r="E20" s="8">
-        <v>45271</v>
+        <v>41055</v>
       </c>
       <c r="F20" s="8">
-        <v>11802</v>
+        <v>11244</v>
       </c>
       <c r="G20" s="8">
-        <v>2014</v>
+        <v>1955</v>
       </c>
       <c r="H20" s="8">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="I20" s="11">
-        <v>37.08</v>
+        <v>35.450000000000003</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="14"/>
       <c r="B21" s="14"/>
       <c r="C21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8">
-        <v>518</v>
+        <v>531</v>
       </c>
       <c r="E21" s="8">
-        <v>13278</v>
+        <v>13027</v>
       </c>
       <c r="F21" s="8">
-        <v>2711</v>
+        <v>2725</v>
       </c>
       <c r="G21" s="8">
-        <v>2426</v>
+        <v>2424</v>
       </c>
       <c r="H21" s="8">
-        <v>623</v>
+        <v>577</v>
       </c>
       <c r="I21" s="11">
-        <v>25.63</v>
+        <v>24.53</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="14"/>
       <c r="B22" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="15"/>
       <c r="D22" s="8">
-        <v>9171</v>
+        <v>8924</v>
       </c>
       <c r="E22" s="8">
-        <v>267146</v>
+        <v>249623</v>
       </c>
       <c r="F22" s="8">
-        <v>61112</v>
+        <v>59539</v>
       </c>
       <c r="G22" s="8">
-        <v>31341</v>
+        <v>31235</v>
       </c>
       <c r="H22" s="8">
-        <v>6606</v>
+        <v>6360</v>
       </c>
       <c r="I22" s="11">
-        <v>29.13</v>
+        <v>27.97</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="8">
-        <v>740</v>
+        <v>772</v>
       </c>
       <c r="E23" s="8">
-        <v>14248</v>
+        <v>14183</v>
       </c>
       <c r="F23" s="8">
-        <v>2774</v>
+        <v>2713</v>
       </c>
       <c r="G23" s="8">
-        <v>4058</v>
+        <v>4137</v>
       </c>
       <c r="H23" s="8">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="I23" s="11">
-        <v>19.25</v>
+        <v>18.37</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="14"/>
       <c r="B24" s="14"/>
       <c r="C24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="8">
-        <v>3037</v>
+        <v>3012</v>
       </c>
       <c r="E24" s="8">
-        <v>82876</v>
+        <v>80427</v>
       </c>
       <c r="F24" s="8">
-        <v>18475</v>
+        <v>18078</v>
       </c>
       <c r="G24" s="8">
-        <v>8153</v>
+        <v>8252</v>
       </c>
       <c r="H24" s="8">
-        <v>1541</v>
+        <v>1421</v>
       </c>
       <c r="I24" s="11">
-        <v>27.29</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="14"/>
       <c r="B25" s="14"/>
       <c r="C25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="8">
-        <v>3184</v>
+        <v>3169</v>
       </c>
       <c r="E25" s="8">
-        <v>100113</v>
+        <v>97438</v>
       </c>
       <c r="F25" s="8">
-        <v>21919</v>
+        <v>22029</v>
       </c>
       <c r="G25" s="8">
-        <v>12223</v>
+        <v>12432</v>
       </c>
       <c r="H25" s="8">
-        <v>2688</v>
+        <v>2739</v>
       </c>
       <c r="I25" s="11">
-        <v>31.44</v>
+        <v>30.75</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="14"/>
       <c r="B26" s="14"/>
       <c r="C26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D26" s="8">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E26" s="8">
-        <v>16642</v>
+        <v>16549</v>
       </c>
       <c r="F26" s="8">
-        <v>4008</v>
+        <v>3779</v>
       </c>
       <c r="G26" s="8">
-        <v>2122</v>
+        <v>2080</v>
       </c>
       <c r="H26" s="8">
-        <v>512</v>
+        <v>537</v>
       </c>
       <c r="I26" s="11">
-        <v>34.82</v>
+        <v>34.549999999999997</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="14"/>
       <c r="B27" s="14"/>
       <c r="C27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="8">
-        <v>1306</v>
+        <v>1221</v>
       </c>
       <c r="E27" s="8">
-        <v>49922</v>
+        <v>45271</v>
       </c>
       <c r="F27" s="8">
-        <v>12093</v>
+        <v>11802</v>
       </c>
       <c r="G27" s="8">
         <v>2014</v>
       </c>
       <c r="H27" s="8">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="I27" s="11">
-        <v>38.229999999999997</v>
+        <v>37.08</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="14"/>
       <c r="B28" s="14"/>
       <c r="C28" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="8">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="E28" s="8">
-        <v>12993</v>
+        <v>13278</v>
       </c>
       <c r="F28" s="8">
-        <v>2770</v>
+        <v>2711</v>
       </c>
       <c r="G28" s="8">
-        <v>2363</v>
+        <v>2426</v>
       </c>
       <c r="H28" s="8">
-        <v>552</v>
+        <v>623</v>
       </c>
       <c r="I28" s="11">
-        <v>25.48</v>
+        <v>25.63</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="14"/>
       <c r="B29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="15"/>
       <c r="D29" s="8">
-        <v>9255</v>
+        <v>9171</v>
       </c>
       <c r="E29" s="8">
-        <v>276794</v>
+        <v>267146</v>
       </c>
       <c r="F29" s="8">
-        <v>62039</v>
+        <v>61112</v>
       </c>
       <c r="G29" s="8">
-        <v>30933</v>
+        <v>31341</v>
       </c>
       <c r="H29" s="8">
-        <v>6571</v>
+        <v>6606</v>
       </c>
       <c r="I29" s="11">
-        <v>29.91</v>
+        <v>29.13</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="8">
-        <v>718</v>
+        <v>740</v>
       </c>
       <c r="E30" s="8">
-        <v>14231</v>
+        <v>14248</v>
       </c>
       <c r="F30" s="8">
-        <v>2877</v>
+        <v>2774</v>
       </c>
       <c r="G30" s="8">
-        <v>4057</v>
+        <v>4058</v>
       </c>
       <c r="H30" s="8">
-        <v>657</v>
+        <v>641</v>
       </c>
       <c r="I30" s="11">
-        <v>19.82</v>
+        <v>19.25</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="14"/>
       <c r="B31" s="14"/>
       <c r="C31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="8">
-        <v>3131</v>
+        <v>3037</v>
       </c>
       <c r="E31" s="8">
-        <v>84808</v>
+        <v>82876</v>
       </c>
       <c r="F31" s="8">
-        <v>19603</v>
+        <v>18475</v>
       </c>
       <c r="G31" s="8">
-        <v>8358</v>
+        <v>8153</v>
       </c>
       <c r="H31" s="8">
-        <v>1579</v>
+        <v>1541</v>
       </c>
       <c r="I31" s="11">
-        <v>27.09</v>
+        <v>27.29</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="14"/>
       <c r="B32" s="14"/>
       <c r="C32" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="8">
-        <v>3104</v>
+        <v>3184</v>
       </c>
       <c r="E32" s="8">
-        <v>102243</v>
+        <v>100113</v>
       </c>
       <c r="F32" s="8">
-        <v>22739</v>
+        <v>21919</v>
       </c>
       <c r="G32" s="8">
-        <v>12088</v>
+        <v>12223</v>
       </c>
       <c r="H32" s="8">
-        <v>2777</v>
+        <v>2688</v>
       </c>
       <c r="I32" s="11">
-        <v>32.94</v>
+        <v>31.44</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="14"/>
       <c r="B33" s="14"/>
       <c r="C33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="8">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E33" s="8">
-        <v>17272</v>
+        <v>16642</v>
       </c>
       <c r="F33" s="8">
-        <v>4224</v>
+        <v>4008</v>
       </c>
       <c r="G33" s="8">
-        <v>2174</v>
+        <v>2122</v>
       </c>
       <c r="H33" s="8">
-        <v>534</v>
+        <v>512</v>
       </c>
       <c r="I33" s="11">
-        <v>36.36</v>
+        <v>34.82</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="14"/>
       <c r="B34" s="14"/>
       <c r="C34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="8">
-        <v>1349</v>
+        <v>1306</v>
       </c>
       <c r="E34" s="8">
-        <v>53161</v>
+        <v>49922</v>
       </c>
       <c r="F34" s="8">
-        <v>13660</v>
+        <v>12093</v>
       </c>
       <c r="G34" s="8">
-        <v>1857</v>
+        <v>2014</v>
       </c>
       <c r="H34" s="8">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="I34" s="11">
-        <v>39.409999999999997</v>
+        <v>38.229999999999997</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="14"/>
       <c r="B35" s="14"/>
       <c r="C35" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="E35" s="8">
-        <v>13077</v>
+        <v>12993</v>
       </c>
       <c r="F35" s="8">
-        <v>3013</v>
+        <v>2770</v>
       </c>
       <c r="G35" s="8">
-        <v>2326</v>
+        <v>2363</v>
       </c>
       <c r="H35" s="8">
-        <v>632</v>
+        <v>552</v>
       </c>
       <c r="I35" s="11">
-        <v>25.15</v>
+        <v>25.48</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="14"/>
       <c r="B36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="15"/>
       <c r="D36" s="8">
-        <v>9297</v>
+        <v>9255</v>
       </c>
       <c r="E36" s="8">
-        <v>284792</v>
+        <v>276794</v>
       </c>
       <c r="F36" s="8">
-        <v>66116</v>
+        <v>62039</v>
       </c>
       <c r="G36" s="8">
-        <v>30860</v>
+        <v>30933</v>
       </c>
       <c r="H36" s="8">
-        <v>6826</v>
+        <v>6571</v>
       </c>
       <c r="I36" s="11">
-        <v>30.63</v>
+        <v>29.91</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="8">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="E37" s="8">
-        <v>14585</v>
+        <v>14231</v>
       </c>
       <c r="F37" s="8">
-        <v>2943</v>
+        <v>2877</v>
       </c>
       <c r="G37" s="8">
-        <v>4097</v>
+        <v>4057</v>
       </c>
       <c r="H37" s="8">
-        <v>707</v>
+        <v>657</v>
       </c>
       <c r="I37" s="11">
-        <v>20.2</v>
+        <v>19.82</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="14"/>
       <c r="B38" s="14"/>
       <c r="C38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="8">
-        <v>3194</v>
+        <v>3131</v>
       </c>
       <c r="E38" s="8">
-        <v>87605</v>
+        <v>84808</v>
       </c>
       <c r="F38" s="8">
-        <v>19989</v>
+        <v>19603</v>
       </c>
       <c r="G38" s="8">
-        <v>8530</v>
+        <v>8358</v>
       </c>
       <c r="H38" s="8">
-        <v>1526</v>
+        <v>1579</v>
       </c>
       <c r="I38" s="11">
-        <v>27.43</v>
+        <v>27.09</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="14"/>
       <c r="B39" s="14"/>
       <c r="C39" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="8">
-        <v>3098</v>
+        <v>3104</v>
       </c>
       <c r="E39" s="8">
-        <v>104695</v>
+        <v>102243</v>
       </c>
       <c r="F39" s="8">
-        <v>22743</v>
+        <v>22739</v>
       </c>
       <c r="G39" s="8">
-        <v>11978</v>
+        <v>12088</v>
       </c>
       <c r="H39" s="8">
-        <v>2808</v>
+        <v>2777</v>
       </c>
       <c r="I39" s="11">
-        <v>33.79</v>
+        <v>32.94</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="14"/>
       <c r="B40" s="14"/>
       <c r="C40" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D40" s="8">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="E40" s="8">
-        <v>17888</v>
+        <v>17272</v>
       </c>
       <c r="F40" s="8">
-        <v>4165</v>
+        <v>4224</v>
       </c>
       <c r="G40" s="8">
-        <v>2258</v>
+        <v>2174</v>
       </c>
       <c r="H40" s="8">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="I40" s="11">
-        <v>36.81</v>
+        <v>36.36</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="14"/>
       <c r="B41" s="14"/>
       <c r="C41" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="8">
-        <v>1425</v>
+        <v>1349</v>
       </c>
       <c r="E41" s="8">
-        <v>57632</v>
+        <v>53161</v>
       </c>
       <c r="F41" s="8">
-        <v>14353</v>
+        <v>13660</v>
       </c>
       <c r="G41" s="8">
-        <v>1887</v>
+        <v>1857</v>
       </c>
       <c r="H41" s="8">
-        <v>628</v>
+        <v>647</v>
       </c>
       <c r="I41" s="11">
-        <v>40.44</v>
+        <v>39.409999999999997</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="14"/>
       <c r="B42" s="14"/>
       <c r="C42" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="8">
-        <v>537</v>
+        <v>520</v>
       </c>
       <c r="E42" s="8">
-        <v>13631</v>
+        <v>13077</v>
       </c>
       <c r="F42" s="8">
-        <v>3072</v>
+        <v>3013</v>
       </c>
       <c r="G42" s="8">
-        <v>2338</v>
+        <v>2326</v>
       </c>
       <c r="H42" s="8">
-        <v>621</v>
+        <v>632</v>
       </c>
       <c r="I42" s="11">
-        <v>25.38</v>
+        <v>25.15</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="14"/>
       <c r="B43" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="15"/>
       <c r="D43" s="8">
-        <v>9462</v>
+        <v>9297</v>
       </c>
       <c r="E43" s="8">
-        <v>296036</v>
+        <v>284792</v>
       </c>
       <c r="F43" s="8">
-        <v>67265</v>
+        <v>66116</v>
       </c>
       <c r="G43" s="8">
-        <v>31088</v>
+        <v>30860</v>
       </c>
       <c r="H43" s="8">
-        <v>6830</v>
+        <v>6826</v>
       </c>
       <c r="I43" s="11">
-        <v>31.29</v>
+        <v>30.63</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="8">
-        <v>730</v>
+        <v>722</v>
       </c>
       <c r="E44" s="8">
-        <v>15281</v>
+        <v>14585</v>
       </c>
       <c r="F44" s="8">
-        <v>3053</v>
+        <v>2943</v>
       </c>
       <c r="G44" s="8">
-        <v>4064</v>
+        <v>4097</v>
       </c>
       <c r="H44" s="8">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="I44" s="11">
-        <v>20.93</v>
+        <v>20.2</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14"/>
       <c r="B45" s="14"/>
       <c r="C45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="8">
-        <v>3304</v>
+        <v>3194</v>
       </c>
       <c r="E45" s="8">
-        <v>90660</v>
+        <v>87605</v>
       </c>
       <c r="F45" s="8">
-        <v>19844</v>
+        <v>19989</v>
       </c>
       <c r="G45" s="8">
-        <v>8839</v>
+        <v>8530</v>
       </c>
       <c r="H45" s="8">
-        <v>1632</v>
+        <v>1526</v>
       </c>
       <c r="I45" s="11">
-        <v>27.44</v>
+        <v>27.43</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="14"/>
       <c r="B46" s="14"/>
       <c r="C46" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D46" s="8">
-        <v>3169</v>
+        <v>3098</v>
       </c>
       <c r="E46" s="8">
-        <v>105409</v>
+        <v>104695</v>
       </c>
       <c r="F46" s="8">
-        <v>21622</v>
+        <v>22743</v>
       </c>
       <c r="G46" s="8">
-        <v>12208</v>
+        <v>11978</v>
       </c>
       <c r="H46" s="8">
-        <v>2699</v>
+        <v>2808</v>
       </c>
       <c r="I46" s="11">
-        <v>33.26</v>
+        <v>33.79</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="14"/>
       <c r="B47" s="14"/>
       <c r="C47" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D47" s="8">
-        <v>527</v>
+        <v>486</v>
       </c>
       <c r="E47" s="8">
-        <v>19354</v>
+        <v>17888</v>
       </c>
       <c r="F47" s="8">
-        <v>4392</v>
+        <v>4165</v>
       </c>
       <c r="G47" s="8">
-        <v>2335</v>
+        <v>2258</v>
       </c>
       <c r="H47" s="8">
-        <v>601</v>
+        <v>540</v>
       </c>
       <c r="I47" s="11">
-        <v>36.72</v>
+        <v>36.81</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="14"/>
       <c r="B48" s="14"/>
       <c r="C48" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="8">
-        <v>1541</v>
+        <v>1425</v>
       </c>
       <c r="E48" s="8">
-        <v>63400</v>
+        <v>57632</v>
       </c>
       <c r="F48" s="8">
-        <v>15018</v>
+        <v>14353</v>
       </c>
       <c r="G48" s="8">
-        <v>1851</v>
+        <v>1887</v>
       </c>
       <c r="H48" s="8">
-        <v>762</v>
+        <v>628</v>
       </c>
       <c r="I48" s="11">
-        <v>41.14</v>
+        <v>40.44</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="14"/>
       <c r="B49" s="14"/>
       <c r="C49" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="8">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="E49" s="8">
-        <v>13916</v>
+        <v>13631</v>
       </c>
       <c r="F49" s="8">
-        <v>3002</v>
+        <v>3072</v>
       </c>
       <c r="G49" s="8">
-        <v>2303</v>
+        <v>2338</v>
       </c>
       <c r="H49" s="8">
-        <v>554</v>
+        <v>621</v>
       </c>
       <c r="I49" s="11">
-        <v>27.07</v>
+        <v>25.38</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="14"/>
       <c r="B50" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="15"/>
       <c r="D50" s="8">
-        <v>9785</v>
+        <v>9462</v>
       </c>
       <c r="E50" s="8">
-        <v>308020</v>
+        <v>296036</v>
       </c>
       <c r="F50" s="8">
-        <v>66931</v>
+        <v>67265</v>
       </c>
       <c r="G50" s="8">
-        <v>31600</v>
+        <v>31088</v>
       </c>
       <c r="H50" s="8">
-        <v>6957</v>
+        <v>6830</v>
       </c>
       <c r="I50" s="11">
-        <v>31.48</v>
+        <v>31.29</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="2">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="8">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="E51" s="8">
-        <v>15441</v>
+        <v>15281</v>
       </c>
       <c r="F51" s="8">
-        <v>2982</v>
+        <v>3053</v>
       </c>
       <c r="G51" s="8">
-        <v>4058</v>
+        <v>4064</v>
       </c>
       <c r="H51" s="8">
-        <v>651</v>
+        <v>709</v>
       </c>
       <c r="I51" s="11">
-        <v>21.01</v>
+        <v>20.93</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="14"/>
       <c r="B52" s="14"/>
       <c r="C52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="8">
-        <v>3368</v>
+        <v>3304</v>
       </c>
       <c r="E52" s="8">
-        <v>92978</v>
+        <v>90660</v>
       </c>
       <c r="F52" s="8">
-        <v>20596</v>
+        <v>19844</v>
       </c>
       <c r="G52" s="8">
-        <v>8810</v>
+        <v>8839</v>
       </c>
       <c r="H52" s="8">
-        <v>1736</v>
+        <v>1632</v>
       </c>
       <c r="I52" s="11">
-        <v>27.61</v>
+        <v>27.44</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="14"/>
       <c r="B53" s="14"/>
       <c r="C53" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="8">
-        <v>3044</v>
+        <v>3169</v>
       </c>
       <c r="E53" s="8">
-        <v>103874</v>
+        <v>105409</v>
       </c>
       <c r="F53" s="8">
-        <v>20464</v>
+        <v>21622</v>
       </c>
       <c r="G53" s="8">
-        <v>11715</v>
+        <v>12208</v>
       </c>
       <c r="H53" s="8">
-        <v>2718</v>
+        <v>2699</v>
       </c>
       <c r="I53" s="11">
-        <v>34.119999999999997</v>
+        <v>33.26</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="14"/>
       <c r="B54" s="14"/>
       <c r="C54" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="8">
-        <v>610</v>
+        <v>527</v>
       </c>
       <c r="E54" s="8">
-        <v>23051</v>
+        <v>19354</v>
       </c>
       <c r="F54" s="8">
-        <v>5213</v>
+        <v>4392</v>
       </c>
       <c r="G54" s="8">
-        <v>2686</v>
+        <v>2335</v>
       </c>
       <c r="H54" s="8">
-        <v>710</v>
+        <v>601</v>
       </c>
       <c r="I54" s="11">
-        <v>37.79</v>
+        <v>36.72</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="14"/>
       <c r="B55" s="14"/>
       <c r="C55" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="8">
-        <v>1472</v>
+        <v>1541</v>
       </c>
       <c r="E55" s="8">
-        <v>65103</v>
+        <v>63400</v>
       </c>
       <c r="F55" s="8">
-        <v>14199</v>
+        <v>15018</v>
       </c>
       <c r="G55" s="8">
-        <v>2135</v>
+        <v>1851</v>
       </c>
       <c r="H55" s="8">
-        <v>795</v>
+        <v>762</v>
       </c>
       <c r="I55" s="11">
-        <v>44.23</v>
+        <v>41.14</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="14"/>
       <c r="B56" s="14"/>
       <c r="C56" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="8">
-        <v>497</v>
+        <v>514</v>
       </c>
       <c r="E56" s="8">
-        <v>14224</v>
+        <v>13916</v>
       </c>
       <c r="F56" s="8">
-        <v>3004</v>
+        <v>3002</v>
       </c>
       <c r="G56" s="8">
-        <v>2323</v>
+        <v>2303</v>
       </c>
       <c r="H56" s="8">
-        <v>662</v>
+        <v>554</v>
       </c>
       <c r="I56" s="11">
-        <v>28.62</v>
+        <v>27.07</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="14"/>
       <c r="B57" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="15"/>
       <c r="D57" s="8">
-        <v>9726</v>
+        <v>9785</v>
       </c>
       <c r="E57" s="8">
-        <v>314671</v>
+        <v>308020</v>
       </c>
       <c r="F57" s="8">
-        <v>66458</v>
+        <v>66931</v>
       </c>
       <c r="G57" s="8">
-        <v>31727</v>
+        <v>31600</v>
       </c>
       <c r="H57" s="8">
-        <v>7272</v>
+        <v>6957</v>
       </c>
       <c r="I57" s="11">
-        <v>32.35</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="2">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="8">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="E58" s="8">
-        <v>15672</v>
+        <v>15441</v>
       </c>
       <c r="F58" s="8">
-        <v>2984</v>
+        <v>2982</v>
       </c>
       <c r="G58" s="8">
-        <v>4132</v>
+        <v>4058</v>
       </c>
       <c r="H58" s="8">
-        <v>730</v>
+        <v>651</v>
       </c>
       <c r="I58" s="11">
-        <v>21.35</v>
+        <v>21.01</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="14"/>
       <c r="B59" s="14"/>
       <c r="C59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="8">
-        <v>3503</v>
+        <v>3368</v>
       </c>
       <c r="E59" s="8">
-        <v>95724</v>
+        <v>92978</v>
       </c>
       <c r="F59" s="8">
-        <v>20492</v>
+        <v>20596</v>
       </c>
       <c r="G59" s="8">
-        <v>9191</v>
+        <v>8810</v>
       </c>
       <c r="H59" s="8">
-        <v>1923</v>
+        <v>1736</v>
       </c>
       <c r="I59" s="11">
-        <v>27.33</v>
+        <v>27.61</v>
       </c>
     </row>
     <row r="60" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="14"/>
       <c r="B60" s="14"/>
       <c r="C60" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D60" s="8">
-        <v>3017</v>
+        <v>3044</v>
       </c>
       <c r="E60" s="8">
-        <v>103524</v>
+        <v>103874</v>
       </c>
       <c r="F60" s="8">
-        <v>19715</v>
+        <v>20464</v>
       </c>
       <c r="G60" s="8">
-        <v>11730</v>
+        <v>11715</v>
       </c>
       <c r="H60" s="8">
-        <v>2685</v>
+        <v>2718</v>
       </c>
       <c r="I60" s="11">
-        <v>34.31</v>
+        <v>34.119999999999997</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="14"/>
       <c r="B61" s="14"/>
       <c r="C61" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D61" s="8">
-        <v>621</v>
+        <v>610</v>
       </c>
       <c r="E61" s="8">
-        <v>23364</v>
+        <v>23051</v>
       </c>
       <c r="F61" s="8">
-        <v>4992</v>
+        <v>5213</v>
       </c>
       <c r="G61" s="8">
-        <v>2658</v>
+        <v>2686</v>
       </c>
       <c r="H61" s="8">
-        <v>761</v>
+        <v>710</v>
       </c>
       <c r="I61" s="11">
-        <v>37.619999999999997</v>
+        <v>37.79</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="14"/>
       <c r="B62" s="14"/>
       <c r="C62" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D62" s="8">
-        <v>1502</v>
+        <v>1472</v>
       </c>
       <c r="E62" s="8">
-        <v>65704</v>
+        <v>65103</v>
       </c>
       <c r="F62" s="8">
-        <v>13337</v>
+        <v>14199</v>
       </c>
       <c r="G62" s="8">
-        <v>2218</v>
+        <v>2135</v>
       </c>
       <c r="H62" s="8">
-        <v>738</v>
+        <v>795</v>
       </c>
       <c r="I62" s="11">
-        <v>43.74</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="14"/>
       <c r="B63" s="14"/>
       <c r="C63" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D63" s="8">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="E63" s="8">
-        <v>14633</v>
+        <v>14224</v>
       </c>
       <c r="F63" s="8">
-        <v>3067</v>
+        <v>3004</v>
       </c>
       <c r="G63" s="8">
-        <v>2378</v>
+        <v>2323</v>
       </c>
       <c r="H63" s="8">
-        <v>680</v>
+        <v>662</v>
       </c>
       <c r="I63" s="11">
-        <v>28.58</v>
+        <v>28.62</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="14"/>
       <c r="B64" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="15"/>
       <c r="D64" s="8">
-        <v>9889</v>
+        <v>9726</v>
       </c>
       <c r="E64" s="8">
-        <v>318621</v>
+        <v>314671</v>
       </c>
       <c r="F64" s="8">
-        <v>64587</v>
+        <v>66458</v>
       </c>
       <c r="G64" s="8">
-        <v>32307</v>
+        <v>31727</v>
       </c>
       <c r="H64" s="8">
-        <v>7517</v>
+        <v>7272</v>
       </c>
       <c r="I64" s="11">
-        <v>32.22</v>
+        <v>32.35</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="2">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="8">
-        <v>743</v>
+        <v>734</v>
       </c>
       <c r="E65" s="8">
-        <v>15659</v>
+        <v>15672</v>
       </c>
       <c r="F65" s="8">
-        <v>2860</v>
+        <v>2984</v>
       </c>
       <c r="G65" s="8">
-        <v>4172</v>
+        <v>4132</v>
       </c>
       <c r="H65" s="8">
-        <v>753</v>
+        <v>730</v>
       </c>
       <c r="I65" s="11">
-        <v>21.08</v>
+        <v>21.35</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="14"/>
       <c r="B66" s="14"/>
       <c r="C66" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="8">
-        <v>3604</v>
+        <v>3503</v>
       </c>
       <c r="E66" s="8">
-        <v>97343</v>
+        <v>95724</v>
       </c>
       <c r="F66" s="8">
-        <v>20409</v>
+        <v>20492</v>
       </c>
       <c r="G66" s="8">
-        <v>9702</v>
+        <v>9191</v>
       </c>
       <c r="H66" s="8">
-        <v>2046</v>
+        <v>1923</v>
       </c>
       <c r="I66" s="11">
-        <v>27.01</v>
+        <v>27.33</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="14"/>
       <c r="B67" s="14"/>
       <c r="C67" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D67" s="8">
-        <v>2957</v>
+        <v>3017</v>
       </c>
       <c r="E67" s="8">
-        <v>100745</v>
+        <v>103524</v>
       </c>
       <c r="F67" s="8">
-        <v>18595</v>
+        <v>19715</v>
       </c>
       <c r="G67" s="8">
-        <v>11648</v>
+        <v>11730</v>
       </c>
       <c r="H67" s="8">
-        <v>2574</v>
+        <v>2685</v>
       </c>
       <c r="I67" s="11">
-        <v>34.07</v>
+        <v>34.31</v>
       </c>
     </row>
     <row r="68" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="14"/>
       <c r="B68" s="14"/>
       <c r="C68" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D68" s="8">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="E68" s="8">
-        <v>23047</v>
+        <v>23364</v>
       </c>
       <c r="F68" s="8">
-        <v>4937</v>
+        <v>4992</v>
       </c>
       <c r="G68" s="8">
-        <v>2826</v>
+        <v>2658</v>
       </c>
       <c r="H68" s="8">
-        <v>671</v>
+        <v>761</v>
       </c>
       <c r="I68" s="11">
-        <v>37.47</v>
+        <v>37.619999999999997</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="14"/>
       <c r="B69" s="14"/>
       <c r="C69" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D69" s="8">
-        <v>1491</v>
+        <v>1502</v>
       </c>
       <c r="E69" s="8">
-        <v>64883</v>
+        <v>65704</v>
       </c>
       <c r="F69" s="8">
-        <v>12525</v>
+        <v>13337</v>
       </c>
       <c r="G69" s="8">
-        <v>2231</v>
+        <v>2218</v>
       </c>
       <c r="H69" s="8">
-        <v>787</v>
+        <v>738</v>
       </c>
       <c r="I69" s="11">
-        <v>43.52</v>
+        <v>43.74</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="14"/>
       <c r="B70" s="14"/>
       <c r="C70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="8">
-        <v>530</v>
+        <v>512</v>
       </c>
       <c r="E70" s="8">
-        <v>14767</v>
+        <v>14633</v>
       </c>
       <c r="F70" s="8">
-        <v>3053</v>
+        <v>3067</v>
       </c>
       <c r="G70" s="8">
-        <v>2516</v>
+        <v>2378</v>
       </c>
       <c r="H70" s="8">
-        <v>712</v>
+        <v>680</v>
       </c>
       <c r="I70" s="11">
-        <v>27.86</v>
+        <v>28.58</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="14"/>
       <c r="B71" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="15"/>
       <c r="D71" s="8">
-        <v>9940</v>
+        <v>9889</v>
       </c>
       <c r="E71" s="8">
-        <v>316444</v>
+        <v>318621</v>
       </c>
       <c r="F71" s="8">
-        <v>62379</v>
+        <v>64587</v>
       </c>
       <c r="G71" s="8">
-        <v>33095</v>
+        <v>32307</v>
       </c>
       <c r="H71" s="8">
-        <v>7543</v>
+        <v>7517</v>
       </c>
       <c r="I71" s="11">
-        <v>31.84</v>
+        <v>32.22</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="2">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="8">
-        <v>732</v>
+        <v>743</v>
       </c>
       <c r="E72" s="8">
-        <v>15169</v>
+        <v>15659</v>
       </c>
       <c r="F72" s="8">
-        <v>2814</v>
+        <v>2860</v>
       </c>
       <c r="G72" s="8">
-        <v>11051</v>
+        <v>4172</v>
       </c>
       <c r="H72" s="8">
-        <v>1964</v>
+        <v>753</v>
       </c>
       <c r="I72" s="11">
-        <v>20.72</v>
+        <v>21.08</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="14"/>
       <c r="B73" s="14"/>
       <c r="C73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="8">
-        <v>3702</v>
+        <v>3604</v>
       </c>
       <c r="E73" s="8">
-        <v>98725</v>
+        <v>97343</v>
       </c>
       <c r="F73" s="8">
-        <v>21564</v>
+        <v>20409</v>
       </c>
       <c r="G73" s="8">
-        <v>88432</v>
+        <v>9702</v>
       </c>
       <c r="H73" s="8">
-        <v>19447</v>
+        <v>2046</v>
       </c>
       <c r="I73" s="11">
-        <v>26.67</v>
+        <v>27.01</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="14"/>
       <c r="B74" s="14"/>
       <c r="C74" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D74" s="8">
-        <v>2950</v>
+        <v>2957</v>
       </c>
       <c r="E74" s="8">
-        <v>97177</v>
+        <v>100745</v>
       </c>
       <c r="F74" s="8">
-        <v>17909</v>
+        <v>18595</v>
       </c>
       <c r="G74" s="8">
-        <v>85719</v>
+        <v>11648</v>
       </c>
       <c r="H74" s="8">
-        <v>15259</v>
+        <v>2574</v>
       </c>
       <c r="I74" s="11">
-        <v>32.94</v>
+        <v>34.07</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="14"/>
       <c r="B75" s="14"/>
       <c r="C75" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D75" s="8">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="E75" s="8">
-        <v>22908</v>
+        <v>23047</v>
       </c>
       <c r="F75" s="8">
-        <v>5127</v>
+        <v>4937</v>
       </c>
       <c r="G75" s="8">
-        <v>20168</v>
+        <v>2826</v>
       </c>
       <c r="H75" s="8">
-        <v>4388</v>
+        <v>671</v>
       </c>
       <c r="I75" s="11">
-        <v>36.89</v>
+        <v>37.47</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="14"/>
       <c r="B76" s="14"/>
       <c r="C76" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="8">
-        <v>1475</v>
+        <v>1491</v>
       </c>
       <c r="E76" s="8">
-        <v>63179</v>
+        <v>64883</v>
       </c>
       <c r="F76" s="8">
-        <v>11030</v>
+        <v>12525</v>
       </c>
       <c r="G76" s="8">
-        <v>60900</v>
+        <v>2231</v>
       </c>
       <c r="H76" s="8">
-        <v>10376</v>
+        <v>787</v>
       </c>
       <c r="I76" s="11">
-        <v>42.83</v>
+        <v>43.52</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="14"/>
       <c r="B77" s="14"/>
       <c r="C77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="8">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="E77" s="8">
-        <v>14433</v>
+        <v>14767</v>
       </c>
       <c r="F77" s="8">
-        <v>2945</v>
+        <v>3053</v>
       </c>
       <c r="G77" s="8">
-        <v>11790</v>
+        <v>2516</v>
       </c>
       <c r="H77" s="8">
-        <v>2263</v>
+        <v>712</v>
       </c>
       <c r="I77" s="11">
-        <v>27.18</v>
+        <v>27.86</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="14"/>
       <c r="B78" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="15"/>
       <c r="D78" s="8">
+        <v>9940</v>
+      </c>
+      <c r="E78" s="8">
+        <v>316444</v>
+      </c>
+      <c r="F78" s="8">
+        <v>62379</v>
+      </c>
+      <c r="G78" s="8">
+        <v>33095</v>
+      </c>
+      <c r="H78" s="8">
+        <v>7543</v>
+      </c>
+      <c r="I78" s="11">
+        <v>31.84</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="2">
+        <v>2013</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="8">
+        <v>732</v>
+      </c>
+      <c r="E79" s="8">
+        <v>15169</v>
+      </c>
+      <c r="F79" s="8">
+        <v>2814</v>
+      </c>
+      <c r="G79" s="8">
+        <v>11051</v>
+      </c>
+      <c r="H79" s="8">
+        <v>1964</v>
+      </c>
+      <c r="I79" s="11">
+        <v>20.72</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="14"/>
+      <c r="B80" s="14"/>
+      <c r="C80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="8">
+        <v>3702</v>
+      </c>
+      <c r="E80" s="8">
+        <v>98725</v>
+      </c>
+      <c r="F80" s="8">
+        <v>21564</v>
+      </c>
+      <c r="G80" s="8">
+        <v>88432</v>
+      </c>
+      <c r="H80" s="8">
+        <v>19447</v>
+      </c>
+      <c r="I80" s="11">
+        <v>26.67</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="14"/>
+      <c r="B81" s="14"/>
+      <c r="C81" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" s="8">
+        <v>2950</v>
+      </c>
+      <c r="E81" s="8">
+        <v>97177</v>
+      </c>
+      <c r="F81" s="8">
+        <v>17909</v>
+      </c>
+      <c r="G81" s="8">
+        <v>85719</v>
+      </c>
+      <c r="H81" s="8">
+        <v>15259</v>
+      </c>
+      <c r="I81" s="11">
+        <v>32.94</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="14"/>
+      <c r="B82" s="14"/>
+      <c r="C82" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D82" s="8">
+        <v>621</v>
+      </c>
+      <c r="E82" s="8">
+        <v>22908</v>
+      </c>
+      <c r="F82" s="8">
+        <v>5127</v>
+      </c>
+      <c r="G82" s="8">
+        <v>20168</v>
+      </c>
+      <c r="H82" s="8">
+        <v>4388</v>
+      </c>
+      <c r="I82" s="11">
+        <v>36.89</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="14"/>
+      <c r="B83" s="14"/>
+      <c r="C83" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D83" s="8">
+        <v>1475</v>
+      </c>
+      <c r="E83" s="8">
+        <v>63179</v>
+      </c>
+      <c r="F83" s="8">
+        <v>11030</v>
+      </c>
+      <c r="G83" s="8">
+        <v>60900</v>
+      </c>
+      <c r="H83" s="8">
+        <v>10376</v>
+      </c>
+      <c r="I83" s="11">
+        <v>42.83</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="14"/>
+      <c r="B84" s="14"/>
+      <c r="C84" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D84" s="8">
+        <v>531</v>
+      </c>
+      <c r="E84" s="8">
+        <v>14433</v>
+      </c>
+      <c r="F84" s="8">
+        <v>2945</v>
+      </c>
+      <c r="G84" s="8">
+        <v>11790</v>
+      </c>
+      <c r="H84" s="8">
+        <v>2263</v>
+      </c>
+      <c r="I84" s="11">
+        <v>27.18</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="14"/>
+      <c r="B85" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C85" s="15"/>
+      <c r="D85" s="8">
         <v>10011</v>
       </c>
-      <c r="E78" s="8">
+      <c r="E85" s="8">
         <v>311591</v>
       </c>
-      <c r="F78" s="8">
+      <c r="F85" s="8">
         <v>61389</v>
       </c>
-      <c r="G78" s="8">
+      <c r="G85" s="8">
         <v>278060</v>
       </c>
-      <c r="H78" s="8">
+      <c r="H85" s="8">
         <v>53697</v>
       </c>
-      <c r="I78" s="11">
+      <c r="I85" s="11">
         <v>31.12</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="33">
+  <mergeCells count="36">
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B7"/>
     <mergeCell ref="B8:C8"/>
+    <mergeCell ref="A80:A85"/>
+    <mergeCell ref="B80:B84"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="A66:A71"/>
+    <mergeCell ref="B66:B70"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="A73:A78"/>
+    <mergeCell ref="B73:B77"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="A52:A57"/>
+    <mergeCell ref="B52:B56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="A59:A64"/>
+    <mergeCell ref="B59:B63"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="A38:A43"/>
+    <mergeCell ref="B38:B42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="A45:A50"/>
+    <mergeCell ref="B45:B49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="A24:A29"/>
+    <mergeCell ref="B24:B28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="A31:A36"/>
+    <mergeCell ref="B31:B35"/>
+    <mergeCell ref="B36:C36"/>
     <mergeCell ref="A10:A15"/>
     <mergeCell ref="B10:B14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A17:A22"/>
     <mergeCell ref="B17:B21"/>
     <mergeCell ref="B22:C22"/>
-    <mergeCell ref="A24:A29"/>
-[...22 lines deleted...]
-    <mergeCell ref="B71:C71"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F715E11-E246-417B-8040-632BFEB4E688}">
-  <dimension ref="A1:F111"/>
+  <dimension ref="A1:F121"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:F1048576"/>
+    <sheetView topLeftCell="A103" workbookViewId="0">
+      <selection activeCell="D121" sqref="D121:F121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="9" customWidth="1"/>
     <col min="5" max="5" width="14" style="9" customWidth="1"/>
     <col min="6" max="6" width="12" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D2" s="8">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E2" s="8">
-        <v>5768</v>
+        <v>5514</v>
       </c>
       <c r="F2" s="8">
-        <v>2086</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
       <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="8">
-        <v>156</v>
+        <v>354</v>
       </c>
       <c r="E3" s="8">
-        <v>4192</v>
+        <v>11360</v>
       </c>
       <c r="F3" s="8">
-        <v>1184</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14"/>
       <c r="B4" s="14"/>
       <c r="C4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="8">
-        <v>370</v>
+        <v>688</v>
       </c>
       <c r="E4" s="8">
-        <v>11954</v>
+        <v>23206</v>
       </c>
       <c r="F4" s="8">
-        <v>4406</v>
+        <v>6574</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14"/>
       <c r="B5" s="14"/>
       <c r="C5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="8">
-        <v>699</v>
+        <v>354</v>
       </c>
       <c r="E5" s="8">
-        <v>23309</v>
+        <v>10010</v>
       </c>
       <c r="F5" s="8">
-        <v>6866</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="14"/>
       <c r="B6" s="14"/>
       <c r="C6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="8">
-        <v>366</v>
+        <v>287</v>
       </c>
       <c r="E6" s="8">
-        <v>9975</v>
+        <v>7798</v>
       </c>
       <c r="F6" s="8">
-        <v>3291</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="14"/>
       <c r="B7" s="14"/>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="8">
-        <v>306</v>
+        <v>218</v>
       </c>
       <c r="E7" s="8">
-        <v>8220</v>
+        <v>6680</v>
       </c>
       <c r="F7" s="8">
-        <v>3192</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="14"/>
       <c r="B8" s="14"/>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="8">
-        <v>231</v>
+        <v>80</v>
       </c>
       <c r="E8" s="8">
-        <v>7359</v>
+        <v>2222</v>
       </c>
       <c r="F8" s="8">
-        <v>2289</v>
+        <v>607</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14"/>
       <c r="B9" s="14"/>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="8">
-        <v>88</v>
+        <v>153</v>
       </c>
       <c r="E9" s="8">
-        <v>2262</v>
+        <v>4170</v>
       </c>
       <c r="F9" s="8">
-        <v>690</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="14"/>
       <c r="B10" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="15"/>
       <c r="D10" s="8">
-        <v>2521</v>
+        <v>2440</v>
       </c>
       <c r="E10" s="8">
-        <v>73039</v>
+        <v>70960</v>
       </c>
       <c r="F10" s="8">
-        <v>24004</v>
+        <v>21254</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="14"/>
       <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D11" s="8">
-[...6 lines deleted...]
-        <v>13.998052262349765</v>
+      <c r="D11" s="11">
+        <v>13.830631447681668</v>
+      </c>
+      <c r="E11" s="11">
+        <v>12.905502116058583</v>
+      </c>
+      <c r="F11" s="11">
+        <v>13.022087430689581</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="8">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E12" s="8">
-        <v>6126</v>
+        <v>5768</v>
       </c>
       <c r="F12" s="8">
-        <v>2032</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
       <c r="C13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="8">
-        <v>389</v>
+        <v>156</v>
       </c>
       <c r="E13" s="8">
-        <v>12789</v>
+        <v>4192</v>
       </c>
       <c r="F13" s="8">
-        <v>4885</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="14"/>
       <c r="B14" s="14"/>
       <c r="C14" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="8">
-        <v>707</v>
+        <v>370</v>
       </c>
       <c r="E14" s="8">
-        <v>23366</v>
+        <v>11954</v>
       </c>
       <c r="F14" s="8">
-        <v>6620</v>
+        <v>4406</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="14"/>
       <c r="B15" s="14"/>
       <c r="C15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="8">
-        <v>410</v>
+        <v>699</v>
       </c>
       <c r="E15" s="8">
-        <v>10871</v>
+        <v>23309</v>
       </c>
       <c r="F15" s="8">
-        <v>3855</v>
+        <v>6866</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="14"/>
       <c r="B16" s="14"/>
       <c r="C16" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="8">
-        <v>350</v>
+        <v>366</v>
       </c>
       <c r="E16" s="8">
-        <v>9349</v>
+        <v>9975</v>
       </c>
       <c r="F16" s="8">
-        <v>4069</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="14"/>
       <c r="B17" s="14"/>
       <c r="C17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="8">
-        <v>246</v>
+        <v>306</v>
       </c>
       <c r="E17" s="8">
-        <v>7852</v>
+        <v>8220</v>
       </c>
       <c r="F17" s="8">
-        <v>2328</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="14"/>
       <c r="B18" s="14"/>
       <c r="C18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="8">
-        <v>91</v>
+        <v>231</v>
       </c>
       <c r="E18" s="8">
-        <v>2393</v>
+        <v>7359</v>
       </c>
       <c r="F18" s="8">
-        <v>718</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="14"/>
       <c r="B19" s="14"/>
       <c r="C19" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="8">
-        <v>158</v>
+        <v>88</v>
       </c>
       <c r="E19" s="8">
-        <v>4282</v>
+        <v>2262</v>
       </c>
       <c r="F19" s="8">
-        <v>1216</v>
+        <v>690</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="14"/>
       <c r="B20" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="15"/>
       <c r="D20" s="8">
-        <v>2658</v>
+        <v>2521</v>
       </c>
       <c r="E20" s="8">
-        <v>77028</v>
+        <v>73039</v>
       </c>
       <c r="F20" s="8">
-        <v>25723</v>
+        <v>24004</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="14"/>
       <c r="B21" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D21" s="8">
-[...6 lines deleted...]
-        <v>14.41</v>
+      <c r="D21" s="11">
+        <v>14.116922387725388</v>
+      </c>
+      <c r="E21" s="11">
+        <v>13.09808816224349</v>
+      </c>
+      <c r="F21" s="11">
+        <v>13.998052262349765</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="8">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="E22" s="8">
-        <v>6510</v>
+        <v>6126</v>
       </c>
       <c r="F22" s="8">
-        <v>2228</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14"/>
       <c r="B23" s="14"/>
       <c r="C23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="8">
-        <v>424</v>
+        <v>389</v>
       </c>
       <c r="E23" s="8">
-        <v>14302</v>
+        <v>12789</v>
       </c>
       <c r="F23" s="8">
-        <v>5707</v>
+        <v>4885</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="14"/>
       <c r="B24" s="14"/>
       <c r="C24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="8">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="E24" s="8">
-        <v>23211</v>
+        <v>23366</v>
       </c>
       <c r="F24" s="8">
-        <v>7225</v>
+        <v>6620</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="14"/>
       <c r="B25" s="14"/>
       <c r="C25" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="8">
-        <v>463</v>
+        <v>410</v>
       </c>
       <c r="E25" s="8">
-        <v>12536</v>
+        <v>10871</v>
       </c>
       <c r="F25" s="8">
-        <v>4179</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="14"/>
       <c r="B26" s="14"/>
       <c r="C26" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="8">
-        <v>397</v>
+        <v>350</v>
       </c>
       <c r="E26" s="8">
-        <v>11238</v>
+        <v>9349</v>
       </c>
       <c r="F26" s="8">
-        <v>4408</v>
+        <v>4069</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="14"/>
       <c r="B27" s="14"/>
       <c r="C27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="8">
-        <v>271</v>
+        <v>246</v>
       </c>
       <c r="E27" s="8">
-        <v>8376</v>
+        <v>7852</v>
       </c>
       <c r="F27" s="8">
-        <v>2710</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="14"/>
       <c r="B28" s="14"/>
       <c r="C28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D28" s="8">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E28" s="8">
-        <v>2521</v>
+        <v>2393</v>
       </c>
       <c r="F28" s="8">
-        <v>860</v>
+        <v>718</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="14"/>
       <c r="B29" s="14"/>
       <c r="C29" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D29" s="8">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="E29" s="8">
-        <v>4367</v>
+        <v>4282</v>
       </c>
       <c r="F29" s="8">
-        <v>1209</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="14"/>
       <c r="B30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="15"/>
       <c r="D30" s="8">
-        <v>2836</v>
+        <v>2658</v>
       </c>
       <c r="E30" s="8">
-        <v>83061</v>
+        <v>77028</v>
       </c>
       <c r="F30" s="8">
-        <v>28526</v>
+        <v>25723</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="14"/>
       <c r="B31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D31" s="8">
-[...6 lines deleted...]
-        <v>14.86</v>
+      <c r="D31" s="11">
+        <v>14.6</v>
+      </c>
+      <c r="E31" s="11">
+        <v>13.56</v>
+      </c>
+      <c r="F31" s="11">
+        <v>14.41</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D32" s="8">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="E32" s="8">
-        <v>6949</v>
+        <v>6510</v>
       </c>
       <c r="F32" s="8">
-        <v>2110</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="14"/>
       <c r="B33" s="14"/>
       <c r="C33" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="8">
-        <v>460</v>
+        <v>424</v>
       </c>
       <c r="E33" s="8">
-        <v>16050</v>
+        <v>14302</v>
       </c>
       <c r="F33" s="8">
-        <v>6120</v>
+        <v>5707</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="14"/>
       <c r="B34" s="14"/>
       <c r="C34" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D34" s="8">
-        <v>726</v>
+        <v>710</v>
       </c>
       <c r="E34" s="8">
-        <v>23616</v>
+        <v>23211</v>
       </c>
       <c r="F34" s="8">
-        <v>8059</v>
+        <v>7225</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="14"/>
       <c r="B35" s="14"/>
       <c r="C35" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D35" s="8">
-        <v>502</v>
+        <v>463</v>
       </c>
       <c r="E35" s="8">
-        <v>13755</v>
+        <v>12536</v>
       </c>
       <c r="F35" s="8">
-        <v>4769</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="14"/>
       <c r="B36" s="14"/>
       <c r="C36" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D36" s="8">
-        <v>434</v>
+        <v>397</v>
       </c>
       <c r="E36" s="8">
-        <v>13069</v>
+        <v>11238</v>
       </c>
       <c r="F36" s="8">
-        <v>5195</v>
+        <v>4408</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="14"/>
       <c r="B37" s="14"/>
       <c r="C37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D37" s="8">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="E37" s="8">
-        <v>8917</v>
+        <v>8376</v>
       </c>
       <c r="F37" s="8">
-        <v>2742</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="14"/>
       <c r="B38" s="14"/>
       <c r="C38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D38" s="8">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E38" s="8">
-        <v>2753</v>
+        <v>2521</v>
       </c>
       <c r="F38" s="8">
-        <v>937</v>
+        <v>860</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="14"/>
       <c r="B39" s="14"/>
       <c r="C39" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D39" s="8">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E39" s="8">
-        <v>4378</v>
+        <v>4367</v>
       </c>
       <c r="F39" s="8">
-        <v>1366</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="14"/>
       <c r="B40" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="15"/>
       <c r="D40" s="8">
-        <v>2977</v>
+        <v>2836</v>
       </c>
       <c r="E40" s="8">
-        <v>89487</v>
+        <v>83061</v>
       </c>
       <c r="F40" s="8">
-        <v>31298</v>
+        <v>28526</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="14"/>
       <c r="B41" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D41" s="8">
-[...6 lines deleted...]
-        <v>15.48</v>
+      <c r="D41" s="11">
+        <v>15.25</v>
+      </c>
+      <c r="E41" s="11">
+        <v>14.18</v>
+      </c>
+      <c r="F41" s="11">
+        <v>14.86</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D42" s="8">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="E42" s="8">
-        <v>7038</v>
+        <v>6949</v>
       </c>
       <c r="F42" s="8">
-        <v>2354</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="14"/>
       <c r="B43" s="14"/>
       <c r="C43" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="8">
-        <v>159</v>
+        <v>460</v>
       </c>
       <c r="E43" s="8">
-        <v>4581</v>
+        <v>16050</v>
       </c>
       <c r="F43" s="8">
-        <v>1446</v>
+        <v>6120</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="14"/>
       <c r="B44" s="14"/>
       <c r="C44" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D44" s="8">
-        <v>493</v>
+        <v>726</v>
       </c>
       <c r="E44" s="8">
-        <v>17644</v>
+        <v>23616</v>
       </c>
       <c r="F44" s="8">
-        <v>7768</v>
+        <v>8059</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14"/>
       <c r="B45" s="14"/>
       <c r="C45" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D45" s="8">
-        <v>755</v>
+        <v>502</v>
       </c>
       <c r="E45" s="8">
-        <v>24759</v>
+        <v>13755</v>
       </c>
       <c r="F45" s="8">
-        <v>9774</v>
+        <v>4769</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="14"/>
       <c r="B46" s="14"/>
       <c r="C46" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D46" s="8">
-        <v>592</v>
+        <v>434</v>
       </c>
       <c r="E46" s="8">
-        <v>16964</v>
+        <v>13069</v>
       </c>
       <c r="F46" s="8">
-        <v>6361</v>
+        <v>5195</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="14"/>
       <c r="B47" s="14"/>
       <c r="C47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D47" s="8">
-        <v>482</v>
+        <v>276</v>
       </c>
       <c r="E47" s="8">
-        <v>15367</v>
+        <v>8917</v>
       </c>
       <c r="F47" s="8">
-        <v>7456</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="14"/>
       <c r="B48" s="14"/>
       <c r="C48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D48" s="8">
-        <v>285</v>
+        <v>94</v>
       </c>
       <c r="E48" s="8">
-        <v>9420</v>
+        <v>2753</v>
       </c>
       <c r="F48" s="8">
-        <v>3153</v>
+        <v>937</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="14"/>
       <c r="B49" s="14"/>
       <c r="C49" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D49" s="8">
-        <v>96</v>
+        <v>159</v>
       </c>
       <c r="E49" s="8">
-        <v>2967</v>
+        <v>4378</v>
       </c>
       <c r="F49" s="8">
-        <v>1162</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="14"/>
       <c r="B50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="15"/>
       <c r="D50" s="8">
-        <v>3194</v>
+        <v>2977</v>
       </c>
       <c r="E50" s="8">
-        <v>98740</v>
+        <v>89487</v>
       </c>
       <c r="F50" s="8">
-        <v>39474</v>
+        <v>31298</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="14"/>
       <c r="B51" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D51" s="8">
-[...6 lines deleted...]
-        <v>17.09</v>
+      <c r="D51" s="11">
+        <v>15.65</v>
+      </c>
+      <c r="E51" s="11">
+        <v>14.68</v>
+      </c>
+      <c r="F51" s="11">
+        <v>15.48</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="2">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="8">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="E52" s="8">
-        <v>7581</v>
+        <v>7038</v>
       </c>
       <c r="F52" s="8">
-        <v>2545</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="14"/>
       <c r="B53" s="14"/>
       <c r="C53" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D53" s="8">
-        <v>542</v>
+        <v>159</v>
       </c>
       <c r="E53" s="8">
-        <v>20459</v>
+        <v>4581</v>
       </c>
       <c r="F53" s="8">
-        <v>8007</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="14"/>
       <c r="B54" s="14"/>
       <c r="C54" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D54" s="8">
-        <v>804</v>
+        <v>493</v>
       </c>
       <c r="E54" s="8">
-        <v>27947</v>
+        <v>17644</v>
       </c>
       <c r="F54" s="8">
-        <v>10459</v>
+        <v>7768</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="14"/>
       <c r="B55" s="14"/>
       <c r="C55" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D55" s="8">
-        <v>624</v>
+        <v>755</v>
       </c>
       <c r="E55" s="8">
-        <v>19293</v>
+        <v>24759</v>
       </c>
       <c r="F55" s="8">
-        <v>6936</v>
+        <v>9774</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="14"/>
       <c r="B56" s="14"/>
       <c r="C56" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D56" s="8">
-        <v>535</v>
+        <v>592</v>
       </c>
       <c r="E56" s="8">
-        <v>18867</v>
+        <v>16964</v>
       </c>
       <c r="F56" s="8">
-        <v>7756</v>
+        <v>6361</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="14"/>
       <c r="B57" s="14"/>
       <c r="C57" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D57" s="8">
-        <v>291</v>
+        <v>482</v>
       </c>
       <c r="E57" s="8">
-        <v>10420</v>
+        <v>15367</v>
       </c>
       <c r="F57" s="8">
-        <v>3384</v>
+        <v>7456</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="14"/>
       <c r="B58" s="14"/>
       <c r="C58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D58" s="8">
-        <v>106</v>
+        <v>285</v>
       </c>
       <c r="E58" s="8">
-        <v>3429</v>
+        <v>9420</v>
       </c>
       <c r="F58" s="8">
-        <v>1309</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="14"/>
       <c r="B59" s="14"/>
       <c r="C59" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D59" s="8">
-        <v>157</v>
+        <v>96</v>
       </c>
       <c r="E59" s="8">
-        <v>4778</v>
+        <v>2967</v>
       </c>
       <c r="F59" s="8">
-        <v>1449</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="14"/>
       <c r="B60" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C60" s="15"/>
       <c r="D60" s="8">
-        <v>3392</v>
+        <v>3194</v>
       </c>
       <c r="E60" s="8">
-        <v>112774</v>
+        <v>98740</v>
       </c>
       <c r="F60" s="8">
-        <v>41845</v>
+        <v>39474</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="14"/>
       <c r="B61" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D61" s="8">
-[...6 lines deleted...]
-        <v>17.34</v>
+      <c r="D61" s="11">
+        <v>16.36</v>
+      </c>
+      <c r="E61" s="11">
+        <v>15.36</v>
+      </c>
+      <c r="F61" s="11">
+        <v>17.09</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="2">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D62" s="8">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="E62" s="8">
-        <v>7761</v>
+        <v>7581</v>
       </c>
       <c r="F62" s="8">
-        <v>2392</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="14"/>
       <c r="B63" s="14"/>
       <c r="C63" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="8">
-        <v>571</v>
+        <v>542</v>
       </c>
       <c r="E63" s="8">
-        <v>22612</v>
+        <v>20459</v>
       </c>
       <c r="F63" s="8">
-        <v>7668</v>
+        <v>8007</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="14"/>
       <c r="B64" s="14"/>
       <c r="C64" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D64" s="8">
-        <v>830</v>
+        <v>804</v>
       </c>
       <c r="E64" s="8">
-        <v>31098</v>
+        <v>27947</v>
       </c>
       <c r="F64" s="8">
-        <v>10483</v>
+        <v>10459</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="14"/>
       <c r="B65" s="14"/>
       <c r="C65" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D65" s="8">
-        <v>664</v>
+        <v>624</v>
       </c>
       <c r="E65" s="8">
-        <v>21629</v>
+        <v>19293</v>
       </c>
       <c r="F65" s="8">
-        <v>6695</v>
+        <v>6936</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="14"/>
       <c r="B66" s="14"/>
       <c r="C66" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D66" s="8">
-        <v>591</v>
+        <v>535</v>
       </c>
       <c r="E66" s="8">
-        <v>22286</v>
+        <v>18867</v>
       </c>
       <c r="F66" s="8">
-        <v>8030</v>
+        <v>7756</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="14"/>
       <c r="B67" s="14"/>
       <c r="C67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D67" s="8">
         <v>291</v>
       </c>
       <c r="E67" s="8">
-        <v>11048</v>
+        <v>10420</v>
       </c>
       <c r="F67" s="8">
-        <v>2987</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="14"/>
       <c r="B68" s="14"/>
       <c r="C68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D68" s="8">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="E68" s="8">
-        <v>3855</v>
+        <v>3429</v>
       </c>
       <c r="F68" s="8">
-        <v>1237</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="14"/>
       <c r="B69" s="14"/>
       <c r="C69" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D69" s="8">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E69" s="8">
-        <v>4957</v>
+        <v>4778</v>
       </c>
       <c r="F69" s="8">
-        <v>1460</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="14"/>
       <c r="B70" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C70" s="15"/>
       <c r="D70" s="8">
-        <v>3544</v>
+        <v>3392</v>
       </c>
       <c r="E70" s="8">
-        <v>125246</v>
+        <v>112774</v>
       </c>
       <c r="F70" s="8">
-        <v>40952</v>
+        <v>41845</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="14"/>
       <c r="B71" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D71" s="8">
-[...6 lines deleted...]
-        <v>17.53</v>
+      <c r="D71" s="11">
+        <v>16.809999999999999</v>
+      </c>
+      <c r="E71" s="11">
+        <v>16.18</v>
+      </c>
+      <c r="F71" s="11">
+        <v>17.34</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="2">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D72" s="8">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E72" s="8">
-        <v>8041</v>
+        <v>7761</v>
       </c>
       <c r="F72" s="8">
-        <v>2335</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="14"/>
       <c r="B73" s="14"/>
       <c r="C73" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D73" s="8">
-        <v>592</v>
+        <v>571</v>
       </c>
       <c r="E73" s="8">
-        <v>23806</v>
+        <v>22612</v>
       </c>
       <c r="F73" s="8">
-        <v>7791</v>
+        <v>7668</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="14"/>
       <c r="B74" s="14"/>
       <c r="C74" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D74" s="8">
-        <v>852</v>
+        <v>830</v>
       </c>
       <c r="E74" s="8">
-        <v>33256</v>
+        <v>31098</v>
       </c>
       <c r="F74" s="8">
-        <v>10626</v>
+        <v>10483</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="14"/>
       <c r="B75" s="14"/>
       <c r="C75" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D75" s="8">
-        <v>689</v>
+        <v>664</v>
       </c>
       <c r="E75" s="8">
-        <v>23420</v>
+        <v>21629</v>
       </c>
       <c r="F75" s="8">
-        <v>7329</v>
+        <v>6695</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="14"/>
       <c r="B76" s="14"/>
       <c r="C76" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D76" s="8">
-        <v>633</v>
+        <v>591</v>
       </c>
       <c r="E76" s="8">
-        <v>25225</v>
+        <v>22286</v>
       </c>
       <c r="F76" s="8">
-        <v>8094</v>
+        <v>8030</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="14"/>
       <c r="B77" s="14"/>
       <c r="C77" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D77" s="8">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="E77" s="8">
-        <v>11052</v>
+        <v>11048</v>
       </c>
       <c r="F77" s="8">
-        <v>2790</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="14"/>
       <c r="B78" s="14"/>
       <c r="C78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D78" s="8">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="E78" s="8">
-        <v>4266</v>
+        <v>3855</v>
       </c>
       <c r="F78" s="8">
-        <v>1390</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="14"/>
       <c r="B79" s="14"/>
       <c r="C79" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D79" s="8">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="E79" s="8">
-        <v>5024</v>
+        <v>4957</v>
       </c>
       <c r="F79" s="8">
-        <v>1608</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="14"/>
       <c r="B80" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C80" s="15"/>
       <c r="D80" s="8">
-        <v>3650</v>
+        <v>3544</v>
       </c>
       <c r="E80" s="8">
-        <v>134090</v>
+        <v>125246</v>
       </c>
       <c r="F80" s="8">
-        <v>41963</v>
+        <v>40952</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="14"/>
       <c r="B81" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D81" s="8">
-[...6 lines deleted...]
-        <v>16.77</v>
+      <c r="D81" s="11">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="E81" s="11">
+        <v>16.8</v>
+      </c>
+      <c r="F81" s="11">
+        <v>17.53</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="2">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D82" s="8">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E82" s="8">
-        <v>7894</v>
+        <v>8041</v>
       </c>
       <c r="F82" s="8">
-        <v>2471</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="14"/>
       <c r="B83" s="14"/>
       <c r="C83" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D83" s="8">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="E83" s="8">
-        <v>23646</v>
+        <v>23806</v>
       </c>
       <c r="F83" s="8">
-        <v>8565</v>
+        <v>7791</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="14"/>
       <c r="B84" s="14"/>
       <c r="C84" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D84" s="8">
         <v>852</v>
       </c>
       <c r="E84" s="8">
-        <v>33859</v>
+        <v>33256</v>
       </c>
       <c r="F84" s="8">
-        <v>11415</v>
+        <v>10626</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="14"/>
       <c r="B85" s="14"/>
       <c r="C85" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D85" s="8">
-        <v>700</v>
+        <v>689</v>
       </c>
       <c r="E85" s="8">
-        <v>24169</v>
+        <v>23420</v>
       </c>
       <c r="F85" s="8">
-        <v>8285</v>
+        <v>7329</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="14"/>
       <c r="B86" s="14"/>
       <c r="C86" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D86" s="8">
-        <v>642</v>
+        <v>633</v>
       </c>
       <c r="E86" s="8">
-        <v>25526</v>
+        <v>25225</v>
       </c>
       <c r="F86" s="8">
-        <v>8655</v>
+        <v>8094</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="14"/>
       <c r="B87" s="14"/>
       <c r="C87" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D87" s="8">
-        <v>276</v>
+        <v>287</v>
       </c>
       <c r="E87" s="8">
-        <v>10441</v>
+        <v>11052</v>
       </c>
       <c r="F87" s="8">
-        <v>2944</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="14"/>
       <c r="B88" s="14"/>
       <c r="C88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D88" s="8">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="E88" s="8">
-        <v>4512</v>
+        <v>4266</v>
       </c>
       <c r="F88" s="8">
-        <v>1652</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="14"/>
       <c r="B89" s="14"/>
       <c r="C89" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D89" s="8">
         <v>150</v>
       </c>
       <c r="E89" s="8">
-        <v>5093</v>
+        <v>5024</v>
       </c>
       <c r="F89" s="8">
-        <v>1548</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="14"/>
       <c r="B90" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C90" s="15"/>
       <c r="D90" s="8">
-        <v>3652</v>
+        <v>3650</v>
       </c>
       <c r="E90" s="8">
-        <v>135140</v>
+        <v>134090</v>
       </c>
       <c r="F90" s="8">
-        <v>45535</v>
+        <v>41963</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="14"/>
       <c r="B91" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D91" s="8">
-[...6 lines deleted...]
-        <v>16.71</v>
+      <c r="D91" s="11">
+        <v>17.16</v>
+      </c>
+      <c r="E91" s="11">
+        <v>17.28</v>
+      </c>
+      <c r="F91" s="11">
+        <v>16.77</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="2">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D92" s="8">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="E92" s="8">
-        <v>7642</v>
+        <v>7894</v>
       </c>
       <c r="F92" s="8">
-        <v>2456</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="14"/>
       <c r="B93" s="14"/>
       <c r="C93" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D93" s="8">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E93" s="8">
-        <v>24104</v>
+        <v>23646</v>
       </c>
       <c r="F93" s="8">
-        <v>8422</v>
+        <v>8565</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="14"/>
       <c r="B94" s="14"/>
       <c r="C94" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D94" s="8">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="E94" s="8">
-        <v>34472</v>
+        <v>33859</v>
       </c>
       <c r="F94" s="8">
-        <v>11497</v>
+        <v>11415</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="14"/>
       <c r="B95" s="14"/>
       <c r="C95" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D95" s="8">
-        <v>722</v>
+        <v>700</v>
       </c>
       <c r="E95" s="8">
-        <v>25419</v>
+        <v>24169</v>
       </c>
       <c r="F95" s="8">
-        <v>8686</v>
+        <v>8285</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="14"/>
       <c r="B96" s="14"/>
       <c r="C96" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D96" s="8">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="E96" s="8">
-        <v>25521</v>
+        <v>25526</v>
       </c>
       <c r="F96" s="8">
-        <v>7661</v>
+        <v>8655</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="14"/>
       <c r="B97" s="14"/>
       <c r="C97" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D97" s="8">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="E97" s="8">
-        <v>9954</v>
+        <v>10441</v>
       </c>
       <c r="F97" s="8">
-        <v>2687</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="14"/>
       <c r="B98" s="14"/>
       <c r="C98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D98" s="8">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="E98" s="8">
-        <v>4871</v>
+        <v>4512</v>
       </c>
       <c r="F98" s="8">
-        <v>1703</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="14"/>
       <c r="B99" s="14"/>
       <c r="C99" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D99" s="8">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="E99" s="8">
-        <v>5454</v>
+        <v>5093</v>
       </c>
       <c r="F99" s="8">
-        <v>1726</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="14"/>
       <c r="B100" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C100" s="15"/>
       <c r="D100" s="8">
-        <v>3669</v>
+        <v>3652</v>
       </c>
       <c r="E100" s="8">
-        <v>137437</v>
+        <v>135140</v>
       </c>
       <c r="F100" s="8">
-        <v>44838</v>
+        <v>45535</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="14"/>
       <c r="B101" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D101" s="8">
-[...6 lines deleted...]
-        <v>16.190000000000001</v>
+      <c r="D101" s="11">
+        <v>17.02</v>
+      </c>
+      <c r="E101" s="11">
+        <v>17.059999999999999</v>
+      </c>
+      <c r="F101" s="11">
+        <v>16.71</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="2">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D102" s="8">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="E102" s="8">
-        <v>7687</v>
+        <v>7642</v>
       </c>
       <c r="F102" s="8">
-        <v>2472</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="14"/>
       <c r="B103" s="14"/>
       <c r="C103" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D103" s="8">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E103" s="8">
-        <v>24437</v>
+        <v>24104</v>
       </c>
       <c r="F103" s="8">
-        <v>8151</v>
+        <v>8422</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="14"/>
       <c r="B104" s="14"/>
       <c r="C104" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D104" s="8">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="E104" s="8">
-        <v>34870</v>
+        <v>34472</v>
       </c>
       <c r="F104" s="8">
-        <v>10986</v>
+        <v>11497</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="14"/>
       <c r="B105" s="14"/>
       <c r="C105" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D105" s="8">
-        <v>731</v>
+        <v>722</v>
       </c>
       <c r="E105" s="8">
-        <v>27563</v>
+        <v>25419</v>
       </c>
       <c r="F105" s="8">
-        <v>8765</v>
+        <v>8686</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="14"/>
       <c r="B106" s="14"/>
       <c r="C106" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D106" s="8">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="E106" s="8">
-        <v>26077</v>
+        <v>25521</v>
       </c>
       <c r="F106" s="8">
-        <v>7520</v>
+        <v>7661</v>
       </c>
     </row>
     <row r="107" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="14"/>
       <c r="B107" s="14"/>
       <c r="C107" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D107" s="8">
-        <v>238</v>
+        <v>260</v>
       </c>
       <c r="E107" s="8">
-        <v>9612</v>
+        <v>9954</v>
       </c>
       <c r="F107" s="8">
-        <v>2190</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="108" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="14"/>
       <c r="B108" s="14"/>
       <c r="C108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D108" s="8">
-        <v>103</v>
+        <v>145</v>
       </c>
       <c r="E108" s="8">
-        <v>3818</v>
+        <v>4871</v>
       </c>
       <c r="F108" s="8">
-        <v>657</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="109" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="14"/>
       <c r="B109" s="14"/>
       <c r="C109" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D109" s="8">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="E109" s="8">
-        <v>5256</v>
+        <v>5454</v>
       </c>
       <c r="F109" s="8">
-        <v>1642</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="110" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="14"/>
       <c r="B110" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C110" s="15"/>
       <c r="D110" s="8">
-        <v>3597</v>
+        <v>3669</v>
       </c>
       <c r="E110" s="8">
-        <v>139320</v>
+        <v>137437</v>
       </c>
       <c r="F110" s="8">
-        <v>42383</v>
+        <v>44838</v>
       </c>
     </row>
     <row r="111" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="14"/>
       <c r="B111" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D111" s="8">
+      <c r="D111" s="11">
+        <v>16.84</v>
+      </c>
+      <c r="E111" s="11">
+        <v>16.78</v>
+      </c>
+      <c r="F111" s="11">
+        <v>16.190000000000001</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="2">
+        <v>2013</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D112" s="8">
+        <v>319</v>
+      </c>
+      <c r="E112" s="8">
+        <v>7687</v>
+      </c>
+      <c r="F112" s="8">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="14"/>
+      <c r="B113" s="14"/>
+      <c r="C113" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D113" s="8">
+        <v>572</v>
+      </c>
+      <c r="E113" s="8">
+        <v>24437</v>
+      </c>
+      <c r="F113" s="8">
+        <v>8151</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="14"/>
+      <c r="B114" s="14"/>
+      <c r="C114" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D114" s="8">
+        <v>845</v>
+      </c>
+      <c r="E114" s="8">
+        <v>34870</v>
+      </c>
+      <c r="F114" s="8">
+        <v>10986</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="14"/>
+      <c r="B115" s="14"/>
+      <c r="C115" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D115" s="8">
+        <v>731</v>
+      </c>
+      <c r="E115" s="8">
+        <v>27563</v>
+      </c>
+      <c r="F115" s="8">
+        <v>8765</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="14"/>
+      <c r="B116" s="14"/>
+      <c r="C116" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D116" s="8">
+        <v>642</v>
+      </c>
+      <c r="E116" s="8">
+        <v>26077</v>
+      </c>
+      <c r="F116" s="8">
+        <v>7520</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="14"/>
+      <c r="B117" s="14"/>
+      <c r="C117" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D117" s="8">
+        <v>238</v>
+      </c>
+      <c r="E117" s="8">
+        <v>9612</v>
+      </c>
+      <c r="F117" s="8">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="14"/>
+      <c r="B118" s="14"/>
+      <c r="C118" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D118" s="8">
+        <v>103</v>
+      </c>
+      <c r="E118" s="8">
+        <v>3818</v>
+      </c>
+      <c r="F118" s="8">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="14"/>
+      <c r="B119" s="14"/>
+      <c r="C119" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D119" s="8">
+        <v>147</v>
+      </c>
+      <c r="E119" s="8">
+        <v>5256</v>
+      </c>
+      <c r="F119" s="8">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="14"/>
+      <c r="B120" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C120" s="15"/>
+      <c r="D120" s="8">
+        <v>3597</v>
+      </c>
+      <c r="E120" s="8">
+        <v>139320</v>
+      </c>
+      <c r="F120" s="8">
+        <v>42383</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="14"/>
+      <c r="B121" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D121" s="11">
         <v>16.2</v>
       </c>
-      <c r="E111" s="8">
+      <c r="E121" s="11">
         <v>16.18</v>
       </c>
-      <c r="F111" s="8">
+      <c r="F121" s="11">
         <v>15.25</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="33">
+  <mergeCells count="36">
     <mergeCell ref="A3:A11"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="B10:C10"/>
+    <mergeCell ref="A113:A121"/>
+    <mergeCell ref="B113:B119"/>
+    <mergeCell ref="B120:C120"/>
+    <mergeCell ref="A93:A101"/>
+    <mergeCell ref="B93:B99"/>
+    <mergeCell ref="B100:C100"/>
+    <mergeCell ref="A103:A111"/>
+    <mergeCell ref="B103:B109"/>
+    <mergeCell ref="B110:C110"/>
+    <mergeCell ref="A73:A81"/>
+    <mergeCell ref="B73:B79"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="A83:A91"/>
+    <mergeCell ref="B83:B89"/>
+    <mergeCell ref="B90:C90"/>
+    <mergeCell ref="A53:A61"/>
+    <mergeCell ref="B53:B59"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="A63:A71"/>
+    <mergeCell ref="B63:B69"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="A33:A41"/>
+    <mergeCell ref="B33:B39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="A43:A51"/>
+    <mergeCell ref="B43:B49"/>
+    <mergeCell ref="B50:C50"/>
     <mergeCell ref="A13:A21"/>
     <mergeCell ref="B13:B19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="A23:A31"/>
     <mergeCell ref="B23:B29"/>
     <mergeCell ref="B30:C30"/>
-    <mergeCell ref="A33:A41"/>
-[...22 lines deleted...]
-    <mergeCell ref="B100:C100"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{189F2190-9E6C-4625-B67D-B16A17738167}">
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="18.7109375" customWidth="1"/>
     <col min="3" max="5" width="9.140625" style="9"/>
     <col min="6" max="6" width="15.140625" style="9" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>34</v>
       </c>
       <c r="F1" s="7" t="s">
@@ -5459,50 +5810,115 @@
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>1453</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="8">
         <v>11044</v>
       </c>
       <c r="D16" s="8">
         <v>13341</v>
       </c>
       <c r="E16" s="8">
         <v>4316</v>
       </c>
       <c r="F16" s="8">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>28701</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="2">
+        <v>113</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="8">
+        <v>136</v>
+      </c>
+      <c r="D17" s="8">
+        <v>182</v>
+      </c>
+      <c r="E17" s="8">
+        <v>64</v>
+      </c>
+      <c r="F17" s="8">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="5"/>
+      <c r="B18" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="8">
+        <v>581</v>
+      </c>
+      <c r="D18" s="8">
+        <v>646</v>
+      </c>
+      <c r="E18" s="8">
+        <v>229</v>
+      </c>
+      <c r="F18" s="8">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="6"/>
+      <c r="B19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="8">
+        <v>10838</v>
+      </c>
+      <c r="D19" s="8">
+        <v>13120</v>
+      </c>
+      <c r="E19" s="8">
+        <v>4197</v>
+      </c>
+      <c r="F19" s="8">
+        <v>0</v>
+      </c>
+      <c r="G19" s="8">
+        <v>28155</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">