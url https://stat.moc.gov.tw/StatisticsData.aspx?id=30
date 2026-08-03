--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\2文化培力\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\2文化培力\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86AF2CFB-CBDF-4147-B5E5-B1166C176CCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC2DEF77-0693-44A8-A14C-CBBAEEAC14C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{27155981-5608-411A-9068-D00A535074AC}"/>
+    <workbookView xWindow="5370" yWindow="510" windowWidth="25470" windowHeight="14700" activeTab="1" xr2:uid="{27155981-5608-411A-9068-D00A535074AC}"/>
   </bookViews>
   <sheets>
     <sheet name="學生參與教育部美感教育課程概況" sheetId="1" r:id="rId1"/>
     <sheet name="教育部美感教育師資培育概況" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="15">
   <si>
     <t>年</t>
   </si>
   <si>
     <t>參與校數</t>
   </si>
   <si>
     <t>參與學生數</t>
   </si>
   <si>
     <t>學年度</t>
   </si>
   <si>
     <t>項目</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
@@ -303,50 +303,54 @@
         <rFont val="新細明體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>人</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>師資生</t>
   </si>
   <si>
     <t>在職教師</t>
   </si>
   <si>
     <t>教育行政人員</t>
+  </si>
+  <si>
+    <t>113</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
@@ -443,67 +447,64 @@
         <color rgb="FFA0A0A0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -800,58 +801,58 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{344D529F-7B3D-4A54-9398-27137BA1CD71}">
   <dimension ref="A1:C7"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="21.42578125" style="6" customWidth="1"/>
-    <col min="3" max="3" width="28.5703125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="28.5703125" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3">
         <v>108</v>
       </c>
       <c r="B2" s="4">
         <v>711</v>
       </c>
       <c r="C2" s="4">
         <v>86952</v>
       </c>
     </row>
     <row r="3" spans="1:3">
@@ -877,476 +878,555 @@
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3">
         <v>111</v>
       </c>
       <c r="B5" s="4">
         <v>1044</v>
       </c>
       <c r="C5" s="4">
         <v>70523</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="3">
         <v>112</v>
       </c>
       <c r="B6" s="4">
         <v>1136</v>
       </c>
       <c r="C6" s="4">
         <v>63016</v>
       </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="B7" s="5"/>
-      <c r="C7" s="5"/>
+      <c r="A7" s="3">
+        <v>113</v>
+      </c>
+      <c r="B7" s="4">
+        <v>1016</v>
+      </c>
+      <c r="C7" s="4">
+        <v>80957</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5CE2303D-7BE5-4D15-8C73-90AE9F8D6F35}">
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K9" sqref="K9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="17.5703125" customWidth="1"/>
-    <col min="3" max="3" width="12.140625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="12.5703125" style="6" customWidth="1"/>
+    <col min="3" max="6" width="12.7109375" style="5" customWidth="1"/>
+    <col min="7" max="7" width="17.85546875" style="5" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="B1" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="C1" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="D1" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="E1" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="F1" s="8" t="s">
+      <c r="F1" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G1" s="8" t="s">
+      <c r="G1" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="H1" s="8" t="s">
+      <c r="H1" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="9">
+      <c r="A2" s="8">
         <v>108</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="4">
         <v>0</v>
       </c>
       <c r="D2" s="4">
         <v>78</v>
       </c>
       <c r="E2" s="4">
         <v>0</v>
       </c>
       <c r="F2" s="4">
         <v>0</v>
       </c>
       <c r="G2" s="4">
         <v>0</v>
       </c>
       <c r="H2" s="4">
         <v>78</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="10"/>
+      <c r="A3" s="9"/>
       <c r="B3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="4">
         <v>222</v>
       </c>
       <c r="D3" s="4">
         <v>1894</v>
       </c>
       <c r="E3" s="4">
         <v>850</v>
       </c>
       <c r="F3" s="4">
         <v>496</v>
       </c>
       <c r="G3" s="4">
         <v>27</v>
       </c>
       <c r="H3" s="4">
         <v>3489</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="11"/>
+      <c r="A4" s="10"/>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="4">
         <v>0</v>
       </c>
       <c r="D4" s="4">
         <v>281</v>
       </c>
       <c r="E4" s="4">
         <v>78</v>
       </c>
       <c r="F4" s="4">
         <v>16</v>
       </c>
       <c r="G4" s="4">
         <v>2</v>
       </c>
       <c r="H4" s="4">
         <v>377</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="9">
+      <c r="A5" s="8">
         <v>109</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="4">
         <v>0</v>
       </c>
       <c r="D5" s="4">
         <v>227</v>
       </c>
       <c r="E5" s="4">
         <v>54</v>
       </c>
       <c r="F5" s="4">
         <v>0</v>
       </c>
       <c r="G5" s="4">
         <v>0</v>
       </c>
       <c r="H5" s="4">
         <v>281</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="10"/>
+      <c r="A6" s="9"/>
       <c r="B6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="4">
         <v>1</v>
       </c>
       <c r="D6" s="4">
         <v>1820</v>
       </c>
       <c r="E6" s="4">
         <v>718</v>
       </c>
       <c r="F6" s="4">
         <v>465</v>
       </c>
       <c r="G6" s="4">
         <v>16</v>
       </c>
       <c r="H6" s="4">
         <v>3020</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="11"/>
+      <c r="A7" s="10"/>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="4">
         <v>0</v>
       </c>
       <c r="D7" s="4">
         <v>103</v>
       </c>
       <c r="E7" s="4">
         <v>31</v>
       </c>
       <c r="F7" s="4">
         <v>9</v>
       </c>
       <c r="G7" s="4">
         <v>1</v>
       </c>
       <c r="H7" s="4">
         <v>144</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="9">
+      <c r="A8" s="8">
         <v>110</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="4">
         <v>1225</v>
       </c>
       <c r="D8" s="4">
         <v>566</v>
       </c>
       <c r="E8" s="4">
         <v>0</v>
       </c>
       <c r="F8" s="4">
         <v>0</v>
       </c>
       <c r="G8" s="4">
         <v>0</v>
       </c>
       <c r="H8" s="4">
         <v>1791</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="10"/>
+      <c r="A9" s="9"/>
       <c r="B9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="4">
         <v>199</v>
       </c>
       <c r="D9" s="4">
         <v>1866</v>
       </c>
       <c r="E9" s="4">
         <v>876</v>
       </c>
       <c r="F9" s="4">
         <v>649</v>
       </c>
       <c r="G9" s="4">
         <v>10</v>
       </c>
       <c r="H9" s="4">
         <v>3600</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="11"/>
+      <c r="A10" s="10"/>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="4">
         <v>1</v>
       </c>
       <c r="D10" s="4">
         <v>128</v>
       </c>
       <c r="E10" s="4">
         <v>35</v>
       </c>
       <c r="F10" s="4">
         <v>12</v>
       </c>
       <c r="G10" s="4">
         <v>1</v>
       </c>
       <c r="H10" s="4">
         <v>177</v>
       </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="9">
+      <c r="A11" s="8">
         <v>111</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="4">
         <v>0</v>
       </c>
       <c r="D11" s="4">
         <v>232</v>
       </c>
       <c r="E11" s="4">
         <v>0</v>
       </c>
       <c r="F11" s="4">
         <v>0</v>
       </c>
       <c r="G11" s="4">
         <v>0</v>
       </c>
       <c r="H11" s="4">
         <v>232</v>
       </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="10"/>
+      <c r="A12" s="9"/>
       <c r="B12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="4">
         <v>209</v>
       </c>
       <c r="D12" s="4">
         <v>1410</v>
       </c>
       <c r="E12" s="4">
         <v>791</v>
       </c>
       <c r="F12" s="4">
         <v>464</v>
       </c>
       <c r="G12" s="4">
         <v>2</v>
       </c>
       <c r="H12" s="4">
         <v>2876</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="11"/>
+      <c r="A13" s="10"/>
       <c r="B13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="4">
         <v>3</v>
       </c>
       <c r="D13" s="4">
         <v>101</v>
       </c>
       <c r="E13" s="4">
         <v>24</v>
       </c>
       <c r="F13" s="4">
         <v>24</v>
       </c>
       <c r="G13" s="4">
         <v>1</v>
       </c>
       <c r="H13" s="4">
         <v>153</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="9">
+      <c r="A14" s="8">
         <v>112</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="4">
         <v>0</v>
       </c>
       <c r="D14" s="4">
         <v>241</v>
       </c>
       <c r="E14" s="4">
         <v>487</v>
       </c>
       <c r="F14" s="4">
         <v>0</v>
       </c>
       <c r="G14" s="4">
         <v>0</v>
       </c>
       <c r="H14" s="4">
         <v>728</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="10"/>
+      <c r="A15" s="9"/>
       <c r="B15" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="4">
         <v>25</v>
       </c>
       <c r="D15" s="4">
         <v>947</v>
       </c>
       <c r="E15" s="4">
         <v>523</v>
       </c>
       <c r="F15" s="4">
         <v>209</v>
       </c>
       <c r="G15" s="4">
         <v>10</v>
       </c>
       <c r="H15" s="4">
         <v>1714</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="11"/>
+      <c r="A16" s="10"/>
       <c r="B16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="4">
         <v>3</v>
       </c>
       <c r="D16" s="4">
         <v>257</v>
       </c>
       <c r="E16" s="4">
         <v>81</v>
       </c>
       <c r="F16" s="4">
         <v>13</v>
       </c>
       <c r="G16" s="4">
         <v>0</v>
       </c>
       <c r="H16" s="4">
         <v>354</v>
       </c>
     </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="4">
+        <v>415</v>
+      </c>
+      <c r="D17" s="4">
+        <v>282</v>
+      </c>
+      <c r="E17" s="4">
+        <v>532</v>
+      </c>
+      <c r="F17" s="4">
+        <v>379</v>
+      </c>
+      <c r="G17" s="4">
+        <v>0</v>
+      </c>
+      <c r="H17" s="4">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="9"/>
+      <c r="B18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="4">
+        <v>914</v>
+      </c>
+      <c r="D18" s="4">
+        <v>1942</v>
+      </c>
+      <c r="E18" s="4">
+        <v>842</v>
+      </c>
+      <c r="F18" s="4">
+        <v>380</v>
+      </c>
+      <c r="G18" s="4">
+        <v>3</v>
+      </c>
+      <c r="H18" s="4">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="10"/>
+      <c r="B19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="4">
+        <v>10</v>
+      </c>
+      <c r="D19" s="4">
+        <v>45</v>
+      </c>
+      <c r="E19" s="4">
+        <v>165</v>
+      </c>
+      <c r="F19" s="4">
+        <v>87</v>
+      </c>
+      <c r="G19" s="4">
+        <v>4</v>
+      </c>
+      <c r="H19" s="4">
+        <v>311</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="A17:A19"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="A11:A13"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>