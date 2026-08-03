--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,107 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2" conformance="strict">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <workbookPr dateCompatibility="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\1文化治理\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\1文化治理\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2653219D-EAC7-4BE7-8458-6023DED24D9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_missing-docid_{FFCA2BE7-EEB2-4D74-9E16-6A90670BF3F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7140" yWindow="345" windowWidth="25470" windowHeight="14700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="文化相關法規法律與法規命令增修條文概況" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
+      <x14:workbookPr/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="12">
+<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="89" uniqueCount="12">
   <si>
     <t>法規增修</t>
   </si>
   <si>
     <t>法規增修 合計</t>
   </si>
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>項目</t>
   </si>
   <si>
     <t>新增</t>
   </si>
   <si>
     <t>修正</t>
   </si>
   <si>
     <t>廢止</t>
   </si>
   <si>
     <t>法律</t>
   </si>
   <si>
     <t>法規命令</t>
   </si>
   <si>
     <t>行政規則</t>
   </si>
   <si>
     <t>項目 合計</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
@@ -113,91 +127,91 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
-      <left/>
-      <right/>
+      <start/>
+      <end/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <start style="thin">
         <color rgb="FFA0A0A0"/>
-      </left>
-      <right style="thin">
+      </start>
+      <end style="thin">
         <color rgb="FFA0A0A0"/>
-      </right>
+      </end>
       <top style="thin">
         <color rgb="FFA0A0A0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <start style="thin">
         <color rgb="FFA0A0A0"/>
-      </left>
-      <right style="thin">
+      </start>
+      <end style="thin">
         <color rgb="FFA0A0A0"/>
-      </right>
+      </end>
       <top style="thin">
         <color rgb="FFA0A0A0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <start style="thin">
         <color rgb="FFA0A0A0"/>
-      </left>
-      <right style="thin">
+      </start>
+      <end style="thin">
         <color rgb="FFA0A0A0"/>
-      </right>
+      </end>
       <top/>
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
@@ -206,85 +220,85 @@
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://purl.oclc.org/ooxml/drawingml/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -359,1532 +373,1615 @@
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="50%"/>
+                <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="35%">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="37%"/>
+                <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="15%"/>
+                <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:shade val="51%"/>
+                <a:satMod val="130%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="80%">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:shade val="93%"/>
+                <a:satMod val="130%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:shade val="94%"/>
+                <a:satMod val="135%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
-              <a:shade val="95000"/>
-              <a:satMod val="105000"/>
+              <a:shade val="95%"/>
+              <a:satMod val="105%"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="38%"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="35000"/>
+                <a:alpha val="35%"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="35000"/>
+                <a:alpha val="35%"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
             <a:camera prst="orthographicFront">
               <a:rot lat="0" lon="0" rev="0"/>
             </a:camera>
             <a:lightRig rig="threePt" dir="t">
               <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="40%"/>
+                <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="40%">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="45%"/>
+                <a:shade val="99%"/>
+                <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="20%"/>
+                <a:satMod val="255%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
-            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+            <a:fillToRect l="50%" t="-80%" r="50%" b="180%"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:tint val="80000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="80%"/>
+                <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:shade val="30000"/>
-                <a:satMod val="200000"/>
+                <a:shade val="30%"/>
+                <a:satMod val="200%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
-            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+            <a:fillToRect l="50%" t="50%" r="50%" b="50%"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G62"/>
+<worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:G66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.5" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.25" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="10" t="s">
+      <c r="A1" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="10" t="s">
+      <c r="B1" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="C1" s="10" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="12"/>
+      <c r="C1" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
       <c r="G1" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="11"/>
-[...1 lines deleted...]
-      <c r="C2" s="11"/>
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
       <c r="D2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="9"/>
     </row>
     <row r="3" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="5">
         <v>0</v>
       </c>
       <c r="E3" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F3" s="5">
         <v>0</v>
       </c>
       <c r="G3" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="E4" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F4" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G4" s="5">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8"/>
       <c r="B5" s="8"/>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="5">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E5" s="5">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="F5" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G5" s="5">
-        <v>169</v>
+        <v>96</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="8"/>
       <c r="B6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="9"/>
       <c r="D6" s="5">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E6" s="5">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="F6" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G6" s="5">
-        <v>146</v>
+        <v>112</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F7" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G7" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8"/>
       <c r="B8" s="8"/>
       <c r="C8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E8" s="5">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F8" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G8" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="8"/>
       <c r="B9" s="8"/>
       <c r="C9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="5">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E9" s="5">
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="F9" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G9" s="5">
-        <v>119</v>
+        <v>143</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="8"/>
       <c r="B10" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="5">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E10" s="5">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="F10" s="5">
         <v>8</v>
       </c>
       <c r="G10" s="5">
-        <v>146</v>
+        <v>169</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="5">
+        <v>0</v>
+      </c>
+      <c r="E11" s="5">
+        <v>1</v>
+      </c>
+      <c r="F11" s="5">
         <v>2</v>
       </c>
-      <c r="E11" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="8"/>
       <c r="B12" s="8"/>
       <c r="C12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="E12" s="5">
         <v>17</v>
       </c>
       <c r="F12" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G12" s="5">
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="8"/>
       <c r="B13" s="8"/>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="5">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E13" s="5">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="F13" s="5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="G13" s="5">
-        <v>139</v>
+        <v>119</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="8"/>
       <c r="B14" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="5">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="E14" s="5">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="F14" s="5">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="G14" s="5">
-        <v>179</v>
+        <v>146</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E15" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
       <c r="G15" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8"/>
       <c r="B16" s="8"/>
       <c r="C16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="5">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E16" s="5">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F16" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G16" s="5">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8"/>
       <c r="B17" s="8"/>
       <c r="C17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="5">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E17" s="5">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="F17" s="5">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G17" s="5">
-        <v>120</v>
+        <v>139</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8"/>
       <c r="B18" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="9"/>
       <c r="D18" s="5">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="E18" s="5">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="F18" s="5">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G18" s="5">
-        <v>144</v>
+        <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="5">
         <v>0</v>
       </c>
       <c r="G19" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8"/>
       <c r="B20" s="8"/>
       <c r="C20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E20" s="5">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F20" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G20" s="5">
-        <v>36</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8"/>
       <c r="B21" s="8"/>
       <c r="C21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="5">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E21" s="5">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="F21" s="5">
         <v>6</v>
       </c>
       <c r="G21" s="5">
-        <v>109</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8"/>
       <c r="B22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="9"/>
       <c r="D22" s="5">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="E22" s="5">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="F22" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G22" s="5">
-        <v>150</v>
+        <v>144</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D23" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E23" s="5">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F23" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G23" s="5">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8"/>
-      <c r="B24" s="6"/>
+      <c r="B24" s="8"/>
       <c r="C24" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D24" s="5">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="E24" s="5">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="F24" s="5">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="G24" s="5">
-        <v>141</v>
+        <v>36</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8"/>
-      <c r="B25" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="9"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="2" t="s">
+        <v>10</v>
+      </c>
       <c r="D25" s="5">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E25" s="5">
-        <v>93</v>
+        <v>66</v>
       </c>
       <c r="F25" s="5">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="G25" s="5">
-        <v>165</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="A26" s="8"/>
+      <c r="B26" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="9"/>
       <c r="D26" s="5">
-        <v>1</v>
+        <v>55</v>
       </c>
       <c r="E26" s="5">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="F26" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G26" s="5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="3">
+        <v>2018</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="5">
         <v>3</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      </c>
       <c r="E27" s="5">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="F27" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G27" s="5">
-        <v>72</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="8"/>
-      <c r="B28" s="8"/>
+      <c r="B28" s="6"/>
       <c r="C28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="5">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E28" s="5">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="F28" s="5">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="G28" s="5">
-        <v>134</v>
+        <v>141</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="8"/>
       <c r="B29" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C29" s="9"/>
       <c r="D29" s="5">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="E29" s="5">
-        <v>140</v>
+        <v>93</v>
       </c>
       <c r="F29" s="5">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="G29" s="5">
-        <v>209</v>
+        <v>165</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G30" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="8"/>
       <c r="B31" s="8"/>
       <c r="C31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="5">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E31" s="5">
-        <v>7</v>
+        <v>51</v>
       </c>
       <c r="F31" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G31" s="5">
-        <v>26</v>
+        <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="8"/>
       <c r="B32" s="8"/>
       <c r="C32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="5">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E32" s="5">
-        <v>53</v>
+        <v>88</v>
       </c>
       <c r="F32" s="5">
         <v>7</v>
       </c>
       <c r="G32" s="5">
-        <v>106</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="8"/>
       <c r="B33" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C33" s="9"/>
       <c r="D33" s="5">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E33" s="5">
-        <v>61</v>
+        <v>140</v>
       </c>
       <c r="F33" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>133</v>
+        <v>209</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E34" s="5">
         <v>1</v>
       </c>
       <c r="F34" s="5">
+        <v>0</v>
+      </c>
+      <c r="G34" s="5">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="8"/>
       <c r="B35" s="8"/>
       <c r="C35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="5">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E35" s="5">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F35" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G35" s="5">
-        <v>40</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="8"/>
       <c r="B36" s="8"/>
       <c r="C36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="5">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E36" s="5">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="F36" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="G36" s="5">
-        <v>121</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="8"/>
       <c r="B37" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C37" s="9"/>
       <c r="D37" s="5">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="E37" s="5">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="F37" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G37" s="5">
-        <v>165</v>
+        <v>133</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="5">
+        <v>2</v>
+      </c>
+      <c r="E38" s="5">
         <v>1</v>
       </c>
-      <c r="E38" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G38" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="8"/>
       <c r="B39" s="8"/>
       <c r="C39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E39" s="5">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F39" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G39" s="5">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="8"/>
       <c r="B40" s="8"/>
       <c r="C40" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="5">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E40" s="5">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="F40" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>95</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8"/>
       <c r="B41" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C41" s="9"/>
       <c r="D41" s="5">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E41" s="5">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="F41" s="5">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="G41" s="5">
-        <v>131</v>
+        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D42" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E42" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F42" s="5">
         <v>0</v>
       </c>
       <c r="G42" s="5">
-        <v>18</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="8"/>
-      <c r="B43" s="6"/>
+      <c r="B43" s="8"/>
       <c r="C43" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D43" s="5">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="E43" s="5">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="F43" s="5">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="G43" s="5">
-        <v>155</v>
+        <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="8"/>
-      <c r="B44" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="9"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="2" t="s">
+        <v>10</v>
+      </c>
       <c r="D44" s="5">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="E44" s="5">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="F44" s="5">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="G44" s="5">
-        <v>173</v>
+        <v>95</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="A45" s="8"/>
+      <c r="B45" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C45" s="9"/>
       <c r="D45" s="5">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="E45" s="5">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F45" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G45" s="5">
-        <v>1</v>
+        <v>131</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="8"/>
-      <c r="B46" s="8"/>
+      <c r="A46" s="3">
+        <v>2013</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>4</v>
+      </c>
       <c r="C46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E46" s="5">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="F46" s="5">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="G46" s="5">
-        <v>55</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="8"/>
-      <c r="B47" s="8"/>
+      <c r="B47" s="6"/>
       <c r="C47" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="5">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="E47" s="5">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="F47" s="5">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G47" s="5">
-        <v>196</v>
+        <v>155</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="8"/>
       <c r="B48" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="9"/>
       <c r="D48" s="5">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E48" s="5">
-        <v>160</v>
+        <v>89</v>
       </c>
       <c r="F48" s="5">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="G48" s="5">
-        <v>252</v>
+        <v>173</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E49" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F49" s="5">
+        <v>0</v>
+      </c>
+      <c r="G49" s="5">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="8"/>
       <c r="B50" s="8"/>
       <c r="C50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="5">
         <v>3</v>
       </c>
       <c r="E50" s="5">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="F50" s="5">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="G50" s="5">
-        <v>13</v>
+        <v>55</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="8"/>
       <c r="B51" s="8"/>
       <c r="C51" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="5">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E51" s="5">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="F51" s="5">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="G51" s="5">
-        <v>99</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="8"/>
       <c r="B52" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C52" s="9"/>
       <c r="D52" s="5">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="E52" s="5">
-        <v>28</v>
+        <v>160</v>
       </c>
       <c r="F52" s="5">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="G52" s="5">
-        <v>127</v>
+        <v>252</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="E53" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F53" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G53" s="5">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="8"/>
       <c r="B54" s="8"/>
       <c r="C54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="5">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="E54" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F54" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G54" s="5">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="8"/>
       <c r="B55" s="8"/>
       <c r="C55" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E55" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F55" s="5">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="G55" s="5">
-        <v>27</v>
+        <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="8"/>
       <c r="B56" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C56" s="9"/>
       <c r="D56" s="5">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E56" s="5">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F56" s="5">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="G56" s="5">
-        <v>62</v>
+        <v>127</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D57" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E57" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F57" s="5">
         <v>0</v>
       </c>
       <c r="G57" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="8"/>
-      <c r="B58" s="6"/>
+      <c r="B58" s="8"/>
       <c r="C58" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D58" s="5">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E58" s="5">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F58" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G58" s="5">
-        <v>54</v>
+        <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="8"/>
-      <c r="B59" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="9"/>
+      <c r="B59" s="8"/>
+      <c r="C59" s="2" t="s">
+        <v>10</v>
+      </c>
       <c r="D59" s="5">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E59" s="5">
+        <v>16</v>
+      </c>
+      <c r="F59" s="5">
+        <v>0</v>
+      </c>
+      <c r="G59" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="8"/>
+      <c r="B60" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C60" s="9"/>
+      <c r="D60" s="5">
         <v>31</v>
       </c>
-      <c r="F59" s="5">
-[...18 lines deleted...]
-      </c>
       <c r="E60" s="5">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="F60" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G60" s="5">
-        <v>8</v>
+        <v>62</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="8"/>
-      <c r="B61" s="6"/>
+      <c r="A61" s="3">
+        <v>2009</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>4</v>
+      </c>
       <c r="C61" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D61" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="E61" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F61" s="5">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="G61" s="5">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="8"/>
-      <c r="B62" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="9"/>
+      <c r="B62" s="6"/>
+      <c r="C62" s="2" t="s">
+        <v>10</v>
+      </c>
       <c r="D62" s="5">
+        <v>25</v>
+      </c>
+      <c r="E62" s="5">
+        <v>26</v>
+      </c>
+      <c r="F62" s="5">
+        <v>3</v>
+      </c>
+      <c r="G62" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="8"/>
+      <c r="B63" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C63" s="9"/>
+      <c r="D63" s="5">
+        <v>25</v>
+      </c>
+      <c r="E63" s="5">
+        <v>31</v>
+      </c>
+      <c r="F63" s="5">
+        <v>3</v>
+      </c>
+      <c r="G63" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="3">
+        <v>2008</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D64" s="5">
+        <v>0</v>
+      </c>
+      <c r="E64" s="5">
+        <v>4</v>
+      </c>
+      <c r="F64" s="5">
+        <v>4</v>
+      </c>
+      <c r="G64" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="8"/>
+      <c r="B65" s="6"/>
+      <c r="C65" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="5">
         <v>13</v>
       </c>
-      <c r="E62" s="5">
+      <c r="E65" s="5">
+        <v>8</v>
+      </c>
+      <c r="F65" s="5">
+        <v>21</v>
+      </c>
+      <c r="G65" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="8"/>
+      <c r="B66" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C66" s="9"/>
+      <c r="D66" s="5">
+        <v>13</v>
+      </c>
+      <c r="E66" s="5">
         <v>12</v>
       </c>
-      <c r="F62" s="5">
+      <c r="F66" s="5">
         <v>25</v>
       </c>
-      <c r="G62" s="5">
+      <c r="G66" s="5">
         <v>50</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="49">
-[...3 lines deleted...]
-    <mergeCell ref="B62:C62"/>
+  <mergeCells count="52">
+    <mergeCell ref="A12:A14"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:B2"/>
+    <mergeCell ref="C1:C2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D1:F1"/>
+    <mergeCell ref="G1:G2"/>
+    <mergeCell ref="A8:A10"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="A31:A33"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="A16:A18"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="A20:A22"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B29:C29"/>
     <mergeCell ref="A50:A52"/>
     <mergeCell ref="B50:B51"/>
     <mergeCell ref="B52:C52"/>
-    <mergeCell ref="A54:A56"/>
-[...7 lines deleted...]
-    <mergeCell ref="B33:C33"/>
     <mergeCell ref="A35:A37"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="A39:A41"/>
     <mergeCell ref="B39:B40"/>
     <mergeCell ref="B41:C41"/>
-    <mergeCell ref="A43:A44"/>
-[...25 lines deleted...]
-    <mergeCell ref="C1:C2"/>
+    <mergeCell ref="A43:A45"/>
+    <mergeCell ref="B43:B44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="A54:A56"/>
+    <mergeCell ref="B54:B55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="A58:A60"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="B60:C60"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>文化相關法規法律與法規命令增修條文概況</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>