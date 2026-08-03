--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\1文化治理\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\1文化治理\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C93F74C8-01B4-44F7-B061-0F8DE5B4413D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2CD37824-ED72-419F-9B9A-451AFE9D9F54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="9525" yWindow="0" windowWidth="25470" windowHeight="14700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="國立文化機關淨零措施實施概況" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="28">
   <si>
     <t>年度</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>項目</t>
   </si>
   <si>
     <t>進行節能減碳診斷</t>
   </si>
   <si>
     <t>設備改善</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
@@ -439,51 +439,51 @@
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -496,50 +496,53 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -808,54 +811,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G19"/>
+  <dimension ref="A1:G37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J9" sqref="J9"/>
+    <sheetView tabSelected="1" topLeftCell="A12" workbookViewId="0">
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.125" style="2"/>
     <col min="2" max="2" width="24.375" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.625" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.25" style="2" customWidth="1"/>
     <col min="5" max="5" width="18.25" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.375" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D1" s="7" t="s">
@@ -1133,52 +1136,346 @@
       <c r="C18" s="4">
         <v>4</v>
       </c>
       <c r="D18" s="4">
         <v>13.33</v>
       </c>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
     </row>
     <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="15"/>
       <c r="B19" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="4">
         <v>30</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
     </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="9">
+        <v>25</v>
+      </c>
+      <c r="D20" s="9">
+        <v>71.430000000000007</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="4">
+        <v>13</v>
+      </c>
+      <c r="G20" s="19">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="13"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" s="4">
+        <v>12</v>
+      </c>
+      <c r="G21" s="19">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="14"/>
+      <c r="B22" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C22" s="9">
+        <v>32</v>
+      </c>
+      <c r="D22" s="9">
+        <v>91.43</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F22" s="4">
+        <v>26</v>
+      </c>
+      <c r="G22" s="19">
+        <v>81.25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="14"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F23" s="4">
+        <v>24</v>
+      </c>
+      <c r="G23" s="19">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="14"/>
+      <c r="B24" s="17"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="F24" s="4">
+        <v>13</v>
+      </c>
+      <c r="G24" s="19">
+        <v>40.630000000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="14"/>
+      <c r="B25" s="17"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F25" s="4">
+        <v>4</v>
+      </c>
+      <c r="G25" s="19">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="14"/>
+      <c r="B26" s="18"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26" s="4">
+        <v>3</v>
+      </c>
+      <c r="G26" s="19">
+        <v>9.3800000000000008</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="14"/>
+      <c r="B27" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="4">
+        <v>26</v>
+      </c>
+      <c r="D27" s="4">
+        <v>74.290000000000006</v>
+      </c>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9"/>
+      <c r="G27" s="9"/>
+    </row>
+    <row r="28" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="14"/>
+      <c r="B28" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="4">
+        <v>20</v>
+      </c>
+      <c r="D28" s="4">
+        <v>57.14</v>
+      </c>
+      <c r="E28" s="10"/>
+      <c r="F28" s="10"/>
+      <c r="G28" s="10"/>
+    </row>
+    <row r="29" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="14"/>
+      <c r="B29" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C29" s="4">
+        <v>22</v>
+      </c>
+      <c r="D29" s="4">
+        <v>62.86</v>
+      </c>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+    </row>
+    <row r="30" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="14"/>
+      <c r="B30" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="4">
+        <v>15</v>
+      </c>
+      <c r="D30" s="4">
+        <v>42.86</v>
+      </c>
+      <c r="E30" s="10"/>
+      <c r="F30" s="10"/>
+      <c r="G30" s="10"/>
+    </row>
+    <row r="31" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="14"/>
+      <c r="B31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="4">
+        <v>21</v>
+      </c>
+      <c r="D31" s="4">
+        <v>60</v>
+      </c>
+      <c r="E31" s="10"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="10"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="14"/>
+      <c r="B32" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="4">
+        <v>25</v>
+      </c>
+      <c r="D32" s="4">
+        <v>71.430000000000007</v>
+      </c>
+      <c r="E32" s="10"/>
+      <c r="F32" s="10"/>
+      <c r="G32" s="10"/>
+    </row>
+    <row r="33" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="14"/>
+      <c r="B33" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" s="4">
+        <v>8</v>
+      </c>
+      <c r="D33" s="4">
+        <v>22.86</v>
+      </c>
+      <c r="E33" s="10"/>
+      <c r="F33" s="10"/>
+      <c r="G33" s="10"/>
+    </row>
+    <row r="34" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="14"/>
+      <c r="B34" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="4">
+        <v>16</v>
+      </c>
+      <c r="D34" s="4">
+        <v>45.71</v>
+      </c>
+      <c r="E34" s="10"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="10"/>
+    </row>
+    <row r="35" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="14"/>
+      <c r="B35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C35" s="4">
+        <v>32</v>
+      </c>
+      <c r="D35" s="4">
+        <v>91.43</v>
+      </c>
+      <c r="E35" s="10"/>
+      <c r="F35" s="10"/>
+      <c r="G35" s="10"/>
+    </row>
+    <row r="36" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="14"/>
+      <c r="B36" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C36" s="4">
+        <v>4</v>
+      </c>
+      <c r="D36" s="4">
+        <v>11.43</v>
+      </c>
+      <c r="E36" s="10"/>
+      <c r="F36" s="10"/>
+      <c r="G36" s="10"/>
+    </row>
+    <row r="37" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="15"/>
+      <c r="B37" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C37" s="4">
+        <v>35</v>
+      </c>
+      <c r="D37" s="4">
+        <v>100</v>
+      </c>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+    </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="20">
+    <mergeCell ref="E27:E37"/>
+    <mergeCell ref="F27:F37"/>
+    <mergeCell ref="G27:G37"/>
+    <mergeCell ref="A20:A37"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="B22:B26"/>
+    <mergeCell ref="C22:C26"/>
+    <mergeCell ref="D22:D26"/>
     <mergeCell ref="E9:E19"/>
     <mergeCell ref="F9:F19"/>
     <mergeCell ref="G9:G19"/>
     <mergeCell ref="A2:A19"/>
     <mergeCell ref="B4:B8"/>
     <mergeCell ref="C4:C8"/>
     <mergeCell ref="D4:D8"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>