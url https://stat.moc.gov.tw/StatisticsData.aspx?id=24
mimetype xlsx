--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,66 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\1文化治理\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\1文化治理\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3F790E7-8E72-46FB-87D2-33B640DC4A5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26065FBA-BA28-4A13-98A6-A2C93404FA77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="8835" yWindow="120" windowWidth="25470" windowHeight="14700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="上市櫃公司資源投入文化發展概況" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="19">
   <si>
     <r>
       <t>編製企業社會責任報告書家數</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>家</t>
     </r>
     <r>
       <rPr>
@@ -223,52 +234,53 @@
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>策略夥伴</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>支持文化發展家數及占比(A)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>註：占比(A)為支持文化發展家數/編製企業社會責任報告書家數，其餘占比為占支持文化發展家數比率</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
+    <numFmt numFmtId="183" formatCode="0.0_);[Red]\(0.0\)"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
@@ -395,95 +407,98 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFA0A0A0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -752,54 +767,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D23"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H22" sqref="H22"/>
+      <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.125" style="1"/>
     <col min="2" max="2" width="21.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.875" style="12" customWidth="1"/>
     <col min="4" max="4" width="12.875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.75" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>4</v>
       </c>
@@ -813,167 +828,187 @@
       </c>
       <c r="C2" s="11">
         <v>538</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="11">
         <v>246</v>
       </c>
       <c r="D3" s="2">
         <v>45.7</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5"/>
       <c r="B4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="11"/>
+      <c r="C4" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="D4" s="2">
         <v>93</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5"/>
       <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="11"/>
+      <c r="C5" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="D5" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5"/>
       <c r="B6" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="11"/>
+      <c r="C6" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="D6" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5"/>
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="11"/>
+      <c r="C7" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="D7" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4"/>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="11"/>
+      <c r="C8" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="D8" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7">
         <v>2021</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="11">
         <v>602</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="14.25" customHeight="1">
       <c r="A10" s="5"/>
       <c r="B10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="11">
         <v>353</v>
       </c>
       <c r="D10" s="2">
         <v>58.6</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="14.25" customHeight="1">
       <c r="A11" s="5"/>
       <c r="B11" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="11"/>
+      <c r="C11" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="D11" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5"/>
       <c r="B12" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="11"/>
+      <c r="C12" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="D12" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5"/>
       <c r="B13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="11"/>
+      <c r="C13" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="D13" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5"/>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="11"/>
+      <c r="C14" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="D14" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4"/>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="11"/>
+      <c r="C15" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="D15" s="2">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7">
         <v>2023</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="11">
         <v>1050</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5"/>
       <c r="B17" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="11">
         <v>468</v>
@@ -1020,61 +1055,147 @@
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5"/>
       <c r="B21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="11">
         <v>33</v>
       </c>
       <c r="D21" s="2">
         <v>7.1</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4"/>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="11">
         <v>87</v>
       </c>
       <c r="D22" s="2">
         <v>18.600000000000001</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="27.75" customHeight="1">
-      <c r="A23" s="13" t="s">
+    <row r="23" spans="1:4">
+      <c r="A23" s="7">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="11">
+        <v>1970</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="5"/>
+      <c r="B24" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="11">
+        <v>866</v>
+      </c>
+      <c r="D24" s="15">
+        <v>43.959390862944161</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="5"/>
+      <c r="B25" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="11">
+        <v>816</v>
+      </c>
+      <c r="D25" s="15">
+        <v>94.226327944572745</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="5"/>
+      <c r="B26" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
+        <v>68</v>
+      </c>
+      <c r="D26" s="15">
+        <v>7.8521939953810627</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="5"/>
+      <c r="B27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="11">
+        <v>30</v>
+      </c>
+      <c r="D27" s="15">
+        <v>3.4642032332563506</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="5"/>
+      <c r="B28" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11">
+        <v>33</v>
+      </c>
+      <c r="D28" s="15">
+        <v>3.8106235565819859</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="4"/>
+      <c r="B29" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="11">
+        <v>127</v>
+      </c>
+      <c r="D29" s="15">
+        <v>14.665127020785217</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="27.75" customHeight="1">
+      <c r="A30" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="14"/>
-[...1 lines deleted...]
-      <c r="D23" s="14"/>
+      <c r="B30" s="14"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A30:D30"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>上市櫃公司資源投入文化發展概況</vt:lpstr>
     </vt:vector>