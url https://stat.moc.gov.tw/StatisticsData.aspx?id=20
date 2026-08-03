--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\至2022年\1文化治理\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\1文化治理\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9805BF26-C928-48EC-A4B4-450B7C2BBEF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C731FF76-F252-43BF-B056-6B44C076DDB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="12000" yWindow="180" windowWidth="15015" windowHeight="14700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="文化事務財團法人人力" sheetId="17" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>年度</t>
   </si>
   <si>
@@ -544,54 +544,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H14" sqref="H14"/>
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="5" customWidth="1"/>
     <col min="3" max="4" width="9.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="5" customWidth="1"/>
     <col min="6" max="9" width="9.7109375" style="5" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="10"/>
       <c r="E1" s="10" t="s">
         <v>3</v>
@@ -606,480 +606,538 @@
       <c r="B2" s="9"/>
       <c r="C2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B3" s="4">
-        <v>3198</v>
+        <v>3530</v>
       </c>
       <c r="C3" s="4">
-        <v>1349</v>
+        <v>1545</v>
       </c>
       <c r="D3" s="4">
-        <v>1849</v>
+        <v>1985</v>
       </c>
       <c r="E3" s="4">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F3" s="4">
-        <v>426</v>
+        <v>394</v>
       </c>
       <c r="G3" s="4">
-        <v>668</v>
+        <v>794</v>
       </c>
       <c r="H3" s="4">
-        <v>951</v>
+        <v>979</v>
       </c>
       <c r="I3" s="4">
-        <v>1147</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="B4" s="4">
-        <v>3565</v>
+        <v>3617</v>
       </c>
       <c r="C4" s="4">
         <v>1537</v>
       </c>
       <c r="D4" s="4">
-        <v>2028</v>
+        <v>2080</v>
       </c>
       <c r="E4" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F4" s="4">
-        <v>463</v>
+        <v>422</v>
       </c>
       <c r="G4" s="4">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="H4" s="4">
-        <v>1069</v>
+        <v>1041</v>
       </c>
       <c r="I4" s="4">
-        <v>1253</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="4">
-        <v>3368</v>
+        <v>3198</v>
       </c>
       <c r="C5" s="4">
-        <v>1448</v>
+        <v>1349</v>
       </c>
       <c r="D5" s="4">
-        <v>1920</v>
+        <v>1849</v>
       </c>
       <c r="E5" s="4">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F5" s="4">
-        <v>452</v>
+        <v>426</v>
       </c>
       <c r="G5" s="4">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="H5" s="4">
-        <v>1019</v>
+        <v>951</v>
       </c>
       <c r="I5" s="4">
-        <v>1220</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B6" s="4">
-        <v>3095</v>
+        <v>3565</v>
       </c>
       <c r="C6" s="4">
-        <v>1369</v>
+        <v>1537</v>
       </c>
       <c r="D6" s="4">
-        <v>1726</v>
+        <v>2028</v>
       </c>
       <c r="E6" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>355</v>
+        <v>463</v>
       </c>
       <c r="G6" s="4">
-        <v>664</v>
+        <v>779</v>
       </c>
       <c r="H6" s="4">
-        <v>1023</v>
+        <v>1069</v>
       </c>
       <c r="I6" s="4">
-        <v>1048</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="B7" s="4">
-        <v>3764</v>
+        <v>3368</v>
       </c>
       <c r="C7" s="4">
-        <v>1592</v>
+        <v>1448</v>
       </c>
       <c r="D7" s="4">
-        <v>2172</v>
+        <v>1920</v>
       </c>
       <c r="E7" s="4">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F7" s="4">
-        <v>583</v>
+        <v>452</v>
       </c>
       <c r="G7" s="4">
-        <v>880</v>
+        <v>662</v>
       </c>
       <c r="H7" s="4">
-        <v>1192</v>
+        <v>1019</v>
       </c>
       <c r="I7" s="4">
-        <v>1093</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="B8" s="4">
-        <v>3716</v>
+        <v>3095</v>
       </c>
       <c r="C8" s="4">
-        <v>1597</v>
+        <v>1369</v>
       </c>
       <c r="D8" s="4">
-        <v>2119</v>
+        <v>1726</v>
       </c>
       <c r="E8" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F8" s="4">
-        <v>526</v>
+        <v>355</v>
       </c>
       <c r="G8" s="4">
-        <v>923</v>
+        <v>664</v>
       </c>
       <c r="H8" s="4">
-        <v>1194</v>
+        <v>1023</v>
       </c>
       <c r="I8" s="4">
-        <v>1063</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="B9" s="4">
-        <v>3623</v>
+        <v>3764</v>
       </c>
       <c r="C9" s="4">
-        <v>1569</v>
+        <v>1592</v>
       </c>
       <c r="D9" s="4">
-        <v>2054</v>
+        <v>2172</v>
       </c>
       <c r="E9" s="4">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="F9" s="4">
-        <v>534</v>
+        <v>583</v>
       </c>
       <c r="G9" s="4">
-        <v>918</v>
+        <v>880</v>
       </c>
       <c r="H9" s="4">
-        <v>1178</v>
+        <v>1192</v>
       </c>
       <c r="I9" s="4">
-        <v>988</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="B10" s="4">
-        <v>3237</v>
+        <v>3716</v>
       </c>
       <c r="C10" s="4">
-        <v>1385</v>
+        <v>1597</v>
       </c>
       <c r="D10" s="4">
-        <v>1852</v>
+        <v>2119</v>
       </c>
       <c r="E10" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F10" s="4">
-        <v>507</v>
+        <v>526</v>
       </c>
       <c r="G10" s="4">
-        <v>892</v>
+        <v>923</v>
       </c>
       <c r="H10" s="4">
-        <v>1084</v>
+        <v>1194</v>
       </c>
       <c r="I10" s="4">
-        <v>739</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="B11" s="4">
-        <v>3047</v>
+        <v>3623</v>
       </c>
       <c r="C11" s="4">
-        <v>1348</v>
+        <v>1569</v>
       </c>
       <c r="D11" s="4">
-        <v>1699</v>
+        <v>2054</v>
       </c>
       <c r="E11" s="4">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F11" s="4">
-        <v>480</v>
+        <v>534</v>
       </c>
       <c r="G11" s="4">
-        <v>858</v>
+        <v>918</v>
       </c>
       <c r="H11" s="4">
-        <v>1001</v>
+        <v>1178</v>
       </c>
       <c r="I11" s="4">
-        <v>692</v>
+        <v>988</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="B12" s="4">
-        <v>2289</v>
+        <v>3237</v>
       </c>
       <c r="C12" s="4">
-        <v>1036</v>
+        <v>1385</v>
       </c>
       <c r="D12" s="4">
-        <v>1253</v>
+        <v>1852</v>
       </c>
       <c r="E12" s="4">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F12" s="4">
-        <v>346</v>
+        <v>507</v>
       </c>
       <c r="G12" s="4">
-        <v>604</v>
+        <v>892</v>
       </c>
       <c r="H12" s="4">
-        <v>725</v>
+        <v>1084</v>
       </c>
       <c r="I12" s="4">
-        <v>604</v>
+        <v>739</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="B13" s="4">
-        <v>2979</v>
+        <v>3047</v>
       </c>
       <c r="C13" s="4">
-        <v>1357</v>
+        <v>1348</v>
       </c>
       <c r="D13" s="4">
-        <v>1622</v>
+        <v>1699</v>
       </c>
       <c r="E13" s="4">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F13" s="4">
-        <v>462</v>
+        <v>480</v>
       </c>
       <c r="G13" s="4">
-        <v>877</v>
+        <v>858</v>
       </c>
       <c r="H13" s="4">
-        <v>948</v>
+        <v>1001</v>
       </c>
       <c r="I13" s="4">
-        <v>686</v>
+        <v>692</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="B14" s="4">
-        <v>906</v>
+        <v>2289</v>
       </c>
       <c r="C14" s="4">
-        <v>270</v>
+        <v>1036</v>
       </c>
       <c r="D14" s="4">
-        <v>636</v>
+        <v>1253</v>
       </c>
       <c r="E14" s="4">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F14" s="4">
-        <v>295</v>
+        <v>346</v>
       </c>
       <c r="G14" s="4">
-        <v>210</v>
+        <v>604</v>
       </c>
       <c r="H14" s="4">
-        <v>220</v>
+        <v>725</v>
       </c>
       <c r="I14" s="4">
-        <v>175</v>
+        <v>604</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="B15" s="4">
-        <v>879</v>
+        <v>2979</v>
       </c>
       <c r="C15" s="4">
-        <v>276</v>
+        <v>1357</v>
       </c>
       <c r="D15" s="4">
-        <v>603</v>
+        <v>1622</v>
       </c>
       <c r="E15" s="4">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F15" s="4">
-        <v>262</v>
+        <v>462</v>
       </c>
       <c r="G15" s="4">
-        <v>201</v>
+        <v>877</v>
       </c>
       <c r="H15" s="4">
-        <v>233</v>
+        <v>948</v>
       </c>
       <c r="I15" s="4">
-        <v>182</v>
+        <v>686</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="B16" s="4">
-        <v>550</v>
+        <v>906</v>
       </c>
       <c r="C16" s="4">
-        <v>185</v>
+        <v>270</v>
       </c>
       <c r="D16" s="4">
-        <v>365</v>
+        <v>636</v>
       </c>
       <c r="E16" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F16" s="4">
-        <v>149</v>
+        <v>295</v>
       </c>
       <c r="G16" s="4">
-        <v>126</v>
+        <v>210</v>
       </c>
       <c r="H16" s="4">
-        <v>138</v>
+        <v>220</v>
       </c>
       <c r="I16" s="4">
-        <v>137</v>
+        <v>175</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
+        <v>2010</v>
+      </c>
+      <c r="B17" s="4">
+        <v>879</v>
+      </c>
+      <c r="C17" s="4">
+        <v>276</v>
+      </c>
+      <c r="D17" s="4">
+        <v>603</v>
+      </c>
+      <c r="E17" s="4">
+        <v>1</v>
+      </c>
+      <c r="F17" s="4">
+        <v>262</v>
+      </c>
+      <c r="G17" s="4">
+        <v>201</v>
+      </c>
+      <c r="H17" s="4">
+        <v>233</v>
+      </c>
+      <c r="I17" s="4">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="2">
+        <v>2009</v>
+      </c>
+      <c r="B18" s="4">
+        <v>550</v>
+      </c>
+      <c r="C18" s="4">
+        <v>185</v>
+      </c>
+      <c r="D18" s="4">
+        <v>365</v>
+      </c>
+      <c r="E18" s="4">
+        <v>0</v>
+      </c>
+      <c r="F18" s="4">
+        <v>149</v>
+      </c>
+      <c r="G18" s="4">
+        <v>126</v>
+      </c>
+      <c r="H18" s="4">
+        <v>138</v>
+      </c>
+      <c r="I18" s="4">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="2">
         <v>2008</v>
       </c>
-      <c r="B17" s="4">
+      <c r="B19" s="4">
         <v>771</v>
       </c>
-      <c r="C17" s="4">
+      <c r="C19" s="4">
         <v>340</v>
       </c>
-      <c r="D17" s="4">
+      <c r="D19" s="4">
         <v>431</v>
       </c>
-      <c r="E17" s="4">
+      <c r="E19" s="4">
         <v>16</v>
       </c>
-      <c r="F17" s="4">
+      <c r="F19" s="4">
         <v>140</v>
       </c>
-      <c r="G17" s="4">
+      <c r="G19" s="4">
         <v>149</v>
       </c>
-      <c r="H17" s="4">
+      <c r="H19" s="4">
         <v>116</v>
       </c>
-      <c r="I17" s="4">
+      <c r="I19" s="4">
         <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="E1:I1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>