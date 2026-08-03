--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\1文化治理\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\1文化治理\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AE553BE-EA51-42BE-9B39-32C3C72612DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0668AB6-9B44-420F-84AA-0305DAF4BFD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2295" yWindow="1050" windowWidth="17325" windowHeight="14700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="公務人員考試文化行政類人力進用" sheetId="4" r:id="rId1"/>
     <sheet name="工作表1" sheetId="1" r:id="rId2"/>
     <sheet name="工作表2" sheetId="2" r:id="rId3"/>
     <sheet name="工作表3" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="15">
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>項目</t>
   </si>
   <si>
     <t>考試錄取總人數</t>
   </si>
   <si>
     <t>文化行政類錄取人數</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>文化行政類人數占錄取人數之比率</t>
@@ -572,2007 +572,2129 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F111"/>
+  <dimension ref="A1:F118"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="F16" sqref="F16"/>
+      <selection activeCell="D2" sqref="D2:F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.375" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.25" style="3" customWidth="1"/>
     <col min="3" max="3" width="28.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="14.125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.5" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="8.75" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="6">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E2" s="6">
         <v>3</v>
       </c>
       <c r="F2" s="7">
-        <v>4.6153846153846159</v>
+        <v>4.4776119402985071</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="6">
-        <v>3406</v>
+        <v>4082</v>
       </c>
       <c r="E3" s="6">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F3" s="7">
-        <v>0.38167938931297707</v>
+        <v>0.61244487996080355</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="6">
-        <v>2807</v>
+        <v>3089</v>
       </c>
       <c r="E4" s="6">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F4" s="7">
-        <v>0.39187744923405771</v>
+        <v>0.80932340563289096</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="9"/>
       <c r="B5" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="6">
-        <v>6278</v>
+        <v>7238</v>
       </c>
       <c r="E5" s="6">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="F5" s="7">
-        <v>0.43007327174259319</v>
+        <v>0.73224647692732792</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="B6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6">
-        <v>1951</v>
+        <v>1631</v>
       </c>
       <c r="E6" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F6" s="7">
-        <v>0.25627883136852891</v>
+        <v>0.4904966278356836</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9"/>
       <c r="B7" s="8"/>
       <c r="C7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="6">
-        <v>751</v>
+        <v>668</v>
       </c>
       <c r="E7" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F7" s="7">
-        <v>0.13315579227696406</v>
+        <v>0.5988023952095809</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9"/>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="6">
-        <v>2702</v>
+        <v>2299</v>
       </c>
       <c r="E8" s="6">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F8" s="7">
-        <v>0.22205773501110287</v>
+        <v>0.52196607220530666</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="6">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="E9" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F9" s="7">
-        <v>7.2</v>
+        <v>4.6153846153846159</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
       <c r="B10" s="9"/>
       <c r="C10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="6">
-        <v>2402</v>
+        <v>3406</v>
       </c>
       <c r="E10" s="6">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="F10" s="7">
-        <v>0.2</v>
+        <v>0.38167938931297707</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9"/>
       <c r="B11" s="9"/>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="6">
-        <v>1762</v>
+        <v>2807</v>
       </c>
       <c r="E11" s="6">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F11" s="7">
-        <v>0</v>
+        <v>0.39187744923405771</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="9"/>
       <c r="B12" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="6">
-        <v>4233</v>
+        <v>6278</v>
       </c>
       <c r="E12" s="6">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="F12" s="7">
-        <v>0.2</v>
+        <v>0.43007327174259319</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9"/>
       <c r="B13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="6">
-        <v>1321</v>
+        <v>1951</v>
       </c>
       <c r="E13" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F13" s="7">
-        <v>0.5</v>
+        <v>0.25627883136852891</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="8"/>
       <c r="C14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="6">
-        <v>893</v>
+        <v>751</v>
       </c>
       <c r="E14" s="6">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F14" s="7">
-        <v>1.8</v>
+        <v>0.13315579227696406</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="9"/>
       <c r="B15" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="10"/>
       <c r="D15" s="6">
-        <v>2214</v>
+        <v>2702</v>
       </c>
       <c r="E15" s="6">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="F15" s="7">
-        <v>1</v>
+        <v>0.22205773501110287</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="6">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E16" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F16" s="7">
-        <v>4.0999999999999996</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="9"/>
       <c r="B17" s="9"/>
       <c r="C17" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="6">
-        <v>2732</v>
+        <v>2402</v>
       </c>
       <c r="E17" s="6">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F17" s="7">
-        <v>0.7</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="9"/>
       <c r="B18" s="9"/>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="6">
-        <v>2560</v>
+        <v>1762</v>
       </c>
       <c r="E18" s="6">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F18" s="7">
-        <v>0.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9"/>
       <c r="B19" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="10"/>
       <c r="D19" s="6">
-        <v>5366</v>
+        <v>4233</v>
       </c>
       <c r="E19" s="6">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="F19" s="7">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
       <c r="B20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="6">
-        <v>825</v>
+        <v>1321</v>
       </c>
       <c r="E20" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F20" s="7">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="9"/>
       <c r="B21" s="8"/>
       <c r="C21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="6">
-        <v>540</v>
+        <v>893</v>
       </c>
       <c r="E21" s="6">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="F21" s="7">
-        <v>0.9</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="9"/>
       <c r="B22" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="6">
-        <v>1365</v>
+        <v>2214</v>
       </c>
       <c r="E22" s="6">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="F22" s="7">
-        <v>0.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="6">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="E23" s="6">
         <v>3</v>
       </c>
       <c r="F23" s="7">
-        <v>4.8</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
       <c r="B24" s="9"/>
       <c r="C24" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="6">
-        <v>2753</v>
+        <v>2732</v>
       </c>
       <c r="E24" s="6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F24" s="7">
         <v>0.7</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="9"/>
       <c r="B25" s="9"/>
       <c r="C25" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="6">
-        <v>2680</v>
+        <v>2560</v>
       </c>
       <c r="E25" s="6">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F25" s="7">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9"/>
       <c r="B26" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="10"/>
       <c r="D26" s="6">
-        <v>5495</v>
+        <v>5366</v>
       </c>
       <c r="E26" s="6">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F26" s="7">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="6">
-        <v>874</v>
+        <v>825</v>
       </c>
       <c r="E27" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F27" s="7">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="9"/>
       <c r="B28" s="8"/>
       <c r="C28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="6">
-        <v>529</v>
+        <v>540</v>
       </c>
       <c r="E28" s="6">
         <v>5</v>
       </c>
       <c r="F28" s="7">
         <v>0.9</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="9"/>
       <c r="B29" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="10"/>
       <c r="D29" s="6">
-        <v>1403</v>
+        <v>1365</v>
       </c>
       <c r="E29" s="6">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F29" s="7">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="6">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E30" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F30" s="7">
-        <v>6.3</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="9"/>
       <c r="B31" s="9"/>
       <c r="C31" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="6">
-        <v>3124</v>
+        <v>2753</v>
       </c>
       <c r="E31" s="6">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F31" s="7">
-        <v>1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="9"/>
       <c r="B32" s="9"/>
       <c r="C32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="6">
-        <v>2688</v>
+        <v>2680</v>
       </c>
       <c r="E32" s="6">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F32" s="7">
-        <v>1.1000000000000001</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="9"/>
       <c r="B33" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="10"/>
       <c r="D33" s="6">
-        <v>5876</v>
+        <v>5495</v>
       </c>
       <c r="E33" s="6">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="F33" s="7">
-        <v>1.1000000000000001</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="9"/>
       <c r="B34" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="6">
-        <v>916</v>
+        <v>874</v>
       </c>
       <c r="E34" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F34" s="7">
-        <v>0.9</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="9"/>
       <c r="B35" s="8"/>
       <c r="C35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="6">
-        <v>653</v>
+        <v>529</v>
       </c>
       <c r="E35" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F35" s="7">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="9"/>
       <c r="B36" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="10"/>
       <c r="D36" s="6">
-        <v>1569</v>
+        <v>1403</v>
       </c>
       <c r="E36" s="6">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F36" s="7">
-        <v>1</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="6">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E37" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F37" s="7">
-        <v>7.9</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="9"/>
       <c r="B38" s="9"/>
       <c r="C38" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="6">
-        <v>2961</v>
+        <v>3124</v>
       </c>
       <c r="E38" s="6">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F38" s="7">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="6">
-        <v>2421</v>
+        <v>2688</v>
       </c>
       <c r="E39" s="6">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F39" s="7">
-        <v>0.7</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="9"/>
       <c r="B40" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="10"/>
       <c r="D40" s="6">
-        <v>5445</v>
+        <v>5876</v>
       </c>
       <c r="E40" s="6">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="F40" s="7">
-        <v>0.9</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="9"/>
       <c r="B41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="6">
-        <v>923</v>
+        <v>916</v>
       </c>
       <c r="E41" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F41" s="7">
-        <v>0.1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="9"/>
       <c r="B42" s="8"/>
       <c r="C42" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="6">
-        <v>597</v>
+        <v>653</v>
       </c>
       <c r="E42" s="6">
         <v>8</v>
       </c>
       <c r="F42" s="7">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="9"/>
       <c r="B43" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="10"/>
       <c r="D43" s="6">
-        <v>1520</v>
+        <v>1569</v>
       </c>
       <c r="E43" s="6">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F43" s="7">
-        <v>0.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D44" s="6">
-        <v>3128</v>
+        <v>63</v>
       </c>
       <c r="E44" s="6">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="F44" s="7">
-        <v>0.7</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="9"/>
-      <c r="B45" s="8"/>
+      <c r="B45" s="9"/>
       <c r="C45" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D45" s="6">
-        <v>2762</v>
+        <v>2961</v>
       </c>
       <c r="E45" s="6">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="F45" s="7">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="9"/>
-      <c r="B46" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="10"/>
+      <c r="B46" s="9"/>
+      <c r="C46" s="1" t="s">
+        <v>9</v>
+      </c>
       <c r="D46" s="6">
-        <v>5890</v>
+        <v>2421</v>
       </c>
       <c r="E46" s="6">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="F46" s="7">
         <v>0.7</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="9"/>
-      <c r="B47" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B47" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47" s="10"/>
       <c r="D47" s="6">
-        <v>840</v>
+        <v>5445</v>
       </c>
       <c r="E47" s="6">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="F47" s="7">
-        <v>1.1000000000000001</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="9"/>
-      <c r="B48" s="8"/>
+      <c r="B48" s="5" t="s">
+        <v>11</v>
+      </c>
       <c r="C48" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D48" s="6">
-        <v>639</v>
+        <v>923</v>
       </c>
       <c r="E48" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F48" s="7">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="9"/>
-      <c r="B49" s="10" t="s">
+      <c r="B49" s="8"/>
+      <c r="C49" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" s="6">
+        <v>597</v>
+      </c>
+      <c r="E49" s="6">
+        <v>8</v>
+      </c>
+      <c r="F49" s="7">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="9"/>
+      <c r="B50" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C49" s="10"/>
-[...14 lines deleted...]
-      <c r="B50" s="5" t="s">
+      <c r="C50" s="10"/>
+      <c r="D50" s="6">
+        <v>1520</v>
+      </c>
+      <c r="E50" s="6">
+        <v>9</v>
+      </c>
+      <c r="F50" s="7">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="4">
+        <v>2017</v>
+      </c>
+      <c r="B51" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="C50" s="1" t="s">
-[...14 lines deleted...]
-      <c r="B51" s="9"/>
       <c r="C51" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="6">
-        <v>3467</v>
+        <v>3128</v>
       </c>
       <c r="E51" s="6">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F51" s="7">
-        <v>0.3</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="9"/>
-      <c r="B52" s="9"/>
+      <c r="B52" s="8"/>
       <c r="C52" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="6">
-        <v>2803</v>
+        <v>2762</v>
       </c>
       <c r="E52" s="6">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F52" s="7">
-        <v>1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="9"/>
       <c r="B53" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C53" s="10"/>
       <c r="D53" s="6">
-        <v>6375</v>
+        <v>5890</v>
       </c>
       <c r="E53" s="6">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F53" s="7">
         <v>0.7</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="9"/>
       <c r="B54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="6">
-        <v>906</v>
+        <v>840</v>
       </c>
       <c r="E54" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F54" s="7">
-        <v>0.6</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="9"/>
       <c r="B55" s="8"/>
       <c r="C55" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D55" s="6">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="E55" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F55" s="7">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="9"/>
       <c r="B56" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="10"/>
       <c r="D56" s="6">
-        <v>1539</v>
+        <v>1479</v>
       </c>
       <c r="E56" s="6">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F56" s="7">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="6">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="E57" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F57" s="7">
-        <v>4.2</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="9"/>
       <c r="B58" s="9"/>
       <c r="C58" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="6">
-        <v>3475</v>
+        <v>3467</v>
       </c>
       <c r="E58" s="6">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F58" s="7">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="9"/>
       <c r="B59" s="9"/>
       <c r="C59" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="6">
-        <v>2900</v>
+        <v>2803</v>
       </c>
       <c r="E59" s="6">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F59" s="7">
-        <v>0.8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="9"/>
       <c r="B60" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C60" s="10"/>
       <c r="D60" s="6">
-        <v>6446</v>
+        <v>6375</v>
       </c>
       <c r="E60" s="6">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="F60" s="7">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="9"/>
       <c r="B61" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D61" s="6">
-        <v>1005</v>
+        <v>906</v>
       </c>
       <c r="E61" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F61" s="7">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="9"/>
       <c r="B62" s="8"/>
       <c r="C62" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D62" s="6">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="E62" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F62" s="7">
-        <v>1</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="9"/>
       <c r="B63" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="10"/>
       <c r="D63" s="6">
-        <v>1604</v>
+        <v>1539</v>
       </c>
       <c r="E63" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F63" s="7">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="6">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E64" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F64" s="7">
-        <v>15.2</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="9"/>
       <c r="B65" s="9"/>
       <c r="C65" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="6">
-        <v>3278</v>
+        <v>3475</v>
       </c>
       <c r="E65" s="6">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F65" s="7">
-        <v>1.1000000000000001</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="9"/>
       <c r="B66" s="9"/>
       <c r="C66" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="6">
-        <v>2451</v>
+        <v>2900</v>
       </c>
       <c r="E66" s="6">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F66" s="7">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="9"/>
       <c r="B67" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="10"/>
       <c r="D67" s="6">
-        <v>5795</v>
+        <v>6446</v>
       </c>
       <c r="E67" s="6">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="F67" s="7">
-        <v>1.1000000000000001</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="9"/>
       <c r="B68" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D68" s="6">
-        <v>1043</v>
+        <v>1005</v>
       </c>
       <c r="E68" s="6">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F68" s="7">
-        <v>1.4</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="9"/>
       <c r="B69" s="8"/>
       <c r="C69" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D69" s="6">
-        <v>703</v>
+        <v>599</v>
       </c>
       <c r="E69" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F69" s="7">
-        <v>1.4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="9"/>
       <c r="B70" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="10"/>
       <c r="D70" s="6">
-        <v>1746</v>
+        <v>1604</v>
       </c>
       <c r="E70" s="6">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F70" s="7">
-        <v>1.4</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="6">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="E71" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F71" s="7">
-        <v>2.2999999999999998</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="9"/>
       <c r="B72" s="9"/>
       <c r="C72" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="6">
-        <v>3293</v>
+        <v>3278</v>
       </c>
       <c r="E72" s="6">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F72" s="7">
-        <v>0.6</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="9"/>
       <c r="B73" s="9"/>
       <c r="C73" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="6">
-        <v>2942</v>
+        <v>2451</v>
       </c>
       <c r="E73" s="6">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F73" s="7">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="9"/>
       <c r="B74" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C74" s="10"/>
       <c r="D74" s="6">
-        <v>6323</v>
+        <v>5795</v>
       </c>
       <c r="E74" s="6">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F74" s="7">
-        <v>0.8</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="9"/>
       <c r="B75" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D75" s="6">
-        <v>1340</v>
+        <v>1043</v>
       </c>
       <c r="E75" s="6">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F75" s="7">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="9"/>
       <c r="B76" s="8"/>
       <c r="C76" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D76" s="6">
-        <v>916</v>
+        <v>703</v>
       </c>
       <c r="E76" s="6">
         <v>10</v>
       </c>
       <c r="F76" s="7">
-        <v>1.1000000000000001</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="9"/>
       <c r="B77" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="10"/>
       <c r="D77" s="6">
-        <v>2256</v>
+        <v>1746</v>
       </c>
       <c r="E77" s="6">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F77" s="7">
-        <v>1.2</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="6">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="E78" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F78" s="7">
-        <v>4.3</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="9"/>
       <c r="B79" s="9"/>
       <c r="C79" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="6">
-        <v>3397</v>
+        <v>3293</v>
       </c>
       <c r="E79" s="6">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F79" s="7">
         <v>0.6</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="9"/>
       <c r="B80" s="9"/>
       <c r="C80" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="6">
-        <v>2530</v>
+        <v>2942</v>
       </c>
       <c r="E80" s="6">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F80" s="7">
-        <v>1.1000000000000001</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="9"/>
       <c r="B81" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C81" s="10"/>
       <c r="D81" s="6">
-        <v>6021</v>
+        <v>6323</v>
       </c>
       <c r="E81" s="6">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F81" s="7">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="9"/>
       <c r="B82" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D82" s="6">
-        <v>1493</v>
+        <v>1340</v>
       </c>
       <c r="E82" s="6">
         <v>18</v>
       </c>
       <c r="F82" s="7">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="9"/>
       <c r="B83" s="8"/>
       <c r="C83" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D83" s="6">
-        <v>992</v>
+        <v>916</v>
       </c>
       <c r="E83" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F83" s="7">
-        <v>0.7</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="9"/>
       <c r="B84" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="10"/>
       <c r="D84" s="6">
-        <v>2485</v>
+        <v>2256</v>
       </c>
       <c r="E84" s="6">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F84" s="7">
-        <v>1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="6">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="E85" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F85" s="7">
-        <v>6.9</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="9"/>
       <c r="B86" s="9"/>
       <c r="C86" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="6">
-        <v>3184</v>
+        <v>3397</v>
       </c>
       <c r="E86" s="6">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="F86" s="7">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="9"/>
       <c r="B87" s="9"/>
       <c r="C87" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D87" s="6">
-        <v>3397</v>
+        <v>2530</v>
       </c>
       <c r="E87" s="6">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F87" s="7">
-        <v>0.7</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="9"/>
       <c r="B88" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C88" s="10"/>
       <c r="D88" s="6">
-        <v>6653</v>
+        <v>6021</v>
       </c>
       <c r="E88" s="6">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="F88" s="7">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="9"/>
       <c r="B89" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D89" s="6">
-        <v>1438</v>
+        <v>1493</v>
       </c>
       <c r="E89" s="6">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F89" s="7">
-        <v>0.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="9"/>
       <c r="B90" s="8"/>
       <c r="C90" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D90" s="6">
-        <v>915</v>
+        <v>992</v>
       </c>
       <c r="E90" s="6">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F90" s="7">
-        <v>1.4</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="9"/>
       <c r="B91" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="10"/>
       <c r="D91" s="6">
-        <v>2353</v>
+        <v>2485</v>
       </c>
       <c r="E91" s="6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F91" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="6">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="E92" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F92" s="7">
-        <v>0</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="9"/>
       <c r="B93" s="9"/>
       <c r="C93" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="6">
-        <v>2065</v>
+        <v>3184</v>
       </c>
       <c r="E93" s="6">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="F93" s="7">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="9"/>
       <c r="B94" s="9"/>
       <c r="C94" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="6">
-        <v>1291</v>
+        <v>3397</v>
       </c>
       <c r="E94" s="6">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="F94" s="7">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="9"/>
       <c r="B95" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="10"/>
       <c r="D95" s="6">
-        <v>3434</v>
+        <v>6653</v>
       </c>
       <c r="E95" s="6">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="F95" s="7">
-        <v>0.4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="9"/>
       <c r="B96" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D96" s="6">
-        <v>1235</v>
+        <v>1438</v>
       </c>
       <c r="E96" s="6">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F96" s="7">
-        <v>1.5</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="9"/>
       <c r="B97" s="8"/>
       <c r="C97" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D97" s="6">
-        <v>861</v>
+        <v>915</v>
       </c>
       <c r="E97" s="6">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="F97" s="7">
-        <v>0.5</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="9"/>
       <c r="B98" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="10"/>
       <c r="D98" s="6">
-        <v>2096</v>
+        <v>2353</v>
       </c>
       <c r="E98" s="6">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F98" s="7">
-        <v>1.1000000000000001</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D99" s="6">
-        <v>121</v>
+        <v>78</v>
       </c>
       <c r="E99" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F99" s="7">
-        <v>4.0999999999999996</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="9"/>
       <c r="B100" s="9"/>
       <c r="C100" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="6">
-        <v>2166</v>
+        <v>2065</v>
       </c>
       <c r="E100" s="6">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F100" s="7">
-        <v>1.5</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="9"/>
       <c r="B101" s="9"/>
       <c r="C101" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D101" s="6">
-        <v>1257</v>
+        <v>1291</v>
       </c>
       <c r="E101" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F101" s="7">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="9"/>
       <c r="B102" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="10"/>
       <c r="D102" s="6">
-        <v>3544</v>
+        <v>3434</v>
       </c>
       <c r="E102" s="6">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F102" s="7">
-        <v>1.3</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="9"/>
       <c r="B103" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D103" s="6">
-        <v>1112</v>
+        <v>1235</v>
       </c>
       <c r="E103" s="6">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F103" s="7">
-        <v>1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="9"/>
       <c r="B104" s="8"/>
       <c r="C104" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D104" s="6">
-        <v>925</v>
+        <v>861</v>
       </c>
       <c r="E104" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F104" s="7">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="9"/>
       <c r="B105" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="10"/>
       <c r="D105" s="6">
-        <v>2037</v>
+        <v>2096</v>
       </c>
       <c r="E105" s="6">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F105" s="7">
-        <v>0.8</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D106" s="6">
-        <v>2459</v>
+        <v>121</v>
       </c>
       <c r="E106" s="6">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="F106" s="7">
-        <v>0.9</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="107" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="9"/>
-      <c r="B107" s="8"/>
+      <c r="B107" s="9"/>
       <c r="C107" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D107" s="6">
-        <v>1628</v>
+        <v>2166</v>
       </c>
       <c r="E107" s="6">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="F107" s="7">
-        <v>0.4</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="108" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="9"/>
-      <c r="B108" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C108" s="10"/>
+      <c r="B108" s="9"/>
+      <c r="C108" s="1" t="s">
+        <v>9</v>
+      </c>
       <c r="D108" s="6">
-        <v>4087</v>
+        <v>1257</v>
       </c>
       <c r="E108" s="6">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F108" s="7">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="109" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="9"/>
-      <c r="B109" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B109" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C109" s="10"/>
       <c r="D109" s="6">
-        <v>962</v>
+        <v>3544</v>
       </c>
       <c r="E109" s="6">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F109" s="7">
-        <v>0.9</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="110" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="9"/>
-      <c r="B110" s="8"/>
+      <c r="B110" s="5" t="s">
+        <v>11</v>
+      </c>
       <c r="C110" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D110" s="6">
-        <v>849</v>
+        <v>1112</v>
       </c>
       <c r="E110" s="6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F110" s="7">
-        <v>1.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="9"/>
-      <c r="B111" s="10" t="s">
+      <c r="B111" s="8"/>
+      <c r="C111" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D111" s="6">
+        <v>925</v>
+      </c>
+      <c r="E111" s="6">
+        <v>6</v>
+      </c>
+      <c r="F111" s="7">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="9"/>
+      <c r="B112" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C111" s="10"/>
-      <c r="D111" s="6">
+      <c r="C112" s="10"/>
+      <c r="D112" s="6">
+        <v>2037</v>
+      </c>
+      <c r="E112" s="6">
+        <v>17</v>
+      </c>
+      <c r="F112" s="7">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="4">
+        <v>2008</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D113" s="6">
+        <v>2459</v>
+      </c>
+      <c r="E113" s="6">
+        <v>22</v>
+      </c>
+      <c r="F113" s="7">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="9"/>
+      <c r="B114" s="8"/>
+      <c r="C114" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D114" s="6">
+        <v>1628</v>
+      </c>
+      <c r="E114" s="6">
+        <v>6</v>
+      </c>
+      <c r="F114" s="7">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="9"/>
+      <c r="B115" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C115" s="10"/>
+      <c r="D115" s="6">
+        <v>4087</v>
+      </c>
+      <c r="E115" s="6">
+        <v>28</v>
+      </c>
+      <c r="F115" s="7">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="9"/>
+      <c r="B116" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D116" s="6">
+        <v>962</v>
+      </c>
+      <c r="E116" s="6">
+        <v>9</v>
+      </c>
+      <c r="F116" s="7">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="9"/>
+      <c r="B117" s="8"/>
+      <c r="C117" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D117" s="6">
+        <v>849</v>
+      </c>
+      <c r="E117" s="6">
+        <v>10</v>
+      </c>
+      <c r="F117" s="7">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="9"/>
+      <c r="B118" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C118" s="10"/>
+      <c r="D118" s="6">
         <v>1811</v>
       </c>
-      <c r="E111" s="6">
+      <c r="E118" s="6">
         <v>19</v>
       </c>
-      <c r="F111" s="7">
+      <c r="F118" s="7">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="62">
+  <mergeCells count="66">
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B8:C8"/>
+    <mergeCell ref="A107:A112"/>
+    <mergeCell ref="B107:B108"/>
+    <mergeCell ref="B109:C109"/>
+    <mergeCell ref="B112:C112"/>
+    <mergeCell ref="A114:A118"/>
+    <mergeCell ref="B115:C115"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="A93:A98"/>
+    <mergeCell ref="B93:B94"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="B98:C98"/>
+    <mergeCell ref="A100:A105"/>
+    <mergeCell ref="B100:B101"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="B105:C105"/>
+    <mergeCell ref="A79:A84"/>
+    <mergeCell ref="B79:B80"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="A86:A91"/>
+    <mergeCell ref="B86:B87"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="A65:A70"/>
+    <mergeCell ref="B65:B66"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="A72:A77"/>
+    <mergeCell ref="B72:B73"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="A52:A56"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="A58:A63"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="A38:A43"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="A45:A50"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="A24:A29"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="A31:A36"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B36:C36"/>
     <mergeCell ref="A10:A15"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A17:A22"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B22:C22"/>
-    <mergeCell ref="A24:A29"/>
-[...48 lines deleted...]
-    <mergeCell ref="B111:C111"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>