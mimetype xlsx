--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\6文化平權與多樣性\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\6文化平權與多樣性\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E11A5AE2-3987-4737-99BB-1932AA916CA8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DFC0D1B-4084-4AD9-A1DF-AF4CAD653677}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1D0931D6-3D17-42FE-B990-73EE78D501DA}"/>
+    <workbookView xWindow="6690" yWindow="390" windowWidth="25365" windowHeight="14700" xr2:uid="{1D0931D6-3D17-42FE-B990-73EE78D501DA}"/>
   </bookViews>
   <sheets>
     <sheet name="文化幣領用及使用概況" sheetId="1" r:id="rId1"/>
     <sheet name="文化幣使用類型概況" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="35">
   <si>
     <t>年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>項目</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>符合資格人數</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Tahoma"/>
@@ -149,324 +149,352 @@
         <sz val="9"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>領用率</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>(%)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
-      <t>領取金額</t>
+      <t>使用金額</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>千元</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
-      <t>使用金額</t>
+      <t>使用率</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
+      <t>(%)</t>
+    </r>
+  </si>
+  <si>
+    <t>使用類型</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>消費點數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
       <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Microsoft JhengHei"/>
+        <family val="2"/>
+      </rPr>
+      <t>點</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>使用金額合計(千元)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Microsoft JhengHei"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>依</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Microsoft JhengHei"/>
+        <family val="2"/>
+      </rPr>
+      <t>年齡區分</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Microsoft JhengHei"/>
+        <family val="2"/>
+      </rPr>
+      <t>千元</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>18歲</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>19歲</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>20歲</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>21歲</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>書店及出版業類</t>
+  </si>
+  <si>
+    <t>電影院類</t>
+  </si>
+  <si>
+    <t>表演藝術及文化體驗類</t>
+  </si>
+  <si>
+    <t>博物館類</t>
+  </si>
+  <si>
+    <t>文資保存與社區營造場域類</t>
+  </si>
+  <si>
+    <t>流行音樂類</t>
+  </si>
+  <si>
+    <t>文創工藝類</t>
+  </si>
+  <si>
+    <r>
+      <t>18</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
-      <t>千元</t>
-[...158 lines deleted...]
-      <t>18</t>
+      <t>歲</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>19</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
     </r>
   </si>
   <si>
     <r>
-      <t>19</t>
+      <t>20</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
     </r>
   </si>
   <si>
     <r>
-      <t>20</t>
+      <t>21</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
     </r>
   </si>
   <si>
-    <r>
-      <t>21</t>
+    <t>2024</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>16</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
     </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>17</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>歲</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>22歲</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>16歲</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>17歲</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>22歲</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="178" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Microsoft JhengHei"/>
       <family val="2"/>
     </font>
@@ -643,98 +671,107 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top style="thin">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="176" fontId="8" fillId="3" borderId="3" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{242B84EA-41CC-4DA4-A201-C6D2BA1AB0CE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
@@ -1011,485 +1048,1022 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F622526D-33FB-4847-B74F-B85BA554B556}">
-  <dimension ref="A1:G7"/>
+  <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="2" max="2" width="17.75" customWidth="1"/>
-    <col min="3" max="3" width="11.875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="14.125" customWidth="1"/>
+    <col min="3" max="5" width="11.875" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
+    <col min="7" max="7" width="10.75" customWidth="1"/>
+    <col min="8" max="8" width="11.25" customWidth="1"/>
+    <col min="9" max="9" width="14.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="I1" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="J1" s="17" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="8" t="s">
         <v>27</v>
-      </c>
-[...3 lines deleted...]
-        <v>2023</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="4">
-        <v>984730</v>
+        <v>1505625</v>
       </c>
       <c r="D2" s="4">
-        <v>205967</v>
+        <v>198830</v>
       </c>
       <c r="E2" s="4">
-        <v>216554</v>
+        <v>204517</v>
       </c>
       <c r="F2" s="4">
-        <v>227264</v>
+        <v>204598</v>
       </c>
       <c r="G2" s="4">
-        <v>334945</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:7">
+        <v>205996</v>
+      </c>
+      <c r="H2" s="4">
+        <v>216595</v>
+      </c>
+      <c r="I2" s="4">
+        <v>227303</v>
+      </c>
+      <c r="J2" s="4">
+        <v>247786</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" s="9"/>
       <c r="B3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="4">
-        <v>874098</v>
+        <v>1289718</v>
       </c>
       <c r="D3" s="4">
-        <v>188524</v>
+        <v>158289</v>
       </c>
       <c r="E3" s="4">
-        <v>198000</v>
+        <v>177739</v>
       </c>
       <c r="F3" s="4">
-        <v>203005</v>
+        <v>181902</v>
       </c>
       <c r="G3" s="4">
-        <v>284569</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7">
+        <v>183311</v>
+      </c>
+      <c r="H3" s="4">
+        <v>190430</v>
+      </c>
+      <c r="I3" s="4">
+        <v>194915</v>
+      </c>
+      <c r="J3" s="4">
+        <v>203132</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" s="9"/>
       <c r="B4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="5">
-        <v>88.77</v>
+        <v>85.66</v>
       </c>
       <c r="D4" s="5">
-        <v>91.53</v>
+        <v>79.61</v>
       </c>
       <c r="E4" s="5">
-        <v>91.43</v>
+        <v>86.91</v>
       </c>
       <c r="F4" s="5">
-        <v>89.33</v>
+        <v>88.91</v>
       </c>
       <c r="G4" s="5">
-        <v>84.96</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:7">
+        <v>88.99</v>
+      </c>
+      <c r="H4" s="5">
+        <v>87.92</v>
+      </c>
+      <c r="I4" s="5">
+        <v>85.75</v>
+      </c>
+      <c r="J4" s="5">
+        <v>81.98</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" s="9"/>
       <c r="B5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4">
-        <v>1048917</v>
+        <v>1508755</v>
       </c>
       <c r="D5" s="4">
-        <v>226228</v>
+        <v>179866</v>
       </c>
       <c r="E5" s="4">
-        <v>237600</v>
+        <v>204585</v>
       </c>
       <c r="F5" s="4">
-        <v>243606</v>
+        <v>210924</v>
       </c>
       <c r="G5" s="4">
-        <v>341483</v>
-[...3 lines deleted...]
-      <c r="A6" s="9"/>
+        <v>216935</v>
+      </c>
+      <c r="H5" s="4">
+        <v>225037</v>
+      </c>
+      <c r="I5" s="4">
+        <v>230793</v>
+      </c>
+      <c r="J5" s="4">
+        <v>240615</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="10"/>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="4">
+      <c r="C6" s="5">
+        <v>97.49</v>
+      </c>
+      <c r="D6" s="5">
+        <v>94.69</v>
+      </c>
+      <c r="E6" s="5">
+        <v>95.92</v>
+      </c>
+      <c r="F6" s="5">
+        <v>96.63</v>
+      </c>
+      <c r="G6" s="5">
+        <v>98.62</v>
+      </c>
+      <c r="H6" s="5">
+        <v>98.48</v>
+      </c>
+      <c r="I6" s="5">
+        <v>98.67</v>
+      </c>
+      <c r="J6" s="5">
+        <v>98.71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="8">
+        <v>2023</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="4">
+        <v>984730</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="4">
+        <v>205967</v>
+      </c>
+      <c r="G7" s="4">
+        <v>216554</v>
+      </c>
+      <c r="H7" s="4">
+        <v>227264</v>
+      </c>
+      <c r="I7" s="4">
+        <v>334945</v>
+      </c>
+      <c r="J7" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="9"/>
+      <c r="B8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="4">
+        <v>874098</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" s="4">
+        <v>188524</v>
+      </c>
+      <c r="G8" s="4">
+        <v>198000</v>
+      </c>
+      <c r="H8" s="4">
+        <v>203005</v>
+      </c>
+      <c r="I8" s="4">
+        <v>284569</v>
+      </c>
+      <c r="J8" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="9"/>
+      <c r="B9" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="5">
+        <v>88.77</v>
+      </c>
+      <c r="D9" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" s="5">
+        <v>91.53</v>
+      </c>
+      <c r="G9" s="5">
+        <v>91.43</v>
+      </c>
+      <c r="H9" s="5">
+        <v>89.33</v>
+      </c>
+      <c r="I9" s="5">
+        <v>84.96</v>
+      </c>
+      <c r="J9" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="9"/>
+      <c r="B10" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="4">
         <v>1006409</v>
       </c>
-      <c r="D6" s="4">
+      <c r="D10" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="4">
         <v>219062</v>
       </c>
-      <c r="E6" s="4">
+      <c r="G10" s="4">
         <v>228752</v>
       </c>
-      <c r="F6" s="4">
+      <c r="H10" s="4">
         <v>234015</v>
       </c>
-      <c r="G6" s="4">
+      <c r="I10" s="4">
         <v>324580</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C7" s="5">
+      <c r="J10" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="10"/>
+      <c r="B11" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="5">
         <v>95.95</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D11" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="5">
         <v>96.83</v>
       </c>
-      <c r="E7" s="5">
+      <c r="G11" s="5">
         <v>96.28</v>
       </c>
-      <c r="F7" s="5">
+      <c r="H11" s="5">
         <v>96.06</v>
       </c>
-      <c r="G7" s="5">
+      <c r="I11" s="5">
         <v>95.05</v>
       </c>
+      <c r="J11" s="16" t="s">
+        <v>30</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A2:A7"/>
+  <mergeCells count="2">
+    <mergeCell ref="A7:A11"/>
+    <mergeCell ref="A2:A6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26BE950D-8E90-41CC-BC21-76E61BBF806C}">
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F27" sqref="F27"/>
+      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="2" max="2" width="26.125" customWidth="1"/>
     <col min="3" max="3" width="11.5" customWidth="1"/>
     <col min="4" max="4" width="15.625" customWidth="1"/>
-    <col min="5" max="5" width="10.5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="11" customWidth="1"/>
+    <col min="5" max="7" width="10.5" customWidth="1"/>
+    <col min="8" max="8" width="10" customWidth="1"/>
+    <col min="9" max="10" width="9.5" customWidth="1"/>
+    <col min="11" max="11" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:11">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="11" t="s">
+      <c r="B1" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="C1" s="11" t="s">
+      <c r="D1" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="D1" s="11" t="s">
+      <c r="E1" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="E1" s="12" t="s">
-[...3 lines deleted...]
-      <c r="G1" s="13"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
       <c r="H1" s="14"/>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="15"/>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="F2" s="6" t="s">
+      <c r="I2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="G2" s="6" t="s">
+      <c r="J2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H2" s="6" t="s">
+      <c r="K2" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>16</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C3" s="7">
-        <v>948</v>
+        <v>963</v>
       </c>
       <c r="D3" s="7">
-        <v>487285</v>
+        <v>751538</v>
       </c>
       <c r="E3" s="7">
-        <v>114181</v>
+        <v>104911</v>
       </c>
       <c r="F3" s="7">
-        <v>110876</v>
+        <v>113808</v>
       </c>
       <c r="G3" s="7">
-        <v>110491</v>
+        <v>113746</v>
       </c>
       <c r="H3" s="7">
-        <v>151737</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8">
+        <v>104070</v>
+      </c>
+      <c r="I3" s="7">
+        <v>101916</v>
+      </c>
+      <c r="J3" s="7">
+        <v>103668</v>
+      </c>
+      <c r="K3" s="7">
+        <v>109419</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" s="9"/>
       <c r="B4" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C4" s="7">
-        <v>281</v>
+        <v>117</v>
       </c>
       <c r="D4" s="7">
-        <v>86844</v>
+        <v>68178</v>
       </c>
       <c r="E4" s="7">
-        <v>19952</v>
+        <v>7226</v>
       </c>
       <c r="F4" s="7">
-        <v>20853</v>
+        <v>8138</v>
       </c>
       <c r="G4" s="7">
-        <v>20089</v>
+        <v>8997</v>
       </c>
       <c r="H4" s="7">
-        <v>25950</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:8">
+        <v>11003</v>
+      </c>
+      <c r="I4" s="7">
+        <v>11374</v>
+      </c>
+      <c r="J4" s="7">
+        <v>10934</v>
+      </c>
+      <c r="K4" s="7">
+        <v>10506</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" s="9"/>
       <c r="B5" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C5" s="7">
-        <v>15548</v>
+        <v>15640</v>
       </c>
       <c r="D5" s="7">
-        <v>174280</v>
+        <v>250968</v>
       </c>
       <c r="E5" s="7">
-        <v>32589</v>
+        <v>21981</v>
       </c>
       <c r="F5" s="7">
-        <v>38623</v>
+        <v>27675</v>
       </c>
       <c r="G5" s="7">
-        <v>41962</v>
+        <v>30353</v>
       </c>
       <c r="H5" s="7">
-        <v>61106</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8">
+        <v>36222</v>
+      </c>
+      <c r="I5" s="7">
+        <v>41858</v>
+      </c>
+      <c r="J5" s="7">
+        <v>45084</v>
+      </c>
+      <c r="K5" s="7">
+        <v>47795</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" s="9"/>
       <c r="B6" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C6" s="7">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="D6" s="7">
-        <v>22263</v>
+        <v>19250</v>
       </c>
       <c r="E6" s="7">
-        <v>3625</v>
+        <v>1991</v>
       </c>
       <c r="F6" s="7">
-        <v>4793</v>
+        <v>2242</v>
       </c>
       <c r="G6" s="7">
-        <v>5456</v>
+        <v>2288</v>
       </c>
       <c r="H6" s="7">
-        <v>8389</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8">
+        <v>2521</v>
+      </c>
+      <c r="I6" s="7">
+        <v>3055</v>
+      </c>
+      <c r="J6" s="7">
+        <v>3397</v>
+      </c>
+      <c r="K6" s="7">
+        <v>3756</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" s="9"/>
       <c r="B7" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C7" s="7">
-        <v>197</v>
+        <v>224</v>
       </c>
       <c r="D7" s="7">
-        <v>14431</v>
+        <v>11627</v>
       </c>
       <c r="E7" s="7">
-        <v>2677</v>
+        <v>954</v>
       </c>
       <c r="F7" s="7">
-        <v>3206</v>
+        <v>1417</v>
       </c>
       <c r="G7" s="7">
-        <v>3425</v>
+        <v>1418</v>
       </c>
       <c r="H7" s="7">
-        <v>5123</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8">
+        <v>1630</v>
+      </c>
+      <c r="I7" s="7">
+        <v>1961</v>
+      </c>
+      <c r="J7" s="7">
+        <v>2035</v>
+      </c>
+      <c r="K7" s="7">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" s="9"/>
       <c r="B8" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C8" s="7">
-        <v>355</v>
+        <v>324</v>
       </c>
       <c r="D8" s="7">
-        <v>81364</v>
+        <v>144057</v>
       </c>
       <c r="E8" s="7">
-        <v>19656</v>
+        <v>21414</v>
       </c>
       <c r="F8" s="7">
-        <v>19522</v>
+        <v>23373</v>
       </c>
       <c r="G8" s="7">
-        <v>18407</v>
+        <v>21962</v>
       </c>
       <c r="H8" s="7">
-        <v>23779</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8">
+        <v>21406</v>
+      </c>
+      <c r="I8" s="7">
+        <v>19978</v>
+      </c>
+      <c r="J8" s="7">
+        <v>18317</v>
+      </c>
+      <c r="K8" s="7">
+        <v>17607</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" s="9"/>
       <c r="B9" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C9" s="7">
-        <v>1218</v>
+        <v>1308</v>
       </c>
       <c r="D9" s="7">
-        <v>139942</v>
+        <v>263137</v>
       </c>
       <c r="E9" s="7">
-        <v>26382</v>
+        <v>21389</v>
       </c>
       <c r="F9" s="7">
-        <v>30879</v>
+        <v>27932</v>
       </c>
       <c r="G9" s="7">
-        <v>34185</v>
+        <v>32160</v>
       </c>
       <c r="H9" s="7">
-        <v>48496</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8">
+        <v>40083</v>
+      </c>
+      <c r="I9" s="7">
+        <v>44895</v>
+      </c>
+      <c r="J9" s="7">
+        <v>47358</v>
+      </c>
+      <c r="K9" s="7">
+        <v>49320</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" s="10"/>
       <c r="B10" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="7">
+        <v>18863</v>
+      </c>
+      <c r="D10" s="7">
+        <v>1508755</v>
+      </c>
+      <c r="E10" s="7">
+        <v>179866</v>
+      </c>
+      <c r="F10" s="7">
+        <v>204585</v>
+      </c>
+      <c r="G10" s="7">
+        <v>210924</v>
+      </c>
+      <c r="H10" s="7">
+        <v>216935</v>
+      </c>
+      <c r="I10" s="7">
+        <v>225037</v>
+      </c>
+      <c r="J10" s="7">
+        <v>230793</v>
+      </c>
+      <c r="K10" s="7">
+        <v>240615</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="11">
+        <v>2023</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="7">
+        <v>948</v>
+      </c>
+      <c r="D11" s="7">
+        <v>487285</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G11" s="7">
+        <v>114181</v>
+      </c>
+      <c r="H11" s="7">
+        <v>110876</v>
+      </c>
+      <c r="I11" s="7">
+        <v>110491</v>
+      </c>
+      <c r="J11" s="7">
+        <v>151737</v>
+      </c>
+      <c r="K11" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="9"/>
+      <c r="B12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="7">
+        <v>281</v>
+      </c>
+      <c r="D12" s="7">
+        <v>86844</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" s="7">
+        <v>19952</v>
+      </c>
+      <c r="H12" s="7">
+        <v>20853</v>
+      </c>
+      <c r="I12" s="7">
+        <v>20089</v>
+      </c>
+      <c r="J12" s="7">
+        <v>25950</v>
+      </c>
+      <c r="K12" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="9"/>
+      <c r="B13" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="7">
+        <v>15548</v>
+      </c>
+      <c r="D13" s="7">
+        <v>174280</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G13" s="7">
+        <v>32589</v>
+      </c>
+      <c r="H13" s="7">
+        <v>38623</v>
+      </c>
+      <c r="I13" s="7">
+        <v>41962</v>
+      </c>
+      <c r="J13" s="7">
+        <v>61106</v>
+      </c>
+      <c r="K13" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="9"/>
+      <c r="B14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="7">
+        <v>294</v>
+      </c>
+      <c r="D14" s="7">
+        <v>22263</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" s="7">
+        <v>3625</v>
+      </c>
+      <c r="H14" s="7">
+        <v>4793</v>
+      </c>
+      <c r="I14" s="7">
+        <v>5456</v>
+      </c>
+      <c r="J14" s="7">
+        <v>8389</v>
+      </c>
+      <c r="K14" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="9"/>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7">
+        <v>197</v>
+      </c>
+      <c r="D15" s="7">
+        <v>14431</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G15" s="7">
+        <v>2677</v>
+      </c>
+      <c r="H15" s="7">
+        <v>3206</v>
+      </c>
+      <c r="I15" s="7">
+        <v>3425</v>
+      </c>
+      <c r="J15" s="7">
+        <v>5123</v>
+      </c>
+      <c r="K15" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="9"/>
+      <c r="B16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="7">
+        <v>355</v>
+      </c>
+      <c r="D16" s="7">
+        <v>81364</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G16" s="7">
+        <v>19656</v>
+      </c>
+      <c r="H16" s="7">
+        <v>19522</v>
+      </c>
+      <c r="I16" s="7">
+        <v>18407</v>
+      </c>
+      <c r="J16" s="7">
+        <v>23779</v>
+      </c>
+      <c r="K16" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="9"/>
+      <c r="B17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="7">
+        <v>1218</v>
+      </c>
+      <c r="D17" s="7">
+        <v>139942</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G17" s="7">
+        <v>26382</v>
+      </c>
+      <c r="H17" s="7">
+        <v>30879</v>
+      </c>
+      <c r="I17" s="7">
+        <v>34185</v>
+      </c>
+      <c r="J17" s="7">
+        <v>48496</v>
+      </c>
+      <c r="K17" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="10"/>
+      <c r="B18" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C18" s="7">
         <v>18841</v>
       </c>
-      <c r="D10" s="7">
+      <c r="D18" s="7">
         <v>1006409</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E18" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G18" s="7">
         <v>219062</v>
       </c>
-      <c r="F10" s="7">
+      <c r="H18" s="7">
         <v>228752</v>
       </c>
-      <c r="G10" s="7">
+      <c r="I18" s="7">
         <v>234015</v>
       </c>
-      <c r="H10" s="7">
+      <c r="J18" s="7">
         <v>324580</v>
       </c>
+      <c r="K18" s="7" t="s">
+        <v>30</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="7">
+    <mergeCell ref="E1:K1"/>
     <mergeCell ref="A3:A10"/>
+    <mergeCell ref="A11:A18"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
-    <mergeCell ref="E1:H1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>文化幣領用及使用概況</vt:lpstr>
       <vt:lpstr>文化幣使用類型概況</vt:lpstr>