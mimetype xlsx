--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\1文化治理\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\1文化治理\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A30DEDDD-ED5C-4F40-8446-5EDBF8A7C380}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{57557856-5E44-43B2-B3C5-848A3CBD15FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9A5E550E-D701-4486-BF94-799AF040568D}"/>
+    <workbookView xWindow="2895" yWindow="435" windowWidth="15090" windowHeight="14700" firstSheet="1" activeTab="1" xr2:uid="{9A5E550E-D701-4486-BF94-799AF040568D}"/>
   </bookViews>
   <sheets>
     <sheet name="12國家文化藝術基金會補助概況" sheetId="1" r:id="rId1"/>
     <sheet name="13文化事務財團法人收入支出概況" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_Hlk186040138" localSheetId="1">'13文化事務財團法人收入支出概況'!$H$2</definedName>
-    <definedName name="_Hlk186040163" localSheetId="1">'13文化事務財團法人收入支出概況'!$I$2</definedName>
+    <definedName name="_Hlk186040138" localSheetId="1">'13文化事務財團法人收入支出概況'!$H$3</definedName>
+    <definedName name="_Hlk186040163" localSheetId="1">'13文化事務財團法人收入支出概況'!$I$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="47">
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>項目</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>補助件數</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
@@ -589,50 +589,54 @@
         <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="細明體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>千元</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
+  <si>
+    <t>2024</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0.00_ "/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -660,71 +664,65 @@
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="細明體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top style="thin">
         <color rgb="FFA0A0A0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
       <diagonal/>
@@ -828,73 +826,73 @@
     </xf>
     <xf numFmtId="49" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="2" xr:uid="{1413E08A-F07D-4A6C-A685-E1D8C6C5885D}"/>
     <cellStyle name="一般 4" xfId="1" xr:uid="{778F0C8D-D582-4B01-B9E9-06CD7DBFEF9B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1172,3330 +1170,3536 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50DC29E1-4A1E-418C-A56A-F63E5DB87856}">
-  <dimension ref="A1:E202"/>
+  <dimension ref="A1:E215"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="H25" sqref="H25"/>
+    <sheetView showGridLines="0" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6.625" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="3" customWidth="1"/>
     <col min="3" max="3" width="16.375" style="3" customWidth="1"/>
     <col min="4" max="4" width="14.5" style="8" customWidth="1"/>
     <col min="5" max="5" width="13" style="8" customWidth="1"/>
     <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19" t="s">
+      <c r="B1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="20"/>
+      <c r="C1" s="16"/>
       <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A2" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="19" t="s">
+      <c r="A2" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="20"/>
+      <c r="C2" s="16"/>
       <c r="D2" s="4">
-        <v>1153</v>
+        <v>1177</v>
       </c>
       <c r="E2" s="4">
-        <v>381058</v>
+        <v>382267</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A3" s="17"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="21"/>
+      <c r="C3" s="19"/>
       <c r="D3" s="4">
-        <v>973</v>
+        <v>989</v>
       </c>
       <c r="E3" s="4">
-        <v>163909</v>
+        <v>165804</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A4" s="17"/>
+      <c r="A4" s="18"/>
       <c r="B4" s="5"/>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="4">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="E4" s="4">
-        <v>11640</v>
+        <v>11899</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A5" s="17"/>
-      <c r="B5" s="22"/>
+      <c r="A5" s="18"/>
+      <c r="B5" s="20"/>
       <c r="C5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="4">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="E5" s="4">
-        <v>26128</v>
+        <v>26129</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A6" s="17"/>
-      <c r="B6" s="22"/>
+      <c r="A6" s="18"/>
+      <c r="B6" s="20"/>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="4">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="E6" s="4">
-        <v>21236</v>
+        <v>22225</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A7" s="17"/>
-      <c r="B7" s="22"/>
+      <c r="A7" s="18"/>
+      <c r="B7" s="20"/>
       <c r="C7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="4">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="E7" s="4">
-        <v>20398</v>
+        <v>19558</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A8" s="17"/>
-      <c r="B8" s="22"/>
+      <c r="A8" s="18"/>
+      <c r="B8" s="20"/>
       <c r="C8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="4">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="E8" s="4">
-        <v>22500</v>
+        <v>22520</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A9" s="17"/>
-      <c r="B9" s="22"/>
+      <c r="A9" s="18"/>
+      <c r="B9" s="20"/>
       <c r="C9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="4">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E9" s="4">
-        <v>3702</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A10" s="17"/>
-      <c r="B10" s="22"/>
+      <c r="A10" s="18"/>
+      <c r="B10" s="20"/>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="4">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E10" s="4">
-        <v>10430</v>
+        <v>10680</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A11" s="17"/>
-      <c r="B11" s="22"/>
+      <c r="A11" s="18"/>
+      <c r="B11" s="20"/>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="4">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E11" s="4">
-        <v>9337</v>
+        <v>9257</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A12" s="17"/>
-      <c r="B12" s="22"/>
+      <c r="A12" s="18"/>
+      <c r="B12" s="20"/>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="4">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E12" s="4">
-        <v>13500</v>
+        <v>13450</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A13" s="17"/>
-      <c r="B13" s="22"/>
+      <c r="A13" s="18"/>
+      <c r="B13" s="20"/>
       <c r="C13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="4">
-        <v>204</v>
+        <v>257</v>
       </c>
       <c r="E13" s="4">
-        <v>25038</v>
+        <v>26385</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A14" s="17"/>
-      <c r="B14" s="21" t="s">
+      <c r="A14" s="18"/>
+      <c r="B14" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="21"/>
+      <c r="C14" s="19"/>
       <c r="D14" s="4">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="E14" s="4">
-        <v>217149</v>
+        <v>216463</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A15" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="19" t="s">
+      <c r="A15" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C15" s="20"/>
+      <c r="C15" s="16"/>
       <c r="D15" s="4">
-        <v>1109</v>
+        <v>1153</v>
       </c>
       <c r="E15" s="4">
-        <v>609954</v>
+        <v>381058</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A16" s="17"/>
-      <c r="B16" s="21" t="s">
+      <c r="A16" s="18"/>
+      <c r="B16" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C16" s="21"/>
+      <c r="C16" s="19"/>
       <c r="D16" s="4">
-        <v>891</v>
+        <v>973</v>
       </c>
       <c r="E16" s="4">
-        <v>155349</v>
+        <v>163909</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A17" s="17"/>
+      <c r="A17" s="18"/>
       <c r="B17" s="5"/>
       <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="4">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="E17" s="4">
-        <v>11610</v>
+        <v>11640</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A18" s="17"/>
-      <c r="B18" s="22"/>
+      <c r="A18" s="18"/>
+      <c r="B18" s="20"/>
       <c r="C18" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="4">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="E18" s="4">
-        <v>26125</v>
+        <v>26128</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A19" s="17"/>
-      <c r="B19" s="22"/>
+      <c r="A19" s="18"/>
+      <c r="B19" s="20"/>
       <c r="C19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="4">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E19" s="4">
-        <v>21555</v>
+        <v>21236</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A20" s="17"/>
-      <c r="B20" s="22"/>
+      <c r="A20" s="18"/>
+      <c r="B20" s="20"/>
       <c r="C20" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="4">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="E20" s="4">
-        <v>19298</v>
+        <v>20398</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A21" s="17"/>
-      <c r="B21" s="22"/>
+      <c r="A21" s="18"/>
+      <c r="B21" s="20"/>
       <c r="C21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="4">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="E21" s="4">
-        <v>20610</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A22" s="17"/>
-      <c r="B22" s="22"/>
+      <c r="A22" s="18"/>
+      <c r="B22" s="20"/>
       <c r="C22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="4">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E22" s="4">
-        <v>3695</v>
+        <v>3702</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A23" s="17"/>
-      <c r="B23" s="22"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="20"/>
       <c r="C23" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="4">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E23" s="4">
-        <v>12820</v>
+        <v>10430</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A24" s="17"/>
-      <c r="B24" s="22"/>
+      <c r="A24" s="18"/>
+      <c r="B24" s="20"/>
       <c r="C24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="4">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E24" s="4">
-        <v>9250</v>
+        <v>9337</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A25" s="17"/>
-      <c r="B25" s="22"/>
+      <c r="A25" s="18"/>
+      <c r="B25" s="20"/>
       <c r="C25" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="4">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E25" s="4">
-        <v>12270</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A26" s="17"/>
-      <c r="B26" s="22"/>
+      <c r="A26" s="18"/>
+      <c r="B26" s="20"/>
       <c r="C26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="4">
-        <v>147</v>
+        <v>204</v>
       </c>
       <c r="E26" s="4">
-        <v>18116</v>
+        <v>25038</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A27" s="17"/>
-      <c r="B27" s="21" t="s">
+      <c r="A27" s="18"/>
+      <c r="B27" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C27" s="21"/>
+      <c r="C27" s="19"/>
       <c r="D27" s="4">
-        <v>218</v>
+        <v>180</v>
       </c>
       <c r="E27" s="4">
-        <v>454605</v>
+        <v>217149</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A28" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="19" t="s">
+      <c r="A28" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B28" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C28" s="20"/>
+      <c r="C28" s="16"/>
       <c r="D28" s="4">
-        <v>1072</v>
+        <v>1109</v>
       </c>
       <c r="E28" s="4">
-        <v>364109</v>
+        <v>609954</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A29" s="17"/>
-      <c r="B29" s="21" t="s">
+      <c r="A29" s="18"/>
+      <c r="B29" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C29" s="21"/>
+      <c r="C29" s="19"/>
       <c r="D29" s="4">
-        <v>851</v>
+        <v>891</v>
       </c>
       <c r="E29" s="4">
-        <v>139981</v>
+        <v>155349</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A30" s="17"/>
+      <c r="A30" s="18"/>
       <c r="B30" s="5"/>
       <c r="C30" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="4">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="E30" s="4">
-        <v>12291</v>
+        <v>11610</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A31" s="17"/>
-      <c r="B31" s="22"/>
+      <c r="A31" s="18"/>
+      <c r="B31" s="20"/>
       <c r="C31" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="4">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="E31" s="4">
-        <v>27561</v>
+        <v>26125</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A32" s="17"/>
-      <c r="B32" s="22"/>
+      <c r="A32" s="18"/>
+      <c r="B32" s="20"/>
       <c r="C32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="4">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="E32" s="4">
-        <v>23453</v>
+        <v>21555</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A33" s="17"/>
-      <c r="B33" s="22"/>
+      <c r="A33" s="18"/>
+      <c r="B33" s="20"/>
       <c r="C33" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="4">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="E33" s="4">
-        <v>19795</v>
+        <v>19298</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A34" s="17"/>
-      <c r="B34" s="22"/>
+      <c r="A34" s="18"/>
+      <c r="B34" s="20"/>
       <c r="C34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="4">
         <v>144</v>
       </c>
       <c r="E34" s="4">
-        <v>24220</v>
+        <v>20610</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A35" s="17"/>
-      <c r="B35" s="22"/>
+      <c r="A35" s="18"/>
+      <c r="B35" s="20"/>
       <c r="C35" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" s="4">
-        <v>3906</v>
+        <v>3695</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A36" s="17"/>
-      <c r="B36" s="22"/>
+      <c r="A36" s="18"/>
+      <c r="B36" s="20"/>
       <c r="C36" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="4">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E36" s="4">
-        <v>11000</v>
+        <v>12820</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A37" s="17"/>
-      <c r="B37" s="22"/>
+      <c r="A37" s="18"/>
+      <c r="B37" s="20"/>
       <c r="C37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D37" s="4">
+        <v>38</v>
+      </c>
+      <c r="E37" s="4">
+        <v>9250</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A38" s="18"/>
+      <c r="B38" s="20"/>
+      <c r="C38" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="4">
+        <v>21</v>
+      </c>
+      <c r="E38" s="4">
+        <v>12270</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A39" s="18"/>
+      <c r="B39" s="20"/>
+      <c r="C39" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="4">
+        <v>147</v>
+      </c>
+      <c r="E39" s="4">
+        <v>18116</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A40" s="18"/>
+      <c r="B40" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C40" s="19"/>
+      <c r="D40" s="4">
+        <v>218</v>
+      </c>
+      <c r="E40" s="4">
+        <v>454605</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A41" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C41" s="16"/>
+      <c r="D41" s="4">
+        <v>1072</v>
+      </c>
+      <c r="E41" s="4">
+        <v>364109</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A42" s="18"/>
+      <c r="B42" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C42" s="19"/>
+      <c r="D42" s="4">
+        <v>851</v>
+      </c>
+      <c r="E42" s="4">
+        <v>139981</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A43" s="18"/>
+      <c r="B43" s="5"/>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="4">
+        <v>91</v>
+      </c>
+      <c r="E43" s="4">
+        <v>12291</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A44" s="18"/>
+      <c r="B44" s="20"/>
+      <c r="C44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="4">
+        <v>138</v>
+      </c>
+      <c r="E44" s="4">
+        <v>27561</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A45" s="18"/>
+      <c r="B45" s="20"/>
+      <c r="C45" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" s="4">
+        <v>208</v>
+      </c>
+      <c r="E45" s="4">
+        <v>23453</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A46" s="18"/>
+      <c r="B46" s="20"/>
+      <c r="C46" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="4">
+        <v>109</v>
+      </c>
+      <c r="E46" s="4">
+        <v>19795</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A47" s="18"/>
+      <c r="B47" s="20"/>
+      <c r="C47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="4">
+        <v>144</v>
+      </c>
+      <c r="E47" s="4">
+        <v>24220</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A48" s="18"/>
+      <c r="B48" s="20"/>
+      <c r="C48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" s="4">
+        <v>26</v>
+      </c>
+      <c r="E48" s="4">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A49" s="18"/>
+      <c r="B49" s="20"/>
+      <c r="C49" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" s="4">
+        <v>30</v>
+      </c>
+      <c r="E49" s="4">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A50" s="18"/>
+      <c r="B50" s="20"/>
+      <c r="C50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D50" s="4">
         <v>43</v>
       </c>
-      <c r="E37" s="4">
+      <c r="E50" s="4">
         <v>9760</v>
       </c>
     </row>
-    <row r="38" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C38" s="1" t="s">
+    <row r="51" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A51" s="18"/>
+      <c r="B51" s="20"/>
+      <c r="C51" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D38" s="4">
+      <c r="D51" s="4">
         <v>62</v>
       </c>
-      <c r="E38" s="4">
+      <c r="E51" s="4">
         <v>7995</v>
       </c>
     </row>
-    <row r="39" spans="1:5" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B39" s="21" t="s">
+    <row r="52" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A52" s="18"/>
+      <c r="B52" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C39" s="21"/>
-      <c r="D39" s="4">
+      <c r="C52" s="19"/>
+      <c r="D52" s="4">
         <v>221</v>
       </c>
-      <c r="E39" s="4">
+      <c r="E52" s="4">
         <v>224128</v>
       </c>
     </row>
-    <row r="40" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A40" s="16" t="s">
+    <row r="53" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A53" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B40" s="19" t="s">
+      <c r="B53" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C40" s="20"/>
-      <c r="D40" s="4">
+      <c r="C53" s="16"/>
+      <c r="D53" s="4">
         <v>1130</v>
       </c>
-      <c r="E40" s="4">
+      <c r="E53" s="4">
         <v>356468</v>
       </c>
     </row>
-    <row r="41" spans="1:5" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B41" s="21" t="s">
+    <row r="54" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A54" s="18"/>
+      <c r="B54" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C41" s="21"/>
-      <c r="D41" s="4">
+      <c r="C54" s="19"/>
+      <c r="D54" s="4">
         <v>851</v>
       </c>
-      <c r="E41" s="4">
+      <c r="E54" s="4">
         <v>133286</v>
       </c>
     </row>
-    <row r="42" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C42" s="1" t="s">
+    <row r="55" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A55" s="18"/>
+      <c r="B55" s="5"/>
+      <c r="C55" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D42" s="4">
+      <c r="D55" s="4">
         <v>99</v>
       </c>
-      <c r="E42" s="4">
+      <c r="E55" s="4">
         <v>11700</v>
       </c>
     </row>
-    <row r="43" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C43" s="1" t="s">
+    <row r="56" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A56" s="18"/>
+      <c r="B56" s="20"/>
+      <c r="C56" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D43" s="4">
+      <c r="D56" s="4">
         <v>145</v>
       </c>
-      <c r="E43" s="4">
+      <c r="E56" s="4">
         <v>26167</v>
       </c>
     </row>
-    <row r="44" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C44" s="1" t="s">
+    <row r="57" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A57" s="18"/>
+      <c r="B57" s="20"/>
+      <c r="C57" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D44" s="4">
+      <c r="D57" s="4">
         <v>189</v>
       </c>
-      <c r="E44" s="4">
+      <c r="E57" s="4">
         <v>21905</v>
       </c>
     </row>
-    <row r="45" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C45" s="1" t="s">
+    <row r="58" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A58" s="18"/>
+      <c r="B58" s="20"/>
+      <c r="C58" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D45" s="4">
+      <c r="D58" s="4">
         <v>103</v>
       </c>
-      <c r="E45" s="4">
+      <c r="E58" s="4">
         <v>19300</v>
       </c>
     </row>
-    <row r="46" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C46" s="1" t="s">
+    <row r="59" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A59" s="18"/>
+      <c r="B59" s="20"/>
+      <c r="C59" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D46" s="4">
+      <c r="D59" s="4">
         <v>125</v>
       </c>
-      <c r="E46" s="4">
+      <c r="E59" s="4">
         <v>21245</v>
       </c>
     </row>
-    <row r="47" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C47" s="1" t="s">
+    <row r="60" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A60" s="18"/>
+      <c r="B60" s="20"/>
+      <c r="C60" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D47" s="4">
+      <c r="D60" s="4">
         <v>30</v>
       </c>
-      <c r="E47" s="4">
+      <c r="E60" s="4">
         <v>3700</v>
       </c>
     </row>
-    <row r="48" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C48" s="1" t="s">
+    <row r="61" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A61" s="18"/>
+      <c r="B61" s="20"/>
+      <c r="C61" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D48" s="4">
+      <c r="D61" s="4">
         <v>19</v>
       </c>
-      <c r="E48" s="4">
+      <c r="E61" s="4">
         <v>6850</v>
       </c>
     </row>
-    <row r="49" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C49" s="1" t="s">
+    <row r="62" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A62" s="18"/>
+      <c r="B62" s="20"/>
+      <c r="C62" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D49" s="4">
+      <c r="D62" s="4">
         <v>31</v>
       </c>
-      <c r="E49" s="4">
+      <c r="E62" s="4">
         <v>9250</v>
-      </c>
-[...169 lines deleted...]
-        <v>24241</v>
       </c>
     </row>
     <row r="63" spans="1:5" ht="15.75" customHeight="1">
       <c r="A63" s="18"/>
-      <c r="B63" s="21" t="s">
+      <c r="B63" s="20"/>
+      <c r="C63" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D63" s="4">
+        <v>110</v>
+      </c>
+      <c r="E63" s="4">
+        <v>13169</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A64" s="18"/>
+      <c r="B64" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C63" s="21"/>
-      <c r="D63" s="4">
+      <c r="C64" s="19"/>
+      <c r="D64" s="4">
+        <v>279</v>
+      </c>
+      <c r="E64" s="4">
+        <v>223182</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A65" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B65" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C65" s="16"/>
+      <c r="D65" s="4">
+        <v>1092</v>
+      </c>
+      <c r="E65" s="4">
+        <v>357272</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A66" s="18"/>
+      <c r="B66" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C66" s="19"/>
+      <c r="D66" s="4">
+        <v>892</v>
+      </c>
+      <c r="E66" s="4">
+        <v>149767</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A67" s="18"/>
+      <c r="B67" s="5"/>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="4">
+        <v>77</v>
+      </c>
+      <c r="E67" s="4">
+        <v>12266</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A68" s="18"/>
+      <c r="B68" s="20"/>
+      <c r="C68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="4">
+        <v>120</v>
+      </c>
+      <c r="E68" s="4">
+        <v>26907</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A69" s="18"/>
+      <c r="B69" s="20"/>
+      <c r="C69" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D69" s="4">
+        <v>182</v>
+      </c>
+      <c r="E69" s="4">
+        <v>21800</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A70" s="18"/>
+      <c r="B70" s="20"/>
+      <c r="C70" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="4">
+        <v>97</v>
+      </c>
+      <c r="E70" s="4">
+        <v>19260</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A71" s="18"/>
+      <c r="B71" s="20"/>
+      <c r="C71" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" s="4">
+        <v>121</v>
+      </c>
+      <c r="E71" s="4">
+        <v>22605</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A72" s="18"/>
+      <c r="B72" s="20"/>
+      <c r="C72" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" s="4">
+        <v>23</v>
+      </c>
+      <c r="E72" s="4">
+        <v>3480</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A73" s="18"/>
+      <c r="B73" s="20"/>
+      <c r="C73" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D73" s="4">
+        <v>31</v>
+      </c>
+      <c r="E73" s="4">
+        <v>9660</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A74" s="18"/>
+      <c r="B74" s="20"/>
+      <c r="C74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D74" s="4">
+        <v>31</v>
+      </c>
+      <c r="E74" s="4">
+        <v>9548</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A75" s="18"/>
+      <c r="B75" s="20"/>
+      <c r="C75" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D75" s="4">
+        <v>210</v>
+      </c>
+      <c r="E75" s="4">
+        <v>24241</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A76" s="21"/>
+      <c r="B76" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" s="19"/>
+      <c r="D76" s="4">
         <v>200</v>
       </c>
-      <c r="E63" s="4">
+      <c r="E76" s="4">
         <v>207505</v>
       </c>
     </row>
-    <row r="64" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A64" s="16" t="s">
+    <row r="77" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A77" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B64" s="19" t="s">
+      <c r="B77" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C64" s="20"/>
-      <c r="D64" s="4">
+      <c r="C77" s="16"/>
+      <c r="D77" s="4">
         <v>1037</v>
       </c>
-      <c r="E64" s="4">
+      <c r="E77" s="4">
         <v>358119</v>
       </c>
     </row>
-    <row r="65" spans="1:5" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B65" s="21" t="s">
+    <row r="78" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A78" s="18"/>
+      <c r="B78" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C65" s="21"/>
-      <c r="D65" s="4">
+      <c r="C78" s="19"/>
+      <c r="D78" s="4">
         <v>867</v>
       </c>
-      <c r="E65" s="4">
+      <c r="E78" s="4">
         <v>140236</v>
       </c>
     </row>
-    <row r="66" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C66" s="1" t="s">
+    <row r="79" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A79" s="18"/>
+      <c r="B79" s="5"/>
+      <c r="C79" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D66" s="4">
+      <c r="D79" s="4">
         <v>71</v>
       </c>
-      <c r="E66" s="4">
+      <c r="E79" s="4">
         <v>9053</v>
       </c>
     </row>
-    <row r="67" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C67" s="1" t="s">
+    <row r="80" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A80" s="18"/>
+      <c r="B80" s="20"/>
+      <c r="C80" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D67" s="4">
+      <c r="D80" s="4">
         <v>109</v>
       </c>
-      <c r="E67" s="4">
+      <c r="E80" s="4">
         <v>21610</v>
       </c>
     </row>
-    <row r="68" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C68" s="1" t="s">
+    <row r="81" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A81" s="18"/>
+      <c r="B81" s="20"/>
+      <c r="C81" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D68" s="4">
+      <c r="D81" s="4">
         <v>195</v>
       </c>
-      <c r="E68" s="4">
+      <c r="E81" s="4">
         <v>23085</v>
       </c>
     </row>
-    <row r="69" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C69" s="1" t="s">
+    <row r="82" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A82" s="18"/>
+      <c r="B82" s="20"/>
+      <c r="C82" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D69" s="4">
+      <c r="D82" s="4">
         <v>90</v>
       </c>
-      <c r="E69" s="4">
+      <c r="E82" s="4">
         <v>21097</v>
       </c>
     </row>
-    <row r="70" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C70" s="1" t="s">
+    <row r="83" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A83" s="18"/>
+      <c r="B83" s="20"/>
+      <c r="C83" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D70" s="4">
+      <c r="D83" s="4">
         <v>124</v>
       </c>
-      <c r="E70" s="4">
+      <c r="E83" s="4">
         <v>22910</v>
       </c>
     </row>
-    <row r="71" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C71" s="1" t="s">
+    <row r="84" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A84" s="18"/>
+      <c r="B84" s="20"/>
+      <c r="C84" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D71" s="4">
+      <c r="D84" s="4">
         <v>30</v>
       </c>
-      <c r="E71" s="4">
+      <c r="E84" s="4">
         <v>3339</v>
       </c>
     </row>
-    <row r="72" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C72" s="1" t="s">
+    <row r="85" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A85" s="18"/>
+      <c r="B85" s="20"/>
+      <c r="C85" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D72" s="4">
+      <c r="D85" s="4">
         <v>24</v>
       </c>
-      <c r="E72" s="4">
+      <c r="E85" s="4">
         <v>8420</v>
       </c>
     </row>
-    <row r="73" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C73" s="1" t="s">
+    <row r="86" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A86" s="18"/>
+      <c r="B86" s="20"/>
+      <c r="C86" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D73" s="4">
+      <c r="D86" s="4">
         <v>25</v>
       </c>
-      <c r="E73" s="4">
+      <c r="E86" s="4">
         <v>6671</v>
       </c>
     </row>
-    <row r="74" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C74" s="1" t="s">
+    <row r="87" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A87" s="18"/>
+      <c r="B87" s="20"/>
+      <c r="C87" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D74" s="4">
+      <c r="D87" s="4">
         <v>199</v>
       </c>
-      <c r="E74" s="4">
+      <c r="E87" s="4">
         <v>24051</v>
-      </c>
-[...169 lines deleted...]
-        <v>5194</v>
       </c>
     </row>
     <row r="88" spans="1:5" ht="15.75" customHeight="1">
       <c r="A88" s="18"/>
-      <c r="B88" s="21" t="s">
+      <c r="B88" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C88" s="21"/>
+      <c r="C88" s="19"/>
       <c r="D88" s="4">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="E88" s="4">
-        <v>16390</v>
+        <v>217883</v>
       </c>
     </row>
     <row r="89" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A89" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B89" s="19" t="s">
+      <c r="A89" s="18"/>
+      <c r="B89" s="5"/>
+      <c r="C89" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D89" s="4">
+        <v>69</v>
+      </c>
+      <c r="E89" s="4">
+        <v>45883</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A90" s="21"/>
+      <c r="B90" s="6"/>
+      <c r="C90" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D90" s="4">
+        <v>101</v>
+      </c>
+      <c r="E90" s="4">
+        <v>172000</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A91" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B91" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C89" s="20"/>
-[...9 lines deleted...]
-      <c r="B90" s="21" t="s">
+      <c r="C91" s="16"/>
+      <c r="D91" s="4">
+        <v>826</v>
+      </c>
+      <c r="E91" s="4">
+        <v>137761</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A92" s="18"/>
+      <c r="B92" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C90" s="21"/>
-[...10 lines deleted...]
-      <c r="C91" s="1" t="s">
+      <c r="C92" s="19"/>
+      <c r="D92" s="4">
+        <v>779</v>
+      </c>
+      <c r="E92" s="4">
+        <v>121371</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A93" s="18"/>
+      <c r="B93" s="5"/>
+      <c r="C93" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D91" s="4">
-[...9 lines deleted...]
-      <c r="C92" s="1" t="s">
+      <c r="D93" s="4">
+        <v>64</v>
+      </c>
+      <c r="E93" s="4">
+        <v>8421</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A94" s="18"/>
+      <c r="B94" s="20"/>
+      <c r="C94" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D92" s="4">
-[...9 lines deleted...]
-      <c r="C93" s="1" t="s">
+      <c r="D94" s="4">
+        <v>188</v>
+      </c>
+      <c r="E94" s="4">
+        <v>24120</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A95" s="18"/>
+      <c r="B95" s="20"/>
+      <c r="C95" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D93" s="4">
-[...9 lines deleted...]
-      <c r="C94" s="1" t="s">
+      <c r="D95" s="4">
+        <v>206</v>
+      </c>
+      <c r="E95" s="4">
+        <v>24136</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A96" s="18"/>
+      <c r="B96" s="20"/>
+      <c r="C96" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D94" s="4">
-[...9 lines deleted...]
-      <c r="C95" s="1" t="s">
+      <c r="D96" s="4">
+        <v>130</v>
+      </c>
+      <c r="E96" s="4">
+        <v>26223</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A97" s="18"/>
+      <c r="B97" s="20"/>
+      <c r="C97" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D95" s="4">
-[...9 lines deleted...]
-      <c r="C96" s="1" t="s">
+      <c r="D97" s="4">
+        <v>135</v>
+      </c>
+      <c r="E97" s="4">
+        <v>25461</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A98" s="18"/>
+      <c r="B98" s="20"/>
+      <c r="C98" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D96" s="4">
-[...24 lines deleted...]
-      </c>
       <c r="D98" s="4">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E98" s="4">
-        <v>5985</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="99" spans="1:5" ht="15.75" customHeight="1">
       <c r="A99" s="18"/>
-      <c r="B99" s="21" t="s">
+      <c r="B99" s="20"/>
+      <c r="C99" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D99" s="4">
+        <v>15</v>
+      </c>
+      <c r="E99" s="4">
+        <v>4830</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A100" s="18"/>
+      <c r="B100" s="20"/>
+      <c r="C100" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D100" s="4">
+        <v>24</v>
+      </c>
+      <c r="E100" s="4">
+        <v>5194</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A101" s="21"/>
+      <c r="B101" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C99" s="21"/>
-[...11 lines deleted...]
-      <c r="B100" s="19" t="s">
+      <c r="C101" s="19"/>
+      <c r="D101" s="4">
+        <v>47</v>
+      </c>
+      <c r="E101" s="4">
+        <v>16390</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A102" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B102" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C100" s="20"/>
-[...9 lines deleted...]
-      <c r="B101" s="21" t="s">
+      <c r="C102" s="16"/>
+      <c r="D102" s="4">
+        <v>788</v>
+      </c>
+      <c r="E102" s="4">
+        <v>153935.47</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A103" s="18"/>
+      <c r="B103" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C101" s="21"/>
-[...10 lines deleted...]
-      <c r="C102" s="1" t="s">
+      <c r="C103" s="19"/>
+      <c r="D103" s="4">
+        <v>725</v>
+      </c>
+      <c r="E103" s="4">
+        <v>116900.47</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A104" s="18"/>
+      <c r="B104" s="5"/>
+      <c r="C104" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D102" s="4">
-[...9 lines deleted...]
-      <c r="C103" s="1" t="s">
+      <c r="D104" s="4">
+        <v>45</v>
+      </c>
+      <c r="E104" s="4">
+        <v>8293.6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A105" s="18"/>
+      <c r="B105" s="20"/>
+      <c r="C105" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D103" s="4">
-[...9 lines deleted...]
-      <c r="C104" s="1" t="s">
+      <c r="D105" s="4">
+        <v>153</v>
+      </c>
+      <c r="E105" s="4">
+        <v>22654.77</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A106" s="18"/>
+      <c r="B106" s="20"/>
+      <c r="C106" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D104" s="4">
-[...9 lines deleted...]
-      <c r="C105" s="1" t="s">
+      <c r="D106" s="4">
+        <v>203</v>
+      </c>
+      <c r="E106" s="4">
+        <v>21530.799999999999</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A107" s="18"/>
+      <c r="B107" s="20"/>
+      <c r="C107" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D105" s="4">
-[...9 lines deleted...]
-      <c r="C106" s="1" t="s">
+      <c r="D107" s="4">
+        <v>108</v>
+      </c>
+      <c r="E107" s="4">
+        <v>25084</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A108" s="18"/>
+      <c r="B108" s="20"/>
+      <c r="C108" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D106" s="4">
-[...9 lines deleted...]
-      <c r="C107" s="1" t="s">
+      <c r="D108" s="4">
+        <v>152</v>
+      </c>
+      <c r="E108" s="4">
+        <v>25612.3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A109" s="18"/>
+      <c r="B109" s="20"/>
+      <c r="C109" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D107" s="4">
-[...24 lines deleted...]
-      </c>
       <c r="D109" s="4">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E109" s="4">
-        <v>4045</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="110" spans="1:5" ht="15.75" customHeight="1">
       <c r="A110" s="18"/>
-      <c r="B110" s="21" t="s">
+      <c r="B110" s="20"/>
+      <c r="C110" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D110" s="4">
+        <v>22</v>
+      </c>
+      <c r="E110" s="4">
+        <v>4880</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A111" s="18"/>
+      <c r="B111" s="20"/>
+      <c r="C111" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D111" s="4">
+        <v>23</v>
+      </c>
+      <c r="E111" s="4">
+        <v>5985</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A112" s="21"/>
+      <c r="B112" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C110" s="21"/>
-[...11 lines deleted...]
-      <c r="B111" s="19" t="s">
+      <c r="C112" s="19"/>
+      <c r="D112" s="4">
+        <v>63</v>
+      </c>
+      <c r="E112" s="4">
+        <v>37035</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A113" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B113" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C111" s="20"/>
-[...9 lines deleted...]
-      <c r="B112" s="21" t="s">
+      <c r="C113" s="16"/>
+      <c r="D113" s="4">
+        <v>750</v>
+      </c>
+      <c r="E113" s="4">
+        <v>146634.41</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A114" s="18"/>
+      <c r="B114" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C112" s="21"/>
-[...10 lines deleted...]
-      <c r="C113" s="1" t="s">
+      <c r="C114" s="19"/>
+      <c r="D114" s="4">
+        <v>701</v>
+      </c>
+      <c r="E114" s="4">
+        <v>112538.91</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A115" s="18"/>
+      <c r="B115" s="5"/>
+      <c r="C115" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D113" s="4">
-[...9 lines deleted...]
-      <c r="C114" s="1" t="s">
+      <c r="D115" s="4">
+        <v>70</v>
+      </c>
+      <c r="E115" s="4">
+        <v>8507</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A116" s="18"/>
+      <c r="B116" s="20"/>
+      <c r="C116" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D114" s="4">
-[...9 lines deleted...]
-      <c r="C115" s="1" t="s">
+      <c r="D116" s="4">
+        <v>138</v>
+      </c>
+      <c r="E116" s="4">
+        <v>21880.91</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A117" s="18"/>
+      <c r="B117" s="20"/>
+      <c r="C117" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D115" s="4">
-[...9 lines deleted...]
-      <c r="C116" s="1" t="s">
+      <c r="D117" s="4">
+        <v>210</v>
+      </c>
+      <c r="E117" s="4">
+        <v>22015</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A118" s="18"/>
+      <c r="B118" s="20"/>
+      <c r="C118" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D116" s="4">
-[...9 lines deleted...]
-      <c r="C117" s="1" t="s">
+      <c r="D118" s="4">
+        <v>104</v>
+      </c>
+      <c r="E118" s="4">
+        <v>24884</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A119" s="18"/>
+      <c r="B119" s="20"/>
+      <c r="C119" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D117" s="4">
-[...9 lines deleted...]
-      <c r="C118" s="1" t="s">
+      <c r="D119" s="4">
+        <v>126</v>
+      </c>
+      <c r="E119" s="4">
+        <v>23857</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A120" s="18"/>
+      <c r="B120" s="20"/>
+      <c r="C120" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D118" s="4">
-[...24 lines deleted...]
-      </c>
       <c r="D120" s="4">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E120" s="4">
-        <v>3208</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="121" spans="1:5" ht="15.75" customHeight="1">
       <c r="A121" s="18"/>
-      <c r="B121" s="21" t="s">
+      <c r="B121" s="20"/>
+      <c r="C121" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D121" s="4">
+        <v>13</v>
+      </c>
+      <c r="E121" s="4">
+        <v>4510</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A122" s="18"/>
+      <c r="B122" s="20"/>
+      <c r="C122" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D122" s="4">
+        <v>16</v>
+      </c>
+      <c r="E122" s="4">
+        <v>4045</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A123" s="21"/>
+      <c r="B123" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C121" s="21"/>
-      <c r="D121" s="4">
+      <c r="C123" s="19"/>
+      <c r="D123" s="4">
+        <v>49</v>
+      </c>
+      <c r="E123" s="4">
+        <v>34095.5</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A124" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B124" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C124" s="16"/>
+      <c r="D124" s="4">
+        <v>678</v>
+      </c>
+      <c r="E124" s="4">
+        <v>124873</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A125" s="18"/>
+      <c r="B125" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C125" s="19"/>
+      <c r="D125" s="4">
+        <v>634</v>
+      </c>
+      <c r="E125" s="4">
+        <v>109988</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A126" s="18"/>
+      <c r="B126" s="5"/>
+      <c r="C126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="4">
+        <v>64</v>
+      </c>
+      <c r="E126" s="4">
+        <v>9020</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A127" s="18"/>
+      <c r="B127" s="20"/>
+      <c r="C127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" s="4">
+        <v>106</v>
+      </c>
+      <c r="E127" s="4">
+        <v>19955</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A128" s="18"/>
+      <c r="B128" s="20"/>
+      <c r="C128" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D128" s="4">
+        <v>211</v>
+      </c>
+      <c r="E128" s="4">
+        <v>23640</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A129" s="18"/>
+      <c r="B129" s="20"/>
+      <c r="C129" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" s="4">
+        <v>93</v>
+      </c>
+      <c r="E129" s="4">
+        <v>23380</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A130" s="18"/>
+      <c r="B130" s="20"/>
+      <c r="C130" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="4">
+        <v>107</v>
+      </c>
+      <c r="E130" s="4">
+        <v>23550</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A131" s="18"/>
+      <c r="B131" s="20"/>
+      <c r="C131" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" s="4">
+        <v>26</v>
+      </c>
+      <c r="E131" s="4">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A132" s="18"/>
+      <c r="B132" s="20"/>
+      <c r="C132" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D132" s="4">
+        <v>10</v>
+      </c>
+      <c r="E132" s="4">
+        <v>3810</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A133" s="18"/>
+      <c r="B133" s="20"/>
+      <c r="C133" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D133" s="4">
+        <v>17</v>
+      </c>
+      <c r="E133" s="4">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A134" s="21"/>
+      <c r="B134" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C134" s="19"/>
+      <c r="D134" s="4">
         <v>44</v>
       </c>
-      <c r="E121" s="4">
+      <c r="E134" s="4">
         <v>14885</v>
       </c>
     </row>
-    <row r="122" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A122" s="16" t="s">
+    <row r="135" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A135" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B122" s="19" t="s">
+      <c r="B135" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C122" s="20"/>
-      <c r="D122" s="4">
+      <c r="C135" s="16"/>
+      <c r="D135" s="4">
         <v>765</v>
       </c>
-      <c r="E122" s="4">
+      <c r="E135" s="4">
         <v>156617</v>
       </c>
     </row>
-    <row r="123" spans="1:5" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B123" s="21" t="s">
+    <row r="136" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A136" s="18"/>
+      <c r="B136" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C123" s="21"/>
-      <c r="D123" s="4">
+      <c r="C136" s="19"/>
+      <c r="D136" s="4">
         <v>704</v>
       </c>
-      <c r="E123" s="4">
+      <c r="E136" s="4">
         <v>117365</v>
       </c>
     </row>
-    <row r="124" spans="1:5" ht="15.75" customHeight="1">
-[...169 lines deleted...]
-    </row>
     <row r="137" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A137" s="17"/>
+      <c r="A137" s="18"/>
       <c r="B137" s="5"/>
       <c r="C137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D137" s="4">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E137" s="4">
-        <v>9705</v>
+        <v>9390</v>
       </c>
     </row>
     <row r="138" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A138" s="17"/>
-      <c r="B138" s="22"/>
+      <c r="A138" s="18"/>
+      <c r="B138" s="20"/>
       <c r="C138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="4">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="E138" s="4">
-        <v>19551</v>
+        <v>20700</v>
       </c>
     </row>
     <row r="139" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A139" s="17"/>
-      <c r="B139" s="22"/>
+      <c r="A139" s="18"/>
+      <c r="B139" s="20"/>
       <c r="C139" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D139" s="4">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="E139" s="4">
-        <v>23107</v>
+        <v>23809</v>
       </c>
     </row>
     <row r="140" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A140" s="17"/>
-      <c r="B140" s="22"/>
+      <c r="A140" s="18"/>
+      <c r="B140" s="20"/>
       <c r="C140" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D140" s="4">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="E140" s="4">
-        <v>24887</v>
+        <v>27542</v>
       </c>
     </row>
     <row r="141" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A141" s="17"/>
-      <c r="B141" s="22"/>
+      <c r="A141" s="18"/>
+      <c r="B141" s="20"/>
       <c r="C141" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D141" s="4">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="E141" s="4">
-        <v>20114</v>
+        <v>23614</v>
       </c>
     </row>
     <row r="142" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A142" s="17"/>
-      <c r="B142" s="22"/>
+      <c r="A142" s="18"/>
+      <c r="B142" s="20"/>
       <c r="C142" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D142" s="4">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E142" s="4">
-        <v>2995</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="143" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A143" s="17"/>
-      <c r="B143" s="22"/>
+      <c r="A143" s="18"/>
+      <c r="B143" s="20"/>
       <c r="C143" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D143" s="4">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E143" s="4">
-        <v>4480</v>
+        <v>5940</v>
       </c>
     </row>
     <row r="144" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A144" s="17"/>
-      <c r="B144" s="22"/>
+      <c r="A144" s="18"/>
+      <c r="B144" s="20"/>
       <c r="C144" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D144" s="4">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E144" s="4">
-        <v>2578</v>
+        <v>3635</v>
       </c>
     </row>
     <row r="145" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A145" s="17"/>
-      <c r="B145" s="21" t="s">
+      <c r="A145" s="18"/>
+      <c r="B145" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C145" s="21"/>
+      <c r="C145" s="19"/>
       <c r="D145" s="4">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="E145" s="4">
-        <v>33712</v>
+        <v>39252</v>
       </c>
     </row>
     <row r="146" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A146" s="17"/>
+      <c r="A146" s="18"/>
       <c r="B146" s="5"/>
       <c r="C146" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D146" s="4">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E146" s="4">
-        <v>10823</v>
+        <v>15590</v>
       </c>
     </row>
     <row r="147" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A147" s="18"/>
+      <c r="A147" s="21"/>
       <c r="B147" s="6"/>
       <c r="C147" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D147" s="4">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="E147" s="4">
-        <v>22889</v>
+        <v>23662</v>
       </c>
     </row>
     <row r="148" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A148" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B148" s="19" t="s">
+      <c r="A148" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B148" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C148" s="20"/>
+      <c r="C148" s="16"/>
       <c r="D148" s="4">
-        <v>757</v>
+        <v>729</v>
       </c>
       <c r="E148" s="4">
-        <v>139638</v>
+        <v>141129</v>
       </c>
     </row>
     <row r="149" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A149" s="17"/>
-      <c r="B149" s="21" t="s">
+      <c r="A149" s="18"/>
+      <c r="B149" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C149" s="21"/>
+      <c r="C149" s="19"/>
       <c r="D149" s="4">
-        <v>703</v>
+        <v>676</v>
       </c>
       <c r="E149" s="4">
-        <v>117508</v>
+        <v>107417</v>
       </c>
     </row>
     <row r="150" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A150" s="17"/>
+      <c r="A150" s="18"/>
       <c r="B150" s="5"/>
       <c r="C150" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D150" s="4">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E150" s="4">
-        <v>10447</v>
+        <v>9705</v>
       </c>
     </row>
     <row r="151" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A151" s="17"/>
-      <c r="B151" s="22"/>
+      <c r="A151" s="18"/>
+      <c r="B151" s="20"/>
       <c r="C151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="4">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E151" s="4">
-        <v>19133</v>
+        <v>19551</v>
       </c>
     </row>
     <row r="152" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A152" s="17"/>
-      <c r="B152" s="22"/>
+      <c r="A152" s="18"/>
+      <c r="B152" s="20"/>
       <c r="C152" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D152" s="4">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="E152" s="4">
-        <v>24880</v>
+        <v>23107</v>
       </c>
     </row>
     <row r="153" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A153" s="17"/>
-      <c r="B153" s="22"/>
+      <c r="A153" s="18"/>
+      <c r="B153" s="20"/>
       <c r="C153" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D153" s="4">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="E153" s="4">
-        <v>25165</v>
+        <v>24887</v>
       </c>
     </row>
     <row r="154" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A154" s="17"/>
-      <c r="B154" s="22"/>
+      <c r="A154" s="18"/>
+      <c r="B154" s="20"/>
       <c r="C154" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D154" s="4">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="E154" s="4">
-        <v>25461</v>
+        <v>20114</v>
       </c>
     </row>
     <row r="155" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A155" s="17"/>
-      <c r="B155" s="22"/>
+      <c r="A155" s="18"/>
+      <c r="B155" s="20"/>
       <c r="C155" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D155" s="4">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E155" s="4">
-        <v>4350</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="156" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A156" s="17"/>
-      <c r="B156" s="22"/>
+      <c r="A156" s="18"/>
+      <c r="B156" s="20"/>
       <c r="C156" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D156" s="4">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E156" s="4">
-        <v>5092</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="157" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A157" s="17"/>
-      <c r="B157" s="22"/>
+      <c r="A157" s="18"/>
+      <c r="B157" s="20"/>
       <c r="C157" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D157" s="4">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E157" s="4">
-        <v>2980</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="158" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A158" s="17"/>
-      <c r="B158" s="21" t="s">
+      <c r="A158" s="18"/>
+      <c r="B158" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C158" s="21"/>
+      <c r="C158" s="19"/>
       <c r="D158" s="4">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E158" s="4">
-        <v>22130</v>
+        <v>33712</v>
       </c>
     </row>
     <row r="159" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A159" s="17"/>
+      <c r="A159" s="18"/>
       <c r="B159" s="5"/>
       <c r="C159" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D159" s="4">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="E159" s="4">
-        <v>17570</v>
+        <v>10823</v>
       </c>
     </row>
     <row r="160" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A160" s="18"/>
+      <c r="A160" s="21"/>
       <c r="B160" s="6"/>
       <c r="C160" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D160" s="4">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="E160" s="4">
-        <v>4560</v>
+        <v>22889</v>
       </c>
     </row>
     <row r="161" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A161" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B161" s="19" t="s">
+      <c r="A161" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B161" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C161" s="20"/>
+      <c r="C161" s="16"/>
       <c r="D161" s="4">
-        <v>768</v>
+        <v>757</v>
       </c>
       <c r="E161" s="4">
-        <v>157100</v>
+        <v>139638</v>
       </c>
     </row>
     <row r="162" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A162" s="17"/>
-      <c r="B162" s="21" t="s">
+      <c r="A162" s="18"/>
+      <c r="B162" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C162" s="21"/>
+      <c r="C162" s="19"/>
       <c r="D162" s="4">
-        <v>688</v>
+        <v>703</v>
       </c>
       <c r="E162" s="4">
-        <v>122526</v>
+        <v>117508</v>
       </c>
     </row>
     <row r="163" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A163" s="17"/>
+      <c r="A163" s="18"/>
       <c r="B163" s="5"/>
       <c r="C163" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D163" s="4">
         <v>67</v>
       </c>
       <c r="E163" s="4">
-        <v>9385</v>
+        <v>10447</v>
       </c>
     </row>
     <row r="164" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A164" s="17"/>
-      <c r="B164" s="22"/>
+      <c r="A164" s="18"/>
+      <c r="B164" s="20"/>
       <c r="C164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="4">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="E164" s="4">
-        <v>19170</v>
+        <v>19133</v>
       </c>
     </row>
     <row r="165" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A165" s="17"/>
-      <c r="B165" s="22"/>
+      <c r="A165" s="18"/>
+      <c r="B165" s="20"/>
       <c r="C165" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D165" s="4">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="E165" s="4">
-        <v>26356</v>
+        <v>24880</v>
       </c>
     </row>
     <row r="166" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A166" s="17"/>
-      <c r="B166" s="22"/>
+      <c r="A166" s="18"/>
+      <c r="B166" s="20"/>
       <c r="C166" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D166" s="4">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="E166" s="4">
-        <v>27030</v>
+        <v>25165</v>
       </c>
     </row>
     <row r="167" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A167" s="17"/>
-      <c r="B167" s="22"/>
+      <c r="A167" s="18"/>
+      <c r="B167" s="20"/>
       <c r="C167" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D167" s="4">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="E167" s="4">
-        <v>25663</v>
+        <v>25461</v>
       </c>
     </row>
     <row r="168" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A168" s="17"/>
-      <c r="B168" s="22"/>
+      <c r="A168" s="18"/>
+      <c r="B168" s="20"/>
       <c r="C168" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D168" s="4">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E168" s="4">
-        <v>6042</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="169" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A169" s="17"/>
-      <c r="B169" s="22"/>
+      <c r="A169" s="18"/>
+      <c r="B169" s="20"/>
       <c r="C169" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D169" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E169" s="4">
-        <v>5370</v>
+        <v>5092</v>
       </c>
     </row>
     <row r="170" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A170" s="17"/>
-      <c r="B170" s="22"/>
+      <c r="A170" s="18"/>
+      <c r="B170" s="20"/>
       <c r="C170" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D170" s="4">
         <v>23</v>
       </c>
       <c r="E170" s="4">
-        <v>3510</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="171" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A171" s="17"/>
-      <c r="B171" s="21" t="s">
+      <c r="A171" s="18"/>
+      <c r="B171" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C171" s="21"/>
+      <c r="C171" s="19"/>
       <c r="D171" s="4">
-        <v>80</v>
+        <v>54</v>
       </c>
       <c r="E171" s="4">
-        <v>34574</v>
+        <v>22130</v>
       </c>
     </row>
     <row r="172" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A172" s="17"/>
+      <c r="A172" s="18"/>
       <c r="B172" s="5"/>
       <c r="C172" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D172" s="4">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="E172" s="4">
-        <v>22370</v>
+        <v>17570</v>
       </c>
     </row>
     <row r="173" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A173" s="17"/>
-      <c r="B173" s="22"/>
+      <c r="A173" s="21"/>
+      <c r="B173" s="6"/>
       <c r="C173" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D173" s="4">
+        <v>9</v>
+      </c>
+      <c r="E173" s="4">
+        <v>4560</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A174" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B174" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C174" s="16"/>
+      <c r="D174" s="4">
+        <v>768</v>
+      </c>
+      <c r="E174" s="4">
+        <v>157100</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A175" s="18"/>
+      <c r="B175" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C175" s="19"/>
+      <c r="D175" s="4">
+        <v>688</v>
+      </c>
+      <c r="E175" s="4">
+        <v>122526</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A176" s="18"/>
+      <c r="B176" s="5"/>
+      <c r="C176" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D176" s="4">
+        <v>67</v>
+      </c>
+      <c r="E176" s="4">
+        <v>9385</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A177" s="18"/>
+      <c r="B177" s="20"/>
+      <c r="C177" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D177" s="4">
+        <v>111</v>
+      </c>
+      <c r="E177" s="4">
+        <v>19170</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A178" s="18"/>
+      <c r="B178" s="20"/>
+      <c r="C178" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D178" s="4">
+        <v>209</v>
+      </c>
+      <c r="E178" s="4">
+        <v>26356</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A179" s="18"/>
+      <c r="B179" s="20"/>
+      <c r="C179" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" s="4">
+        <v>88</v>
+      </c>
+      <c r="E179" s="4">
+        <v>27030</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A180" s="18"/>
+      <c r="B180" s="20"/>
+      <c r="C180" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D180" s="4">
+        <v>136</v>
+      </c>
+      <c r="E180" s="4">
+        <v>25663</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A181" s="18"/>
+      <c r="B181" s="20"/>
+      <c r="C181" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D181" s="4">
+        <v>39</v>
+      </c>
+      <c r="E181" s="4">
+        <v>6042</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A182" s="18"/>
+      <c r="B182" s="20"/>
+      <c r="C182" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D182" s="4">
+        <v>15</v>
+      </c>
+      <c r="E182" s="4">
+        <v>5370</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A183" s="18"/>
+      <c r="B183" s="20"/>
+      <c r="C183" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E173" s="4">
+      <c r="D183" s="4">
+        <v>23</v>
+      </c>
+      <c r="E183" s="4">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A184" s="18"/>
+      <c r="B184" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C184" s="19"/>
+      <c r="D184" s="4">
+        <v>80</v>
+      </c>
+      <c r="E184" s="4">
+        <v>34574</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A185" s="18"/>
+      <c r="B185" s="5"/>
+      <c r="C185" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D185" s="4">
+        <v>63</v>
+      </c>
+      <c r="E185" s="4">
+        <v>22370</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A186" s="18"/>
+      <c r="B186" s="20"/>
+      <c r="C186" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D186" s="4">
+        <v>14</v>
+      </c>
+      <c r="E186" s="4">
         <v>8157</v>
       </c>
     </row>
-    <row r="174" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C174" s="1" t="s">
+    <row r="187" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A187" s="21"/>
+      <c r="B187" s="20"/>
+      <c r="C187" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D174" s="4">
+      <c r="D187" s="4">
         <v>3</v>
       </c>
-      <c r="E174" s="4">
+      <c r="E187" s="4">
         <v>4047</v>
       </c>
     </row>
-    <row r="175" spans="1:5" ht="15.75" customHeight="1">
-      <c r="A175" s="16" t="s">
+    <row r="188" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A188" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B175" s="19" t="s">
+      <c r="B188" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C175" s="20"/>
-      <c r="D175" s="4">
+      <c r="C188" s="16"/>
+      <c r="D188" s="4">
         <v>732</v>
       </c>
-      <c r="E175" s="4">
+      <c r="E188" s="4">
         <v>144912</v>
       </c>
     </row>
-    <row r="176" spans="1:5" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B176" s="21" t="s">
+    <row r="189" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A189" s="18"/>
+      <c r="B189" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C176" s="21"/>
-      <c r="D176" s="4">
+      <c r="C189" s="19"/>
+      <c r="D189" s="4">
         <v>644</v>
       </c>
-      <c r="E176" s="4">
+      <c r="E189" s="4">
         <v>105661</v>
       </c>
     </row>
-    <row r="177" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C177" s="1" t="s">
+    <row r="190" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A190" s="18"/>
+      <c r="B190" s="5"/>
+      <c r="C190" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D177" s="4">
+      <c r="D190" s="4">
         <v>81</v>
       </c>
-      <c r="E177" s="4">
+      <c r="E190" s="4">
         <v>10858</v>
       </c>
     </row>
-    <row r="178" spans="1:5" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C178" s="1" t="s">
+    <row r="191" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A191" s="18"/>
+      <c r="B191" s="20"/>
+      <c r="C191" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D178" s="4">
+      <c r="D191" s="4">
         <v>111</v>
       </c>
-      <c r="E178" s="4">
+      <c r="E191" s="4">
         <v>18525</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
-[...2 lines deleted...]
-      <c r="C179" s="1" t="s">
+    <row r="192" spans="1:5">
+      <c r="A192" s="18"/>
+      <c r="B192" s="20"/>
+      <c r="C192" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D179" s="4">
+      <c r="D192" s="4">
         <v>174</v>
       </c>
-      <c r="E179" s="4">
+      <c r="E192" s="4">
         <v>19630</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
-[...2 lines deleted...]
-      <c r="C180" s="1" t="s">
+    <row r="193" spans="1:5">
+      <c r="A193" s="18"/>
+      <c r="B193" s="20"/>
+      <c r="C193" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D180" s="4">
+      <c r="D193" s="4">
         <v>82</v>
       </c>
-      <c r="E180" s="4">
+      <c r="E193" s="4">
         <v>22990</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
-[...2 lines deleted...]
-      <c r="C181" s="1" t="s">
+    <row r="194" spans="1:5">
+      <c r="A194" s="18"/>
+      <c r="B194" s="20"/>
+      <c r="C194" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D181" s="4">
+      <c r="D194" s="4">
         <v>119</v>
       </c>
-      <c r="E181" s="4">
+      <c r="E194" s="4">
         <v>19601</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
-[...2 lines deleted...]
-      <c r="C182" s="1" t="s">
+    <row r="195" spans="1:5">
+      <c r="A195" s="18"/>
+      <c r="B195" s="20"/>
+      <c r="C195" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D182" s="4">
+      <c r="D195" s="4">
         <v>39</v>
       </c>
-      <c r="E182" s="4">
+      <c r="E195" s="4">
         <v>6110</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
-[...2 lines deleted...]
-      <c r="C183" s="1" t="s">
+    <row r="196" spans="1:5">
+      <c r="A196" s="18"/>
+      <c r="B196" s="20"/>
+      <c r="C196" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D183" s="4">
+      <c r="D196" s="4">
         <v>10</v>
       </c>
-      <c r="E183" s="4">
+      <c r="E196" s="4">
         <v>4065</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
-[...2 lines deleted...]
-      <c r="C184" s="1" t="s">
+    <row r="197" spans="1:5">
+      <c r="A197" s="18"/>
+      <c r="B197" s="20"/>
+      <c r="C197" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D184" s="4">
+      <c r="D197" s="4">
         <v>28</v>
       </c>
-      <c r="E184" s="4">
+      <c r="E197" s="4">
         <v>3882</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
-[...1 lines deleted...]
-      <c r="B185" s="21" t="s">
+    <row r="198" spans="1:5">
+      <c r="A198" s="18"/>
+      <c r="B198" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C185" s="21"/>
-      <c r="D185" s="4">
+      <c r="C198" s="19"/>
+      <c r="D198" s="4">
         <v>88</v>
       </c>
-      <c r="E185" s="4">
+      <c r="E198" s="4">
         <v>39251</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
-[...2 lines deleted...]
-      <c r="C186" s="1" t="s">
+    <row r="199" spans="1:5">
+      <c r="A199" s="18"/>
+      <c r="B199" s="5"/>
+      <c r="C199" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D186" s="4">
+      <c r="D199" s="4">
         <v>61</v>
       </c>
-      <c r="E186" s="4">
+      <c r="E199" s="4">
         <v>17570</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
-[...2 lines deleted...]
-      <c r="C187" s="1" t="s">
+    <row r="200" spans="1:5">
+      <c r="A200" s="18"/>
+      <c r="B200" s="20"/>
+      <c r="C200" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D187" s="4">
+      <c r="D200" s="4">
         <v>14</v>
       </c>
-      <c r="E187" s="4">
+      <c r="E200" s="4">
         <v>18320</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
-[...2 lines deleted...]
-      <c r="C188" s="1" t="s">
+    <row r="201" spans="1:5">
+      <c r="A201" s="21"/>
+      <c r="B201" s="20"/>
+      <c r="C201" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D188" s="4">
+      <c r="D201" s="4">
         <v>13</v>
       </c>
-      <c r="E188" s="4">
+      <c r="E201" s="4">
         <v>3361</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
-      <c r="A189" s="16" t="s">
+    <row r="202" spans="1:5">
+      <c r="A202" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B189" s="19" t="s">
+      <c r="B202" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C189" s="20"/>
-      <c r="D189" s="4">
+      <c r="C202" s="16"/>
+      <c r="D202" s="4">
         <v>651</v>
       </c>
-      <c r="E189" s="4">
+      <c r="E202" s="4">
         <v>137549</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
-[...1 lines deleted...]
-      <c r="B190" s="21" t="s">
+    <row r="203" spans="1:5">
+      <c r="A203" s="18"/>
+      <c r="B203" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C190" s="21"/>
-      <c r="D190" s="4">
+      <c r="C203" s="19"/>
+      <c r="D203" s="4">
         <v>598</v>
       </c>
-      <c r="E190" s="4">
+      <c r="E203" s="4">
         <v>108821</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
-[...2 lines deleted...]
-      <c r="C191" s="1" t="s">
+    <row r="204" spans="1:5">
+      <c r="A204" s="18"/>
+      <c r="B204" s="5"/>
+      <c r="C204" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D191" s="4">
+      <c r="D204" s="4">
         <v>51</v>
       </c>
-      <c r="E191" s="4">
+      <c r="E204" s="4">
         <v>7830</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
-[...2 lines deleted...]
-      <c r="C192" s="1" t="s">
+    <row r="205" spans="1:5">
+      <c r="A205" s="18"/>
+      <c r="B205" s="20"/>
+      <c r="C205" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D192" s="4">
+      <c r="D205" s="4">
         <v>95</v>
       </c>
-      <c r="E192" s="4">
+      <c r="E205" s="4">
         <v>15722</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
-[...2 lines deleted...]
-      <c r="C193" s="1" t="s">
+    <row r="206" spans="1:5">
+      <c r="A206" s="18"/>
+      <c r="B206" s="20"/>
+      <c r="C206" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D193" s="4">
+      <c r="D206" s="4">
         <v>188</v>
       </c>
-      <c r="E193" s="4">
+      <c r="E206" s="4">
         <v>24319</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
-[...2 lines deleted...]
-      <c r="C194" s="1" t="s">
+    <row r="207" spans="1:5">
+      <c r="A207" s="18"/>
+      <c r="B207" s="20"/>
+      <c r="C207" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D194" s="4">
+      <c r="D207" s="4">
         <v>72</v>
       </c>
-      <c r="E194" s="4">
+      <c r="E207" s="4">
         <v>22727</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
-[...2 lines deleted...]
-      <c r="C195" s="1" t="s">
+    <row r="208" spans="1:5">
+      <c r="A208" s="18"/>
+      <c r="B208" s="20"/>
+      <c r="C208" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D195" s="4">
+      <c r="D208" s="4">
         <v>119</v>
       </c>
-      <c r="E195" s="4">
+      <c r="E208" s="4">
         <v>23447</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
-[...2 lines deleted...]
-      <c r="C196" s="1" t="s">
+    <row r="209" spans="1:5">
+      <c r="A209" s="18"/>
+      <c r="B209" s="20"/>
+      <c r="C209" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D196" s="4">
+      <c r="D209" s="4">
         <v>36</v>
       </c>
-      <c r="E196" s="4">
+      <c r="E209" s="4">
         <v>5706</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
-[...2 lines deleted...]
-      <c r="C197" s="1" t="s">
+    <row r="210" spans="1:5">
+      <c r="A210" s="18"/>
+      <c r="B210" s="20"/>
+      <c r="C210" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D197" s="4">
+      <c r="D210" s="4">
         <v>16</v>
       </c>
-      <c r="E197" s="4">
+      <c r="E210" s="4">
         <v>5595</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
-[...2 lines deleted...]
-      <c r="C198" s="1" t="s">
+    <row r="211" spans="1:5">
+      <c r="A211" s="18"/>
+      <c r="B211" s="20"/>
+      <c r="C211" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D198" s="4">
+      <c r="D211" s="4">
         <v>21</v>
       </c>
-      <c r="E198" s="4">
+      <c r="E211" s="4">
         <v>3475</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
-[...1 lines deleted...]
-      <c r="B199" s="21" t="s">
+    <row r="212" spans="1:5">
+      <c r="A212" s="18"/>
+      <c r="B212" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C199" s="21"/>
-      <c r="D199" s="4">
+      <c r="C212" s="19"/>
+      <c r="D212" s="4">
         <v>53</v>
       </c>
-      <c r="E199" s="4">
+      <c r="E212" s="4">
         <v>28728</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
-[...2 lines deleted...]
-      <c r="C200" s="1" t="s">
+    <row r="213" spans="1:5">
+      <c r="A213" s="18"/>
+      <c r="B213" s="5"/>
+      <c r="C213" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D200" s="4">
+      <c r="D213" s="4">
         <v>37</v>
       </c>
-      <c r="E200" s="4">
+      <c r="E213" s="4">
         <v>21000</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
-[...2 lines deleted...]
-      <c r="C201" s="1" t="s">
+    <row r="214" spans="1:5">
+      <c r="A214" s="18"/>
+      <c r="B214" s="20"/>
+      <c r="C214" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D201" s="4">
+      <c r="D214" s="4">
         <v>8</v>
       </c>
-      <c r="E201" s="4">
+      <c r="E214" s="4">
         <v>4241</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
-[...2 lines deleted...]
-      <c r="C202" s="1" t="s">
+    <row r="215" spans="1:5">
+      <c r="A215" s="21"/>
+      <c r="B215" s="20"/>
+      <c r="C215" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D202" s="4">
+      <c r="D215" s="4">
         <v>8</v>
       </c>
-      <c r="E202" s="4">
+      <c r="E215" s="4">
         <v>3487</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="84">
+  <mergeCells count="89">
+    <mergeCell ref="A202:A215"/>
+    <mergeCell ref="B202:C202"/>
+    <mergeCell ref="B203:C203"/>
+    <mergeCell ref="B205:B211"/>
+    <mergeCell ref="B212:C212"/>
+    <mergeCell ref="B214:B215"/>
+    <mergeCell ref="A188:A201"/>
+    <mergeCell ref="B188:C188"/>
+    <mergeCell ref="B189:C189"/>
+    <mergeCell ref="B191:B197"/>
+    <mergeCell ref="B198:C198"/>
+    <mergeCell ref="B200:B201"/>
+    <mergeCell ref="A174:A187"/>
+    <mergeCell ref="B174:C174"/>
+    <mergeCell ref="B175:C175"/>
+    <mergeCell ref="B177:B183"/>
+    <mergeCell ref="B184:C184"/>
+    <mergeCell ref="B186:B187"/>
+    <mergeCell ref="A148:A160"/>
+    <mergeCell ref="B148:C148"/>
+    <mergeCell ref="B149:C149"/>
+    <mergeCell ref="B151:B157"/>
+    <mergeCell ref="B158:C158"/>
+    <mergeCell ref="A161:A173"/>
+    <mergeCell ref="B161:C161"/>
+    <mergeCell ref="B162:C162"/>
+    <mergeCell ref="B164:B170"/>
+    <mergeCell ref="B171:C171"/>
+    <mergeCell ref="A124:A134"/>
+    <mergeCell ref="B124:C124"/>
+    <mergeCell ref="B125:C125"/>
+    <mergeCell ref="B127:B133"/>
+    <mergeCell ref="B134:C134"/>
+    <mergeCell ref="A135:A147"/>
+    <mergeCell ref="B135:C135"/>
+    <mergeCell ref="B136:C136"/>
+    <mergeCell ref="B138:B144"/>
+    <mergeCell ref="B145:C145"/>
+    <mergeCell ref="A102:A112"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="B103:C103"/>
+    <mergeCell ref="B105:B111"/>
+    <mergeCell ref="B112:C112"/>
+    <mergeCell ref="A113:A123"/>
+    <mergeCell ref="B113:C113"/>
+    <mergeCell ref="B114:C114"/>
+    <mergeCell ref="B116:B122"/>
+    <mergeCell ref="B123:C123"/>
+    <mergeCell ref="A77:A90"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="B80:B87"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="A91:A101"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="B94:B100"/>
+    <mergeCell ref="B101:C101"/>
+    <mergeCell ref="A53:A64"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B56:B63"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="A65:A76"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="B68:B75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="A28:A40"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B31:B39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="A41:A52"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B44:B51"/>
+    <mergeCell ref="B52:C52"/>
     <mergeCell ref="B1:C1"/>
+    <mergeCell ref="A15:A27"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B18:B26"/>
+    <mergeCell ref="B27:C27"/>
     <mergeCell ref="A2:A14"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B5:B13"/>
     <mergeCell ref="B14:C14"/>
-    <mergeCell ref="A28:A39"/>
-[...76 lines deleted...]
-    <mergeCell ref="B201:B202"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB62F5CC-2AC6-4EFE-929B-A8FE16E969CA}">
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:J18"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="8.125" style="11" customWidth="1"/>
     <col min="2" max="2" width="12.25" style="11" customWidth="1"/>
     <col min="3" max="3" width="16" style="11" customWidth="1"/>
     <col min="4" max="4" width="16.375" style="11" customWidth="1"/>
     <col min="5" max="5" width="15.125" style="11" customWidth="1"/>
     <col min="6" max="6" width="15" style="11" customWidth="1"/>
     <col min="7" max="7" width="12.375" style="11" customWidth="1"/>
     <col min="8" max="9" width="21.25" style="11" customWidth="1"/>
     <col min="10" max="16384" width="9" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15.75" customHeight="1">
+    <row r="1" spans="1:10" ht="15.75" customHeight="1">
       <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D1" s="10" t="s">
         <v>40</v>
       </c>
       <c r="E1" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F1" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G1" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H1" s="10" t="s">
         <v>44</v>
       </c>
       <c r="I1" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="15.75" customHeight="1">
+    <row r="2" spans="1:10" ht="15.75" customHeight="1">
       <c r="A2" s="9" t="s">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="B2" s="12">
         <v>182</v>
       </c>
       <c r="C2" s="13">
+        <v>72207.429999999993</v>
+      </c>
+      <c r="D2" s="13">
+        <v>63764.31</v>
+      </c>
+      <c r="E2" s="12">
+        <v>98</v>
+      </c>
+      <c r="F2" s="12">
+        <v>53.85</v>
+      </c>
+      <c r="G2" s="12">
+        <v>194</v>
+      </c>
+      <c r="H2" s="13">
+        <v>65319.13</v>
+      </c>
+      <c r="I2" s="13">
+        <v>367000.44</v>
+      </c>
+      <c r="J2" s="22"/>
+    </row>
+    <row r="3" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A3" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="12">
+        <v>182</v>
+      </c>
+      <c r="C3" s="13">
         <v>58667.63</v>
       </c>
-      <c r="D2" s="13">
+      <c r="D3" s="13">
         <v>51155.86</v>
       </c>
-      <c r="E2" s="12">
+      <c r="E3" s="12">
         <v>123</v>
       </c>
-      <c r="F2" s="12">
+      <c r="F3" s="12">
         <v>67.58</v>
       </c>
-      <c r="G2" s="12">
+      <c r="G3" s="12">
         <v>192</v>
       </c>
-      <c r="H2" s="13">
+      <c r="H3" s="13">
         <v>56800.7</v>
       </c>
-      <c r="I2" s="13">
+      <c r="I3" s="13">
         <v>190545.46</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A3" s="14">
+    <row r="4" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A4" s="14">
         <v>2022</v>
       </c>
-      <c r="B3" s="12">
+      <c r="B4" s="12">
         <v>139</v>
       </c>
-      <c r="C3" s="13">
+      <c r="C4" s="13">
         <v>59003.9</v>
       </c>
-      <c r="D3" s="13">
+      <c r="D4" s="13">
         <v>48022.84</v>
       </c>
-      <c r="E3" s="12">
+      <c r="E4" s="12">
         <v>100</v>
       </c>
-      <c r="F3" s="12">
+      <c r="F4" s="12">
         <v>71.94</v>
       </c>
-      <c r="G3" s="12">
+      <c r="G4" s="12">
         <v>167</v>
       </c>
-      <c r="H3" s="13">
+      <c r="H4" s="13">
         <v>54402.01</v>
       </c>
-      <c r="I3" s="13">
+      <c r="I4" s="13">
         <v>116593.56</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A4" s="14">
+    <row r="5" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A5" s="14">
         <v>2021</v>
       </c>
-      <c r="B4" s="12">
+      <c r="B5" s="12">
         <v>144</v>
       </c>
-      <c r="C4" s="13">
+      <c r="C5" s="13">
         <v>67664.98</v>
       </c>
-      <c r="D4" s="13">
+      <c r="D5" s="13">
         <v>55564.06</v>
       </c>
-      <c r="E4" s="12">
+      <c r="E5" s="12">
         <v>95</v>
       </c>
-      <c r="F4" s="12">
+      <c r="F5" s="12">
         <v>65.97</v>
       </c>
-      <c r="G4" s="12">
+      <c r="G5" s="12">
         <v>144</v>
       </c>
-      <c r="H4" s="13">
+      <c r="H5" s="13">
         <v>57207.32</v>
       </c>
-      <c r="I4" s="13">
+      <c r="I5" s="13">
         <v>192895.96</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A5" s="14">
+    <row r="6" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A6" s="14">
         <v>2020</v>
       </c>
-      <c r="B5" s="12">
+      <c r="B6" s="12">
         <v>157</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C6" s="13">
         <v>59555.02</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D6" s="13">
         <v>48299.49</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E6" s="12">
         <v>106</v>
       </c>
-      <c r="F5" s="12">
+      <c r="F6" s="12">
         <v>67.52</v>
       </c>
-      <c r="G5" s="12">
+      <c r="G6" s="12">
         <v>157</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H6" s="13">
         <v>59617.88</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I6" s="13">
         <v>166686.43</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A6" s="14">
+    <row r="7" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A7" s="14">
         <v>2019</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B7" s="12">
         <v>140</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C7" s="13">
         <v>57815.59</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D7" s="13">
         <v>55866.07</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E7" s="12">
         <v>92</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F7" s="12">
         <v>65.709999999999994</v>
       </c>
-      <c r="G6" s="12">
+      <c r="G7" s="12">
         <v>143</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H7" s="13">
         <v>74956.539999999994</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I7" s="13">
         <v>199027.02</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A7" s="14">
+    <row r="8" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A8" s="14">
         <v>2018</v>
       </c>
-      <c r="B7" s="12">
+      <c r="B8" s="12">
         <v>157</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C8" s="13">
         <v>70159.44</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D8" s="13">
         <v>56221.26</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E8" s="12">
         <v>107</v>
       </c>
-      <c r="F7" s="12">
+      <c r="F8" s="12">
         <v>68.150000000000006</v>
       </c>
-      <c r="G7" s="12">
+      <c r="G8" s="12">
         <v>157</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H8" s="13">
         <v>44728.25</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I8" s="13">
         <v>214285.02</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A8" s="14">
+    <row r="9" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A9" s="14">
         <v>2017</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B9" s="12">
         <v>154</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C9" s="13">
         <v>54738.2</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D9" s="13">
         <v>50748.83</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E9" s="12">
         <v>102</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F9" s="12">
         <v>66.23</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G9" s="12">
         <v>156</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H9" s="13">
         <v>53644.63</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I9" s="13">
         <v>200969.44</v>
       </c>
     </row>
-    <row r="9" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A9" s="14">
+    <row r="10" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A10" s="14">
         <v>2016</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B10" s="12">
         <v>147</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C10" s="13">
         <v>52435.3</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D10" s="13">
         <v>55873.07</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E10" s="12">
         <v>86</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F10" s="12">
         <v>58.5</v>
       </c>
-      <c r="G9" s="12">
+      <c r="G10" s="12">
         <v>149</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H10" s="13">
         <v>54308.35</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I10" s="13">
         <v>219660.97</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A10" s="14">
+    <row r="11" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A11" s="14">
         <v>2015</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B11" s="12">
         <v>133</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C11" s="13">
         <v>55090.400000000001</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D11" s="13">
         <v>57559</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E11" s="12">
         <v>79</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F11" s="12">
         <v>59.4</v>
       </c>
-      <c r="G10" s="12">
+      <c r="G11" s="12">
         <v>133</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H11" s="13">
         <v>69976.100000000006</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I11" s="13">
         <v>239094.64</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A11" s="14">
+    <row r="12" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A12" s="14">
         <v>2014</v>
       </c>
-      <c r="B11" s="12">
+      <c r="B12" s="12">
         <v>139</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C12" s="13">
         <v>51537.57</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D12" s="13">
         <v>51648.18</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E12" s="12">
         <v>85</v>
       </c>
-      <c r="F11" s="12">
+      <c r="F12" s="12">
         <v>61.15</v>
       </c>
-      <c r="G11" s="12">
+      <c r="G12" s="12">
         <v>141</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H12" s="13">
         <v>64354</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I12" s="13">
         <v>212912</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A12" s="14">
+    <row r="13" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A13" s="14">
         <v>2013</v>
-      </c>
-[...27 lines deleted...]
-        <v>2012</v>
       </c>
       <c r="B13" s="12">
         <v>135</v>
       </c>
       <c r="C13" s="13">
-        <v>71249.27</v>
+        <v>45038.045703703705</v>
       </c>
       <c r="D13" s="13">
-        <v>57606.3</v>
+        <v>23775.882170370369</v>
       </c>
       <c r="E13" s="12">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="F13" s="12">
-        <v>57.04</v>
+        <v>68.89</v>
       </c>
       <c r="G13" s="12">
         <v>135</v>
       </c>
       <c r="H13" s="13">
+        <v>56564.06</v>
+      </c>
+      <c r="I13" s="13">
+        <v>187381.13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A14" s="14">
+        <v>2012</v>
+      </c>
+      <c r="B14" s="12">
+        <v>135</v>
+      </c>
+      <c r="C14" s="13">
+        <v>71249.27</v>
+      </c>
+      <c r="D14" s="13">
+        <v>57606.3</v>
+      </c>
+      <c r="E14" s="12">
+        <v>77</v>
+      </c>
+      <c r="F14" s="12">
+        <v>57.04</v>
+      </c>
+      <c r="G14" s="12">
+        <v>135</v>
+      </c>
+      <c r="H14" s="13">
         <v>58569.56</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I14" s="13">
         <v>116219.05</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A14" s="14">
+    <row r="15" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A15" s="14">
         <v>2011</v>
       </c>
-      <c r="B14" s="12">
+      <c r="B15" s="12">
         <v>137</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C15" s="13">
         <v>12460.36</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D15" s="13">
         <v>12654.08</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E15" s="12">
         <v>80</v>
       </c>
-      <c r="F14" s="12">
+      <c r="F15" s="12">
         <v>58.39</v>
       </c>
-      <c r="G14" s="12">
+      <c r="G15" s="12">
         <v>143</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H15" s="13">
         <v>45380</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I15" s="13">
         <v>100165</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A15" s="14">
+    <row r="16" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A16" s="14">
         <v>2010</v>
       </c>
-      <c r="B15" s="12">
+      <c r="B16" s="12">
         <v>132</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C16" s="13">
         <v>1188.58</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D16" s="13">
         <v>1133.93</v>
       </c>
-      <c r="E15" s="12">
+      <c r="E16" s="12">
         <v>66</v>
       </c>
-      <c r="F15" s="12">
+      <c r="F16" s="12">
         <v>50</v>
       </c>
-      <c r="G15" s="12">
+      <c r="G16" s="12">
         <v>132</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H16" s="13">
         <v>40377.599999999999</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I16" s="13">
         <v>108911.1</v>
-      </c>
-[...27 lines deleted...]
-        <v>118038.6</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15.75" customHeight="1">
       <c r="A17" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B17" s="12">
+        <v>104</v>
+      </c>
+      <c r="C17" s="13">
+        <v>1516.73</v>
+      </c>
+      <c r="D17" s="13">
+        <v>1179.8599999999999</v>
+      </c>
+      <c r="E17" s="12">
+        <v>60</v>
+      </c>
+      <c r="F17" s="12">
+        <v>57.69</v>
+      </c>
+      <c r="G17" s="12">
+        <v>104</v>
+      </c>
+      <c r="H17" s="13">
+        <v>38618.699999999997</v>
+      </c>
+      <c r="I17" s="13">
+        <v>118038.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A18" s="14">
         <v>2008</v>
       </c>
-      <c r="B17" s="12">
+      <c r="B18" s="12">
         <v>84</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C18" s="13">
         <v>2255.2399999999998</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D18" s="13">
         <v>1810.26</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E18" s="12">
         <v>32</v>
       </c>
-      <c r="F17" s="12">
+      <c r="F18" s="12">
         <v>38.1</v>
       </c>
-      <c r="G17" s="12">
+      <c r="G18" s="12">
         <v>96</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H18" s="13">
         <v>41096.199999999997</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I18" s="13">
         <v>126961</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>