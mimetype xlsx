--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,85 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\6文化平權與多樣性\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\6文化平權與多樣性\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5855266-8582-4408-88FC-DED8C79947A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3059CBCA-93E2-421B-91E1-CBC5C365B2B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{95108372-47FE-4789-8E2E-7167308597BB}"/>
+    <workbookView xWindow="5685" yWindow="390" windowWidth="21300" windowHeight="14700" xr2:uid="{95108372-47FE-4789-8E2E-7167308597BB}"/>
   </bookViews>
   <sheets>
     <sheet name="文化部性別平等及身心預算概況" sheetId="1" r:id="rId1"/>
     <sheet name="地方政府文化局(處)性別平等預算" sheetId="2" r:id="rId2"/>
-    <sheet name="文化部兒少預算" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="62">
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>單位別</t>
   </si>
   <si>
     <t>性別平等預算(仟元)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>身心障礙預算(仟元)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>人事處</t>
   </si>
   <si>
     <t>綜合規劃司</t>
   </si>
   <si>
     <t>人文及出版司</t>
   </si>
   <si>
     <t>藝術發展司</t>
@@ -231,245 +229,124 @@
   <si>
     <t>新竹市</t>
   </si>
   <si>
     <t>嘉義市</t>
   </si>
   <si>
     <t>金門縣</t>
   </si>
   <si>
     <t>連江縣</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="新細明體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>合計</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>總計</t>
+    <t>國家漫畫博物館籌備處</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-    </r>
+    <t>2024</t>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...73 lines deleted...]
-    <t>新住民兒少</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="Microsoft JhengHei"/>
-[...3 lines deleted...]
-      <sz val="9"/>
       <name val="微軟正黑體"/>
-      <family val="2"/>
-[...4 lines deleted...]
-      <name val="細明體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top style="thin">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -485,167 +362,115 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...35 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -905,1590 +730,1862 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04451808-D333-431C-B86A-CA3A34FD0E44}">
-  <dimension ref="A1:D61"/>
+  <dimension ref="A1:D92"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H12" sqref="H12"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.75" customWidth="1"/>
     <col min="2" max="2" width="21.75" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="16.875" style="5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-[...1 lines deleted...]
-        <v>2023</v>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="12">
+        <v>2024</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" s="4">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
-      <c r="A3" s="9"/>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="10"/>
       <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="4">
-        <v>146</v>
+        <v>123</v>
       </c>
       <c r="D3" s="4">
-        <v>3882</v>
-[...3 lines deleted...]
-      <c r="A4" s="9"/>
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="10"/>
       <c r="B4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="4">
         <v>645</v>
       </c>
       <c r="D4" s="4">
-        <v>15250</v>
-[...3 lines deleted...]
-      <c r="A5" s="9"/>
+        <v>14800</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="10"/>
       <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4">
         <v>225</v>
       </c>
       <c r="D5" s="4">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A6" s="9"/>
+        <v>17905</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="10"/>
       <c r="B6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="4">
         <v>1200</v>
       </c>
       <c r="D6" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="9"/>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="10"/>
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="4">
-        <v>14972</v>
+        <v>14955</v>
       </c>
       <c r="D7" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="9"/>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="10"/>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4">
         <v>0</v>
       </c>
       <c r="D8" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
-      <c r="A9" s="9"/>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="10"/>
       <c r="B9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="4">
-        <v>0</v>
+        <v>818</v>
       </c>
       <c r="D9" s="4">
-        <v>3000</v>
-[...3 lines deleted...]
-      <c r="A10" s="9"/>
+        <v>965</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="10"/>
       <c r="B10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="4">
         <v>0</v>
       </c>
       <c r="D10" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
-      <c r="A11" s="9"/>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="10"/>
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="4">
-        <v>541</v>
+        <v>41</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:4">
-      <c r="A12" s="9"/>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="10"/>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="4">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D12" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
-      <c r="A13" s="9"/>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="10"/>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>10</v>
       </c>
       <c r="D13" s="4">
-        <v>3062</v>
-[...3 lines deleted...]
-      <c r="A14" s="9"/>
+        <v>3957</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="10"/>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>0</v>
       </c>
       <c r="D14" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
-      <c r="A15" s="9"/>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="10"/>
       <c r="B15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="4">
         <v>0</v>
       </c>
       <c r="D15" s="4">
-        <v>2450</v>
-[...3 lines deleted...]
-      <c r="A16" s="9"/>
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="10"/>
       <c r="B16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="4">
         <v>0</v>
       </c>
       <c r="D16" s="4">
-        <v>200</v>
-[...3 lines deleted...]
-      <c r="A17" s="9"/>
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="10"/>
       <c r="B17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D17" s="4">
-        <v>490</v>
-[...3 lines deleted...]
-      <c r="A18" s="9"/>
+        <v>420</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="10"/>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="4">
         <v>558</v>
       </c>
       <c r="D18" s="4">
-        <v>1900</v>
-[...3 lines deleted...]
-      <c r="A19" s="9"/>
+        <v>550</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="10"/>
       <c r="B19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="4">
         <v>350</v>
       </c>
       <c r="D19" s="4">
-        <v>200</v>
-[...3 lines deleted...]
-      <c r="A20" s="9"/>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="10"/>
       <c r="B20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="4">
-        <v>30000</v>
+        <v>22000</v>
       </c>
       <c r="D20" s="4">
-        <v>48</v>
-[...3 lines deleted...]
-      <c r="A21" s="9"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="10"/>
       <c r="B21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="4">
-        <v>7918</v>
+        <v>1577</v>
       </c>
       <c r="D21" s="4">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A22" s="9"/>
+        <v>645</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="10"/>
       <c r="B22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="4">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D22" s="4">
-        <v>3800</v>
-[...3 lines deleted...]
-      <c r="A23" s="9"/>
+        <v>3948</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="10"/>
       <c r="B23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="4">
         <v>7</v>
       </c>
       <c r="D23" s="4">
-        <v>514</v>
-[...3 lines deleted...]
-      <c r="A24" s="9"/>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="10"/>
       <c r="B24" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="4">
         <v>9</v>
       </c>
       <c r="D24" s="4">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A25" s="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="10"/>
       <c r="B25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="4">
-        <v>394</v>
+        <v>1347</v>
       </c>
       <c r="D25" s="4">
-        <v>1600</v>
-[...3 lines deleted...]
-      <c r="A26" s="9"/>
+        <v>400</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="10"/>
       <c r="B26" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="4">
-        <v>555</v>
+        <v>607</v>
       </c>
       <c r="D26" s="4">
-        <v>1350</v>
-[...3 lines deleted...]
-      <c r="A27" s="9"/>
+        <v>850</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="10"/>
       <c r="B27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="4">
         <v>4</v>
       </c>
       <c r="D27" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:4">
-      <c r="A28" s="9"/>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="10"/>
       <c r="B28" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="4">
         <v>89</v>
       </c>
       <c r="D28" s="4">
-        <v>121</v>
-[...3 lines deleted...]
-      <c r="A29" s="9"/>
+        <v>558</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="10"/>
       <c r="B29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="4">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D29" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
-[...2 lines deleted...]
-        <v>32</v>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="10"/>
+      <c r="B30" s="8" t="s">
+        <v>60</v>
       </c>
       <c r="C30" s="4">
         <v>0</v>
       </c>
       <c r="D30" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="10"/>
       <c r="B31" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C31" s="4">
+        <v>0</v>
+      </c>
+      <c r="D31" s="4">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="11"/>
+      <c r="B32" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="C31" s="4">
-[...10 lines deleted...]
-      <c r="B32" s="3" t="s">
+      <c r="C32" s="4">
+        <v>44692</v>
+      </c>
+      <c r="D32" s="4">
+        <v>52509</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="12">
+        <v>2023</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C32" s="4">
+      <c r="C33" s="4">
+        <v>22</v>
+      </c>
+      <c r="D33" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="10"/>
+      <c r="B34" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C34" s="4">
+        <v>146</v>
+      </c>
+      <c r="D34" s="4">
+        <v>3882</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" s="10"/>
+      <c r="B35" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" s="4">
+        <v>645</v>
+      </c>
+      <c r="D35" s="4">
+        <v>15250</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="10"/>
+      <c r="B36" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C36" s="4">
+        <v>225</v>
+      </c>
+      <c r="D36" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="10"/>
+      <c r="B37" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="4">
+        <v>1200</v>
+      </c>
+      <c r="D37" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" s="10"/>
+      <c r="B38" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="4">
+        <v>14972</v>
+      </c>
+      <c r="D38" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" s="10"/>
+      <c r="B39" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="4">
+        <v>0</v>
+      </c>
+      <c r="D39" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="10"/>
+      <c r="B40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" s="4">
+        <v>0</v>
+      </c>
+      <c r="D40" s="4">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="10"/>
+      <c r="B41" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="4">
+        <v>0</v>
+      </c>
+      <c r="D41" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="10"/>
+      <c r="B42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" s="4">
+        <v>541</v>
+      </c>
+      <c r="D42" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="10"/>
+      <c r="B43" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="4">
+        <v>13</v>
+      </c>
+      <c r="D43" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" s="10"/>
+      <c r="B44" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" s="4">
+        <v>10</v>
+      </c>
+      <c r="D44" s="4">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" s="10"/>
+      <c r="B45" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" s="4">
+        <v>0</v>
+      </c>
+      <c r="D45" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" s="10"/>
+      <c r="B46" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D32" s="4">
-[...29 lines deleted...]
-      <c r="B35" s="3" t="s">
+      <c r="C46" s="4">
+        <v>0</v>
+      </c>
+      <c r="D46" s="4">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" s="10"/>
+      <c r="B47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" s="4">
+        <v>0</v>
+      </c>
+      <c r="D47" s="4">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" s="10"/>
+      <c r="B48" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C48" s="4">
+        <v>0</v>
+      </c>
+      <c r="D48" s="4">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="10"/>
+      <c r="B49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="4">
+        <v>558</v>
+      </c>
+      <c r="D49" s="4">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" s="10"/>
+      <c r="B50" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C50" s="4">
+        <v>350</v>
+      </c>
+      <c r="D50" s="4">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" s="10"/>
+      <c r="B51" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C51" s="4">
+        <v>30000</v>
+      </c>
+      <c r="D51" s="4">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" s="10"/>
+      <c r="B52" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C52" s="4">
+        <v>7918</v>
+      </c>
+      <c r="D52" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" s="10"/>
+      <c r="B53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C53" s="4">
+        <v>57</v>
+      </c>
+      <c r="D53" s="4">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" s="10"/>
+      <c r="B54" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C54" s="4">
         <v>7</v>
       </c>
-      <c r="C35" s="4">
-[...20 lines deleted...]
-      <c r="B37" s="3" t="s">
+      <c r="D54" s="4">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" s="10"/>
+      <c r="B55" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C55" s="4">
         <v>9</v>
       </c>
-      <c r="C37" s="4">
-[...212 lines deleted...]
-      <c r="B55" s="3" t="s">
+      <c r="D55" s="4">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" s="10"/>
+      <c r="B56" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C55" s="4">
-[...8 lines deleted...]
-      <c r="B56" s="3" t="s">
+      <c r="C56" s="4">
+        <v>394</v>
+      </c>
+      <c r="D56" s="4">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" s="10"/>
+      <c r="B57" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C56" s="4">
-[...8 lines deleted...]
-      <c r="B57" s="3" t="s">
+      <c r="C57" s="4">
+        <v>555</v>
+      </c>
+      <c r="D57" s="4">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" s="10"/>
+      <c r="B58" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="C57" s="4">
+      <c r="C58" s="4">
         <v>4</v>
       </c>
-      <c r="D57" s="4">
-[...5 lines deleted...]
-      <c r="B58" s="3" t="s">
+      <c r="D58" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59" s="10"/>
+      <c r="B59" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="C58" s="4">
+      <c r="C59" s="4">
         <v>89</v>
       </c>
-      <c r="D58" s="4">
-[...5 lines deleted...]
-      <c r="B59" s="3" t="s">
+      <c r="D59" s="4">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" s="10"/>
+      <c r="B60" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C59" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="C60" s="4">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="D60" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:4">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" s="10"/>
       <c r="B61" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C61" s="4">
+        <v>0</v>
+      </c>
+      <c r="D61" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62" s="11"/>
+      <c r="B62" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="C61" s="4">
+      <c r="C62" s="4">
+        <v>57766</v>
+      </c>
+      <c r="D62" s="4">
+        <v>37923</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" s="4">
+        <v>17</v>
+      </c>
+      <c r="D63" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64" s="10"/>
+      <c r="B64" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="4">
+        <v>165</v>
+      </c>
+      <c r="D64" s="4">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65" s="10"/>
+      <c r="B65" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C65" s="4">
+        <v>645</v>
+      </c>
+      <c r="D65" s="4">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A66" s="10"/>
+      <c r="B66" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C66" s="4">
+        <v>250</v>
+      </c>
+      <c r="D66" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" s="10"/>
+      <c r="B67" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" s="4">
+        <v>1200</v>
+      </c>
+      <c r="D67" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A68" s="10"/>
+      <c r="B68" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" s="4">
+        <v>2700</v>
+      </c>
+      <c r="D68" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A69" s="10"/>
+      <c r="B69" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C69" s="4">
+        <v>0</v>
+      </c>
+      <c r="D69" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A70" s="10"/>
+      <c r="B70" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C70" s="4">
+        <v>0</v>
+      </c>
+      <c r="D70" s="4">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A71" s="10"/>
+      <c r="B71" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" s="4">
+        <v>0</v>
+      </c>
+      <c r="D71" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A72" s="10"/>
+      <c r="B72" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" s="4">
+        <v>1041</v>
+      </c>
+      <c r="D72" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A73" s="10"/>
+      <c r="B73" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C73" s="4">
+        <v>13</v>
+      </c>
+      <c r="D73" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A74" s="10"/>
+      <c r="B74" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" s="4">
+        <v>6</v>
+      </c>
+      <c r="D74" s="4">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75" s="10"/>
+      <c r="B75" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C75" s="4">
+        <v>0</v>
+      </c>
+      <c r="D75" s="4">
+        <v>14200</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A76" s="10"/>
+      <c r="B76" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" s="4">
+        <v>0</v>
+      </c>
+      <c r="D76" s="4">
+        <v>4600</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A77" s="10"/>
+      <c r="B77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" s="4">
+        <v>0</v>
+      </c>
+      <c r="D77" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A78" s="10"/>
+      <c r="B78" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C78" s="4">
+        <v>8</v>
+      </c>
+      <c r="D78" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" s="10"/>
+      <c r="B79" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C79" s="4">
+        <v>8</v>
+      </c>
+      <c r="D79" s="4">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A80" s="10"/>
+      <c r="B80" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C80" s="4">
+        <v>350</v>
+      </c>
+      <c r="D80" s="4">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A81" s="10"/>
+      <c r="B81" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C81" s="4">
+        <v>2000</v>
+      </c>
+      <c r="D81" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A82" s="10"/>
+      <c r="B82" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C82" s="4">
+        <v>280</v>
+      </c>
+      <c r="D82" s="4">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A83" s="10"/>
+      <c r="B83" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C83" s="4">
+        <v>87</v>
+      </c>
+      <c r="D83" s="4">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A84" s="10"/>
+      <c r="B84" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C84" s="4">
+        <v>7</v>
+      </c>
+      <c r="D84" s="4">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A85" s="10"/>
+      <c r="B85" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C85" s="4">
+        <v>9</v>
+      </c>
+      <c r="D85" s="4">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A86" s="10"/>
+      <c r="B86" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C86" s="4">
+        <v>262</v>
+      </c>
+      <c r="D86" s="4">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A87" s="10"/>
+      <c r="B87" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C87" s="4">
+        <v>887</v>
+      </c>
+      <c r="D87" s="4">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A88" s="10"/>
+      <c r="B88" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C88" s="4">
+        <v>4</v>
+      </c>
+      <c r="D88" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A89" s="10"/>
+      <c r="B89" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C89" s="4">
+        <v>89</v>
+      </c>
+      <c r="D89" s="4">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A90" s="10"/>
+      <c r="B90" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C90" s="4">
+        <v>10</v>
+      </c>
+      <c r="D90" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A91" s="10"/>
+      <c r="B91" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C91" s="4">
+        <v>0</v>
+      </c>
+      <c r="D91" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A92" s="11"/>
+      <c r="B92" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C92" s="4">
         <v>10038</v>
       </c>
-      <c r="D61" s="4">
+      <c r="D92" s="4">
         <v>41160</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A32:A61"/>
+  <mergeCells count="3">
+    <mergeCell ref="A33:A62"/>
+    <mergeCell ref="A63:A92"/>
+    <mergeCell ref="A2:A32"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFAD464E-7F70-45F8-A58D-1D348968B5A3}">
-  <dimension ref="A1:C47"/>
-[...451 lines deleted...]
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:C70"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="11.375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="11.75" customWidth="1"/>
+    <col min="3" max="3" width="12.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
-[...6 lines deleted...]
-      <c r="C1" s="15" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="D1" s="16"/>
-[...54 lines deleted...]
-      <c r="A3" s="6">
+      <c r="B2" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="4">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="10"/>
+      <c r="B3" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" s="4">
+        <v>13847</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="10"/>
+      <c r="B4" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="4">
+        <v>9457</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="10"/>
+      <c r="B5" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="4">
+        <v>9241</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="10"/>
+      <c r="B6" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="4">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="10"/>
+      <c r="B7" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="4">
+        <v>10862</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="10"/>
+      <c r="B8" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="4">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="10"/>
+      <c r="B9" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="4">
+        <v>5100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="10"/>
+      <c r="B10" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="4">
+        <v>19251</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="10"/>
+      <c r="B11" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="4">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="10"/>
+      <c r="B12" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="4">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="10"/>
+      <c r="B13" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="4">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="10"/>
+      <c r="B14" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="10"/>
+      <c r="B15" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="4">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="10"/>
+      <c r="B16" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="10"/>
+      <c r="B17" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="4">
+        <v>16152</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="10"/>
+      <c r="B18" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="4">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="10"/>
+      <c r="B19" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="4">
+        <v>14980</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="10"/>
+      <c r="B20" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="4">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="10"/>
+      <c r="B21" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="4">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="10"/>
+      <c r="B22" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="10"/>
+      <c r="B23" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="11"/>
+      <c r="B24" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="4">
+        <v>112654</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="9">
         <v>2023</v>
       </c>
-      <c r="B3" s="4">
-[...40 lines deleted...]
-      <c r="A4" s="6">
+      <c r="B25" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="4">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="10"/>
+      <c r="B26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="4">
+        <v>8166</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="10"/>
+      <c r="B27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="4">
+        <v>9297</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" s="10"/>
+      <c r="B28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="4">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" s="10"/>
+      <c r="B29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="4">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" s="10"/>
+      <c r="B30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="4">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" s="10"/>
+      <c r="B31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="4">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" s="10"/>
+      <c r="B32" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="4">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" s="10"/>
+      <c r="B33" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="4">
+        <v>19082</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" s="10"/>
+      <c r="B34" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="4">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" s="10"/>
+      <c r="B35" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="4">
+        <v>4692</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" s="10"/>
+      <c r="B36" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" s="10"/>
+      <c r="B37" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C37" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" s="10"/>
+      <c r="B38" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C38" s="4">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" s="10"/>
+      <c r="B39" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39" s="4">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" s="10"/>
+      <c r="B40" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C40" s="4">
+        <v>8687</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" s="10"/>
+      <c r="B41" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C41" s="4">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" s="10"/>
+      <c r="B42" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C42" s="4">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" s="10"/>
+      <c r="B43" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C43" s="4">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" s="10"/>
+      <c r="B44" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C44" s="4">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" s="10"/>
+      <c r="B45" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C45" s="4">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" s="10"/>
+      <c r="B46" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C46" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" s="11"/>
+      <c r="B47" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C47" s="4">
+        <v>71983</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" s="9">
         <v>2022</v>
       </c>
-      <c r="B4" s="4">
-[...168 lines deleted...]
-        <v>0</v>
+      <c r="B48" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C48" s="4">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" s="10"/>
+      <c r="B49" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C49" s="4">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" s="10"/>
+      <c r="B50" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C50" s="4">
+        <v>17936</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" s="10"/>
+      <c r="B51" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" s="4">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" s="10"/>
+      <c r="B52" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C52" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" s="10"/>
+      <c r="B53" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C53" s="4">
+        <v>7924</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" s="10"/>
+      <c r="B54" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C54" s="4">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" s="10"/>
+      <c r="B55" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C55" s="4">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" s="10"/>
+      <c r="B56" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C56" s="4">
+        <v>19552</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" s="10"/>
+      <c r="B57" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C57" s="4">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" s="10"/>
+      <c r="B58" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C58" s="4">
+        <v>4399</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" s="10"/>
+      <c r="B59" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C59" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" s="10"/>
+      <c r="B60" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C60" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" s="10"/>
+      <c r="B61" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C61" s="4">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" s="10"/>
+      <c r="B62" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C62" s="4">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A63" s="10"/>
+      <c r="B63" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C63" s="4">
+        <v>4478</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A64" s="10"/>
+      <c r="B64" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C64" s="4">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" s="10"/>
+      <c r="B65" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C65" s="4">
+        <v>3980</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A66" s="10"/>
+      <c r="B66" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C66" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" s="10"/>
+      <c r="B67" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C67" s="4">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" s="10"/>
+      <c r="B68" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C68" s="4">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A69" s="10"/>
+      <c r="B69" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C69" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A70" s="11"/>
+      <c r="B70" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C70" s="4">
+        <v>76108</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="J1:N1"/>
+  <mergeCells count="3">
+    <mergeCell ref="A25:A47"/>
+    <mergeCell ref="A48:A70"/>
+    <mergeCell ref="A2:A24"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>文化部性別平等及身心預算概況</vt:lpstr>
       <vt:lpstr>地方政府文化局(處)性別平等預算</vt:lpstr>
-      <vt:lpstr>文化部兒少預算</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>