--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\6文化平權與多樣性\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\6文化平權與多樣性\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC09A56A-F792-4B63-B593-3DE08EADC2AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8880F32-A7B8-43C9-99D1-D0A080B2EA10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5A28397D-F6F7-463E-B75E-48657BE7D6EB}"/>
+    <workbookView xWindow="585" yWindow="330" windowWidth="21300" windowHeight="14700" firstSheet="1" activeTab="3" xr2:uid="{5A28397D-F6F7-463E-B75E-48657BE7D6EB}"/>
   </bookViews>
   <sheets>
     <sheet name="臺灣台語語言能力認證考試" sheetId="1" r:id="rId1"/>
     <sheet name="臺灣客語能力認證考試概況" sheetId="2" r:id="rId2"/>
     <sheet name="原住民族語言能力認證考試概況" sheetId="3" r:id="rId3"/>
     <sheet name="手語翻譯技能檢定概況" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="38">
   <si>
     <t>年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>級別</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>報名(人)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>到考</t>
     </r>
     <r>
       <rPr>
@@ -635,50 +635,54 @@
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="新細明體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>%</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>113</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0.00_ "/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
@@ -854,69 +858,69 @@
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{A2593FF7-C8D1-45A2-8C1C-1254554DBD46}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
@@ -1197,54 +1201,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BC86EC5-01F2-4954-BAC3-A05EAF36461A}">
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C18" sqref="C18:F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="17.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
@@ -1550,225 +1554,306 @@
       </c>
       <c r="B17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="4">
         <v>19487</v>
       </c>
       <c r="D17" s="4">
         <v>13716</v>
       </c>
       <c r="E17" s="4">
         <v>9055</v>
       </c>
       <c r="F17" s="5">
         <v>66.02</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="8">
         <v>112</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="4">
-        <v>9702</v>
+        <v>16983</v>
       </c>
       <c r="D18" s="4">
-        <v>6786</v>
+        <v>11974</v>
       </c>
       <c r="E18" s="4">
-        <v>4037</v>
+        <v>7033</v>
       </c>
       <c r="F18" s="5">
-        <v>59.49</v>
+        <v>58.7355937865375</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="4">
-        <v>9231</v>
+        <v>18735</v>
       </c>
       <c r="D19" s="4">
-        <v>6033</v>
+        <v>12527</v>
       </c>
       <c r="E19" s="4">
-        <v>4910</v>
+        <v>10366</v>
       </c>
       <c r="F19" s="5">
-        <v>81.39</v>
+        <v>82.749261594954888</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="4">
         <v>1451</v>
       </c>
       <c r="D20" s="4">
         <v>1060</v>
       </c>
       <c r="E20" s="4">
         <v>337</v>
       </c>
       <c r="F20" s="5">
-        <v>31.79</v>
+        <v>31.79245283018868</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="4">
-        <v>20384</v>
+        <v>37169</v>
       </c>
       <c r="D21" s="4">
-        <v>13879</v>
+        <v>25561</v>
       </c>
       <c r="E21" s="4">
-        <v>9284</v>
+        <v>17736</v>
       </c>
       <c r="F21" s="5">
-        <v>66.89</v>
+        <v>69.386956691835223</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" s="4">
+        <v>18373</v>
+      </c>
+      <c r="D22" s="4">
+        <v>13321</v>
+      </c>
+      <c r="E22" s="4">
+        <v>9657</v>
+      </c>
+      <c r="F22" s="5">
+        <v>72.494557465655731</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="4">
+        <v>16064</v>
+      </c>
+      <c r="D23" s="4">
+        <v>10586</v>
+      </c>
+      <c r="E23" s="4">
+        <v>8642</v>
+      </c>
+      <c r="F23" s="5">
+        <v>81.636123181560549</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="4">
+        <v>1571</v>
+      </c>
+      <c r="D24" s="4">
+        <v>1122</v>
+      </c>
+      <c r="E24" s="4">
+        <v>540</v>
+      </c>
+      <c r="F24" s="5">
+        <v>48.128342245989302</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="4">
+        <v>36008</v>
+      </c>
+      <c r="D25" s="4">
+        <v>25029</v>
+      </c>
+      <c r="E25" s="4">
+        <v>18839</v>
+      </c>
+      <c r="F25" s="5">
+        <v>75.268688321547003</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="A22:A25"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="A18:A21"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1F64B07-3107-4847-87C1-1F9FD812068A}">
-  <dimension ref="A1:M8"/>
+  <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M28" sqref="M28"/>
+      <selection activeCell="B9" sqref="B9:M9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="15" t="s">
+      <c r="B1" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="C1" s="16"/>
-      <c r="D1" s="15" t="s">
+      <c r="C1" s="15"/>
+      <c r="D1" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="E1" s="17"/>
-[...2 lines deleted...]
-      <c r="H1" s="15" t="s">
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="I1" s="16"/>
-      <c r="J1" s="15" t="s">
+      <c r="I1" s="15"/>
+      <c r="J1" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="17"/>
-[...1 lines deleted...]
-      <c r="M1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="15"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A2" s="14"/>
-      <c r="B2" s="11" t="s">
+      <c r="A2" s="12"/>
+      <c r="B2" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="11" t="s">
+      <c r="C2" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="11" t="s">
+      <c r="D2" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="F2" s="17"/>
-[...1 lines deleted...]
-      <c r="H2" s="11" t="s">
+      <c r="F2" s="16"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="I2" s="11" t="s">
+      <c r="I2" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="J2" s="11" t="s">
+      <c r="J2" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="11" t="s">
+      <c r="K2" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="L2" s="11" t="s">
+      <c r="L2" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="M2" s="11" t="s">
+      <c r="M2" s="17" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A3" s="12"/>
-[...2 lines deleted...]
-      <c r="D3" s="12"/>
+      <c r="A3" s="13"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
       <c r="E3" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H3" s="12"/>
-[...4 lines deleted...]
-      <c r="M3" s="12"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
+      <c r="M3" s="13"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="1">
         <v>108</v>
       </c>
       <c r="B4" s="4">
         <v>15993</v>
       </c>
       <c r="C4" s="4">
         <v>5679</v>
       </c>
       <c r="D4" s="4">
         <v>4857</v>
       </c>
       <c r="E4" s="4">
         <v>1511</v>
       </c>
       <c r="F4" s="4">
         <v>505</v>
       </c>
       <c r="G4" s="4">
         <v>2016</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>20</v>
@@ -1929,81 +2014,122 @@
         <v>2362</v>
       </c>
       <c r="F8" s="4">
         <v>570</v>
       </c>
       <c r="G8" s="4">
         <v>2932</v>
       </c>
       <c r="H8" s="4">
         <v>743</v>
       </c>
       <c r="I8" s="4">
         <v>6</v>
       </c>
       <c r="J8" s="4">
         <v>24355</v>
       </c>
       <c r="K8" s="4">
         <v>17354</v>
       </c>
       <c r="L8" s="4">
         <v>10294</v>
       </c>
       <c r="M8" s="5">
         <v>59.32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="4">
+        <v>18490</v>
+      </c>
+      <c r="C9" s="4">
+        <v>11400</v>
+      </c>
+      <c r="D9" s="4">
+        <v>6018</v>
+      </c>
+      <c r="E9" s="4">
+        <v>2307</v>
+      </c>
+      <c r="F9" s="4">
+        <v>253</v>
+      </c>
+      <c r="G9" s="4">
+        <v>2560</v>
+      </c>
+      <c r="H9" s="4">
+        <v>386</v>
+      </c>
+      <c r="I9" s="4">
+        <v>5</v>
+      </c>
+      <c r="J9" s="4">
+        <v>24894</v>
+      </c>
+      <c r="K9" s="4">
+        <v>19860</v>
+      </c>
+      <c r="L9" s="4">
+        <v>13965</v>
+      </c>
+      <c r="M9" s="5">
+        <v>70.317220543806641</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="J1:M1"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EEED737-28A9-4F48-A59E-F4A085A72812}">
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M28" sqref="M28"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="14.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>25</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>5</v>
@@ -2429,95 +2555,188 @@
       <c r="E24" s="4">
         <v>73</v>
       </c>
       <c r="F24" s="5">
         <v>14.84</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="10"/>
       <c r="B25" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="4">
         <v>40451</v>
       </c>
       <c r="D25" s="4">
         <v>27144</v>
       </c>
       <c r="E25" s="4">
         <v>11050</v>
       </c>
       <c r="F25" s="5">
         <v>40.71</v>
       </c>
     </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" s="4">
+        <v>22307</v>
+      </c>
+      <c r="D26" s="4">
+        <v>15097</v>
+      </c>
+      <c r="E26" s="4">
+        <v>5728</v>
+      </c>
+      <c r="F26" s="5">
+        <v>37.941312843611314</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="9"/>
+      <c r="B27" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="4">
+        <v>12076</v>
+      </c>
+      <c r="D27" s="4">
+        <v>8514</v>
+      </c>
+      <c r="E27" s="4">
+        <v>5304</v>
+      </c>
+      <c r="F27" s="5">
+        <v>62.29739252995067</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="9"/>
+      <c r="B28" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="4">
+        <v>7233</v>
+      </c>
+      <c r="D28" s="4">
+        <v>4165</v>
+      </c>
+      <c r="E28" s="4">
+        <v>327</v>
+      </c>
+      <c r="F28" s="5">
+        <v>7.8511404561824731</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="9"/>
+      <c r="B29" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="4">
+        <v>1023</v>
+      </c>
+      <c r="D29" s="4">
+        <v>693</v>
+      </c>
+      <c r="E29" s="4">
+        <v>36</v>
+      </c>
+      <c r="F29" s="5">
+        <v>5.1948051948051948</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="10"/>
+      <c r="B30" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" s="4">
+        <v>42639</v>
+      </c>
+      <c r="D30" s="4">
+        <v>28469</v>
+      </c>
+      <c r="E30" s="4">
+        <v>11395</v>
+      </c>
+      <c r="F30" s="5">
+        <v>40.025993185570272</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="A26:A30"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="A6:A10"/>
     <mergeCell ref="A11:A15"/>
     <mergeCell ref="A16:A20"/>
     <mergeCell ref="A21:A25"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F88C1625-6890-4B54-99A0-968DBA0DEE35}">
-  <dimension ref="A1:M7"/>
+  <dimension ref="A1:M8"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M28" sqref="M28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="15" t="s">
+      <c r="B1" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="C1" s="17"/>
-[...2 lines deleted...]
-      <c r="F1" s="15" t="s">
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="G1" s="17"/>
-[...2 lines deleted...]
-      <c r="J1" s="15" t="s">
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="15"/>
+      <c r="J1" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="K1" s="17"/>
-[...1 lines deleted...]
-      <c r="M1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="15"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" s="10"/>
       <c r="B2" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>33</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="7" t="s">
@@ -2717,50 +2936,91 @@
         <v>5.88</v>
       </c>
       <c r="F7" s="4">
         <v>174</v>
       </c>
       <c r="G7" s="4">
         <v>165</v>
       </c>
       <c r="H7" s="4">
         <v>29</v>
       </c>
       <c r="I7" s="5">
         <v>17.579999999999998</v>
       </c>
       <c r="J7" s="4">
         <v>208</v>
       </c>
       <c r="K7" s="4">
         <v>199</v>
       </c>
       <c r="L7" s="4">
         <v>31</v>
       </c>
       <c r="M7" s="5">
         <v>15.58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="4">
+        <v>57</v>
+      </c>
+      <c r="C8" s="4">
+        <v>55</v>
+      </c>
+      <c r="D8" s="4">
+        <v>6</v>
+      </c>
+      <c r="E8" s="5">
+        <v>10.909090909090908</v>
+      </c>
+      <c r="F8" s="4">
+        <v>143</v>
+      </c>
+      <c r="G8" s="4">
+        <v>137</v>
+      </c>
+      <c r="H8" s="4">
+        <v>33</v>
+      </c>
+      <c r="I8" s="5">
+        <v>24.087591240875913</v>
+      </c>
+      <c r="J8" s="4">
+        <v>200</v>
+      </c>
+      <c r="K8" s="4">
+        <v>192</v>
+      </c>
+      <c r="L8" s="4">
+        <v>39</v>
+      </c>
+      <c r="M8" s="5">
+        <v>20.3125</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="F1:I1"/>
     <mergeCell ref="J1:M1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>