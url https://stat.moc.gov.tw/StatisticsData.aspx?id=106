--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,112 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\6文化平權與多樣性\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\6文化平權與多樣性\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F55C6829-B1FF-4E00-8C71-665A4FC80865}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21BB294E-0450-4264-901F-955E218516D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E930F8CE-63FC-4705-91FE-CE96B62F65FB}"/>
+    <workbookView xWindow="6900" yWindow="390" windowWidth="21300" windowHeight="14700" xr2:uid="{E930F8CE-63FC-4705-91FE-CE96B62F65FB}"/>
   </bookViews>
   <sheets>
     <sheet name="高級中等以下學校本土語言開課狀況" sheetId="1" r:id="rId1"/>
     <sheet name="本土語言師資培育概況" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E17" i="2" l="1"/>
+  <c r="D5" i="2" l="1"/>
+  <c r="C5" i="2"/>
+  <c r="E5" i="2"/>
+  <c r="D21" i="2"/>
+  <c r="C21" i="2"/>
+  <c r="E20" i="2"/>
+  <c r="E19" i="2"/>
+  <c r="E18" i="2"/>
   <c r="D17" i="2"/>
   <c r="C17" i="2"/>
   <c r="E16" i="2"/>
   <c r="E15" i="2"/>
   <c r="E14" i="2"/>
-  <c r="E13" i="2"/>
   <c r="D13" i="2"/>
   <c r="C13" i="2"/>
   <c r="E12" i="2"/>
   <c r="E11" i="2"/>
   <c r="E10" i="2"/>
   <c r="D9" i="2"/>
   <c r="C9" i="2"/>
   <c r="E8" i="2"/>
-  <c r="E9" i="2" s="1"/>
   <c r="E7" i="2"/>
   <c r="E6" i="2"/>
-  <c r="E5" i="2"/>
-[...4 lines deleted...]
-  <c r="E2" i="2"/>
+  <c r="E17" i="2" l="1"/>
+  <c r="E21" i="2"/>
+  <c r="E9" i="2"/>
+  <c r="E13" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="20">
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>語言別</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>國民中小學</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>高中小學</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>開班數</t>
@@ -132,66 +135,52 @@
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>學生人數(人)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>開班數(班)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>學生人數(人)</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
-    <t>閩南語</t>
-[...9 lines deleted...]
-  <si>
     <t>閩東語</t>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...1 lines deleted...]
-    <t>台灣手語</t>
   </si>
   <si>
     <t>總計</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>年度</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>國小</t>
     </r>
     <r>
       <rPr>
@@ -284,70 +273,106 @@
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="新細明體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>人</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>閩南語</t>
+    <t>原住民族語</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>客語</t>
+    <t>2024</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>原住民族語</t>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>閩南語</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺灣台語</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺灣客語</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺灣手語</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
@@ -355,50 +380,57 @@
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="細明體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
@@ -472,79 +504,82 @@
       <bottom style="thin">
         <color rgb="FFA0A0A0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFA0A0A0"/>
       </left>
       <right style="thin">
         <color rgb="FFA0A0A0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{1134CECD-16CB-4D09-9229-5AC13BE366E3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -822,1409 +857,1590 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BF9D13F-0A12-4D86-88DA-AB6C4988E3EC}">
-  <dimension ref="A1:F56"/>
+  <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J22" sqref="J22"/>
+      <selection activeCell="H55" sqref="H55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="12.375" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="9"/>
       <c r="E1" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="9"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="5">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="A3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="C3" s="3">
-        <v>59649</v>
+        <v>57556</v>
       </c>
       <c r="D3" s="3">
-        <v>1340460</v>
+        <v>1312437</v>
       </c>
       <c r="E3" s="3">
-        <v>5135</v>
+        <v>4941</v>
       </c>
       <c r="F3" s="3">
-        <v>160125</v>
+        <v>148059</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
-      <c r="B4" s="2" t="s">
-        <v>9</v>
+      <c r="B4" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="C4" s="3">
-        <v>15189</v>
+        <v>15134</v>
       </c>
       <c r="D4" s="3">
-        <v>123904</v>
+        <v>120411</v>
       </c>
       <c r="E4" s="3">
-        <v>1160</v>
+        <v>1179</v>
       </c>
       <c r="F4" s="3">
-        <v>11936</v>
+        <v>11245</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
       <c r="B5" s="2" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C5" s="3">
-        <v>15380</v>
+        <v>18195</v>
       </c>
       <c r="D5" s="3">
-        <v>41845</v>
+        <v>49951</v>
       </c>
       <c r="E5" s="3">
-        <v>1049</v>
+        <v>1137</v>
       </c>
       <c r="F5" s="3">
-        <v>4044</v>
+        <v>3704</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="6"/>
       <c r="B6" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C6" s="3">
-        <v>131</v>
+        <v>154</v>
       </c>
       <c r="D6" s="3">
-        <v>669</v>
+        <v>900</v>
       </c>
       <c r="E6" s="3">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F6" s="3">
-        <v>63</v>
+        <v>115</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
-      <c r="B7" s="2" t="s">
-        <v>12</v>
+      <c r="B7" s="10" t="s">
+        <v>19</v>
       </c>
       <c r="C7" s="3">
-        <v>1695</v>
+        <v>1336</v>
       </c>
       <c r="D7" s="3">
-        <v>6677</v>
+        <v>14085</v>
       </c>
       <c r="E7" s="3">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="F7" s="3">
-        <v>12639</v>
+        <v>15460</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="7"/>
       <c r="B8" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C8" s="3">
-        <v>92044</v>
+        <v>92375</v>
       </c>
       <c r="D8" s="3">
-        <v>1513555</v>
+        <v>1497784</v>
       </c>
       <c r="E8" s="3">
-        <v>8406</v>
+        <v>7627</v>
       </c>
       <c r="F8" s="3">
-        <v>188807</v>
+        <v>178583</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="5">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2023</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="C9" s="3">
-        <v>53546</v>
+        <v>59649</v>
       </c>
       <c r="D9" s="3">
-        <v>992774</v>
+        <v>1340460</v>
       </c>
       <c r="E9" s="3">
-        <v>2871</v>
+        <v>5135</v>
       </c>
       <c r="F9" s="3">
-        <v>91367</v>
+        <v>160125</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="6"/>
-      <c r="B10" s="2" t="s">
-        <v>9</v>
+      <c r="B10" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="C10" s="3">
-        <v>12949</v>
+        <v>15189</v>
       </c>
       <c r="D10" s="3">
-        <v>98320</v>
+        <v>123904</v>
       </c>
       <c r="E10" s="3">
-        <v>728</v>
+        <v>1160</v>
       </c>
       <c r="F10" s="3">
-        <v>9217</v>
+        <v>11936</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="6"/>
       <c r="B11" s="2" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C11" s="3">
-        <v>13803</v>
+        <v>15380</v>
       </c>
       <c r="D11" s="3">
-        <v>36871</v>
+        <v>41845</v>
       </c>
       <c r="E11" s="3">
-        <v>623</v>
+        <v>1049</v>
       </c>
       <c r="F11" s="3">
-        <v>2435</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="B12" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C12" s="3">
-        <v>77</v>
+        <v>131</v>
       </c>
       <c r="D12" s="3">
-        <v>624</v>
+        <v>669</v>
       </c>
       <c r="E12" s="3">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="6"/>
-      <c r="B13" s="2" t="s">
-        <v>12</v>
+      <c r="B13" s="10" t="s">
+        <v>19</v>
       </c>
       <c r="C13" s="3">
-        <v>602</v>
+        <v>1695</v>
       </c>
       <c r="D13" s="3">
-        <v>1966</v>
+        <v>6677</v>
       </c>
       <c r="E13" s="3">
-        <v>599</v>
+        <v>1031</v>
       </c>
       <c r="F13" s="3">
-        <v>6070</v>
+        <v>12639</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="7"/>
       <c r="B14" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C14" s="3">
-        <v>80977</v>
+        <v>92044</v>
       </c>
       <c r="D14" s="3">
-        <v>1130555</v>
+        <v>1513555</v>
       </c>
       <c r="E14" s="3">
-        <v>4841</v>
+        <v>8406</v>
       </c>
       <c r="F14" s="3">
-        <v>109155</v>
+        <v>188807</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="5">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2022</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="C15" s="3">
-        <v>52003</v>
+        <v>53546</v>
       </c>
       <c r="D15" s="3">
-        <v>1015182</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>992774</v>
+      </c>
+      <c r="E15" s="3">
+        <v>2871</v>
+      </c>
+      <c r="F15" s="3">
+        <v>91367</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
-      <c r="B16" s="2" t="s">
-        <v>9</v>
+      <c r="B16" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="C16" s="3">
-        <v>9875</v>
+        <v>12949</v>
       </c>
       <c r="D16" s="3">
-        <v>111790</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>98320</v>
+      </c>
+      <c r="E16" s="3">
+        <v>728</v>
+      </c>
+      <c r="F16" s="3">
+        <v>9217</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="6"/>
       <c r="B17" s="2" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C17" s="3">
-        <v>12383</v>
+        <v>13803</v>
       </c>
       <c r="D17" s="3">
-        <v>43427</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>36871</v>
+      </c>
+      <c r="E17" s="3">
+        <v>623</v>
+      </c>
+      <c r="F17" s="3">
+        <v>2435</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="6"/>
       <c r="B18" s="2" t="s">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>14</v>
+        <v>8</v>
+      </c>
+      <c r="C18" s="3">
+        <v>77</v>
+      </c>
+      <c r="D18" s="3">
+        <v>624</v>
+      </c>
+      <c r="E18" s="3">
+        <v>20</v>
+      </c>
+      <c r="F18" s="3">
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="6"/>
-      <c r="B19" s="2" t="s">
-[...12 lines deleted...]
-        <v>14</v>
+      <c r="B19" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="3">
+        <v>602</v>
+      </c>
+      <c r="D19" s="3">
+        <v>1966</v>
+      </c>
+      <c r="E19" s="3">
+        <v>599</v>
+      </c>
+      <c r="F19" s="3">
+        <v>6070</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="7"/>
       <c r="B20" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C20" s="3">
-        <v>74261</v>
+        <v>80977</v>
       </c>
       <c r="D20" s="3">
-        <v>1170399</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>1130555</v>
+      </c>
+      <c r="E20" s="3">
+        <v>4841</v>
+      </c>
+      <c r="F20" s="3">
+        <v>109155</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="5">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2021</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="C21" s="3">
-        <v>42048</v>
+        <v>52003</v>
       </c>
       <c r="D21" s="3">
-        <v>841280</v>
+        <v>1015182</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="6"/>
-      <c r="B22" s="2" t="s">
-        <v>9</v>
+      <c r="B22" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="C22" s="3">
-        <v>7961</v>
+        <v>9875</v>
       </c>
       <c r="D22" s="3">
-        <v>94407</v>
+        <v>111790</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="6"/>
       <c r="B23" s="2" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C23" s="3">
-        <v>6820</v>
+        <v>12383</v>
       </c>
       <c r="D23" s="3">
-        <v>36375</v>
+        <v>43427</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="6"/>
       <c r="B24" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="6"/>
-      <c r="B25" s="2" t="s">
-        <v>12</v>
+      <c r="B25" s="10" t="s">
+        <v>19</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="7"/>
       <c r="B26" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C26" s="3">
-        <v>56829</v>
+        <v>74261</v>
       </c>
       <c r="D26" s="3">
-        <v>972062</v>
+        <v>1170399</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="5">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2020</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="C27" s="3">
-        <v>43681</v>
+        <v>42048</v>
       </c>
       <c r="D27" s="3">
-        <v>975376</v>
+        <v>841280</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="6"/>
-      <c r="B28" s="2" t="s">
-        <v>9</v>
+      <c r="B28" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="C28" s="3">
-        <v>9737</v>
+        <v>7961</v>
       </c>
       <c r="D28" s="3">
-        <v>116195</v>
+        <v>94407</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="6"/>
       <c r="B29" s="2" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C29" s="3">
-        <v>10488</v>
+        <v>6820</v>
       </c>
       <c r="D29" s="3">
-        <v>41633</v>
+        <v>36375</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="6"/>
       <c r="B30" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="6"/>
-      <c r="B31" s="2" t="s">
-        <v>12</v>
+      <c r="B31" s="10" t="s">
+        <v>19</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="7"/>
       <c r="B32" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C32" s="3">
-        <v>63906</v>
+        <v>56829</v>
       </c>
       <c r="D32" s="3">
-        <v>1133204</v>
+        <v>972062</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="5">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2019</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="C33" s="3">
-        <v>41148</v>
+        <v>43681</v>
       </c>
       <c r="D33" s="3">
-        <v>924055</v>
+        <v>975376</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="6"/>
-      <c r="B34" s="2" t="s">
-        <v>9</v>
+      <c r="B34" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="C34" s="3">
-        <v>9218</v>
+        <v>9737</v>
       </c>
       <c r="D34" s="3">
-        <v>117927</v>
+        <v>116195</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="6"/>
       <c r="B35" s="2" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C35" s="3">
-        <v>10570</v>
+        <v>10488</v>
       </c>
       <c r="D35" s="3">
-        <v>41854</v>
+        <v>41633</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="6"/>
       <c r="B36" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="6"/>
-      <c r="B37" s="2" t="s">
-        <v>12</v>
+      <c r="B37" s="10" t="s">
+        <v>19</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="7"/>
       <c r="B38" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C38" s="3">
-        <v>60936</v>
+        <v>63906</v>
       </c>
       <c r="D38" s="3">
-        <v>1083836</v>
+        <v>1133204</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="5">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2018</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="C39" s="3">
-        <v>42270</v>
+        <v>41148</v>
       </c>
       <c r="D39" s="3">
-        <v>752778</v>
+        <v>924055</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="6"/>
-      <c r="B40" s="2" t="s">
-        <v>9</v>
+      <c r="B40" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="C40" s="3">
-        <v>8057</v>
+        <v>9218</v>
       </c>
       <c r="D40" s="3">
-        <v>93229</v>
+        <v>117927</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="6"/>
       <c r="B41" s="2" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C41" s="3">
-        <v>7642</v>
+        <v>10570</v>
       </c>
       <c r="D41" s="3">
-        <v>36433</v>
+        <v>41854</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="6"/>
       <c r="B42" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="6"/>
-      <c r="B43" s="2" t="s">
-        <v>12</v>
+      <c r="B43" s="10" t="s">
+        <v>19</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" s="7"/>
       <c r="B44" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C44" s="3">
-        <v>58617</v>
+        <v>60936</v>
       </c>
       <c r="D44" s="3">
-        <v>882440</v>
+        <v>1083836</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" s="5">
-        <v>2016</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2017</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="C45" s="3">
-        <v>70280</v>
+        <v>42270</v>
       </c>
       <c r="D45" s="3">
-        <v>1154153</v>
+        <v>752778</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" s="6"/>
-      <c r="B46" s="2" t="s">
-        <v>9</v>
+      <c r="B46" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="C46" s="3">
-        <v>9982</v>
+        <v>8057</v>
       </c>
       <c r="D46" s="3">
-        <v>136113</v>
+        <v>93229</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="6"/>
       <c r="B47" s="2" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C47" s="3">
-        <v>11449</v>
+        <v>7642</v>
       </c>
       <c r="D47" s="3">
-        <v>49453</v>
+        <v>36433</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="6"/>
       <c r="B48" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="6"/>
-      <c r="B49" s="2" t="s">
-        <v>12</v>
+      <c r="B49" s="10" t="s">
+        <v>19</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="7"/>
       <c r="B50" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C50" s="3">
-        <v>91711</v>
+        <v>58617</v>
       </c>
       <c r="D50" s="3">
-        <v>1339719</v>
+        <v>882440</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" s="5">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2016</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="C51" s="3">
-        <v>58859</v>
+        <v>70280</v>
       </c>
       <c r="D51" s="3">
-        <v>1346879</v>
+        <v>1154153</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="6"/>
-      <c r="B52" s="2" t="s">
-        <v>9</v>
+      <c r="B52" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="C52" s="3">
-        <v>10264</v>
+        <v>9982</v>
       </c>
       <c r="D52" s="3">
-        <v>132349</v>
+        <v>136113</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" s="6"/>
       <c r="B53" s="2" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C53" s="3">
-        <v>12574</v>
+        <v>11449</v>
       </c>
       <c r="D53" s="3">
-        <v>53177</v>
+        <v>49453</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="6"/>
       <c r="B54" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="6"/>
-      <c r="B55" s="2" t="s">
-        <v>12</v>
+      <c r="B55" s="10" t="s">
+        <v>19</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" s="7"/>
       <c r="B56" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C56" s="3">
+        <v>91711</v>
+      </c>
+      <c r="D56" s="3">
+        <v>1339719</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>2015</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C57" s="3">
+        <v>58859</v>
+      </c>
+      <c r="D57" s="3">
+        <v>1346879</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="6"/>
+      <c r="B58" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C58" s="3">
+        <v>10264</v>
+      </c>
+      <c r="D58" s="3">
+        <v>132349</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="6"/>
+      <c r="B59" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" s="3">
+        <v>12574</v>
+      </c>
+      <c r="D59" s="3">
+        <v>53177</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="6"/>
+      <c r="B60" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="6"/>
+      <c r="B61" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="7"/>
+      <c r="B62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" s="3">
         <v>81697</v>
       </c>
-      <c r="D56" s="3">
+      <c r="D62" s="3">
         <v>1532405</v>
       </c>
-      <c r="E56" s="3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E62" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...7 lines deleted...]
-    <mergeCell ref="A15:A20"/>
+  <mergeCells count="14">
+    <mergeCell ref="A57:A62"/>
     <mergeCell ref="A21:A26"/>
     <mergeCell ref="A27:A32"/>
     <mergeCell ref="A33:A38"/>
     <mergeCell ref="A39:A44"/>
     <mergeCell ref="A45:A50"/>
+    <mergeCell ref="A51:A56"/>
+    <mergeCell ref="A15:A20"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:B2"/>
+    <mergeCell ref="C1:D1"/>
+    <mergeCell ref="E1:F1"/>
+    <mergeCell ref="A9:A14"/>
+    <mergeCell ref="A3:A8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FC85391-A46A-4165-BCE3-1B09C1F7E9A1}">
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G27" sqref="G27"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.25" customWidth="1"/>
+    <col min="2" max="2" width="12.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="B2" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E1" s="4" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C2" s="3">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="D2" s="3">
-        <v>384</v>
+        <v>264</v>
       </c>
       <c r="E2" s="3">
-        <f>SUM(C2:D2)</f>
-        <v>409</v>
+        <v>326</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
-      <c r="B3" s="2" t="s">
-        <v>20</v>
+      <c r="B3" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="C3" s="3">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="D3" s="3">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E3" s="3">
-        <f t="shared" ref="E3:E4" si="0">SUM(C3:D3)</f>
-        <v>60</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" s="3">
+        <v>7</v>
+      </c>
+      <c r="E4" s="3">
         <v>9</v>
-      </c>
-[...5 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="7"/>
       <c r="B5" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C5" s="3">
         <f>SUM(C2:C4)</f>
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="D5" s="3">
-        <f t="shared" ref="D5:E5" si="1">SUM(D2:D4)</f>
-        <v>433</v>
+        <f t="shared" ref="D5:E5" si="0">SUM(D2:D4)</f>
+        <v>317</v>
       </c>
       <c r="E5" s="3">
-        <f t="shared" si="1"/>
-        <v>486</v>
+        <f t="shared" si="0"/>
+        <v>381</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="5">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2023</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="C6" s="3">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="D6" s="3">
-        <v>363</v>
+        <v>384</v>
       </c>
       <c r="E6" s="3">
         <f>SUM(C6:D6)</f>
-        <v>419</v>
+        <v>409</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
-      <c r="B7" s="2" t="s">
-        <v>20</v>
+      <c r="B7" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="C7" s="3">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="D7" s="3">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="E7" s="3">
-        <f t="shared" ref="E7:E8" si="2">SUM(C7:D7)</f>
-        <v>82</v>
+        <f t="shared" ref="E7:E8" si="1">SUM(C7:D7)</f>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
       <c r="B8" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C8" s="3">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D8" s="3">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E8" s="3">
-        <f t="shared" si="2"/>
-        <v>40</v>
+        <f t="shared" si="1"/>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="7"/>
       <c r="B9" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C9" s="3">
         <f>SUM(C6:C8)</f>
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="D9" s="3">
-        <f t="shared" ref="D9:E9" si="3">SUM(D6:D8)</f>
-        <v>467</v>
+        <f t="shared" ref="D9:E9" si="2">SUM(D6:D8)</f>
+        <v>433</v>
       </c>
       <c r="E9" s="3">
-        <f t="shared" si="3"/>
-        <v>541</v>
+        <f t="shared" si="2"/>
+        <v>486</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="5">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2022</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="C10" s="3">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D10" s="3">
-        <v>290</v>
+        <v>363</v>
       </c>
       <c r="E10" s="3">
         <f>SUM(C10:D10)</f>
-        <v>345</v>
+        <v>419</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="6"/>
-      <c r="B11" s="2" t="s">
-        <v>20</v>
+      <c r="B11" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="C11" s="3">
         <v>4</v>
       </c>
       <c r="D11" s="3">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E11" s="3">
-        <f t="shared" ref="E11:E12" si="4">SUM(C11:D11)</f>
-        <v>85</v>
+        <f t="shared" ref="E11:E12" si="3">SUM(C11:D11)</f>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="B12" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C12" s="3">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="D12" s="3">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E12" s="3">
-        <f t="shared" si="4"/>
-        <v>72</v>
+        <f t="shared" si="3"/>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="7"/>
       <c r="B13" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C13" s="3">
         <f>SUM(C10:C12)</f>
-        <v>102</v>
+        <v>74</v>
       </c>
       <c r="D13" s="3">
-        <f t="shared" ref="D13:E13" si="5">SUM(D10:D12)</f>
-        <v>400</v>
+        <f t="shared" ref="D13:E13" si="4">SUM(D10:D12)</f>
+        <v>467</v>
       </c>
       <c r="E13" s="3">
-        <f t="shared" si="5"/>
-        <v>502</v>
+        <f t="shared" si="4"/>
+        <v>541</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="5">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2021</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="C14" s="3">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="D14" s="3">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="E14" s="3">
         <f>SUM(C14:D14)</f>
-        <v>355</v>
+        <v>345</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="6"/>
-      <c r="B15" s="2" t="s">
-        <v>20</v>
+      <c r="B15" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="C15" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D15" s="3">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="E15" s="3">
-        <f t="shared" ref="E15:E16" si="6">SUM(C15:D15)</f>
-        <v>92</v>
+        <f t="shared" ref="E15:E16" si="5">SUM(C15:D15)</f>
+        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
       <c r="B16" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C16" s="3">
-        <v>3</v>
+        <v>43</v>
       </c>
       <c r="D16" s="3">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="E16" s="3">
-        <f t="shared" si="6"/>
-        <v>8</v>
+        <f t="shared" si="5"/>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="7"/>
       <c r="B17" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C17" s="3">
         <f>SUM(C14:C16)</f>
+        <v>102</v>
+      </c>
+      <c r="D17" s="3">
+        <f t="shared" ref="D17:E17" si="6">SUM(D14:D16)</f>
+        <v>400</v>
+      </c>
+      <c r="E17" s="3">
+        <f t="shared" si="6"/>
+        <v>502</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
+        <v>2020</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="3">
+        <v>45</v>
+      </c>
+      <c r="D18" s="3">
+        <v>310</v>
+      </c>
+      <c r="E18" s="3">
+        <f>SUM(C18:D18)</f>
+        <v>355</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="6"/>
+      <c r="B19" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="3">
+        <v>6</v>
+      </c>
+      <c r="D19" s="3">
+        <v>86</v>
+      </c>
+      <c r="E19" s="3">
+        <f t="shared" ref="E19:E20" si="7">SUM(C19:D19)</f>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="6"/>
+      <c r="B20" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="3">
+        <v>3</v>
+      </c>
+      <c r="D20" s="3">
+        <v>5</v>
+      </c>
+      <c r="E20" s="3">
+        <f t="shared" si="7"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="7"/>
+      <c r="B21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="3">
+        <f>SUM(C18:C20)</f>
         <v>54</v>
       </c>
-      <c r="D17" s="3">
-        <f t="shared" ref="D17:E17" si="7">SUM(D14:D16)</f>
+      <c r="D21" s="3">
+        <f t="shared" ref="D21:E21" si="8">SUM(D18:D20)</f>
         <v>401</v>
       </c>
-      <c r="E17" s="3">
-        <f t="shared" si="7"/>
+      <c r="E21" s="3">
+        <f t="shared" si="8"/>
         <v>455</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A2:A5"/>
+  <mergeCells count="5">
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="A14:A17"/>
+    <mergeCell ref="A18:A21"/>
+    <mergeCell ref="A2:A5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>高級中等以下學校本土語言開課狀況</vt:lpstr>
       <vt:lpstr>本土語言師資培育概況</vt:lpstr>