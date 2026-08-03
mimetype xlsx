--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\5文化參與\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\5文化參與\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D19E1F6D-6F52-46A5-9CDC-0D3D7FC442F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E863EC5-E01E-43F8-B8F1-6858C0363AD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{EEB2DDCA-3DB8-4310-BD09-15E11ADCD39F}"/>
+    <workbookView xWindow="5250" yWindow="615" windowWidth="21300" windowHeight="14700" activeTab="2" xr2:uid="{EEB2DDCA-3DB8-4310-BD09-15E11ADCD39F}"/>
   </bookViews>
   <sheets>
     <sheet name="來臺旅客總人數" sheetId="1" r:id="rId1"/>
     <sheet name="國人國內旅遊概況" sheetId="2" r:id="rId2"/>
     <sheet name="國內主要觀光遊憩據點遊客人數" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1043,54 +1043,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{841F6086-DEF1-4AB9-BB56-AD1B33E42CA5}">
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D17"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K8" sqref="K8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="6.75" style="3" customWidth="1"/>
     <col min="2" max="2" width="17.125" style="6" customWidth="1"/>
     <col min="3" max="3" width="13.75" style="6" customWidth="1"/>
     <col min="4" max="4" width="12.625" style="6" customWidth="1"/>
     <col min="5" max="253" width="9" style="3"/>
     <col min="254" max="254" width="3.125" style="3" customWidth="1"/>
     <col min="255" max="255" width="2.125" style="3" customWidth="1"/>
     <col min="256" max="256" width="4.75" style="3" customWidth="1"/>
     <col min="257" max="257" width="3.75" style="3" customWidth="1"/>
     <col min="258" max="258" width="1" style="3" customWidth="1"/>
     <col min="259" max="259" width="7.5" style="3" customWidth="1"/>
     <col min="260" max="509" width="9" style="3"/>
     <col min="510" max="510" width="3.125" style="3" customWidth="1"/>
     <col min="511" max="511" width="2.125" style="3" customWidth="1"/>
     <col min="512" max="512" width="4.75" style="3" customWidth="1"/>
     <col min="513" max="513" width="3.75" style="3" customWidth="1"/>
     <col min="514" max="514" width="1" style="3" customWidth="1"/>
     <col min="515" max="515" width="7.5" style="3" customWidth="1"/>
     <col min="516" max="765" width="9" style="3"/>
     <col min="766" max="766" width="3.125" style="3" customWidth="1"/>
     <col min="767" max="767" width="2.125" style="3" customWidth="1"/>
@@ -1515,270 +1515,284 @@
     <col min="16126" max="16126" width="3.125" style="3" customWidth="1"/>
     <col min="16127" max="16127" width="2.125" style="3" customWidth="1"/>
     <col min="16128" max="16128" width="4.75" style="3" customWidth="1"/>
     <col min="16129" max="16129" width="3.75" style="3" customWidth="1"/>
     <col min="16130" max="16130" width="1" style="3" customWidth="1"/>
     <col min="16131" max="16131" width="7.5" style="3" customWidth="1"/>
     <col min="16132" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="5">
-        <v>5111640</v>
+        <v>6160317</v>
       </c>
       <c r="C2" s="5">
-        <v>1375311</v>
+        <v>1697369</v>
       </c>
       <c r="D2" s="5">
-        <v>6486951</v>
+        <v>7857686</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B3" s="5">
-        <v>830902</v>
+        <v>5111640</v>
       </c>
       <c r="C3" s="5">
-        <v>65060</v>
+        <v>1375311</v>
       </c>
       <c r="D3" s="5">
-        <v>895962</v>
+        <v>6486951</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B4" s="5">
-        <v>112410</v>
+        <v>830902</v>
       </c>
       <c r="C4" s="5">
-        <v>28069</v>
+        <v>65060</v>
       </c>
       <c r="D4" s="5">
-        <v>140479</v>
+        <v>895962</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="4">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B5" s="5">
-        <v>1096321</v>
+        <v>112410</v>
       </c>
       <c r="C5" s="5">
-        <v>281540</v>
+        <v>28069</v>
       </c>
       <c r="D5" s="5">
-        <v>1377861</v>
+        <v>140479</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="4">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B6" s="5">
-        <v>7518268</v>
+        <v>1096321</v>
       </c>
       <c r="C6" s="5">
-        <v>4345837</v>
+        <v>281540</v>
       </c>
       <c r="D6" s="5">
-        <v>11864105</v>
+        <v>1377861</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B7" s="5">
-        <v>6845815</v>
+        <v>7518268</v>
       </c>
       <c r="C7" s="5">
-        <v>4220892</v>
+        <v>4345837</v>
       </c>
       <c r="D7" s="5">
-        <v>11066707</v>
+        <v>11864105</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B8" s="5">
-        <v>6452938</v>
+        <v>6845815</v>
       </c>
       <c r="C8" s="5">
-        <v>4286663</v>
+        <v>4220892</v>
       </c>
       <c r="D8" s="5">
-        <v>10739601</v>
+        <v>11066707</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B9" s="5">
-        <v>5703020</v>
+        <v>6452938</v>
       </c>
       <c r="C9" s="5">
-        <v>4987259</v>
+        <v>4286663</v>
       </c>
       <c r="D9" s="5">
-        <v>10690279</v>
+        <v>10739601</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B10" s="5">
-        <v>4883047</v>
+        <v>5703020</v>
       </c>
       <c r="C10" s="5">
-        <v>5556738</v>
+        <v>4987259</v>
       </c>
       <c r="D10" s="5">
-        <v>10439785</v>
+        <v>10690279</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B11" s="5">
-        <v>4687048</v>
+        <v>4883047</v>
       </c>
       <c r="C11" s="5">
-        <v>5223156</v>
+        <v>5556738</v>
       </c>
       <c r="D11" s="5">
-        <v>9910204</v>
+        <v>10439785</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B12" s="5">
-        <v>4095599</v>
+        <v>4687048</v>
       </c>
       <c r="C12" s="5">
-        <v>3920681</v>
+        <v>5223156</v>
       </c>
       <c r="D12" s="5">
-        <v>8016280</v>
+        <v>9910204</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B13" s="5">
-        <v>3831635</v>
+        <v>4095599</v>
       </c>
       <c r="C13" s="5">
-        <v>3479835</v>
+        <v>3920681</v>
       </c>
       <c r="D13" s="5">
-        <v>7311470</v>
+        <v>8016280</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B14" s="5">
-        <v>3588727</v>
+        <v>3831635</v>
       </c>
       <c r="C14" s="5">
-        <v>2498757</v>
+        <v>3479835</v>
       </c>
       <c r="D14" s="5">
-        <v>6087484</v>
+        <v>7311470</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B15" s="5">
-        <v>3235477</v>
+        <v>3588727</v>
       </c>
       <c r="C15" s="5">
-        <v>2331800</v>
+        <v>2498757</v>
       </c>
       <c r="D15" s="5">
-        <v>5567277</v>
+        <v>6087484</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
+        <v>2010</v>
+      </c>
+      <c r="B16" s="5">
+        <v>3235477</v>
+      </c>
+      <c r="C16" s="5">
+        <v>2331800</v>
+      </c>
+      <c r="D16" s="5">
+        <v>5567277</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="4">
         <v>2009</v>
       </c>
-      <c r="B16" s="5">
+      <c r="B17" s="5">
         <v>2770082</v>
       </c>
-      <c r="C16" s="5">
+      <c r="C17" s="5">
         <v>1624922</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D17" s="5">
         <v>4395004</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D166683A-DB46-4DBC-9A83-4B5BAAECA676}">
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K28" sqref="K28"/>
+      <selection activeCell="B3" sqref="B3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="7.75" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.75" style="3" customWidth="1"/>
     <col min="3" max="4" width="22.875" style="3" customWidth="1"/>
     <col min="5" max="5" width="22.875" style="6" customWidth="1"/>
     <col min="6" max="253" width="9" style="3"/>
     <col min="254" max="254" width="3.125" style="3" customWidth="1"/>
     <col min="255" max="255" width="2.125" style="3" customWidth="1"/>
     <col min="256" max="257" width="4.75" style="3" customWidth="1"/>
     <col min="258" max="258" width="13.375" style="3" customWidth="1"/>
     <col min="259" max="261" width="22.875" style="3" customWidth="1"/>
     <col min="262" max="509" width="9" style="3"/>
     <col min="510" max="510" width="3.125" style="3" customWidth="1"/>
     <col min="511" max="511" width="2.125" style="3" customWidth="1"/>
     <col min="512" max="513" width="4.75" style="3" customWidth="1"/>
     <col min="514" max="514" width="13.375" style="3" customWidth="1"/>
     <col min="515" max="517" width="22.875" style="3" customWidth="1"/>
     <col min="518" max="765" width="9" style="3"/>
     <col min="766" max="766" width="3.125" style="3" customWidth="1"/>
     <col min="767" max="767" width="2.125" style="3" customWidth="1"/>
     <col min="768" max="769" width="4.75" style="3" customWidth="1"/>
     <col min="770" max="770" width="13.375" style="3" customWidth="1"/>
@@ -2152,335 +2166,352 @@
         <v>4</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B3" s="9">
-        <v>90</v>
+        <v>90.8</v>
       </c>
       <c r="C3" s="9">
-        <v>9.7899999999999991</v>
+        <v>10.46</v>
       </c>
       <c r="D3" s="9">
-        <v>1.45</v>
+        <v>1.39</v>
       </c>
       <c r="E3" s="5">
-        <v>206747</v>
+        <v>222032</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B4" s="9">
-        <v>88.3</v>
+        <v>90</v>
       </c>
       <c r="C4" s="9">
-        <v>8.0399999999999991</v>
+        <v>9.7899999999999991</v>
       </c>
       <c r="D4" s="9">
-        <v>1.47</v>
+        <v>1.45</v>
       </c>
       <c r="E4" s="5">
-        <v>168558</v>
+        <v>206747</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="9">
-        <v>83.8</v>
+        <v>88.3</v>
       </c>
       <c r="C5" s="9">
-        <v>5.96</v>
+        <v>8.0399999999999991</v>
       </c>
       <c r="D5" s="9">
-        <v>1.45</v>
+        <v>1.47</v>
       </c>
       <c r="E5" s="5">
-        <v>126027</v>
+        <v>168558</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B6" s="9">
-        <v>88.4</v>
+        <v>83.8</v>
       </c>
       <c r="C6" s="9">
-        <v>6.74</v>
+        <v>5.96</v>
       </c>
       <c r="D6" s="9">
-        <v>1.54</v>
+        <v>1.45</v>
       </c>
       <c r="E6" s="5">
-        <v>142970</v>
+        <v>126027</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B7" s="9">
-        <v>91.1</v>
+        <v>88.4</v>
       </c>
       <c r="C7" s="9">
-        <v>7.99</v>
+        <v>6.74</v>
       </c>
       <c r="D7" s="9">
-        <v>1.51</v>
+        <v>1.54</v>
       </c>
       <c r="E7" s="5">
-        <v>169279</v>
+        <v>142970</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B8" s="9">
-        <v>91.2</v>
+        <v>91.1</v>
       </c>
       <c r="C8" s="9">
-        <v>8.09</v>
+        <v>7.99</v>
       </c>
       <c r="D8" s="9">
-        <v>1.49</v>
+        <v>1.51</v>
       </c>
       <c r="E8" s="5">
-        <v>171090</v>
+        <v>169279</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B9" s="9">
-        <v>91</v>
+        <v>91.2</v>
       </c>
       <c r="C9" s="9">
-        <v>8.6999999999999993</v>
+        <v>8.09</v>
       </c>
       <c r="D9" s="9">
         <v>1.49</v>
       </c>
       <c r="E9" s="5">
-        <v>183449</v>
+        <v>171090</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B10" s="9">
-        <v>93.2</v>
+        <v>91</v>
       </c>
       <c r="C10" s="9">
-        <v>9.0399999999999991</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="D10" s="9">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="E10" s="5">
-        <v>190376</v>
+        <v>183449</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B11" s="9">
         <v>93.2</v>
       </c>
       <c r="C11" s="9">
-        <v>8.5</v>
+        <v>9.0399999999999991</v>
       </c>
       <c r="D11" s="9">
         <v>1.44</v>
       </c>
       <c r="E11" s="5">
-        <v>178524</v>
+        <v>190376</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B12" s="9">
-        <v>92.9</v>
+        <v>93.2</v>
       </c>
       <c r="C12" s="9">
-        <v>7.47</v>
+        <v>8.5</v>
       </c>
       <c r="D12" s="9">
-        <v>1.45</v>
+        <v>1.44</v>
       </c>
       <c r="E12" s="5">
-        <v>156260</v>
+        <v>178524</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B13" s="9">
-        <v>90.8</v>
+        <v>92.9</v>
       </c>
       <c r="C13" s="9">
-        <v>6.85</v>
+        <v>7.47</v>
       </c>
       <c r="D13" s="9">
-        <v>1.47</v>
+        <v>1.45</v>
       </c>
       <c r="E13" s="5">
-        <v>142615</v>
+        <v>156260</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B14" s="9">
-        <v>92.2</v>
+        <v>90.8</v>
       </c>
       <c r="C14" s="9">
-        <v>6.87</v>
+        <v>6.85</v>
       </c>
       <c r="D14" s="9">
         <v>1.47</v>
       </c>
       <c r="E14" s="5">
-        <v>142069</v>
+        <v>142615</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B15" s="9">
-        <v>95.4</v>
+        <v>92.2</v>
       </c>
       <c r="C15" s="9">
-        <v>7.42</v>
+        <v>6.87</v>
       </c>
       <c r="D15" s="9">
-        <v>1.5</v>
+        <v>1.47</v>
       </c>
       <c r="E15" s="5">
-        <v>152268</v>
+        <v>142069</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B16" s="9">
-        <v>93.9</v>
+        <v>95.4</v>
       </c>
       <c r="C16" s="9">
-        <v>6.08</v>
+        <v>7.42</v>
       </c>
       <c r="D16" s="9">
-        <v>1.49</v>
+        <v>1.5</v>
       </c>
       <c r="E16" s="5">
-        <v>123937</v>
+        <v>152268</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B17" s="9">
-        <v>93.4</v>
+        <v>93.9</v>
       </c>
       <c r="C17" s="9">
-        <v>4.8499999999999996</v>
+        <v>6.08</v>
       </c>
       <c r="D17" s="9">
         <v>1.49</v>
       </c>
       <c r="E17" s="5">
-        <v>97990</v>
+        <v>123937</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
+        <v>2009</v>
+      </c>
+      <c r="B18" s="9">
+        <v>93.4</v>
+      </c>
+      <c r="C18" s="9">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1.49</v>
+      </c>
+      <c r="E18" s="5">
+        <v>97990</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="4">
         <v>2008</v>
       </c>
-      <c r="B18" s="9">
+      <c r="B19" s="9">
         <v>92.5</v>
       </c>
-      <c r="C18" s="9">
+      <c r="C19" s="9">
         <v>4.8099999999999996</v>
       </c>
-      <c r="D18" s="9">
+      <c r="D19" s="9">
         <v>1.51</v>
       </c>
-      <c r="E18" s="5">
+      <c r="E19" s="5">
         <v>96197</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CA970CB-35AA-47D1-B6D0-D097B7862268}">
-  <dimension ref="A1:K10"/>
+  <dimension ref="A1:K11"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K28" sqref="K28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="10.5" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.375" style="6" customWidth="1"/>
     <col min="3" max="3" width="16.5" style="6" customWidth="1"/>
     <col min="4" max="11" width="22.875" style="6" customWidth="1"/>
     <col min="12" max="253" width="9" style="3"/>
     <col min="254" max="254" width="3.125" style="3" customWidth="1"/>
     <col min="255" max="255" width="2.125" style="3" customWidth="1"/>
     <col min="256" max="257" width="4.75" style="3" customWidth="1"/>
     <col min="258" max="258" width="13.375" style="3" customWidth="1"/>
     <col min="259" max="267" width="22.875" style="3" customWidth="1"/>
     <col min="268" max="509" width="9" style="3"/>
     <col min="510" max="510" width="3.125" style="3" customWidth="1"/>
     <col min="511" max="511" width="2.125" style="3" customWidth="1"/>
     <col min="512" max="513" width="4.75" style="3" customWidth="1"/>
     <col min="514" max="514" width="13.375" style="3" customWidth="1"/>
     <col min="515" max="523" width="22.875" style="3" customWidth="1"/>
     <col min="524" max="765" width="9" style="3"/>
     <col min="766" max="766" width="3.125" style="3" customWidth="1"/>
     <col min="767" max="767" width="2.125" style="3" customWidth="1"/>
     <col min="768" max="769" width="4.75" style="3" customWidth="1"/>
     <col min="770" max="770" width="13.375" style="3" customWidth="1"/>
@@ -2863,360 +2894,395 @@
       </c>
       <c r="E1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="5">
-        <v>17330007</v>
+        <v>17901271</v>
       </c>
       <c r="C2" s="5">
-        <v>40039360</v>
+        <v>57755172</v>
       </c>
       <c r="D2" s="5">
-        <v>22977246</v>
+        <v>20996425</v>
       </c>
       <c r="E2" s="5">
-        <v>5077921</v>
+        <v>4331646</v>
       </c>
       <c r="F2" s="5">
-        <v>5939182</v>
+        <v>4971394</v>
       </c>
       <c r="G2" s="5">
-        <v>17798774</v>
+        <v>29670013</v>
       </c>
       <c r="H2" s="5">
-        <v>44545595</v>
+        <v>42515221</v>
       </c>
       <c r="I2" s="5">
-        <v>40979105</v>
+        <v>48526633</v>
       </c>
       <c r="J2" s="5">
-        <v>218241154</v>
+        <v>321853173</v>
       </c>
       <c r="K2" s="5">
-        <v>412928344</v>
+        <v>548520948</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B3" s="5">
-        <v>12636110</v>
+        <v>17330007</v>
       </c>
       <c r="C3" s="5">
-        <v>38071918</v>
+        <v>40039360</v>
       </c>
       <c r="D3" s="5">
-        <v>18963877</v>
+        <v>22977246</v>
       </c>
       <c r="E3" s="5">
-        <v>4947228</v>
+        <v>5077921</v>
       </c>
       <c r="F3" s="5">
-        <v>3372134</v>
+        <v>5939182</v>
       </c>
       <c r="G3" s="5">
-        <v>12679319</v>
+        <v>17798774</v>
       </c>
       <c r="H3" s="5">
-        <v>26051198</v>
+        <v>44545595</v>
       </c>
       <c r="I3" s="5">
-        <v>20667977</v>
+        <v>40979105</v>
       </c>
       <c r="J3" s="5">
-        <v>137503563</v>
+        <v>218241154</v>
       </c>
       <c r="K3" s="5">
-        <v>274893324</v>
+        <v>412928344</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B4" s="5">
-        <v>9214642</v>
+        <v>12636110</v>
       </c>
       <c r="C4" s="5">
-        <v>27343850</v>
+        <v>38071918</v>
       </c>
       <c r="D4" s="5">
-        <v>16056932</v>
+        <v>18963877</v>
       </c>
       <c r="E4" s="5">
-        <v>4089371</v>
+        <v>4947228</v>
       </c>
       <c r="F4" s="5">
-        <v>3089686</v>
+        <v>3372134</v>
       </c>
       <c r="G4" s="5">
-        <v>7907220</v>
+        <v>12679319</v>
       </c>
       <c r="H4" s="5">
-        <v>17336905</v>
+        <v>26051198</v>
       </c>
       <c r="I4" s="5">
-        <v>14366013</v>
+        <v>20667977</v>
       </c>
       <c r="J4" s="5">
-        <v>112420357</v>
+        <v>137503563</v>
       </c>
       <c r="K4" s="5">
-        <v>211824976</v>
+        <v>274893324</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="4">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B5" s="5">
-        <v>12504789</v>
+        <v>9214642</v>
       </c>
       <c r="C5" s="5">
-        <v>40920840</v>
+        <v>27343850</v>
       </c>
       <c r="D5" s="5">
-        <v>20070288</v>
+        <v>16056932</v>
       </c>
       <c r="E5" s="5">
-        <v>5971338</v>
+        <v>4089371</v>
       </c>
       <c r="F5" s="5">
-        <v>1301053</v>
+        <v>3089686</v>
       </c>
       <c r="G5" s="5">
-        <v>9705637</v>
+        <v>7907220</v>
       </c>
       <c r="H5" s="5">
-        <v>23753804</v>
+        <v>17336905</v>
       </c>
       <c r="I5" s="5">
-        <v>23683120</v>
+        <v>14366013</v>
       </c>
       <c r="J5" s="5">
-        <v>128920383</v>
+        <v>112420357</v>
       </c>
       <c r="K5" s="5">
-        <v>266831252</v>
+        <v>211824976</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="4">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B6" s="5">
-        <v>16453522</v>
+        <v>12504789</v>
       </c>
       <c r="C6" s="5">
-        <v>59281973</v>
+        <v>40920840</v>
       </c>
       <c r="D6" s="5">
-        <v>20098841</v>
+        <v>20070288</v>
       </c>
       <c r="E6" s="5">
-        <v>5713422</v>
+        <v>5971338</v>
       </c>
       <c r="F6" s="5">
-        <v>1389728</v>
+        <v>1301053</v>
       </c>
       <c r="G6" s="5">
-        <v>3226531</v>
+        <v>9705637</v>
       </c>
       <c r="H6" s="5">
-        <v>41969777</v>
+        <v>23753804</v>
       </c>
       <c r="I6" s="5">
-        <v>33170359</v>
+        <v>23683120</v>
       </c>
       <c r="J6" s="5">
-        <v>151664154</v>
+        <v>128920383</v>
       </c>
       <c r="K6" s="5">
-        <v>332968307</v>
+        <v>266831252</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="4">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B7" s="5">
-        <v>14167057</v>
+        <v>16453522</v>
       </c>
       <c r="C7" s="5">
-        <v>41391801</v>
+        <v>59281973</v>
       </c>
       <c r="D7" s="5">
-        <v>20944992</v>
+        <v>20098841</v>
       </c>
       <c r="E7" s="5">
-        <v>5554907</v>
+        <v>5713422</v>
       </c>
       <c r="F7" s="5">
-        <v>1364475</v>
+        <v>1389728</v>
       </c>
       <c r="G7" s="5">
-        <v>9151373</v>
+        <v>3226531</v>
       </c>
       <c r="H7" s="5">
-        <v>34968177</v>
+        <v>41969777</v>
       </c>
       <c r="I7" s="5">
-        <v>32067841</v>
+        <v>33170359</v>
       </c>
       <c r="J7" s="5">
-        <v>122292951</v>
+        <v>151664154</v>
       </c>
       <c r="K7" s="5">
-        <v>281903574</v>
+        <v>332968307</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="4">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B8" s="5">
-        <v>14925823</v>
+        <v>14167057</v>
       </c>
       <c r="C8" s="5">
-        <v>41706290</v>
+        <v>41391801</v>
       </c>
       <c r="D8" s="5">
-        <v>21678335</v>
+        <v>20944992</v>
       </c>
       <c r="E8" s="5">
-        <v>5646472</v>
+        <v>5554907</v>
       </c>
       <c r="F8" s="5">
-        <v>1539006</v>
+        <v>1364475</v>
       </c>
       <c r="G8" s="5">
-        <v>11484356</v>
+        <v>9151373</v>
       </c>
       <c r="H8" s="5">
-        <v>37708797</v>
+        <v>34968177</v>
       </c>
       <c r="I8" s="5">
-        <v>32084960</v>
+        <v>32067841</v>
       </c>
       <c r="J8" s="5">
-        <v>118184169</v>
+        <v>122292951</v>
       </c>
       <c r="K8" s="5">
-        <v>284958208</v>
+        <v>281903574</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="4">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B9" s="5">
-        <v>16075237</v>
+        <v>14925823</v>
       </c>
       <c r="C9" s="5">
-        <v>42400737</v>
+        <v>41706290</v>
       </c>
       <c r="D9" s="5">
-        <v>21836673</v>
+        <v>21678335</v>
       </c>
       <c r="E9" s="5">
-        <v>6146563</v>
+        <v>5646472</v>
       </c>
       <c r="F9" s="5">
-        <v>1504575</v>
+        <v>1539006</v>
       </c>
       <c r="G9" s="5">
-        <v>4900756</v>
+        <v>11484356</v>
       </c>
       <c r="H9" s="5">
-        <v>41151671</v>
+        <v>37708797</v>
       </c>
       <c r="I9" s="5">
-        <v>33003485</v>
+        <v>32084960</v>
       </c>
       <c r="J9" s="5">
-        <v>111126859</v>
+        <v>118184169</v>
       </c>
       <c r="K9" s="5">
-        <v>278146556</v>
+        <v>284958208</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="4">
+        <v>2016</v>
+      </c>
+      <c r="B10" s="5">
+        <v>16075237</v>
+      </c>
+      <c r="C10" s="5">
+        <v>42400737</v>
+      </c>
+      <c r="D10" s="5">
+        <v>21836673</v>
+      </c>
+      <c r="E10" s="5">
+        <v>6146563</v>
+      </c>
+      <c r="F10" s="5">
+        <v>1504575</v>
+      </c>
+      <c r="G10" s="5">
+        <v>4900756</v>
+      </c>
+      <c r="H10" s="5">
+        <v>41151671</v>
+      </c>
+      <c r="I10" s="5">
+        <v>33003485</v>
+      </c>
+      <c r="J10" s="5">
+        <v>111126859</v>
+      </c>
+      <c r="K10" s="5">
+        <v>278146556</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="4">
         <v>2015</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B11" s="5">
         <v>20246293</v>
       </c>
-      <c r="C10" s="5">
+      <c r="C11" s="5">
         <v>41721531</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D11" s="5">
         <v>19880006</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E11" s="5">
         <v>6894980</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F11" s="5">
         <v>1619982</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G11" s="5">
         <v>5367484</v>
       </c>
-      <c r="H10" s="5">
+      <c r="H11" s="5">
         <v>40648310</v>
       </c>
-      <c r="I10" s="5">
+      <c r="I11" s="5">
         <v>33814532</v>
       </c>
-      <c r="J10" s="5">
+      <c r="J11" s="5">
         <v>110972225</v>
       </c>
-      <c r="K10" s="5">
+      <c r="K11" s="5">
         <v>281165343</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>