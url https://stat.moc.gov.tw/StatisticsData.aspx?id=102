--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\5文化參與\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\5文化參與\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E1F7BF4-6020-4D22-A297-1C811EDBBD62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32E247CF-B43A-4344-8878-F9DD0A86EB95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DFF28E7B-BDE2-4B97-A226-30F76F53E042}"/>
+    <workbookView xWindow="1380" yWindow="660" windowWidth="23445" windowHeight="14700" xr2:uid="{DFF28E7B-BDE2-4B97-A226-30F76F53E042}"/>
   </bookViews>
   <sheets>
     <sheet name="全國電影院觀影人次" sheetId="1" r:id="rId1"/>
     <sheet name="廣播電視訂戶數" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="22">
   <si>
     <t>年度</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>北北基宜地區</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Microsoft JhengHei"/>
@@ -433,50 +433,54 @@
     <t>有線電視系統</t>
   </si>
   <si>
     <t>數位機上盒</t>
   </si>
   <si>
     <t>數位付費頻道</t>
   </si>
   <si>
     <t>多媒體內容傳輸平台</t>
   </si>
   <si>
     <t>總戶口數</t>
   </si>
   <si>
     <t>訂戶數(戶)</t>
   </si>
   <si>
     <t>普及率(%)</t>
   </si>
   <si>
     <t>家數</t>
   </si>
   <si>
     <t>頻道數</t>
+  </si>
+  <si>
+    <t>2024</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="178" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
@@ -547,84 +551,87 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top style="thin">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
@@ -900,54 +907,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C14CD4FE-2AAB-47BB-B9CA-554E1B57E446}">
-  <dimension ref="A1:K6"/>
+  <dimension ref="A1:K7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="2" max="11" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
@@ -1121,62 +1128,97 @@
       <c r="D6" s="3">
         <v>4977</v>
       </c>
       <c r="E6" s="3">
         <v>3013</v>
       </c>
       <c r="F6" s="3">
         <v>3912</v>
       </c>
       <c r="G6" s="3">
         <v>290</v>
       </c>
       <c r="H6" s="3">
         <v>165</v>
       </c>
       <c r="I6" s="3">
         <v>29241</v>
       </c>
       <c r="J6" s="3">
         <v>23420</v>
       </c>
       <c r="K6" s="4">
         <v>1.25</v>
       </c>
     </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="3">
+        <v>9817.9920000000002</v>
+      </c>
+      <c r="C7" s="3">
+        <v>3482.5680000000002</v>
+      </c>
+      <c r="D7" s="3">
+        <v>3913.73</v>
+      </c>
+      <c r="E7" s="3">
+        <v>2701.4270000000001</v>
+      </c>
+      <c r="F7" s="3">
+        <v>3045.0839999999998</v>
+      </c>
+      <c r="G7" s="3">
+        <v>257.34899999999999</v>
+      </c>
+      <c r="H7" s="3">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="I7" s="3">
+        <v>23352.85</v>
+      </c>
+      <c r="J7" s="3">
+        <v>23400.22</v>
+      </c>
+      <c r="K7" s="4">
+        <v>0.99797566005789684</v>
+      </c>
+    </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FF559E1-67AC-4909-94B7-77EE1DAB9BCB}">
-  <dimension ref="A1:L17"/>
+  <dimension ref="A1:L18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="O10" sqref="O10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="7" style="7" customWidth="1"/>
     <col min="2" max="2" width="11.875" style="7" customWidth="1"/>
     <col min="3" max="3" width="11.5" style="7" customWidth="1"/>
     <col min="4" max="4" width="11.75" style="7" customWidth="1"/>
     <col min="5" max="5" width="13.5" style="7" customWidth="1"/>
     <col min="6" max="6" width="9.75" style="7" customWidth="1"/>
     <col min="7" max="7" width="12.375" style="7" customWidth="1"/>
     <col min="8" max="8" width="13.875" style="7" customWidth="1"/>
     <col min="9" max="9" width="10" style="7" customWidth="1"/>
     <col min="10" max="10" width="9.25" style="7" customWidth="1"/>
     <col min="11" max="11" width="12.375" style="7" customWidth="1"/>
     <col min="12" max="12" width="12.25" style="7" customWidth="1"/>
     <col min="13" max="253" width="9" style="7"/>
     <col min="254" max="254" width="3.125" style="7" customWidth="1"/>
     <col min="255" max="255" width="2.125" style="7" customWidth="1"/>
     <col min="256" max="257" width="4.75" style="7" customWidth="1"/>
     <col min="258" max="258" width="7.25" style="7" customWidth="1"/>
     <col min="259" max="268" width="16.75" style="7" customWidth="1"/>
     <col min="269" max="509" width="9" style="7"/>
     <col min="510" max="510" width="3.125" style="7" customWidth="1"/>
     <col min="511" max="511" width="2.125" style="7" customWidth="1"/>
@@ -1594,615 +1636,653 @@
       </c>
       <c r="F2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="L2" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="8">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B3" s="9">
-        <v>9240823</v>
+        <v>9487480</v>
       </c>
       <c r="C3" s="9">
-        <v>4516586</v>
+        <v>4357230</v>
       </c>
       <c r="D3" s="10">
-        <v>48.88</v>
+        <v>45.926104719061335</v>
       </c>
       <c r="E3" s="9">
-        <v>4516586</v>
+        <v>4357230</v>
       </c>
       <c r="F3" s="10">
-        <v>48.88</v>
+        <v>45.926104719061335</v>
       </c>
       <c r="G3" s="9">
-        <v>1614216</v>
+        <v>1565294</v>
       </c>
       <c r="H3" s="10">
-        <v>17.47</v>
+        <v>16.498522263024533</v>
       </c>
       <c r="I3" s="10">
         <v>1</v>
       </c>
       <c r="J3" s="10">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K3" s="9">
-        <v>2055435</v>
-[...2 lines deleted...]
-        <v>22.24</v>
+        <v>2047642</v>
+      </c>
+      <c r="L3" s="12">
+        <v>21.582569871030032</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" s="8">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B4" s="9">
-        <v>9089450</v>
+        <v>9240823</v>
       </c>
       <c r="C4" s="9">
-        <v>4647577</v>
+        <v>4516586</v>
       </c>
       <c r="D4" s="10">
-        <v>51.13</v>
+        <v>48.88</v>
       </c>
       <c r="E4" s="9">
-        <v>4647577</v>
+        <v>4516586</v>
       </c>
       <c r="F4" s="10">
-        <v>51.13</v>
+        <v>48.88</v>
       </c>
       <c r="G4" s="9">
-        <v>1649571</v>
+        <v>1614216</v>
       </c>
       <c r="H4" s="10">
-        <v>18.149999999999999</v>
+        <v>17.47</v>
       </c>
       <c r="I4" s="10">
         <v>1</v>
       </c>
       <c r="J4" s="10">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="K4" s="9">
-        <v>2049206</v>
+        <v>2055435</v>
       </c>
       <c r="L4" s="10">
-        <v>22.54</v>
+        <v>22.24</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" s="8">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="9">
-        <v>9006580</v>
+        <v>9089450</v>
       </c>
       <c r="C5" s="9">
-        <v>4740062</v>
+        <v>4647577</v>
       </c>
       <c r="D5" s="10">
-        <v>52.63</v>
+        <v>51.13</v>
       </c>
       <c r="E5" s="9">
-        <v>4740062</v>
+        <v>4647577</v>
       </c>
       <c r="F5" s="10">
-        <v>52.63</v>
+        <v>51.13</v>
       </c>
       <c r="G5" s="9">
-        <v>1623259</v>
+        <v>1649571</v>
       </c>
       <c r="H5" s="10">
-        <v>18.02</v>
+        <v>18.149999999999999</v>
       </c>
       <c r="I5" s="10">
         <v>1</v>
       </c>
       <c r="J5" s="10">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="K5" s="9">
-        <v>2061371</v>
+        <v>2049206</v>
       </c>
       <c r="L5" s="10">
-        <v>22.89</v>
+        <v>22.54</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="8">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B6" s="9">
-        <v>8933814</v>
+        <v>9006580</v>
       </c>
       <c r="C6" s="9">
-        <v>4867591</v>
+        <v>4740062</v>
       </c>
       <c r="D6" s="10">
-        <v>54.49</v>
+        <v>52.63</v>
       </c>
       <c r="E6" s="9">
-        <v>4867591</v>
+        <v>4740062</v>
       </c>
       <c r="F6" s="10">
-        <v>54.49</v>
+        <v>52.63</v>
       </c>
       <c r="G6" s="9">
-        <v>1610976</v>
+        <v>1623259</v>
       </c>
       <c r="H6" s="10">
-        <v>18.03</v>
+        <v>18.02</v>
       </c>
       <c r="I6" s="10">
         <v>1</v>
       </c>
       <c r="J6" s="10">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="K6" s="9">
-        <v>2068889</v>
+        <v>2061371</v>
       </c>
       <c r="L6" s="10">
-        <v>23.16</v>
+        <v>22.89</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="8">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B7" s="9">
-        <v>8832745</v>
+        <v>8933814</v>
       </c>
       <c r="C7" s="9">
-        <v>4974839</v>
+        <v>4867591</v>
       </c>
       <c r="D7" s="10">
-        <v>56.32</v>
+        <v>54.49</v>
       </c>
       <c r="E7" s="9">
-        <v>4974688</v>
+        <v>4867591</v>
       </c>
       <c r="F7" s="10">
-        <v>56.32</v>
+        <v>54.49</v>
       </c>
       <c r="G7" s="9">
-        <v>1549020</v>
+        <v>1610976</v>
       </c>
       <c r="H7" s="10">
-        <v>17.54</v>
+        <v>18.03</v>
       </c>
       <c r="I7" s="10">
         <v>1</v>
       </c>
       <c r="J7" s="10">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="K7" s="9">
-        <v>2081891</v>
+        <v>2068889</v>
       </c>
       <c r="L7" s="10">
-        <v>23.57</v>
+        <v>23.16</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="8">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B8" s="9">
-        <v>8734477</v>
+        <v>8832745</v>
       </c>
       <c r="C8" s="9">
-        <v>5077382</v>
+        <v>4974839</v>
       </c>
       <c r="D8" s="10">
-        <v>58.13</v>
+        <v>56.32</v>
       </c>
       <c r="E8" s="9">
-        <v>5075066</v>
+        <v>4974688</v>
       </c>
       <c r="F8" s="10">
-        <v>58.1</v>
+        <v>56.32</v>
       </c>
       <c r="G8" s="9">
-        <v>1531364</v>
+        <v>1549020</v>
       </c>
       <c r="H8" s="10">
-        <v>17.53</v>
+        <v>17.54</v>
       </c>
       <c r="I8" s="10">
         <v>1</v>
       </c>
       <c r="J8" s="10">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="K8" s="9">
-        <v>2009964</v>
+        <v>2081891</v>
       </c>
       <c r="L8" s="10">
-        <v>23.01</v>
+        <v>23.57</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="8">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B9" s="9">
-        <v>8649000</v>
+        <v>8734477</v>
       </c>
       <c r="C9" s="9">
-        <v>5225255</v>
+        <v>5077382</v>
       </c>
       <c r="D9" s="10">
-        <v>60.41</v>
+        <v>58.13</v>
       </c>
       <c r="E9" s="9">
-        <v>5196974</v>
+        <v>5075066</v>
       </c>
       <c r="F9" s="10">
-        <v>60.09</v>
+        <v>58.1</v>
       </c>
       <c r="G9" s="9">
-        <v>1550946</v>
+        <v>1531364</v>
       </c>
       <c r="H9" s="10">
-        <v>17.93</v>
+        <v>17.53</v>
       </c>
       <c r="I9" s="10">
         <v>1</v>
       </c>
       <c r="J9" s="10">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="K9" s="9">
-        <v>1602048</v>
+        <v>2009964</v>
       </c>
       <c r="L9" s="10">
-        <v>18.52</v>
+        <v>23.01</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="8">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B10" s="9">
-        <v>8561383</v>
+        <v>8649000</v>
       </c>
       <c r="C10" s="9">
-        <v>5205562</v>
+        <v>5225255</v>
       </c>
       <c r="D10" s="10">
-        <v>60.8</v>
+        <v>60.41</v>
       </c>
       <c r="E10" s="9">
-        <v>4988968</v>
+        <v>5196974</v>
       </c>
       <c r="F10" s="10">
-        <v>58.27</v>
+        <v>60.09</v>
       </c>
       <c r="G10" s="9">
-        <v>1418710</v>
+        <v>1550946</v>
       </c>
       <c r="H10" s="10">
-        <v>16.57</v>
+        <v>17.93</v>
       </c>
       <c r="I10" s="10">
         <v>1</v>
       </c>
       <c r="J10" s="10">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="K10" s="9">
-        <v>1331545</v>
+        <v>1602048</v>
       </c>
       <c r="L10" s="10">
-        <v>15.55</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="8">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B11" s="9">
-        <v>8468978</v>
+        <v>8561383</v>
       </c>
       <c r="C11" s="9">
-        <v>5078876</v>
+        <v>5205562</v>
       </c>
       <c r="D11" s="10">
-        <v>59.97</v>
+        <v>60.8</v>
       </c>
       <c r="E11" s="9">
-        <v>4563243</v>
+        <v>4988968</v>
       </c>
       <c r="F11" s="10">
-        <v>53.88</v>
+        <v>58.27</v>
       </c>
       <c r="G11" s="9">
-        <v>1329730</v>
+        <v>1418710</v>
       </c>
       <c r="H11" s="10">
-        <v>15.7</v>
+        <v>16.57</v>
       </c>
       <c r="I11" s="10">
         <v>1</v>
       </c>
       <c r="J11" s="10">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="K11" s="9">
-        <v>1298012</v>
+        <v>1331545</v>
       </c>
       <c r="L11" s="10">
-        <v>15.33</v>
+        <v>15.55</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="8">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B12" s="9">
-        <v>8382699</v>
+        <v>8468978</v>
       </c>
       <c r="C12" s="9">
-        <v>5002216</v>
+        <v>5078876</v>
       </c>
       <c r="D12" s="10">
-        <v>59.67</v>
+        <v>59.97</v>
       </c>
       <c r="E12" s="9">
-        <v>3947507</v>
+        <v>4563243</v>
       </c>
       <c r="F12" s="10">
-        <v>47.09</v>
+        <v>53.88</v>
       </c>
       <c r="G12" s="9">
-        <v>1212630</v>
+        <v>1329730</v>
       </c>
       <c r="H12" s="10">
-        <v>14.47</v>
+        <v>15.7</v>
       </c>
       <c r="I12" s="10">
         <v>1</v>
       </c>
       <c r="J12" s="10">
-        <v>159</v>
+        <v>195</v>
       </c>
       <c r="K12" s="9">
-        <v>1284557</v>
+        <v>1298012</v>
       </c>
       <c r="L12" s="10">
-        <v>15.32</v>
+        <v>15.33</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="8">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B13" s="9">
-        <v>8286260</v>
+        <v>8382699</v>
       </c>
       <c r="C13" s="9">
-        <v>4985222</v>
+        <v>5002216</v>
       </c>
       <c r="D13" s="10">
-        <v>60.16</v>
+        <v>59.67</v>
       </c>
       <c r="E13" s="9">
-        <v>2275194</v>
+        <v>3947507</v>
       </c>
       <c r="F13" s="10">
-        <v>27.46</v>
+        <v>47.09</v>
       </c>
       <c r="G13" s="9">
-        <v>972262</v>
+        <v>1212630</v>
       </c>
       <c r="H13" s="10">
-        <v>11.73</v>
+        <v>14.47</v>
       </c>
       <c r="I13" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J13" s="10">
-        <v>208</v>
+        <v>159</v>
       </c>
       <c r="K13" s="9">
-        <v>1265111</v>
+        <v>1284557</v>
       </c>
       <c r="L13" s="10">
-        <v>15.27</v>
+        <v>15.32</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B14" s="9">
-        <v>8186432</v>
+        <v>8286260</v>
       </c>
       <c r="C14" s="9">
-        <v>4989155</v>
+        <v>4985222</v>
       </c>
       <c r="D14" s="10">
-        <v>60.94</v>
+        <v>60.16</v>
       </c>
       <c r="E14" s="9">
-        <v>1049321</v>
+        <v>2275194</v>
       </c>
       <c r="F14" s="10">
-        <v>12.82</v>
+        <v>27.46</v>
       </c>
       <c r="G14" s="9">
-        <v>585655</v>
+        <v>972262</v>
       </c>
       <c r="H14" s="10">
-        <v>7.15</v>
+        <v>11.73</v>
       </c>
       <c r="I14" s="10">
         <v>2</v>
       </c>
       <c r="J14" s="10">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K14" s="9">
-        <v>1205760</v>
+        <v>1265111</v>
       </c>
       <c r="L14" s="10">
-        <v>14.73</v>
+        <v>15.27</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B15" s="9">
-        <v>8057761</v>
+        <v>8186432</v>
       </c>
       <c r="C15" s="9">
-        <v>5061737</v>
+        <v>4989155</v>
       </c>
       <c r="D15" s="10">
-        <v>62.82</v>
+        <v>60.94</v>
       </c>
       <c r="E15" s="9">
-        <v>570727</v>
+        <v>1049321</v>
       </c>
       <c r="F15" s="10">
-        <v>7.08</v>
+        <v>12.82</v>
       </c>
       <c r="G15" s="9">
-        <v>428448</v>
+        <v>585655</v>
       </c>
       <c r="H15" s="10">
-        <v>5.32</v>
+        <v>7.15</v>
       </c>
       <c r="I15" s="10">
         <v>2</v>
       </c>
       <c r="J15" s="10">
-        <v>181</v>
+        <v>209</v>
       </c>
       <c r="K15" s="9">
-        <v>1064138</v>
+        <v>1205760</v>
       </c>
       <c r="L15" s="10">
-        <v>13.21</v>
+        <v>14.73</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B16" s="9">
-        <v>7937024</v>
+        <v>8057761</v>
       </c>
       <c r="C16" s="9">
-        <v>5084491</v>
+        <v>5061737</v>
       </c>
       <c r="D16" s="10">
-        <v>64.06</v>
+        <v>62.82</v>
       </c>
       <c r="E16" s="9">
-        <v>391462</v>
+        <v>570727</v>
       </c>
       <c r="F16" s="10">
-        <v>4.93</v>
+        <v>7.08</v>
       </c>
       <c r="G16" s="9">
-        <v>276984</v>
+        <v>428448</v>
       </c>
       <c r="H16" s="10">
-        <v>3.49</v>
+        <v>5.32</v>
       </c>
       <c r="I16" s="10">
         <v>2</v>
       </c>
       <c r="J16" s="10">
-        <v>158</v>
+        <v>181</v>
       </c>
       <c r="K16" s="9">
-        <v>815579</v>
+        <v>1064138</v>
       </c>
       <c r="L16" s="10">
-        <v>10.28</v>
+        <v>13.21</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="8">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B17" s="9">
-        <v>7805834</v>
+        <v>7937024</v>
       </c>
       <c r="C17" s="9">
-        <v>4980251</v>
+        <v>5084491</v>
       </c>
       <c r="D17" s="10">
-        <v>63.8</v>
+        <v>64.06</v>
       </c>
       <c r="E17" s="9">
-        <v>256727</v>
+        <v>391462</v>
       </c>
       <c r="F17" s="10">
-        <v>3.29</v>
+        <v>4.93</v>
       </c>
       <c r="G17" s="9">
-        <v>146586</v>
+        <v>276984</v>
       </c>
       <c r="H17" s="10">
-        <v>1.88</v>
+        <v>3.49</v>
       </c>
       <c r="I17" s="10">
         <v>2</v>
       </c>
       <c r="J17" s="10">
+        <v>158</v>
+      </c>
+      <c r="K17" s="9">
+        <v>815579</v>
+      </c>
+      <c r="L17" s="10">
+        <v>10.28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="8">
+        <v>2009</v>
+      </c>
+      <c r="B18" s="9">
+        <v>7805834</v>
+      </c>
+      <c r="C18" s="9">
+        <v>4980251</v>
+      </c>
+      <c r="D18" s="10">
+        <v>63.8</v>
+      </c>
+      <c r="E18" s="9">
+        <v>256727</v>
+      </c>
+      <c r="F18" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="G18" s="9">
+        <v>146586</v>
+      </c>
+      <c r="H18" s="10">
+        <v>1.88</v>
+      </c>
+      <c r="I18" s="10">
+        <v>2</v>
+      </c>
+      <c r="J18" s="10">
         <v>120</v>
       </c>
-      <c r="K17" s="9">
+      <c r="K18" s="9">
         <v>668541</v>
       </c>
-      <c r="L17" s="10">
+      <c r="L18" s="10">
         <v>8.56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="E1:F1"/>
     <mergeCell ref="G1:H1"/>
     <mergeCell ref="I1:L1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>