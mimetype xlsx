--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E\2024文化統計\上網資料\1文化治理\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DQ\文化統計\例年次級資料\07資料庫\2024年\1文化治理\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1E97A4D-3176-4DE3-A1BD-64BC44202019}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C484FF65-8651-4236-B574-D66991C2A9A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0F24C068-FA87-4095-839D-46BC0474C30A}"/>
+    <workbookView xWindow="1575" yWindow="165" windowWidth="25470" windowHeight="14700" activeTab="1" xr2:uid="{0F24C068-FA87-4095-839D-46BC0474C30A}"/>
   </bookViews>
   <sheets>
     <sheet name="10地方政府文化支出預算與決算金額" sheetId="1" r:id="rId1"/>
     <sheet name="11地方政府文化局處預算與決算金額" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="806" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="854" uniqueCount="42">
   <si>
     <t>地方政府文化支出預算與決算金額</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>項目</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>文化支出預算數</t>
     </r>
     <r>
@@ -840,61 +840,61 @@
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{D65C2EA6-A18A-4FAC-B10B-733BCCC8CC30}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -1178,19267 +1178,20431 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34AEBAD9-BBFD-44E9-A8C4-FFF0254AF2C0}">
-  <dimension ref="A1:H379"/>
+  <dimension ref="A1:H402"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="H12" sqref="H12"/>
       <selection pane="topRight" activeCell="H12" sqref="H12"/>
       <selection pane="bottomLeft" activeCell="H12" sqref="H12"/>
-      <selection pane="bottomRight" activeCell="H12" sqref="H12"/>
+      <selection pane="bottomRight" activeCell="D3" sqref="D3:H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.875" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.875" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.125" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.375" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.75" style="1" customWidth="1"/>
     <col min="8" max="8" width="15.375" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="14"/>
-[...5 lines deleted...]
-      <c r="H1" s="14"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
     </row>
     <row r="2" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="6">
-        <v>3714545.1349999998</v>
+        <v>4460779.2070000004</v>
       </c>
       <c r="E3" s="6">
-        <v>3573716.057</v>
+        <v>4349534.1840000004</v>
       </c>
       <c r="F3" s="6">
-        <v>197578216</v>
+        <v>212485063</v>
       </c>
       <c r="G3" s="7">
-        <v>96.208712698816086</v>
+        <v>97.506152673384264</v>
       </c>
       <c r="H3" s="7">
-        <v>1.8800377947536484</v>
+        <v>2.0993377812161791</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="11"/>
-      <c r="B4" s="11"/>
+      <c r="A4" s="13"/>
+      <c r="B4" s="13"/>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="6">
-        <v>10168428.16</v>
+        <v>10749852.755999999</v>
       </c>
       <c r="E4" s="6">
-        <v>9980771.1679999996</v>
+        <v>10612180.66</v>
       </c>
       <c r="F4" s="6">
-        <v>191671053</v>
+        <v>204982091</v>
       </c>
       <c r="G4" s="7">
-        <v>98.154513273367115</v>
+        <v>98.719311797799662</v>
       </c>
       <c r="H4" s="7">
-        <v>5.3051454566798872</v>
+        <v>5.24428875886528</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="11"/>
-      <c r="B5" s="11"/>
+      <c r="A5" s="13"/>
+      <c r="B5" s="13"/>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="6">
-        <v>5569251</v>
+        <v>6395121.7249999996</v>
       </c>
       <c r="E5" s="6">
-        <v>5367536.0250000004</v>
+        <v>6237668.4009999996</v>
       </c>
       <c r="F5" s="6">
-        <v>142990851</v>
+        <v>156800000</v>
       </c>
       <c r="G5" s="7">
-        <v>96.378059186055737</v>
+        <v>97.537915136400315</v>
       </c>
       <c r="H5" s="7">
-        <v>3.8948303063109959</v>
+        <v>4.0785215082908159</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="11"/>
-      <c r="B6" s="11"/>
+      <c r="A6" s="13"/>
+      <c r="B6" s="13"/>
       <c r="C6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="6">
-        <v>5138260</v>
+        <v>5251965</v>
       </c>
       <c r="E6" s="6">
-        <v>4968492.2359999996</v>
+        <v>5157413.0379999997</v>
       </c>
       <c r="F6" s="6">
-        <v>167766702</v>
+        <v>177221485</v>
       </c>
       <c r="G6" s="7">
-        <v>96.696006741581769</v>
+        <v>98.199684080149041</v>
       </c>
       <c r="H6" s="7">
-        <v>3.0627412583934563</v>
+        <v>2.9635035503737033</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="11"/>
-      <c r="B7" s="11"/>
+      <c r="A7" s="13"/>
+      <c r="B7" s="13"/>
       <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="6">
-        <v>4592802</v>
+        <v>4960389</v>
       </c>
       <c r="E7" s="6">
-        <v>4375993.7850000001</v>
+        <v>4762289.1059999997</v>
       </c>
       <c r="F7" s="6">
-        <v>109523451</v>
+        <v>120200240</v>
       </c>
       <c r="G7" s="7">
-        <v>95.279391208242814</v>
+        <v>96.006363734779669</v>
       </c>
       <c r="H7" s="7">
-        <v>4.1934416401835257</v>
+        <v>4.1267712943002444</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="11"/>
-      <c r="B8" s="11"/>
+      <c r="A8" s="13"/>
+      <c r="B8" s="13"/>
       <c r="C8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6">
-        <v>5187585.5120000001</v>
+        <v>4226263.4809999997</v>
       </c>
       <c r="E8" s="6">
-        <v>4984922.0650000004</v>
+        <v>4189518.0490000001</v>
       </c>
       <c r="F8" s="6">
-        <v>173623308</v>
+        <v>169571535</v>
       </c>
       <c r="G8" s="7">
-        <v>96.093299155624607</v>
+        <v>99.130545642381364</v>
       </c>
       <c r="H8" s="7">
-        <v>2.9878393470074882</v>
+        <v>2.4923189384350382</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="11"/>
-      <c r="B9" s="11"/>
+      <c r="A9" s="13"/>
+      <c r="B9" s="13"/>
       <c r="C9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6">
-        <v>890432</v>
+        <v>1306358</v>
       </c>
       <c r="E9" s="6">
-        <v>862708.83200000005</v>
+        <v>1256774.25</v>
       </c>
       <c r="F9" s="6">
-        <v>30346665</v>
+        <v>30920786</v>
       </c>
       <c r="G9" s="7">
-        <v>96.886548551714242</v>
+        <v>96.204428648195972</v>
       </c>
       <c r="H9" s="7">
-        <v>2.9342005126428226</v>
+        <v>4.2248537925264902</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="11"/>
-      <c r="B10" s="11"/>
+      <c r="A10" s="13"/>
+      <c r="B10" s="13"/>
       <c r="C10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="6">
-        <v>386558</v>
+        <v>628832</v>
       </c>
       <c r="E10" s="6">
-        <v>366419.61</v>
+        <v>606442.16399999999</v>
       </c>
       <c r="F10" s="6">
-        <v>34823604</v>
+        <v>35438380</v>
       </c>
       <c r="G10" s="7">
-        <v>94.790331593189109</v>
+        <v>96.439456643427818</v>
       </c>
       <c r="H10" s="7">
-        <v>1.1100459332124268</v>
+        <v>1.7744377705752916</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="11"/>
-      <c r="B11" s="11"/>
+      <c r="A11" s="13"/>
+      <c r="B11" s="13"/>
       <c r="C11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="6">
-        <v>936989</v>
+        <v>887950</v>
       </c>
       <c r="E11" s="6">
-        <v>912040.01</v>
+        <v>866026.21</v>
       </c>
       <c r="F11" s="6">
-        <v>30259417</v>
+        <v>31605114</v>
       </c>
       <c r="G11" s="7">
-        <v>97.337323063557847</v>
+        <v>97.530965707528566</v>
       </c>
       <c r="H11" s="7">
-        <v>3.0965203328272981</v>
+        <v>2.8095136755399772</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="11"/>
-      <c r="B12" s="11"/>
+      <c r="A12" s="13"/>
+      <c r="B12" s="13"/>
       <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="6">
-        <v>652726</v>
+        <v>786340</v>
       </c>
       <c r="E12" s="6">
-        <v>633840.58100000001</v>
+        <v>769323.74899999995</v>
       </c>
       <c r="F12" s="6">
-        <v>61396646</v>
+        <v>66784605</v>
       </c>
       <c r="G12" s="7">
-        <v>97.106685040890056</v>
+        <v>97.836018643334938</v>
       </c>
       <c r="H12" s="7">
-        <v>1.0631297351324371</v>
+        <v>1.1774270432534564</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="11"/>
-      <c r="B13" s="11"/>
+      <c r="A13" s="13"/>
+      <c r="B13" s="13"/>
       <c r="C13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="6">
-        <v>236537</v>
+        <v>294402</v>
       </c>
       <c r="E13" s="6">
-        <v>230684.06400000001</v>
+        <v>268173.04399999999</v>
       </c>
       <c r="F13" s="6">
-        <v>31759014</v>
+        <v>41297362</v>
       </c>
       <c r="G13" s="7">
-        <v>97.525572743376316</v>
+        <v>91.090768405105933</v>
       </c>
       <c r="H13" s="7">
-        <v>0.74478697606921929</v>
+        <v>0.71288330717104886</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="11"/>
-      <c r="B14" s="11"/>
+      <c r="A14" s="13"/>
+      <c r="B14" s="13"/>
       <c r="C14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="6">
-        <v>1477956</v>
+        <v>2282515</v>
       </c>
       <c r="E14" s="6">
-        <v>1379413.169</v>
+        <v>2177685.301</v>
       </c>
       <c r="F14" s="6">
-        <v>45367082</v>
+        <v>46040594</v>
       </c>
       <c r="G14" s="7">
-        <v>93.332492239281819</v>
+        <v>95.40727228517666</v>
       </c>
       <c r="H14" s="7">
-        <v>3.257771791450021</v>
+        <v>4.9576141437271639</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="11"/>
-      <c r="B15" s="11"/>
+      <c r="A15" s="13"/>
+      <c r="B15" s="13"/>
       <c r="C15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="6">
-        <v>250319</v>
+        <v>381153</v>
       </c>
       <c r="E15" s="6">
-        <v>240395.823</v>
+        <v>333749.88400000002</v>
       </c>
       <c r="F15" s="6">
-        <v>37203802</v>
+        <v>39126160</v>
       </c>
       <c r="G15" s="7">
-        <v>96.035787535105214</v>
+        <v>87.56323156317805</v>
       </c>
       <c r="H15" s="7">
-        <v>0.67283177133347816</v>
+        <v>0.97416408868133231</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="11"/>
-      <c r="B16" s="11"/>
+      <c r="A16" s="13"/>
+      <c r="B16" s="13"/>
       <c r="C16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="6">
-        <v>2024374</v>
+        <v>3056977</v>
       </c>
       <c r="E16" s="6">
-        <v>1974874.325</v>
+        <v>2984679.5109999999</v>
       </c>
       <c r="F16" s="6">
-        <v>57654556</v>
+        <v>61494434</v>
       </c>
       <c r="G16" s="7">
-        <v>97.554815710930882</v>
+        <v>97.63500055774054</v>
       </c>
       <c r="H16" s="7">
-        <v>3.5112125397340668</v>
+        <v>4.9711442177026948</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="11"/>
-      <c r="B17" s="11"/>
+      <c r="A17" s="13"/>
+      <c r="B17" s="13"/>
       <c r="C17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="6">
-        <v>584420</v>
+        <v>505013</v>
       </c>
       <c r="E17" s="6">
-        <v>570419.54200000002</v>
+        <v>494494.14600000001</v>
       </c>
       <c r="F17" s="6">
-        <v>24174096</v>
+        <v>26324056</v>
       </c>
       <c r="G17" s="7">
-        <v>97.604384175763997</v>
+        <v>97.917112232754405</v>
       </c>
       <c r="H17" s="7">
-        <v>2.4175464513750589</v>
+        <v>1.9184467621554977</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="11"/>
-      <c r="B18" s="11"/>
+      <c r="A18" s="13"/>
+      <c r="B18" s="13"/>
       <c r="C18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="6">
-        <v>710437</v>
+        <v>585902</v>
       </c>
       <c r="E18" s="6">
-        <v>703363.87100000004</v>
+        <v>577626.84699999995</v>
       </c>
       <c r="F18" s="6">
-        <v>29007901</v>
+        <v>31778249</v>
       </c>
       <c r="G18" s="7">
-        <v>99.004397434255267</v>
+        <v>98.587621650037022</v>
       </c>
       <c r="H18" s="7">
-        <v>2.4491155013249664</v>
+        <v>1.8437202125264989</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="11"/>
-      <c r="B19" s="11"/>
+      <c r="A19" s="13"/>
+      <c r="B19" s="13"/>
       <c r="C19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="6">
-        <v>786291</v>
+        <v>467639</v>
       </c>
       <c r="E19" s="6">
-        <v>770132.44700000004</v>
+        <v>357727.45199999999</v>
       </c>
       <c r="F19" s="6">
-        <v>13833471</v>
+        <v>13488365</v>
       </c>
       <c r="G19" s="7">
-        <v>97.944965286388879</v>
+        <v>76.496496656609054</v>
       </c>
       <c r="H19" s="7">
-        <v>5.6839747594801047</v>
+        <v>3.4669806162570485</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="11"/>
-      <c r="B20" s="11"/>
+      <c r="A20" s="13"/>
+      <c r="B20" s="13"/>
       <c r="C20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="6">
-        <v>511557</v>
+        <v>614890</v>
       </c>
       <c r="E20" s="6">
-        <v>453000.86200000002</v>
+        <v>587570.95900000003</v>
       </c>
       <c r="F20" s="6">
-        <v>23950326</v>
+        <v>26602932</v>
       </c>
       <c r="G20" s="7">
-        <v>88.553350262043139</v>
+        <v>95.557084844443736</v>
       </c>
       <c r="H20" s="7">
-        <v>2.1359082961960518</v>
+        <v>2.3113617701988636</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="11"/>
-      <c r="B21" s="11"/>
+      <c r="A21" s="13"/>
+      <c r="B21" s="13"/>
       <c r="C21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="6">
-        <v>1210719</v>
+        <v>897586</v>
       </c>
       <c r="E21" s="6">
-        <v>948897.04</v>
+        <v>773396.41399999999</v>
       </c>
       <c r="F21" s="6">
-        <v>27096526</v>
+        <v>28110835</v>
       </c>
       <c r="G21" s="7">
-        <v>78.374671579449895</v>
+        <v>86.164046007847716</v>
       </c>
       <c r="H21" s="7">
-        <v>4.4681705691718561</v>
+        <v>3.1930250382103558</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="11"/>
-      <c r="B22" s="11"/>
+      <c r="A22" s="13"/>
+      <c r="B22" s="13"/>
       <c r="C22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="6">
-        <v>528620</v>
+        <v>656739</v>
       </c>
       <c r="E22" s="6">
-        <v>491845.315</v>
+        <v>589039.51500000001</v>
       </c>
       <c r="F22" s="6">
-        <v>19746860</v>
+        <v>20471757</v>
       </c>
       <c r="G22" s="7">
-        <v>93.043266429571332</v>
+        <v>89.691569253539086</v>
       </c>
       <c r="H22" s="7">
-        <v>2.6769825683678317</v>
+        <v>3.2080245970094312</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="11"/>
-      <c r="B23" s="11"/>
+      <c r="A23" s="13"/>
+      <c r="B23" s="13"/>
       <c r="C23" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="6">
-        <v>548848</v>
+        <v>828953</v>
       </c>
       <c r="E23" s="6">
-        <v>472447.05300000001</v>
+        <v>700006.19</v>
       </c>
       <c r="F23" s="6">
-        <v>15924853</v>
+        <v>15247680</v>
       </c>
       <c r="G23" s="7">
-        <v>86.07976215637116</v>
+        <v>84.444617487360546</v>
       </c>
       <c r="H23" s="7">
-        <v>3.4464870727535133</v>
+        <v>5.436584450880396</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="11"/>
-      <c r="B24" s="11"/>
+      <c r="A24" s="13"/>
+      <c r="B24" s="13"/>
       <c r="C24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="6">
-        <v>349557</v>
+        <v>375709</v>
       </c>
       <c r="E24" s="6">
-        <v>314331.02500000002</v>
+        <v>366850.98599999998</v>
       </c>
       <c r="F24" s="6">
-        <v>5800998</v>
+        <v>5336787</v>
       </c>
       <c r="G24" s="7">
-        <v>89.922680707295243</v>
+        <v>97.642320519338099</v>
       </c>
       <c r="H24" s="7">
-        <v>6.0258079730418803</v>
+        <v>7.039984919765395</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="11"/>
-      <c r="B25" s="12" t="s">
+      <c r="A25" s="13"/>
+      <c r="B25" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="12"/>
+      <c r="C25" s="14"/>
       <c r="D25" s="6">
-        <v>46457211.807000004</v>
+        <v>50601329.169</v>
       </c>
       <c r="E25" s="6">
-        <v>44576244.905000009</v>
+        <v>49018170.059999995</v>
       </c>
       <c r="F25" s="6">
-        <v>1471499398</v>
+        <v>1561328510</v>
       </c>
       <c r="G25" s="7">
-        <v>95.95118426432002</v>
+        <v>96.871309242268083</v>
       </c>
       <c r="H25" s="7">
-        <v>3.1571342720318261</v>
+        <v>3.2409149544704077</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="6">
-        <v>3576131.92</v>
+        <v>3714545.1349999998</v>
       </c>
       <c r="E26" s="6">
-        <v>3391277.09</v>
+        <v>3573716.057</v>
       </c>
       <c r="F26" s="6">
-        <v>186482841</v>
+        <v>197578216</v>
       </c>
       <c r="G26" s="7">
-        <v>94.83</v>
+        <v>96.208712698816086</v>
       </c>
       <c r="H26" s="7">
-        <v>1.92</v>
+        <v>1.8800377947536484</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="11"/>
-      <c r="B27" s="11"/>
+      <c r="A27" s="13"/>
+      <c r="B27" s="13"/>
       <c r="C27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="6">
-        <v>9139136.4600000009</v>
+        <v>10168428.16</v>
       </c>
       <c r="E27" s="6">
-        <v>8880707.0800000001</v>
+        <v>9980771.1679999996</v>
       </c>
       <c r="F27" s="6">
-        <v>184788395</v>
+        <v>191671053</v>
       </c>
       <c r="G27" s="7">
-        <v>97.17</v>
+        <v>98.154513273367115</v>
       </c>
       <c r="H27" s="7">
-        <v>4.95</v>
+        <v>5.3051454566798872</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="11"/>
-      <c r="B28" s="11"/>
+      <c r="A28" s="13"/>
+      <c r="B28" s="13"/>
       <c r="C28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="6">
-        <v>7993412</v>
+        <v>5569251</v>
       </c>
       <c r="E28" s="6">
-        <v>7771226.5899999999</v>
+        <v>5367536.0250000004</v>
       </c>
       <c r="F28" s="6">
-        <v>141051000</v>
+        <v>142990851</v>
       </c>
       <c r="G28" s="7">
-        <v>97.22</v>
+        <v>96.378059186055737</v>
       </c>
       <c r="H28" s="7">
-        <v>5.67</v>
+        <v>3.8948303063109959</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="11"/>
-      <c r="B29" s="11"/>
+      <c r="A29" s="13"/>
+      <c r="B29" s="13"/>
       <c r="C29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="6">
-        <v>4864899</v>
+        <v>5138260</v>
       </c>
       <c r="E29" s="6">
-        <v>4746846.6900000004</v>
+        <v>4968492.2359999996</v>
       </c>
       <c r="F29" s="6">
-        <v>162481243</v>
+        <v>167766702</v>
       </c>
       <c r="G29" s="7">
-        <v>97.57</v>
+        <v>96.696006741581769</v>
       </c>
       <c r="H29" s="7">
-        <v>2.99</v>
+        <v>3.0627412583934563</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="11"/>
-      <c r="B30" s="11"/>
+      <c r="A30" s="13"/>
+      <c r="B30" s="13"/>
       <c r="C30" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="6">
-        <v>3591296</v>
+        <v>4592802</v>
       </c>
       <c r="E30" s="6">
-        <v>3456086.76</v>
+        <v>4375993.7850000001</v>
       </c>
       <c r="F30" s="6">
-        <v>102065814</v>
+        <v>109523451</v>
       </c>
       <c r="G30" s="7">
-        <v>96.24</v>
+        <v>95.279391208242814</v>
       </c>
       <c r="H30" s="7">
-        <v>3.52</v>
+        <v>4.1934416401835257</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="11"/>
-      <c r="B31" s="11"/>
+      <c r="A31" s="13"/>
+      <c r="B31" s="13"/>
       <c r="C31" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="6">
-        <v>3602427.05</v>
+        <v>5187585.5120000001</v>
       </c>
       <c r="E31" s="6">
-        <v>3560832.37</v>
+        <v>4984922.0650000004</v>
       </c>
       <c r="F31" s="6">
-        <v>151449682</v>
+        <v>173623308</v>
       </c>
       <c r="G31" s="7">
-        <v>98.85</v>
+        <v>96.093299155624607</v>
       </c>
       <c r="H31" s="7">
-        <v>2.38</v>
+        <v>2.9878393470074882</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="11"/>
-      <c r="B32" s="11"/>
+      <c r="A32" s="13"/>
+      <c r="B32" s="13"/>
       <c r="C32" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="6">
-        <v>657919</v>
+        <v>890432</v>
       </c>
       <c r="E32" s="6">
-        <v>590074.02</v>
+        <v>862708.83200000005</v>
       </c>
       <c r="F32" s="6">
-        <v>28370376</v>
+        <v>30346665</v>
       </c>
       <c r="G32" s="7">
-        <v>89.69</v>
+        <v>96.886548551714242</v>
       </c>
       <c r="H32" s="7">
-        <v>2.3199999999999998</v>
+        <v>2.9342005126428226</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="11"/>
-      <c r="B33" s="11"/>
+      <c r="A33" s="13"/>
+      <c r="B33" s="13"/>
       <c r="C33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="6">
-        <v>512876</v>
+        <v>386558</v>
       </c>
       <c r="E33" s="6">
-        <v>480340.46</v>
+        <v>366419.61</v>
       </c>
       <c r="F33" s="6">
-        <v>32360287</v>
+        <v>34823604</v>
       </c>
       <c r="G33" s="7">
-        <v>93.66</v>
+        <v>94.790331593189109</v>
       </c>
       <c r="H33" s="7">
-        <v>1.58</v>
+        <v>1.1100459332124268</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="11"/>
-      <c r="B34" s="11"/>
+      <c r="A34" s="13"/>
+      <c r="B34" s="13"/>
       <c r="C34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D34" s="6">
-        <v>643833.91</v>
+        <v>936989</v>
       </c>
       <c r="E34" s="6">
-        <v>624620.48</v>
+        <v>912040.01</v>
       </c>
       <c r="F34" s="6">
-        <v>27012965</v>
+        <v>30259417</v>
       </c>
       <c r="G34" s="7">
-        <v>97.02</v>
+        <v>97.337323063557847</v>
       </c>
       <c r="H34" s="7">
-        <v>2.38</v>
+        <v>3.0965203328272981</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="11"/>
-      <c r="B35" s="11"/>
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
       <c r="C35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="6">
-        <v>514914</v>
+        <v>652726</v>
       </c>
       <c r="E35" s="6">
-        <v>494046.03</v>
+        <v>633840.58100000001</v>
       </c>
       <c r="F35" s="6">
-        <v>59314097</v>
+        <v>61396646</v>
       </c>
       <c r="G35" s="7">
-        <v>95.95</v>
+        <v>97.106685040890056</v>
       </c>
       <c r="H35" s="7">
-        <v>0.87</v>
+        <v>1.0631297351324371</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="11"/>
-      <c r="B36" s="11"/>
+      <c r="A36" s="13"/>
+      <c r="B36" s="13"/>
       <c r="C36" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="6">
-        <v>265606</v>
+        <v>236537</v>
       </c>
       <c r="E36" s="6">
-        <v>258309.82</v>
+        <v>230684.06400000001</v>
       </c>
       <c r="F36" s="6">
-        <v>32295721</v>
+        <v>31759014</v>
       </c>
       <c r="G36" s="7">
-        <v>97.25</v>
+        <v>97.525572743376316</v>
       </c>
       <c r="H36" s="7">
-        <v>0.82</v>
+        <v>0.74478697606921929</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="11"/>
-      <c r="B37" s="11"/>
+      <c r="A37" s="13"/>
+      <c r="B37" s="13"/>
       <c r="C37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="6">
-        <v>1252230</v>
+        <v>1477956</v>
       </c>
       <c r="E37" s="6">
-        <v>1182349.44</v>
+        <v>1379413.169</v>
       </c>
       <c r="F37" s="6">
-        <v>39452253</v>
+        <v>45367082</v>
       </c>
       <c r="G37" s="7">
-        <v>94.42</v>
+        <v>93.332492239281819</v>
       </c>
       <c r="H37" s="7">
-        <v>3.17</v>
+        <v>3.257771791450021</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="11"/>
-      <c r="B38" s="11"/>
+      <c r="A38" s="13"/>
+      <c r="B38" s="13"/>
       <c r="C38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D38" s="6">
-        <v>312757</v>
+        <v>250319</v>
       </c>
       <c r="E38" s="6">
-        <v>304705.87</v>
+        <v>240395.823</v>
       </c>
       <c r="F38" s="6">
-        <v>33420142</v>
+        <v>37203802</v>
       </c>
       <c r="G38" s="7">
-        <v>97.43</v>
+        <v>96.035787535105214</v>
       </c>
       <c r="H38" s="7">
-        <v>0.94</v>
+        <v>0.67283177133347816</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="11"/>
-      <c r="B39" s="11"/>
+      <c r="A39" s="13"/>
+      <c r="B39" s="13"/>
       <c r="C39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D39" s="6">
-        <v>1501728</v>
+        <v>2024374</v>
       </c>
       <c r="E39" s="6">
-        <v>1457711.97</v>
+        <v>1974874.325</v>
       </c>
       <c r="F39" s="6">
-        <v>52409186</v>
+        <v>57654556</v>
       </c>
       <c r="G39" s="7">
-        <v>97.07</v>
+        <v>97.554815710930882</v>
       </c>
       <c r="H39" s="7">
-        <v>2.87</v>
+        <v>3.5112125397340668</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="11"/>
-      <c r="B40" s="11"/>
+      <c r="A40" s="13"/>
+      <c r="B40" s="13"/>
       <c r="C40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="6">
-        <v>442207</v>
+        <v>584420</v>
       </c>
       <c r="E40" s="6">
-        <v>417595.51</v>
+        <v>570419.54200000002</v>
       </c>
       <c r="F40" s="6">
-        <v>22814585</v>
+        <v>24174096</v>
       </c>
       <c r="G40" s="7">
-        <v>94.43</v>
+        <v>97.604384175763997</v>
       </c>
       <c r="H40" s="7">
-        <v>1.94</v>
+        <v>2.4175464513750589</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="11"/>
-      <c r="B41" s="11"/>
+      <c r="A41" s="13"/>
+      <c r="B41" s="13"/>
       <c r="C41" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D41" s="6">
-        <v>438615</v>
+        <v>710437</v>
       </c>
       <c r="E41" s="6">
-        <v>421926.52</v>
+        <v>703363.87100000004</v>
       </c>
       <c r="F41" s="6">
-        <v>27448235</v>
+        <v>29007901</v>
       </c>
       <c r="G41" s="7">
-        <v>96.2</v>
+        <v>99.004397434255267</v>
       </c>
       <c r="H41" s="7">
-        <v>1.6</v>
+        <v>2.4491155013249664</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="11"/>
-      <c r="B42" s="11"/>
+      <c r="A42" s="13"/>
+      <c r="B42" s="13"/>
       <c r="C42" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D42" s="6">
-        <v>476508</v>
+        <v>786291</v>
       </c>
       <c r="E42" s="6">
-        <v>456911.14</v>
+        <v>770132.44700000004</v>
       </c>
       <c r="F42" s="6">
-        <v>13206268</v>
+        <v>13833471</v>
       </c>
       <c r="G42" s="7">
-        <v>95.89</v>
+        <v>97.944965286388879</v>
       </c>
       <c r="H42" s="7">
-        <v>3.61</v>
+        <v>5.6839747594801047</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="11"/>
-      <c r="B43" s="11"/>
+      <c r="A43" s="13"/>
+      <c r="B43" s="13"/>
       <c r="C43" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D43" s="6">
-        <v>400754.77</v>
+        <v>511557</v>
       </c>
       <c r="E43" s="6">
-        <v>378231.33</v>
+        <v>453000.86200000002</v>
       </c>
       <c r="F43" s="6">
-        <v>22236549</v>
+        <v>23950326</v>
       </c>
       <c r="G43" s="7">
-        <v>94.38</v>
+        <v>88.553350262043139</v>
       </c>
       <c r="H43" s="7">
-        <v>1.8</v>
+        <v>2.1359082961960518</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="11"/>
-      <c r="B44" s="11"/>
+      <c r="A44" s="13"/>
+      <c r="B44" s="13"/>
       <c r="C44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D44" s="6">
-        <v>1323986</v>
+        <v>1210719</v>
       </c>
       <c r="E44" s="6">
-        <v>1263457.95</v>
+        <v>948897.04</v>
       </c>
       <c r="F44" s="6">
-        <v>25615303</v>
+        <v>27096526</v>
       </c>
       <c r="G44" s="7">
-        <v>95.43</v>
+        <v>78.374671579449895</v>
       </c>
       <c r="H44" s="7">
-        <v>5.17</v>
+        <v>4.4681705691718561</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="11"/>
-      <c r="B45" s="11"/>
+      <c r="A45" s="13"/>
+      <c r="B45" s="13"/>
       <c r="C45" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="6">
-        <v>483197</v>
+        <v>528620</v>
       </c>
       <c r="E45" s="6">
-        <v>443211.77</v>
+        <v>491845.315</v>
       </c>
       <c r="F45" s="6">
-        <v>17799543</v>
+        <v>19746860</v>
       </c>
       <c r="G45" s="7">
-        <v>91.72</v>
+        <v>93.043266429571332</v>
       </c>
       <c r="H45" s="7">
-        <v>2.71</v>
+        <v>2.6769825683678317</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="11"/>
-      <c r="B46" s="11"/>
+      <c r="A46" s="13"/>
+      <c r="B46" s="13"/>
       <c r="C46" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D46" s="6">
-        <v>599961</v>
+        <v>548848</v>
       </c>
       <c r="E46" s="6">
-        <v>569629.49</v>
+        <v>472447.05300000001</v>
       </c>
       <c r="F46" s="6">
-        <v>15522187</v>
+        <v>15924853</v>
       </c>
       <c r="G46" s="7">
-        <v>94.94</v>
+        <v>86.07976215637116</v>
       </c>
       <c r="H46" s="7">
-        <v>3.87</v>
+        <v>3.4464870727535133</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="11"/>
-      <c r="B47" s="11"/>
+      <c r="A47" s="13"/>
+      <c r="B47" s="13"/>
       <c r="C47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D47" s="6">
-        <v>423979</v>
+        <v>349557</v>
       </c>
       <c r="E47" s="6">
-        <v>367842.02</v>
+        <v>314331.02500000002</v>
       </c>
       <c r="F47" s="6">
-        <v>6464868</v>
+        <v>5800998</v>
       </c>
       <c r="G47" s="7">
-        <v>86.76</v>
+        <v>89.922680707295243</v>
       </c>
       <c r="H47" s="7">
-        <v>6.56</v>
+        <v>6.0258079730418803</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="11"/>
-      <c r="B48" s="12" t="s">
+      <c r="A48" s="13"/>
+      <c r="B48" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C48" s="12"/>
+      <c r="C48" s="14"/>
       <c r="D48" s="6">
-        <v>43018374.100000001</v>
+        <v>46457211.807000004</v>
       </c>
       <c r="E48" s="6">
-        <v>41517940.380000003</v>
+        <v>44576244.905000009</v>
       </c>
       <c r="F48" s="6">
-        <v>1384061540</v>
+        <v>1471499398</v>
       </c>
       <c r="G48" s="7">
-        <v>96.51</v>
+        <v>95.95118426432002</v>
       </c>
       <c r="H48" s="7">
-        <v>3.11</v>
+        <v>3.1571342720318261</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="6">
-        <v>4291613.2</v>
+        <v>3576131.92</v>
       </c>
       <c r="E49" s="6">
-        <v>4080044.67</v>
+        <v>3391277.09</v>
       </c>
       <c r="F49" s="6">
-        <v>179392552</v>
+        <v>186482841</v>
       </c>
       <c r="G49" s="7">
-        <v>95.07</v>
+        <v>94.83</v>
       </c>
       <c r="H49" s="7">
-        <v>2.39</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="11"/>
-      <c r="B50" s="11"/>
+      <c r="A50" s="13"/>
+      <c r="B50" s="13"/>
       <c r="C50" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="6">
-        <v>9620466.1699999999</v>
+        <v>9139136.4600000009</v>
       </c>
       <c r="E50" s="6">
-        <v>9156399.0399999991</v>
+        <v>8880707.0800000001</v>
       </c>
       <c r="F50" s="6">
-        <v>186730527</v>
+        <v>184788395</v>
       </c>
       <c r="G50" s="7">
-        <v>95.18</v>
+        <v>97.17</v>
       </c>
       <c r="H50" s="7">
-        <v>5.15</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="11"/>
-      <c r="B51" s="11"/>
+      <c r="A51" s="13"/>
+      <c r="B51" s="13"/>
       <c r="C51" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D51" s="6">
-        <v>4906630.7699999996</v>
+        <v>7993412</v>
       </c>
       <c r="E51" s="6">
-        <v>4509686.43</v>
+        <v>7771226.5899999999</v>
       </c>
       <c r="F51" s="6">
-        <v>137780000</v>
+        <v>141051000</v>
       </c>
       <c r="G51" s="7">
-        <v>91.91</v>
+        <v>97.22</v>
       </c>
       <c r="H51" s="7">
-        <v>3.56</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="11"/>
-      <c r="B52" s="11"/>
+      <c r="A52" s="13"/>
+      <c r="B52" s="13"/>
       <c r="C52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D52" s="6">
-        <v>3803157.86</v>
+        <v>4864899</v>
       </c>
       <c r="E52" s="6">
-        <v>3581023.43</v>
+        <v>4746846.6900000004</v>
       </c>
       <c r="F52" s="6">
-        <v>150601725</v>
+        <v>162481243</v>
       </c>
       <c r="G52" s="7">
-        <v>94.16</v>
+        <v>97.57</v>
       </c>
       <c r="H52" s="7">
-        <v>2.5299999999999998</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="11"/>
-      <c r="B53" s="11"/>
+      <c r="A53" s="13"/>
+      <c r="B53" s="13"/>
       <c r="C53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="6">
-        <v>3103000</v>
+        <v>3591296</v>
       </c>
       <c r="E53" s="6">
-        <v>2826007.56</v>
+        <v>3456086.76</v>
       </c>
       <c r="F53" s="6">
-        <v>100628490</v>
+        <v>102065814</v>
       </c>
       <c r="G53" s="7">
-        <v>91.07</v>
+        <v>96.24</v>
       </c>
       <c r="H53" s="7">
-        <v>3.08</v>
+        <v>3.52</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="11"/>
-      <c r="B54" s="11"/>
+      <c r="A54" s="13"/>
+      <c r="B54" s="13"/>
       <c r="C54" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="6">
-        <v>3357335.94</v>
+        <v>3602427.05</v>
       </c>
       <c r="E54" s="6">
-        <v>3250297.62</v>
+        <v>3560832.37</v>
       </c>
       <c r="F54" s="6">
-        <v>152099700</v>
+        <v>151449682</v>
       </c>
       <c r="G54" s="7">
-        <v>96.81</v>
+        <v>98.85</v>
       </c>
       <c r="H54" s="7">
-        <v>2.21</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="11"/>
-      <c r="B55" s="11"/>
+      <c r="A55" s="13"/>
+      <c r="B55" s="13"/>
       <c r="C55" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="6">
-        <v>668516</v>
+        <v>657919</v>
       </c>
       <c r="E55" s="6">
-        <v>610188.18999999994</v>
+        <v>590074.02</v>
       </c>
       <c r="F55" s="6">
-        <v>26185281</v>
+        <v>28370376</v>
       </c>
       <c r="G55" s="7">
-        <v>91.28</v>
+        <v>89.69</v>
       </c>
       <c r="H55" s="7">
-        <v>2.5499999999999998</v>
+        <v>2.3199999999999998</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="11"/>
-      <c r="B56" s="11"/>
+      <c r="A56" s="13"/>
+      <c r="B56" s="13"/>
       <c r="C56" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="6">
-        <v>601461</v>
+        <v>512876</v>
       </c>
       <c r="E56" s="6">
-        <v>539073.87</v>
+        <v>480340.46</v>
       </c>
       <c r="F56" s="6">
-        <v>30351511</v>
+        <v>32360287</v>
       </c>
       <c r="G56" s="7">
-        <v>89.63</v>
+        <v>93.66</v>
       </c>
       <c r="H56" s="7">
-        <v>1.98</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="11"/>
-      <c r="B57" s="11"/>
+      <c r="A57" s="13"/>
+      <c r="B57" s="13"/>
       <c r="C57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="6">
-        <v>728418</v>
+        <v>643833.91</v>
       </c>
       <c r="E57" s="6">
-        <v>701733.38</v>
+        <v>624620.48</v>
       </c>
       <c r="F57" s="6">
-        <v>25649349</v>
+        <v>27012965</v>
       </c>
       <c r="G57" s="7">
-        <v>96.34</v>
+        <v>97.02</v>
       </c>
       <c r="H57" s="7">
-        <v>2.84</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="11"/>
-      <c r="B58" s="11"/>
+      <c r="A58" s="13"/>
+      <c r="B58" s="13"/>
       <c r="C58" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="6">
-        <v>400421</v>
+        <v>514914</v>
       </c>
       <c r="E58" s="6">
-        <v>365468.68</v>
+        <v>494046.03</v>
       </c>
       <c r="F58" s="6">
-        <v>53497632</v>
+        <v>59314097</v>
       </c>
       <c r="G58" s="7">
-        <v>91.27</v>
+        <v>95.95</v>
       </c>
       <c r="H58" s="7">
-        <v>0.75</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="11"/>
-      <c r="B59" s="11"/>
+      <c r="A59" s="13"/>
+      <c r="B59" s="13"/>
       <c r="C59" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D59" s="6">
-        <v>172796</v>
+        <v>265606</v>
       </c>
       <c r="E59" s="6">
-        <v>159789.71</v>
+        <v>258309.82</v>
       </c>
       <c r="F59" s="6">
-        <v>29897293</v>
+        <v>32295721</v>
       </c>
       <c r="G59" s="7">
-        <v>92.47</v>
+        <v>97.25</v>
       </c>
       <c r="H59" s="7">
-        <v>0.57999999999999996</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="11"/>
-      <c r="B60" s="11"/>
+      <c r="A60" s="13"/>
+      <c r="B60" s="13"/>
       <c r="C60" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="6">
-        <v>1217197</v>
+        <v>1252230</v>
       </c>
       <c r="E60" s="6">
-        <v>1102680.83</v>
+        <v>1182349.44</v>
       </c>
       <c r="F60" s="6">
-        <v>39990062</v>
+        <v>39452253</v>
       </c>
       <c r="G60" s="7">
-        <v>90.59</v>
+        <v>94.42</v>
       </c>
       <c r="H60" s="7">
-        <v>3.04</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="11"/>
-      <c r="B61" s="11"/>
+      <c r="A61" s="13"/>
+      <c r="B61" s="13"/>
       <c r="C61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D61" s="6">
-        <v>244835</v>
+        <v>312757</v>
       </c>
       <c r="E61" s="6">
-        <v>204492.94</v>
+        <v>304705.87</v>
       </c>
       <c r="F61" s="6">
-        <v>35045141</v>
+        <v>33420142</v>
       </c>
       <c r="G61" s="7">
-        <v>83.52</v>
+        <v>97.43</v>
       </c>
       <c r="H61" s="7">
-        <v>0.7</v>
+        <v>0.94</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="11"/>
-      <c r="B62" s="11"/>
+      <c r="A62" s="13"/>
+      <c r="B62" s="13"/>
       <c r="C62" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D62" s="6">
-        <v>1897597</v>
+        <v>1501728</v>
       </c>
       <c r="E62" s="6">
-        <v>1856072.87</v>
+        <v>1457711.97</v>
       </c>
       <c r="F62" s="6">
-        <v>49310622</v>
+        <v>52409186</v>
       </c>
       <c r="G62" s="7">
-        <v>97.81</v>
+        <v>97.07</v>
       </c>
       <c r="H62" s="7">
-        <v>3.85</v>
+        <v>2.87</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="11"/>
-      <c r="B63" s="11"/>
+      <c r="A63" s="13"/>
+      <c r="B63" s="13"/>
       <c r="C63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D63" s="6">
-        <v>410415</v>
+        <v>442207</v>
       </c>
       <c r="E63" s="6">
-        <v>387728.78</v>
+        <v>417595.51</v>
       </c>
       <c r="F63" s="6">
-        <v>21455045</v>
+        <v>22814585</v>
       </c>
       <c r="G63" s="7">
-        <v>94.47</v>
+        <v>94.43</v>
       </c>
       <c r="H63" s="7">
-        <v>1.91</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="11"/>
-      <c r="B64" s="11"/>
+      <c r="A64" s="13"/>
+      <c r="B64" s="13"/>
       <c r="C64" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D64" s="6">
-        <v>466823</v>
+        <v>438615</v>
       </c>
       <c r="E64" s="6">
-        <v>302166.40000000002</v>
+        <v>421926.52</v>
       </c>
       <c r="F64" s="6">
-        <v>24779800</v>
+        <v>27448235</v>
       </c>
       <c r="G64" s="7">
-        <v>64.73</v>
+        <v>96.2</v>
       </c>
       <c r="H64" s="7">
-        <v>1.88</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="11"/>
-      <c r="B65" s="11"/>
+      <c r="A65" s="13"/>
+      <c r="B65" s="13"/>
       <c r="C65" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D65" s="6">
-        <v>332523</v>
+        <v>476508</v>
       </c>
       <c r="E65" s="6">
-        <v>308258.59999999998</v>
+        <v>456911.14</v>
       </c>
       <c r="F65" s="6">
-        <v>12823399</v>
+        <v>13206268</v>
       </c>
       <c r="G65" s="7">
-        <v>92.7</v>
+        <v>95.89</v>
       </c>
       <c r="H65" s="7">
-        <v>2.59</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="11"/>
-      <c r="B66" s="11"/>
+      <c r="A66" s="13"/>
+      <c r="B66" s="13"/>
       <c r="C66" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D66" s="6">
-        <v>349729</v>
+        <v>400754.77</v>
       </c>
       <c r="E66" s="6">
-        <v>335377.48</v>
+        <v>378231.33</v>
       </c>
       <c r="F66" s="6">
-        <v>21921242</v>
+        <v>22236549</v>
       </c>
       <c r="G66" s="7">
-        <v>95.9</v>
+        <v>94.38</v>
       </c>
       <c r="H66" s="7">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="11"/>
-      <c r="B67" s="11"/>
+      <c r="A67" s="13"/>
+      <c r="B67" s="13"/>
       <c r="C67" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D67" s="6">
-        <v>1130708</v>
+        <v>1323986</v>
       </c>
       <c r="E67" s="6">
-        <v>1046214.45</v>
+        <v>1263457.95</v>
       </c>
       <c r="F67" s="6">
-        <v>25277780</v>
+        <v>25615303</v>
       </c>
       <c r="G67" s="7">
-        <v>92.53</v>
+        <v>95.43</v>
       </c>
       <c r="H67" s="7">
-        <v>4.47</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="11"/>
-      <c r="B68" s="11"/>
+      <c r="A68" s="13"/>
+      <c r="B68" s="13"/>
       <c r="C68" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D68" s="6">
-        <v>407299</v>
+        <v>483197</v>
       </c>
       <c r="E68" s="6">
-        <v>350033.24</v>
+        <v>443211.77</v>
       </c>
       <c r="F68" s="6">
-        <v>17586296</v>
+        <v>17799543</v>
       </c>
       <c r="G68" s="7">
-        <v>85.94</v>
+        <v>91.72</v>
       </c>
       <c r="H68" s="7">
-        <v>2.3199999999999998</v>
+        <v>2.71</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="11"/>
-      <c r="B69" s="11"/>
+      <c r="A69" s="13"/>
+      <c r="B69" s="13"/>
       <c r="C69" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D69" s="6">
-        <v>468144</v>
+        <v>599961</v>
       </c>
       <c r="E69" s="6">
-        <v>425623.99</v>
+        <v>569629.49</v>
       </c>
       <c r="F69" s="6">
-        <v>14684742</v>
+        <v>15522187</v>
       </c>
       <c r="G69" s="7">
-        <v>90.92</v>
+        <v>94.94</v>
       </c>
       <c r="H69" s="7">
-        <v>3.19</v>
+        <v>3.87</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="11"/>
-      <c r="B70" s="11"/>
+      <c r="A70" s="13"/>
+      <c r="B70" s="13"/>
       <c r="C70" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D70" s="6">
-        <v>304230</v>
+        <v>423979</v>
       </c>
       <c r="E70" s="6">
-        <v>288804.84000000003</v>
+        <v>367842.02</v>
       </c>
       <c r="F70" s="6">
-        <v>4565569</v>
+        <v>6464868</v>
       </c>
       <c r="G70" s="7">
-        <v>94.93</v>
+        <v>86.76</v>
       </c>
       <c r="H70" s="7">
-        <v>6.66</v>
+        <v>6.56</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="11"/>
-      <c r="B71" s="12" t="s">
+      <c r="A71" s="13"/>
+      <c r="B71" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C71" s="12"/>
+      <c r="C71" s="14"/>
       <c r="D71" s="6">
-        <v>38883315.93</v>
+        <v>43018374.100000001</v>
       </c>
       <c r="E71" s="6">
-        <v>36387166.969999999</v>
+        <v>41517940.380000003</v>
       </c>
       <c r="F71" s="6">
-        <v>1340253758</v>
+        <v>1384061540</v>
       </c>
       <c r="G71" s="7">
-        <v>93.58</v>
+        <v>96.51</v>
       </c>
       <c r="H71" s="7">
-        <v>2.9</v>
+        <v>3.11</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="6">
-        <v>3664589.12</v>
+        <v>4291613.2</v>
       </c>
       <c r="E72" s="6">
-        <v>3429481.12</v>
+        <v>4080044.67</v>
       </c>
       <c r="F72" s="6">
-        <v>178688035</v>
+        <v>179392552</v>
       </c>
       <c r="G72" s="7">
-        <v>93.58</v>
+        <v>95.07</v>
       </c>
       <c r="H72" s="7">
-        <v>2.0499999999999998</v>
+        <v>2.39</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="11"/>
-      <c r="B73" s="11"/>
+      <c r="A73" s="13"/>
+      <c r="B73" s="13"/>
       <c r="C73" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="6">
-        <v>7783847.4299999997</v>
+        <v>9620466.1699999999</v>
       </c>
       <c r="E73" s="6">
-        <v>7392696.8600000003</v>
+        <v>9156399.0399999991</v>
       </c>
       <c r="F73" s="6">
-        <v>171821369</v>
+        <v>186730527</v>
       </c>
       <c r="G73" s="7">
-        <v>94.97</v>
+        <v>95.18</v>
       </c>
       <c r="H73" s="7">
-        <v>4.53</v>
+        <v>5.15</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="11"/>
-      <c r="B74" s="11"/>
+      <c r="A74" s="13"/>
+      <c r="B74" s="13"/>
       <c r="C74" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D74" s="6">
-        <v>6394012.7000000002</v>
+        <v>4906630.7699999996</v>
       </c>
       <c r="E74" s="6">
-        <v>6032404.4000000004</v>
+        <v>4509686.43</v>
       </c>
       <c r="F74" s="6">
-        <v>122834000</v>
+        <v>137780000</v>
       </c>
       <c r="G74" s="7">
-        <v>94.34</v>
+        <v>91.91</v>
       </c>
       <c r="H74" s="7">
-        <v>5.21</v>
+        <v>3.56</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="11"/>
-      <c r="B75" s="11"/>
+      <c r="A75" s="13"/>
+      <c r="B75" s="13"/>
       <c r="C75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D75" s="6">
-        <v>3479828.94</v>
+        <v>3803157.86</v>
       </c>
       <c r="E75" s="6">
-        <v>3382228.33</v>
+        <v>3581023.43</v>
       </c>
       <c r="F75" s="6">
-        <v>146449943</v>
+        <v>150601725</v>
       </c>
       <c r="G75" s="7">
-        <v>97.2</v>
+        <v>94.16</v>
       </c>
       <c r="H75" s="7">
-        <v>2.38</v>
+        <v>2.5299999999999998</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="11"/>
-      <c r="B76" s="11"/>
+      <c r="A76" s="13"/>
+      <c r="B76" s="13"/>
       <c r="C76" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="6">
-        <v>4145993</v>
+        <v>3103000</v>
       </c>
       <c r="E76" s="6">
-        <v>3888817.92</v>
+        <v>2826007.56</v>
       </c>
       <c r="F76" s="6">
-        <v>100794465</v>
+        <v>100628490</v>
       </c>
       <c r="G76" s="7">
-        <v>93.8</v>
+        <v>91.07</v>
       </c>
       <c r="H76" s="7">
-        <v>4.1100000000000003</v>
+        <v>3.08</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="11"/>
-      <c r="B77" s="11"/>
+      <c r="A77" s="13"/>
+      <c r="B77" s="13"/>
       <c r="C77" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="6">
-        <v>3363143.93</v>
+        <v>3357335.94</v>
       </c>
       <c r="E77" s="6">
-        <v>3264566.97</v>
+        <v>3250297.62</v>
       </c>
       <c r="F77" s="6">
-        <v>146557779</v>
+        <v>152099700</v>
       </c>
       <c r="G77" s="7">
-        <v>97.07</v>
+        <v>96.81</v>
       </c>
       <c r="H77" s="7">
-        <v>2.29</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="11"/>
-      <c r="B78" s="11"/>
+      <c r="A78" s="13"/>
+      <c r="B78" s="13"/>
       <c r="C78" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="6">
-        <v>472036</v>
+        <v>668516</v>
       </c>
       <c r="E78" s="6">
-        <v>443463.49</v>
+        <v>610188.18999999994</v>
       </c>
       <c r="F78" s="6">
-        <v>24050107</v>
+        <v>26185281</v>
       </c>
       <c r="G78" s="7">
-        <v>93.95</v>
+        <v>91.28</v>
       </c>
       <c r="H78" s="7">
-        <v>1.96</v>
+        <v>2.5499999999999998</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="11"/>
-      <c r="B79" s="11"/>
+      <c r="A79" s="13"/>
+      <c r="B79" s="13"/>
       <c r="C79" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D79" s="6">
-        <v>294804</v>
+        <v>601461</v>
       </c>
       <c r="E79" s="6">
-        <v>203661.85</v>
+        <v>539073.87</v>
       </c>
       <c r="F79" s="6">
-        <v>28697176</v>
+        <v>30351511</v>
       </c>
       <c r="G79" s="7">
-        <v>69.08</v>
+        <v>89.63</v>
       </c>
       <c r="H79" s="7">
-        <v>1.03</v>
+        <v>1.98</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="11"/>
-      <c r="B80" s="11"/>
+      <c r="A80" s="13"/>
+      <c r="B80" s="13"/>
       <c r="C80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D80" s="6">
-        <v>712320</v>
+        <v>728418</v>
       </c>
       <c r="E80" s="6">
-        <v>674604.49</v>
+        <v>701733.38</v>
       </c>
       <c r="F80" s="6">
-        <v>23936185</v>
+        <v>25649349</v>
       </c>
       <c r="G80" s="7">
-        <v>94.71</v>
+        <v>96.34</v>
       </c>
       <c r="H80" s="7">
-        <v>2.98</v>
+        <v>2.84</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="11"/>
-      <c r="B81" s="11"/>
+      <c r="A81" s="13"/>
+      <c r="B81" s="13"/>
       <c r="C81" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D81" s="6">
-        <v>459410</v>
+        <v>400421</v>
       </c>
       <c r="E81" s="6">
-        <v>406587.66</v>
+        <v>365468.68</v>
       </c>
       <c r="F81" s="6">
-        <v>48303750</v>
+        <v>53497632</v>
       </c>
       <c r="G81" s="7">
-        <v>88.5</v>
+        <v>91.27</v>
       </c>
       <c r="H81" s="7">
-        <v>0.95</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="11"/>
-      <c r="B82" s="11"/>
+      <c r="A82" s="13"/>
+      <c r="B82" s="13"/>
       <c r="C82" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D82" s="6">
-        <v>257041</v>
+        <v>172796</v>
       </c>
       <c r="E82" s="6">
-        <v>246175.58</v>
+        <v>159789.71</v>
       </c>
       <c r="F82" s="6">
-        <v>28909064</v>
+        <v>29897293</v>
       </c>
       <c r="G82" s="7">
-        <v>95.77</v>
+        <v>92.47</v>
       </c>
       <c r="H82" s="7">
-        <v>0.89</v>
+        <v>0.57999999999999996</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="11"/>
-      <c r="B83" s="11"/>
+      <c r="A83" s="13"/>
+      <c r="B83" s="13"/>
       <c r="C83" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D83" s="6">
-        <v>880102</v>
+        <v>1217197</v>
       </c>
       <c r="E83" s="6">
-        <v>764741.82</v>
+        <v>1102680.83</v>
       </c>
       <c r="F83" s="6">
-        <v>32980156</v>
+        <v>39990062</v>
       </c>
       <c r="G83" s="7">
-        <v>86.89</v>
+        <v>90.59</v>
       </c>
       <c r="H83" s="7">
-        <v>2.67</v>
+        <v>3.04</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="11"/>
-      <c r="B84" s="11"/>
+      <c r="A84" s="13"/>
+      <c r="B84" s="13"/>
       <c r="C84" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D84" s="6">
-        <v>273577</v>
+        <v>244835</v>
       </c>
       <c r="E84" s="6">
-        <v>221544.2</v>
+        <v>204492.94</v>
       </c>
       <c r="F84" s="6">
-        <v>29485097</v>
+        <v>35045141</v>
       </c>
       <c r="G84" s="7">
-        <v>80.98</v>
+        <v>83.52</v>
       </c>
       <c r="H84" s="7">
-        <v>0.93</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="11"/>
-      <c r="B85" s="11"/>
+      <c r="A85" s="13"/>
+      <c r="B85" s="13"/>
       <c r="C85" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D85" s="6">
-        <v>1220624</v>
+        <v>1897597</v>
       </c>
       <c r="E85" s="6">
-        <v>1176425.81</v>
+        <v>1856072.87</v>
       </c>
       <c r="F85" s="6">
-        <v>45792750</v>
+        <v>49310622</v>
       </c>
       <c r="G85" s="7">
-        <v>96.38</v>
+        <v>97.81</v>
       </c>
       <c r="H85" s="7">
-        <v>2.67</v>
+        <v>3.85</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="11"/>
-      <c r="B86" s="11"/>
+      <c r="A86" s="13"/>
+      <c r="B86" s="13"/>
       <c r="C86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D86" s="6">
-        <v>509391</v>
+        <v>410415</v>
       </c>
       <c r="E86" s="6">
-        <v>486425.94</v>
+        <v>387728.78</v>
       </c>
       <c r="F86" s="6">
-        <v>21741107</v>
+        <v>21455045</v>
       </c>
       <c r="G86" s="7">
-        <v>95.49</v>
+        <v>94.47</v>
       </c>
       <c r="H86" s="7">
-        <v>2.34</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="11"/>
-      <c r="B87" s="11"/>
+      <c r="A87" s="13"/>
+      <c r="B87" s="13"/>
       <c r="C87" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D87" s="6">
-        <v>668150</v>
+        <v>466823</v>
       </c>
       <c r="E87" s="6">
-        <v>507781.33</v>
+        <v>302166.40000000002</v>
       </c>
       <c r="F87" s="6">
-        <v>24999598</v>
+        <v>24779800</v>
       </c>
       <c r="G87" s="7">
-        <v>76</v>
+        <v>64.73</v>
       </c>
       <c r="H87" s="7">
-        <v>2.67</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="11"/>
-      <c r="B88" s="11"/>
+      <c r="A88" s="13"/>
+      <c r="B88" s="13"/>
       <c r="C88" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D88" s="6">
-        <v>470309</v>
+        <v>332523</v>
       </c>
       <c r="E88" s="6">
-        <v>452376.19</v>
+        <v>308258.59999999998</v>
       </c>
       <c r="F88" s="6">
-        <v>11099967</v>
+        <v>12823399</v>
       </c>
       <c r="G88" s="7">
-        <v>96.19</v>
+        <v>92.7</v>
       </c>
       <c r="H88" s="7">
-        <v>4.24</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="11"/>
-      <c r="B89" s="11"/>
+      <c r="A89" s="13"/>
+      <c r="B89" s="13"/>
       <c r="C89" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D89" s="6">
-        <v>493053</v>
+        <v>349729</v>
       </c>
       <c r="E89" s="6">
-        <v>472754.55</v>
+        <v>335377.48</v>
       </c>
       <c r="F89" s="6">
-        <v>20639320</v>
+        <v>21921242</v>
       </c>
       <c r="G89" s="7">
-        <v>95.88</v>
+        <v>95.9</v>
       </c>
       <c r="H89" s="7">
-        <v>2.39</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="11"/>
-      <c r="B90" s="11"/>
+      <c r="A90" s="13"/>
+      <c r="B90" s="13"/>
       <c r="C90" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D90" s="6">
-        <v>1660207</v>
+        <v>1130708</v>
       </c>
       <c r="E90" s="6">
-        <v>1607685.38</v>
+        <v>1046214.45</v>
       </c>
       <c r="F90" s="6">
-        <v>23532525</v>
+        <v>25277780</v>
       </c>
       <c r="G90" s="7">
-        <v>96.84</v>
+        <v>92.53</v>
       </c>
       <c r="H90" s="7">
-        <v>7.05</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="11"/>
-      <c r="B91" s="11"/>
+      <c r="A91" s="13"/>
+      <c r="B91" s="13"/>
       <c r="C91" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D91" s="6">
-        <v>457869</v>
+        <v>407299</v>
       </c>
       <c r="E91" s="6">
-        <v>393605.44</v>
+        <v>350033.24</v>
       </c>
       <c r="F91" s="6">
-        <v>15522510</v>
+        <v>17586296</v>
       </c>
       <c r="G91" s="7">
-        <v>85.96</v>
+        <v>85.94</v>
       </c>
       <c r="H91" s="7">
-        <v>2.95</v>
+        <v>2.3199999999999998</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="11"/>
-      <c r="B92" s="11"/>
+      <c r="A92" s="13"/>
+      <c r="B92" s="13"/>
       <c r="C92" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D92" s="6">
-        <v>667789</v>
+        <v>468144</v>
       </c>
       <c r="E92" s="6">
-        <v>541556.64</v>
+        <v>425623.99</v>
       </c>
       <c r="F92" s="6">
-        <v>15397713</v>
+        <v>14684742</v>
       </c>
       <c r="G92" s="7">
-        <v>81.099999999999994</v>
+        <v>90.92</v>
       </c>
       <c r="H92" s="7">
-        <v>4.34</v>
+        <v>3.19</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="11"/>
-      <c r="B93" s="11"/>
+      <c r="A93" s="13"/>
+      <c r="B93" s="13"/>
       <c r="C93" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D93" s="6">
-        <v>269378</v>
+        <v>304230</v>
       </c>
       <c r="E93" s="6">
-        <v>264314.05</v>
+        <v>288804.84000000003</v>
       </c>
       <c r="F93" s="6">
-        <v>5588904</v>
+        <v>4565569</v>
       </c>
       <c r="G93" s="7">
-        <v>98.12</v>
+        <v>94.93</v>
       </c>
       <c r="H93" s="7">
-        <v>4.82</v>
+        <v>6.66</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="11"/>
-      <c r="B94" s="12" t="s">
+      <c r="A94" s="13"/>
+      <c r="B94" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C94" s="12"/>
+      <c r="C94" s="14"/>
       <c r="D94" s="6">
-        <v>38597475.119999997</v>
+        <v>38883315.93</v>
       </c>
       <c r="E94" s="6">
-        <v>36253899</v>
+        <v>36387166.969999999</v>
       </c>
       <c r="F94" s="6">
-        <v>1267821520</v>
+        <v>1340253758</v>
       </c>
       <c r="G94" s="7">
-        <v>93.93</v>
+        <v>93.58</v>
       </c>
       <c r="H94" s="7">
-        <v>3.04</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="6">
-        <v>3000740.14</v>
+        <v>3664589.12</v>
       </c>
       <c r="E95" s="6">
-        <v>2939594.4</v>
+        <v>3429481.12</v>
       </c>
       <c r="F95" s="6">
-        <v>163662023</v>
+        <v>178688035</v>
       </c>
       <c r="G95" s="7">
-        <v>97.96</v>
+        <v>93.58</v>
       </c>
       <c r="H95" s="7">
-        <v>1.83</v>
+        <v>2.0499999999999998</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="11"/>
-      <c r="B96" s="11"/>
+      <c r="A96" s="13"/>
+      <c r="B96" s="13"/>
       <c r="C96" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D96" s="6">
-        <v>7780103.0800000001</v>
+        <v>7783847.4299999997</v>
       </c>
       <c r="E96" s="6">
-        <v>7283981.6900000004</v>
+        <v>7392696.8600000003</v>
       </c>
       <c r="F96" s="6">
-        <v>168652957</v>
+        <v>171821369</v>
       </c>
       <c r="G96" s="7">
-        <v>93.62</v>
+        <v>94.97</v>
       </c>
       <c r="H96" s="7">
-        <v>4.6100000000000003</v>
+        <v>4.53</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="11"/>
-      <c r="B97" s="11"/>
+      <c r="A97" s="13"/>
+      <c r="B97" s="13"/>
       <c r="C97" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D97" s="6">
-        <v>6426226.1100000003</v>
+        <v>6394012.7000000002</v>
       </c>
       <c r="E97" s="6">
-        <v>6141218.4299999997</v>
+        <v>6032404.4000000004</v>
       </c>
       <c r="F97" s="6">
-        <v>114510980</v>
+        <v>122834000</v>
       </c>
       <c r="G97" s="7">
-        <v>95.56</v>
+        <v>94.34</v>
       </c>
       <c r="H97" s="7">
-        <v>5.61</v>
+        <v>5.21</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="11"/>
-      <c r="B98" s="11"/>
+      <c r="A98" s="13"/>
+      <c r="B98" s="13"/>
       <c r="C98" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D98" s="6">
-        <v>4215923.96</v>
+        <v>3479828.94</v>
       </c>
       <c r="E98" s="6">
-        <v>2705851.29</v>
+        <v>3382228.33</v>
       </c>
       <c r="F98" s="6">
-        <v>132666508</v>
+        <v>146449943</v>
       </c>
       <c r="G98" s="7">
-        <v>64.180000000000007</v>
+        <v>97.2</v>
       </c>
       <c r="H98" s="7">
-        <v>3.18</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="11"/>
-      <c r="B99" s="11"/>
+      <c r="A99" s="13"/>
+      <c r="B99" s="13"/>
       <c r="C99" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D99" s="6">
-        <v>3411717</v>
+        <v>4145993</v>
       </c>
       <c r="E99" s="6">
-        <v>3337290.64</v>
+        <v>3888817.92</v>
       </c>
       <c r="F99" s="6">
-        <v>86258744</v>
+        <v>100794465</v>
       </c>
       <c r="G99" s="7">
-        <v>97.82</v>
+        <v>93.8</v>
       </c>
       <c r="H99" s="7">
-        <v>3.96</v>
+        <v>4.1100000000000003</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="11"/>
-      <c r="B100" s="11"/>
+      <c r="A100" s="13"/>
+      <c r="B100" s="13"/>
       <c r="C100" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D100" s="6">
-        <v>3754303.91</v>
+        <v>3363143.93</v>
       </c>
       <c r="E100" s="6">
-        <v>3689258.95</v>
+        <v>3264566.97</v>
       </c>
       <c r="F100" s="6">
-        <v>133489579</v>
+        <v>146557779</v>
       </c>
       <c r="G100" s="7">
-        <v>98.27</v>
+        <v>97.07</v>
       </c>
       <c r="H100" s="7">
-        <v>2.81</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="11"/>
-      <c r="B101" s="11"/>
+      <c r="A101" s="13"/>
+      <c r="B101" s="13"/>
       <c r="C101" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D101" s="6">
-        <v>687923</v>
+        <v>472036</v>
       </c>
       <c r="E101" s="6">
-        <v>659794.79</v>
+        <v>443463.49</v>
       </c>
       <c r="F101" s="6">
-        <v>24976504</v>
+        <v>24050107</v>
       </c>
       <c r="G101" s="7">
-        <v>95.91</v>
+        <v>93.95</v>
       </c>
       <c r="H101" s="7">
-        <v>2.75</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="11"/>
-      <c r="B102" s="11"/>
+      <c r="A102" s="13"/>
+      <c r="B102" s="13"/>
       <c r="C102" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D102" s="6">
-        <v>336369</v>
+        <v>294804</v>
       </c>
       <c r="E102" s="6">
-        <v>293270.84000000003</v>
+        <v>203661.85</v>
       </c>
       <c r="F102" s="6">
-        <v>26606017</v>
+        <v>28697176</v>
       </c>
       <c r="G102" s="7">
-        <v>87.19</v>
+        <v>69.08</v>
       </c>
       <c r="H102" s="7">
-        <v>1.26</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="11"/>
-      <c r="B103" s="11"/>
+      <c r="A103" s="13"/>
+      <c r="B103" s="13"/>
       <c r="C103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D103" s="6">
-        <v>852163</v>
+        <v>712320</v>
       </c>
       <c r="E103" s="6">
-        <v>820160.85</v>
+        <v>674604.49</v>
       </c>
       <c r="F103" s="6">
-        <v>23883679</v>
+        <v>23936185</v>
       </c>
       <c r="G103" s="7">
-        <v>96.24</v>
+        <v>94.71</v>
       </c>
       <c r="H103" s="7">
-        <v>3.57</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="11"/>
-      <c r="B104" s="11"/>
+      <c r="A104" s="13"/>
+      <c r="B104" s="13"/>
       <c r="C104" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D104" s="6">
-        <v>733703</v>
+        <v>459410</v>
       </c>
       <c r="E104" s="6">
-        <v>634256.85</v>
+        <v>406587.66</v>
       </c>
       <c r="F104" s="6">
-        <v>51585479</v>
+        <v>48303750</v>
       </c>
       <c r="G104" s="7">
-        <v>86.45</v>
+        <v>88.5</v>
       </c>
       <c r="H104" s="7">
-        <v>1.42</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="11"/>
-      <c r="B105" s="11"/>
+      <c r="A105" s="13"/>
+      <c r="B105" s="13"/>
       <c r="C105" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D105" s="6">
-        <v>200400</v>
+        <v>257041</v>
       </c>
       <c r="E105" s="6">
-        <v>192765.89</v>
+        <v>246175.58</v>
       </c>
       <c r="F105" s="6">
-        <v>27157860</v>
+        <v>28909064</v>
       </c>
       <c r="G105" s="7">
-        <v>96.19</v>
+        <v>95.77</v>
       </c>
       <c r="H105" s="7">
-        <v>0.74</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="11"/>
-      <c r="B106" s="11"/>
+      <c r="A106" s="13"/>
+      <c r="B106" s="13"/>
       <c r="C106" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D106" s="6">
-        <v>1398221</v>
+        <v>880102</v>
       </c>
       <c r="E106" s="6">
-        <v>1303060</v>
+        <v>764741.82</v>
       </c>
       <c r="F106" s="6">
-        <v>41620526</v>
+        <v>32980156</v>
       </c>
       <c r="G106" s="7">
-        <v>93.19</v>
+        <v>86.89</v>
       </c>
       <c r="H106" s="7">
-        <v>3.36</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="11"/>
-      <c r="B107" s="11"/>
+      <c r="A107" s="13"/>
+      <c r="B107" s="13"/>
       <c r="C107" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D107" s="6">
-        <v>327903</v>
+        <v>273577</v>
       </c>
       <c r="E107" s="6">
-        <v>312131.51</v>
+        <v>221544.2</v>
       </c>
       <c r="F107" s="6">
-        <v>33494627</v>
+        <v>29485097</v>
       </c>
       <c r="G107" s="7">
-        <v>95.19</v>
+        <v>80.98</v>
       </c>
       <c r="H107" s="7">
-        <v>0.98</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="11"/>
-      <c r="B108" s="11"/>
+      <c r="A108" s="13"/>
+      <c r="B108" s="13"/>
       <c r="C108" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D108" s="6">
-        <v>1478521</v>
+        <v>1220624</v>
       </c>
       <c r="E108" s="6">
-        <v>1410072.79</v>
+        <v>1176425.81</v>
       </c>
       <c r="F108" s="6">
-        <v>43432852</v>
+        <v>45792750</v>
       </c>
       <c r="G108" s="7">
-        <v>95.37</v>
+        <v>96.38</v>
       </c>
       <c r="H108" s="7">
-        <v>3.4</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="11"/>
-      <c r="B109" s="11"/>
+      <c r="A109" s="13"/>
+      <c r="B109" s="13"/>
       <c r="C109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D109" s="6">
-        <v>270627</v>
+        <v>509391</v>
       </c>
       <c r="E109" s="6">
-        <v>253831.31</v>
+        <v>486425.94</v>
       </c>
       <c r="F109" s="6">
-        <v>19128038</v>
+        <v>21741107</v>
       </c>
       <c r="G109" s="7">
-        <v>93.79</v>
+        <v>95.49</v>
       </c>
       <c r="H109" s="7">
-        <v>1.41</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="11"/>
-      <c r="B110" s="11"/>
+      <c r="A110" s="13"/>
+      <c r="B110" s="13"/>
       <c r="C110" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D110" s="6">
-        <v>459267</v>
+        <v>668150</v>
       </c>
       <c r="E110" s="6">
-        <v>450437.27</v>
+        <v>507781.33</v>
       </c>
       <c r="F110" s="6">
-        <v>23198571</v>
+        <v>24999598</v>
       </c>
       <c r="G110" s="7">
-        <v>98.08</v>
+        <v>76</v>
       </c>
       <c r="H110" s="7">
-        <v>1.98</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="11"/>
-      <c r="B111" s="11"/>
+      <c r="A111" s="13"/>
+      <c r="B111" s="13"/>
       <c r="C111" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D111" s="6">
-        <v>419097</v>
+        <v>470309</v>
       </c>
       <c r="E111" s="6">
-        <v>356074.63</v>
+        <v>452376.19</v>
       </c>
       <c r="F111" s="6">
-        <v>11242909</v>
+        <v>11099967</v>
       </c>
       <c r="G111" s="7">
-        <v>84.96</v>
+        <v>96.19</v>
       </c>
       <c r="H111" s="7">
-        <v>3.73</v>
+        <v>4.24</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="11"/>
-      <c r="B112" s="11"/>
+      <c r="A112" s="13"/>
+      <c r="B112" s="13"/>
       <c r="C112" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D112" s="6">
-        <v>1035578.32</v>
+        <v>493053</v>
       </c>
       <c r="E112" s="6">
-        <v>1021234.27</v>
+        <v>472754.55</v>
       </c>
       <c r="F112" s="6">
-        <v>20403209.100000001</v>
+        <v>20639320</v>
       </c>
       <c r="G112" s="7">
-        <v>98.61</v>
+        <v>95.88</v>
       </c>
       <c r="H112" s="7">
-        <v>5.08</v>
+        <v>2.39</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="11"/>
-      <c r="B113" s="11"/>
+      <c r="A113" s="13"/>
+      <c r="B113" s="13"/>
       <c r="C113" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D113" s="6">
-        <v>862504</v>
+        <v>1660207</v>
       </c>
       <c r="E113" s="6">
-        <v>827408.62</v>
+        <v>1607685.38</v>
       </c>
       <c r="F113" s="6">
-        <v>20362180</v>
+        <v>23532525</v>
       </c>
       <c r="G113" s="7">
-        <v>95.93</v>
+        <v>96.84</v>
       </c>
       <c r="H113" s="7">
-        <v>4.24</v>
+        <v>7.05</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="11"/>
-      <c r="B114" s="11"/>
+      <c r="A114" s="13"/>
+      <c r="B114" s="13"/>
       <c r="C114" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D114" s="6">
-        <v>500766</v>
+        <v>457869</v>
       </c>
       <c r="E114" s="6">
-        <v>441953.88</v>
+        <v>393605.44</v>
       </c>
       <c r="F114" s="6">
-        <v>14780748</v>
+        <v>15522510</v>
       </c>
       <c r="G114" s="7">
-        <v>88.26</v>
+        <v>85.96</v>
       </c>
       <c r="H114" s="7">
-        <v>3.39</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="11"/>
-      <c r="B115" s="11"/>
+      <c r="A115" s="13"/>
+      <c r="B115" s="13"/>
       <c r="C115" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D115" s="6">
-        <v>810755</v>
+        <v>667789</v>
       </c>
       <c r="E115" s="6">
-        <v>655439.4</v>
+        <v>541556.64</v>
       </c>
       <c r="F115" s="6">
-        <v>14642489</v>
+        <v>15397713</v>
       </c>
       <c r="G115" s="7">
-        <v>80.84</v>
+        <v>81.099999999999994</v>
       </c>
       <c r="H115" s="7">
-        <v>5.54</v>
+        <v>4.34</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="11"/>
-      <c r="B116" s="11"/>
+      <c r="A116" s="13"/>
+      <c r="B116" s="13"/>
       <c r="C116" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D116" s="6">
-        <v>432932</v>
+        <v>269378</v>
       </c>
       <c r="E116" s="6">
-        <v>428493.15</v>
+        <v>264314.05</v>
       </c>
       <c r="F116" s="6">
-        <v>4834299</v>
+        <v>5588904</v>
       </c>
       <c r="G116" s="7">
-        <v>98.97</v>
+        <v>98.12</v>
       </c>
       <c r="H116" s="7">
-        <v>8.9600000000000009</v>
+        <v>4.82</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="11"/>
-      <c r="B117" s="12" t="s">
+      <c r="A117" s="13"/>
+      <c r="B117" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C117" s="12"/>
+      <c r="C117" s="14"/>
       <c r="D117" s="6">
-        <v>39395743.520000003</v>
+        <v>38597475.119999997</v>
       </c>
       <c r="E117" s="6">
-        <v>36157581.43</v>
+        <v>36253899</v>
       </c>
       <c r="F117" s="6">
-        <v>1200590778.0999999</v>
+        <v>1267821520</v>
       </c>
       <c r="G117" s="7">
-        <v>91.78</v>
+        <v>93.93</v>
       </c>
       <c r="H117" s="7">
-        <v>3.28</v>
+        <v>3.04</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="6">
-        <v>3034166.46</v>
+        <v>3000740.14</v>
       </c>
       <c r="E118" s="6">
-        <v>2962167.17</v>
+        <v>2939594.4</v>
       </c>
       <c r="F118" s="6">
-        <v>162038957</v>
+        <v>163662023</v>
       </c>
       <c r="G118" s="7">
-        <v>97.63</v>
+        <v>97.96</v>
       </c>
       <c r="H118" s="7">
-        <v>1.87</v>
+        <v>1.83</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="11"/>
-      <c r="B119" s="11"/>
+      <c r="A119" s="13"/>
+      <c r="B119" s="13"/>
       <c r="C119" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D119" s="6">
-        <v>7147038.7400000002</v>
+        <v>7780103.0800000001</v>
       </c>
       <c r="E119" s="6">
-        <v>6609167.3899999997</v>
+        <v>7283981.6900000004</v>
       </c>
       <c r="F119" s="6">
-        <v>174196885.56</v>
+        <v>168652957</v>
       </c>
       <c r="G119" s="7">
-        <v>92.47</v>
+        <v>93.62</v>
       </c>
       <c r="H119" s="7">
-        <v>4.0999999999999996</v>
+        <v>4.6100000000000003</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="11"/>
-      <c r="B120" s="11"/>
+      <c r="A120" s="13"/>
+      <c r="B120" s="13"/>
       <c r="C120" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D120" s="6">
-        <v>5424550</v>
+        <v>6426226.1100000003</v>
       </c>
       <c r="E120" s="6">
-        <v>5183885.8099999996</v>
+        <v>6141218.4299999997</v>
       </c>
       <c r="F120" s="6">
-        <v>110054384</v>
+        <v>114510980</v>
       </c>
       <c r="G120" s="7">
         <v>95.56</v>
       </c>
       <c r="H120" s="7">
-        <v>4.93</v>
+        <v>5.61</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="11"/>
-      <c r="B121" s="11"/>
+      <c r="A121" s="13"/>
+      <c r="B121" s="13"/>
       <c r="C121" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D121" s="6">
-        <v>4340204.5</v>
+        <v>4215923.96</v>
       </c>
       <c r="E121" s="6">
-        <v>4172499.85</v>
+        <v>2705851.29</v>
       </c>
       <c r="F121" s="6">
-        <v>139156602</v>
+        <v>132666508</v>
       </c>
       <c r="G121" s="7">
-        <v>96.14</v>
+        <v>64.180000000000007</v>
       </c>
       <c r="H121" s="7">
-        <v>3.12</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="11"/>
-      <c r="B122" s="11"/>
+      <c r="A122" s="13"/>
+      <c r="B122" s="13"/>
       <c r="C122" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D122" s="6">
-        <v>3661481</v>
+        <v>3411717</v>
       </c>
       <c r="E122" s="6">
-        <v>3588604.31</v>
+        <v>3337290.64</v>
       </c>
       <c r="F122" s="6">
-        <v>84857087</v>
+        <v>86258744</v>
       </c>
       <c r="G122" s="7">
-        <v>98.01</v>
+        <v>97.82</v>
       </c>
       <c r="H122" s="7">
-        <v>4.3099999999999996</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="11"/>
-      <c r="B123" s="11"/>
+      <c r="A123" s="13"/>
+      <c r="B123" s="13"/>
       <c r="C123" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D123" s="6">
-        <v>3149793.59</v>
+        <v>3754303.91</v>
       </c>
       <c r="E123" s="6">
-        <v>3093008.65</v>
+        <v>3689258.95</v>
       </c>
       <c r="F123" s="6">
-        <v>129165402</v>
+        <v>133489579</v>
       </c>
       <c r="G123" s="7">
-        <v>98.2</v>
+        <v>98.27</v>
       </c>
       <c r="H123" s="7">
-        <v>2.44</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A124" s="11"/>
-      <c r="B124" s="11"/>
+      <c r="A124" s="13"/>
+      <c r="B124" s="13"/>
       <c r="C124" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D124" s="6">
-        <v>505660</v>
+        <v>687923</v>
       </c>
       <c r="E124" s="6">
-        <v>487337.6</v>
+        <v>659794.79</v>
       </c>
       <c r="F124" s="6">
-        <v>23128108</v>
+        <v>24976504</v>
       </c>
       <c r="G124" s="7">
-        <v>96.38</v>
+        <v>95.91</v>
       </c>
       <c r="H124" s="7">
-        <v>2.19</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="11"/>
-      <c r="B125" s="11"/>
+      <c r="A125" s="13"/>
+      <c r="B125" s="13"/>
       <c r="C125" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D125" s="6">
-        <v>446112</v>
+        <v>336369</v>
       </c>
       <c r="E125" s="6">
-        <v>414706.51</v>
+        <v>293270.84000000003</v>
       </c>
       <c r="F125" s="6">
-        <v>23622170</v>
+        <v>26606017</v>
       </c>
       <c r="G125" s="7">
-        <v>92.96</v>
+        <v>87.19</v>
       </c>
       <c r="H125" s="7">
-        <v>1.89</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="11"/>
-      <c r="B126" s="11"/>
+      <c r="A126" s="13"/>
+      <c r="B126" s="13"/>
       <c r="C126" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D126" s="6">
-        <v>716034.8</v>
+        <v>852163</v>
       </c>
       <c r="E126" s="6">
-        <v>677843.05</v>
+        <v>820160.85</v>
       </c>
       <c r="F126" s="6">
-        <v>22831168</v>
+        <v>23883679</v>
       </c>
       <c r="G126" s="7">
-        <v>94.67</v>
+        <v>96.24</v>
       </c>
       <c r="H126" s="7">
-        <v>3.14</v>
+        <v>3.57</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="11"/>
-      <c r="B127" s="11"/>
+      <c r="A127" s="13"/>
+      <c r="B127" s="13"/>
       <c r="C127" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D127" s="6">
-        <v>494381</v>
+        <v>733703</v>
       </c>
       <c r="E127" s="6">
-        <v>447162.49</v>
+        <v>634256.85</v>
       </c>
       <c r="F127" s="6">
-        <v>43957173</v>
+        <v>51585479</v>
       </c>
       <c r="G127" s="7">
-        <v>90.45</v>
+        <v>86.45</v>
       </c>
       <c r="H127" s="7">
-        <v>1.1200000000000001</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="11"/>
-      <c r="B128" s="11"/>
+      <c r="A128" s="13"/>
+      <c r="B128" s="13"/>
       <c r="C128" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D128" s="6">
-        <v>242877</v>
+        <v>200400</v>
       </c>
       <c r="E128" s="6">
-        <v>229027.06</v>
+        <v>192765.89</v>
       </c>
       <c r="F128" s="6">
-        <v>28612582</v>
+        <v>27157860</v>
       </c>
       <c r="G128" s="7">
-        <v>94.3</v>
+        <v>96.19</v>
       </c>
       <c r="H128" s="7">
-        <v>0.85</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A129" s="11"/>
-      <c r="B129" s="11"/>
+      <c r="A129" s="13"/>
+      <c r="B129" s="13"/>
       <c r="C129" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D129" s="6">
-        <v>524803</v>
+        <v>1398221</v>
       </c>
       <c r="E129" s="6">
-        <v>448327.89</v>
+        <v>1303060</v>
       </c>
       <c r="F129" s="6">
-        <v>31575367</v>
+        <v>41620526</v>
       </c>
       <c r="G129" s="7">
-        <v>85.43</v>
+        <v>93.19</v>
       </c>
       <c r="H129" s="7">
-        <v>1.66</v>
+        <v>3.36</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="11"/>
-      <c r="B130" s="11"/>
+      <c r="A130" s="13"/>
+      <c r="B130" s="13"/>
       <c r="C130" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D130" s="6">
-        <v>272765</v>
+        <v>327903</v>
       </c>
       <c r="E130" s="6">
-        <v>231229.76</v>
+        <v>312131.51</v>
       </c>
       <c r="F130" s="6">
-        <v>31694945</v>
+        <v>33494627</v>
       </c>
       <c r="G130" s="7">
-        <v>84.77</v>
+        <v>95.19</v>
       </c>
       <c r="H130" s="7">
-        <v>0.86</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="11"/>
-      <c r="B131" s="11"/>
+      <c r="A131" s="13"/>
+      <c r="B131" s="13"/>
       <c r="C131" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D131" s="6">
-        <v>1174065</v>
+        <v>1478521</v>
       </c>
       <c r="E131" s="6">
-        <v>1135037.71</v>
+        <v>1410072.79</v>
       </c>
       <c r="F131" s="6">
-        <v>41840146</v>
+        <v>43432852</v>
       </c>
       <c r="G131" s="7">
-        <v>96.68</v>
+        <v>95.37</v>
       </c>
       <c r="H131" s="7">
-        <v>2.81</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="11"/>
-      <c r="B132" s="11"/>
+      <c r="A132" s="13"/>
+      <c r="B132" s="13"/>
       <c r="C132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D132" s="6">
-        <v>292325</v>
+        <v>270627</v>
       </c>
       <c r="E132" s="6">
-        <v>278441.23</v>
+        <v>253831.31</v>
       </c>
       <c r="F132" s="6">
-        <v>22513694</v>
+        <v>19128038</v>
       </c>
       <c r="G132" s="7">
-        <v>95.25</v>
+        <v>93.79</v>
       </c>
       <c r="H132" s="7">
-        <v>1.3</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A133" s="11"/>
-      <c r="B133" s="11"/>
+      <c r="A133" s="13"/>
+      <c r="B133" s="13"/>
       <c r="C133" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D133" s="6">
-        <v>322972</v>
+        <v>459267</v>
       </c>
       <c r="E133" s="6">
-        <v>304214.03000000003</v>
+        <v>450437.27</v>
       </c>
       <c r="F133" s="6">
-        <v>22863889</v>
+        <v>23198571</v>
       </c>
       <c r="G133" s="7">
-        <v>94.19</v>
+        <v>98.08</v>
       </c>
       <c r="H133" s="7">
-        <v>1.41</v>
+        <v>1.98</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="11"/>
-      <c r="B134" s="11"/>
+      <c r="A134" s="13"/>
+      <c r="B134" s="13"/>
       <c r="C134" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D134" s="6">
-        <v>341327</v>
+        <v>419097</v>
       </c>
       <c r="E134" s="6">
-        <v>280629.2</v>
+        <v>356074.63</v>
       </c>
       <c r="F134" s="6">
-        <v>10382074</v>
+        <v>11242909</v>
       </c>
       <c r="G134" s="7">
-        <v>82.22</v>
+        <v>84.96</v>
       </c>
       <c r="H134" s="7">
-        <v>3.29</v>
+        <v>3.73</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="11"/>
-      <c r="B135" s="11"/>
+      <c r="A135" s="13"/>
+      <c r="B135" s="13"/>
       <c r="C135" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D135" s="6">
-        <v>346446.62</v>
+        <v>1035578.32</v>
       </c>
       <c r="E135" s="6">
-        <v>330196.87</v>
+        <v>1021234.27</v>
       </c>
       <c r="F135" s="6">
-        <v>18903622</v>
+        <v>20403209.100000001</v>
       </c>
       <c r="G135" s="7">
-        <v>95.31</v>
+        <v>98.61</v>
       </c>
       <c r="H135" s="7">
-        <v>1.83</v>
+        <v>5.08</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="11"/>
-      <c r="B136" s="11"/>
+      <c r="A136" s="13"/>
+      <c r="B136" s="13"/>
       <c r="C136" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D136" s="6">
-        <v>636317</v>
+        <v>862504</v>
       </c>
       <c r="E136" s="6">
-        <v>587033.05000000005</v>
+        <v>827408.62</v>
       </c>
       <c r="F136" s="6">
-        <v>20386100</v>
+        <v>20362180</v>
       </c>
       <c r="G136" s="7">
-        <v>92.25</v>
+        <v>95.93</v>
       </c>
       <c r="H136" s="7">
-        <v>3.12</v>
+        <v>4.24</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A137" s="11"/>
-      <c r="B137" s="11"/>
+      <c r="A137" s="13"/>
+      <c r="B137" s="13"/>
       <c r="C137" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D137" s="6">
-        <v>356202</v>
+        <v>500766</v>
       </c>
       <c r="E137" s="6">
-        <v>331220.61</v>
+        <v>441953.88</v>
       </c>
       <c r="F137" s="6">
-        <v>15065894</v>
+        <v>14780748</v>
       </c>
       <c r="G137" s="7">
-        <v>92.99</v>
+        <v>88.26</v>
       </c>
       <c r="H137" s="7">
-        <v>2.36</v>
+        <v>3.39</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="11"/>
-      <c r="B138" s="11"/>
+      <c r="A138" s="13"/>
+      <c r="B138" s="13"/>
       <c r="C138" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D138" s="6">
-        <v>760743</v>
+        <v>810755</v>
       </c>
       <c r="E138" s="6">
-        <v>693595.93</v>
+        <v>655439.4</v>
       </c>
       <c r="F138" s="6">
-        <v>14397967</v>
+        <v>14642489</v>
       </c>
       <c r="G138" s="7">
-        <v>91.17</v>
+        <v>80.84</v>
       </c>
       <c r="H138" s="7">
-        <v>5.28</v>
+        <v>5.54</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="11"/>
-      <c r="B139" s="11"/>
+      <c r="A139" s="13"/>
+      <c r="B139" s="13"/>
       <c r="C139" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D139" s="6">
-        <v>147887</v>
+        <v>432932</v>
       </c>
       <c r="E139" s="6">
-        <v>138393.45000000001</v>
+        <v>428493.15</v>
       </c>
       <c r="F139" s="6">
-        <v>4212645</v>
+        <v>4834299</v>
       </c>
       <c r="G139" s="7">
-        <v>93.58</v>
+        <v>98.97</v>
       </c>
       <c r="H139" s="7">
-        <v>3.51</v>
+        <v>8.9600000000000009</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A140" s="11"/>
-      <c r="B140" s="12" t="s">
+      <c r="A140" s="13"/>
+      <c r="B140" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C140" s="12"/>
+      <c r="C140" s="14"/>
       <c r="D140" s="6">
-        <v>34338151.710000001</v>
+        <v>39395743.520000003</v>
       </c>
       <c r="E140" s="6">
-        <v>32623729.620000001</v>
+        <v>36157581.43</v>
       </c>
       <c r="F140" s="6">
-        <v>1175456861.5599999</v>
+        <v>1200590778.0999999</v>
       </c>
       <c r="G140" s="7">
-        <v>95.01</v>
+        <v>91.78</v>
       </c>
       <c r="H140" s="7">
-        <v>2.92</v>
+        <v>3.28</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="6">
-        <v>2772404.04</v>
+        <v>3034166.46</v>
       </c>
       <c r="E141" s="6">
-        <v>2630884.4300000002</v>
+        <v>2962167.17</v>
       </c>
       <c r="F141" s="6">
-        <v>156317363</v>
+        <v>162038957</v>
       </c>
       <c r="G141" s="7">
-        <v>94.9</v>
+        <v>97.63</v>
       </c>
       <c r="H141" s="7">
-        <v>1.77</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="11"/>
-      <c r="B142" s="11"/>
+      <c r="A142" s="13"/>
+      <c r="B142" s="13"/>
       <c r="C142" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D142" s="6">
-        <v>14199385.109999999</v>
+        <v>7147038.7400000002</v>
       </c>
       <c r="E142" s="6">
-        <v>12251837.24</v>
+        <v>6609167.3899999997</v>
       </c>
       <c r="F142" s="6">
-        <v>170868096.88999999</v>
+        <v>174196885.56</v>
       </c>
       <c r="G142" s="7">
-        <v>86.28</v>
+        <v>92.47</v>
       </c>
       <c r="H142" s="7">
-        <v>8.31</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A143" s="11"/>
-      <c r="B143" s="11"/>
+      <c r="A143" s="13"/>
+      <c r="B143" s="13"/>
       <c r="C143" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D143" s="6">
-        <v>3993171.2</v>
+        <v>5424550</v>
       </c>
       <c r="E143" s="6">
-        <v>3794959.55</v>
+        <v>5183885.8099999996</v>
       </c>
       <c r="F143" s="6">
-        <v>102234389.34</v>
+        <v>110054384</v>
       </c>
       <c r="G143" s="7">
-        <v>95.04</v>
+        <v>95.56</v>
       </c>
       <c r="H143" s="7">
-        <v>3.91</v>
+        <v>4.93</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="11"/>
-      <c r="B144" s="11"/>
+      <c r="A144" s="13"/>
+      <c r="B144" s="13"/>
       <c r="C144" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D144" s="6">
-        <v>2841059.75</v>
+        <v>4340204.5</v>
       </c>
       <c r="E144" s="6">
-        <v>2726438.68</v>
+        <v>4172499.85</v>
       </c>
       <c r="F144" s="6">
-        <v>130218323</v>
+        <v>139156602</v>
       </c>
       <c r="G144" s="7">
-        <v>95.97</v>
+        <v>96.14</v>
       </c>
       <c r="H144" s="7">
-        <v>2.1800000000000002</v>
+        <v>3.12</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="11"/>
-      <c r="B145" s="11"/>
+      <c r="A145" s="13"/>
+      <c r="B145" s="13"/>
       <c r="C145" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D145" s="6">
-        <v>4293570</v>
+        <v>3661481</v>
       </c>
       <c r="E145" s="6">
-        <v>3989927.8</v>
+        <v>3588604.31</v>
       </c>
       <c r="F145" s="6">
-        <v>79849723</v>
+        <v>84857087</v>
       </c>
       <c r="G145" s="7">
-        <v>92.93</v>
+        <v>98.01</v>
       </c>
       <c r="H145" s="7">
-        <v>5.38</v>
+        <v>4.3099999999999996</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="11"/>
-      <c r="B146" s="11"/>
+      <c r="A146" s="13"/>
+      <c r="B146" s="13"/>
       <c r="C146" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D146" s="6">
-        <v>2400960.12</v>
+        <v>3149793.59</v>
       </c>
       <c r="E146" s="6">
-        <v>2345859.44</v>
+        <v>3093008.65</v>
       </c>
       <c r="F146" s="6">
-        <v>128799990</v>
+        <v>129165402</v>
       </c>
       <c r="G146" s="7">
-        <v>97.71</v>
+        <v>98.2</v>
       </c>
       <c r="H146" s="7">
-        <v>1.86</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="11"/>
-      <c r="B147" s="11"/>
+      <c r="A147" s="13"/>
+      <c r="B147" s="13"/>
       <c r="C147" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D147" s="6">
-        <v>585810</v>
+        <v>505660</v>
       </c>
       <c r="E147" s="6">
-        <v>551147.19999999995</v>
+        <v>487337.6</v>
       </c>
       <c r="F147" s="6">
-        <v>20965192</v>
+        <v>23128108</v>
       </c>
       <c r="G147" s="7">
-        <v>94.08</v>
+        <v>96.38</v>
       </c>
       <c r="H147" s="7">
-        <v>2.79</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="11"/>
-      <c r="B148" s="11"/>
+      <c r="A148" s="13"/>
+      <c r="B148" s="13"/>
       <c r="C148" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D148" s="6">
-        <v>311346</v>
+        <v>446112</v>
       </c>
       <c r="E148" s="6">
-        <v>256204.24</v>
+        <v>414706.51</v>
       </c>
       <c r="F148" s="6">
-        <v>23363312</v>
+        <v>23622170</v>
       </c>
       <c r="G148" s="7">
-        <v>82.29</v>
+        <v>92.96</v>
       </c>
       <c r="H148" s="7">
-        <v>1.33</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="11"/>
-      <c r="B149" s="11"/>
+      <c r="A149" s="13"/>
+      <c r="B149" s="13"/>
       <c r="C149" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D149" s="6">
-        <v>652989</v>
+        <v>716034.8</v>
       </c>
       <c r="E149" s="6">
-        <v>623692.03</v>
+        <v>677843.05</v>
       </c>
       <c r="F149" s="6">
-        <v>21927280</v>
+        <v>22831168</v>
       </c>
       <c r="G149" s="7">
-        <v>95.51</v>
+        <v>94.67</v>
       </c>
       <c r="H149" s="7">
-        <v>2.98</v>
+        <v>3.14</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="11"/>
-      <c r="B150" s="11"/>
+      <c r="A150" s="13"/>
+      <c r="B150" s="13"/>
       <c r="C150" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D150" s="6">
-        <v>334658</v>
+        <v>494381</v>
       </c>
       <c r="E150" s="6">
-        <v>291562.27</v>
+        <v>447162.49</v>
       </c>
       <c r="F150" s="6">
-        <v>43274696</v>
+        <v>43957173</v>
       </c>
       <c r="G150" s="7">
-        <v>87.12</v>
+        <v>90.45</v>
       </c>
       <c r="H150" s="7">
-        <v>0.77</v>
+        <v>1.1200000000000001</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="11"/>
-      <c r="B151" s="11"/>
+      <c r="A151" s="13"/>
+      <c r="B151" s="13"/>
       <c r="C151" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D151" s="6">
-        <v>244911</v>
+        <v>242877</v>
       </c>
       <c r="E151" s="6">
-        <v>232202.77</v>
+        <v>229027.06</v>
       </c>
       <c r="F151" s="6">
-        <v>22948016</v>
+        <v>28612582</v>
       </c>
       <c r="G151" s="7">
-        <v>94.81</v>
+        <v>94.3</v>
       </c>
       <c r="H151" s="7">
-        <v>1.07</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="11"/>
-      <c r="B152" s="11"/>
+      <c r="A152" s="13"/>
+      <c r="B152" s="13"/>
       <c r="C152" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D152" s="6">
-        <v>996436</v>
+        <v>524803</v>
       </c>
       <c r="E152" s="6">
-        <v>890603.17</v>
+        <v>448327.89</v>
       </c>
       <c r="F152" s="6">
-        <v>30383413</v>
+        <v>31575367</v>
       </c>
       <c r="G152" s="7">
-        <v>89.38</v>
+        <v>85.43</v>
       </c>
       <c r="H152" s="7">
-        <v>3.28</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="11"/>
-      <c r="B153" s="11"/>
+      <c r="A153" s="13"/>
+      <c r="B153" s="13"/>
       <c r="C153" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D153" s="6">
-        <v>368669</v>
+        <v>272765</v>
       </c>
       <c r="E153" s="6">
-        <v>342239.81</v>
+        <v>231229.76</v>
       </c>
       <c r="F153" s="6">
-        <v>26289790</v>
+        <v>31694945</v>
       </c>
       <c r="G153" s="7">
-        <v>92.83</v>
+        <v>84.77</v>
       </c>
       <c r="H153" s="7">
-        <v>1.4</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="11"/>
-      <c r="B154" s="11"/>
+      <c r="A154" s="13"/>
+      <c r="B154" s="13"/>
       <c r="C154" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D154" s="6">
-        <v>809447</v>
+        <v>1174065</v>
       </c>
       <c r="E154" s="6">
-        <v>769215.94</v>
+        <v>1135037.71</v>
       </c>
       <c r="F154" s="6">
-        <v>35643251</v>
+        <v>41840146</v>
       </c>
       <c r="G154" s="7">
-        <v>95.03</v>
+        <v>96.68</v>
       </c>
       <c r="H154" s="7">
-        <v>2.27</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="11"/>
-      <c r="B155" s="11"/>
+      <c r="A155" s="13"/>
+      <c r="B155" s="13"/>
       <c r="C155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D155" s="6">
-        <v>303278</v>
+        <v>292325</v>
       </c>
       <c r="E155" s="6">
-        <v>271649.15000000002</v>
+        <v>278441.23</v>
       </c>
       <c r="F155" s="6">
-        <v>20486726</v>
+        <v>22513694</v>
       </c>
       <c r="G155" s="7">
-        <v>89.57</v>
+        <v>95.25</v>
       </c>
       <c r="H155" s="7">
-        <v>1.48</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A156" s="11"/>
-      <c r="B156" s="11"/>
+      <c r="A156" s="13"/>
+      <c r="B156" s="13"/>
       <c r="C156" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D156" s="6">
-        <v>356973</v>
+        <v>322972</v>
       </c>
       <c r="E156" s="6">
-        <v>340168.78</v>
+        <v>304214.03000000003</v>
       </c>
       <c r="F156" s="6">
-        <v>19714665</v>
+        <v>22863889</v>
       </c>
       <c r="G156" s="7">
-        <v>95.29</v>
+        <v>94.19</v>
       </c>
       <c r="H156" s="7">
-        <v>1.81</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="11"/>
-      <c r="B157" s="11"/>
+      <c r="A157" s="13"/>
+      <c r="B157" s="13"/>
       <c r="C157" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D157" s="6">
-        <v>316947</v>
+        <v>341327</v>
       </c>
       <c r="E157" s="6">
-        <v>246090.87</v>
+        <v>280629.2</v>
       </c>
       <c r="F157" s="6">
-        <v>9077569</v>
+        <v>10382074</v>
       </c>
       <c r="G157" s="7">
-        <v>77.64</v>
+        <v>82.22</v>
       </c>
       <c r="H157" s="7">
-        <v>3.49</v>
+        <v>3.29</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="11"/>
-      <c r="B158" s="11"/>
+      <c r="A158" s="13"/>
+      <c r="B158" s="13"/>
       <c r="C158" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D158" s="6">
-        <v>313888.09999999998</v>
+        <v>346446.62</v>
       </c>
       <c r="E158" s="6">
-        <v>295225.18</v>
+        <v>330196.87</v>
       </c>
       <c r="F158" s="6">
-        <v>17804683.219999999</v>
+        <v>18903622</v>
       </c>
       <c r="G158" s="7">
-        <v>94.05</v>
+        <v>95.31</v>
       </c>
       <c r="H158" s="7">
-        <v>1.76</v>
+        <v>1.83</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="11"/>
-      <c r="B159" s="11"/>
+      <c r="A159" s="13"/>
+      <c r="B159" s="13"/>
       <c r="C159" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D159" s="6">
-        <v>498324</v>
+        <v>636317</v>
       </c>
       <c r="E159" s="6">
-        <v>444974.76</v>
+        <v>587033.05000000005</v>
       </c>
       <c r="F159" s="6">
-        <v>19998225</v>
+        <v>20386100</v>
       </c>
       <c r="G159" s="7">
-        <v>89.29</v>
+        <v>92.25</v>
       </c>
       <c r="H159" s="7">
-        <v>2.4900000000000002</v>
+        <v>3.12</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="11"/>
-      <c r="B160" s="11"/>
+      <c r="A160" s="13"/>
+      <c r="B160" s="13"/>
       <c r="C160" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D160" s="6">
-        <v>434933</v>
+        <v>356202</v>
       </c>
       <c r="E160" s="6">
-        <v>386784.14</v>
+        <v>331220.61</v>
       </c>
       <c r="F160" s="6">
-        <v>13173089</v>
+        <v>15065894</v>
       </c>
       <c r="G160" s="7">
-        <v>88.93</v>
+        <v>92.99</v>
       </c>
       <c r="H160" s="7">
-        <v>3.3</v>
+        <v>2.36</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="11"/>
-      <c r="B161" s="11"/>
+      <c r="A161" s="13"/>
+      <c r="B161" s="13"/>
       <c r="C161" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D161" s="6">
-        <v>795026</v>
+        <v>760743</v>
       </c>
       <c r="E161" s="6">
-        <v>754473.2</v>
+        <v>693595.93</v>
       </c>
       <c r="F161" s="6">
-        <v>14234148</v>
+        <v>14397967</v>
       </c>
       <c r="G161" s="7">
-        <v>94.9</v>
+        <v>91.17</v>
       </c>
       <c r="H161" s="7">
-        <v>5.59</v>
+        <v>5.28</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A162" s="11"/>
-      <c r="B162" s="11"/>
+      <c r="A162" s="13"/>
+      <c r="B162" s="13"/>
       <c r="C162" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D162" s="6">
-        <v>145048</v>
+        <v>147887</v>
       </c>
       <c r="E162" s="6">
-        <v>133975.63</v>
+        <v>138393.45000000001</v>
       </c>
       <c r="F162" s="6">
-        <v>3590527</v>
+        <v>4212645</v>
       </c>
       <c r="G162" s="7">
-        <v>92.37</v>
+        <v>93.58</v>
       </c>
       <c r="H162" s="7">
-        <v>4.04</v>
+        <v>3.51</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="11"/>
-      <c r="B163" s="12" t="s">
+      <c r="A163" s="13"/>
+      <c r="B163" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C163" s="12"/>
+      <c r="C163" s="14"/>
       <c r="D163" s="6">
-        <v>37969233.32</v>
+        <v>34338151.710000001</v>
       </c>
       <c r="E163" s="6">
-        <v>34570116.299999997</v>
+        <v>32623729.620000001</v>
       </c>
       <c r="F163" s="6">
-        <v>1111162467.45</v>
+        <v>1175456861.5599999</v>
       </c>
       <c r="G163" s="7">
-        <v>91.05</v>
+        <v>95.01</v>
       </c>
       <c r="H163" s="7">
-        <v>3.42</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="6">
-        <v>2775297.54</v>
+        <v>2772404.04</v>
       </c>
       <c r="E164" s="6">
-        <v>2622687.4</v>
+        <v>2630884.4300000002</v>
       </c>
       <c r="F164" s="6">
-        <v>161187800</v>
+        <v>156317363</v>
       </c>
       <c r="G164" s="7">
-        <v>94.5</v>
+        <v>94.9</v>
       </c>
       <c r="H164" s="7">
-        <v>1.72</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="11"/>
-      <c r="B165" s="11"/>
+      <c r="A165" s="13"/>
+      <c r="B165" s="13"/>
       <c r="C165" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="6">
-        <v>10781838.539999999</v>
+        <v>14199385.109999999</v>
       </c>
       <c r="E165" s="6">
-        <v>10156133</v>
+        <v>12251837.24</v>
       </c>
       <c r="F165" s="6">
-        <v>163008473.63</v>
+        <v>170868096.88999999</v>
       </c>
       <c r="G165" s="7">
-        <v>94.2</v>
+        <v>86.28</v>
       </c>
       <c r="H165" s="7">
-        <v>6.61</v>
+        <v>8.31</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A166" s="11"/>
-      <c r="B166" s="11"/>
+      <c r="A166" s="13"/>
+      <c r="B166" s="13"/>
       <c r="C166" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D166" s="6">
-        <v>3492650</v>
+        <v>3993171.2</v>
       </c>
       <c r="E166" s="6">
-        <v>3209419.47</v>
+        <v>3794959.55</v>
       </c>
       <c r="F166" s="6">
-        <v>94750765</v>
+        <v>102234389.34</v>
       </c>
       <c r="G166" s="7">
-        <v>91.89</v>
+        <v>95.04</v>
       </c>
       <c r="H166" s="7">
-        <v>3.69</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A167" s="11"/>
-      <c r="B167" s="11"/>
+      <c r="A167" s="13"/>
+      <c r="B167" s="13"/>
       <c r="C167" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D167" s="6">
-        <v>3287078.27</v>
+        <v>2841059.75</v>
       </c>
       <c r="E167" s="6">
-        <v>3115911.78</v>
+        <v>2726438.68</v>
       </c>
       <c r="F167" s="6">
-        <v>131054168</v>
+        <v>130218323</v>
       </c>
       <c r="G167" s="7">
-        <v>94.79</v>
+        <v>95.97</v>
       </c>
       <c r="H167" s="7">
-        <v>2.5099999999999998</v>
+        <v>2.1800000000000002</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A168" s="11"/>
-      <c r="B168" s="11"/>
+      <c r="A168" s="13"/>
+      <c r="B168" s="13"/>
       <c r="C168" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D168" s="6">
-        <v>2214395</v>
+        <v>4293570</v>
       </c>
       <c r="E168" s="6">
-        <v>2066524.9</v>
+        <v>3989927.8</v>
       </c>
       <c r="F168" s="6">
-        <v>77210807</v>
+        <v>79849723</v>
       </c>
       <c r="G168" s="7">
-        <v>93.32</v>
+        <v>92.93</v>
       </c>
       <c r="H168" s="7">
-        <v>2.87</v>
+        <v>5.38</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="11"/>
-      <c r="B169" s="11"/>
+      <c r="A169" s="13"/>
+      <c r="B169" s="13"/>
       <c r="C169" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D169" s="6">
-        <v>2374027.6800000002</v>
+        <v>2400960.12</v>
       </c>
       <c r="E169" s="6">
-        <v>2306817.63</v>
+        <v>2345859.44</v>
       </c>
       <c r="F169" s="6">
-        <v>120354493</v>
+        <v>128799990</v>
       </c>
       <c r="G169" s="7">
-        <v>97.17</v>
+        <v>97.71</v>
       </c>
       <c r="H169" s="7">
-        <v>1.97</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="11"/>
-      <c r="B170" s="11"/>
+      <c r="A170" s="13"/>
+      <c r="B170" s="13"/>
       <c r="C170" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D170" s="6">
-        <v>573567</v>
+        <v>585810</v>
       </c>
       <c r="E170" s="6">
-        <v>477047.21</v>
+        <v>551147.19999999995</v>
       </c>
       <c r="F170" s="6">
-        <v>22522168</v>
+        <v>20965192</v>
       </c>
       <c r="G170" s="7">
-        <v>83.17</v>
+        <v>94.08</v>
       </c>
       <c r="H170" s="7">
-        <v>2.5499999999999998</v>
+        <v>2.79</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="11"/>
-      <c r="B171" s="11"/>
+      <c r="A171" s="13"/>
+      <c r="B171" s="13"/>
       <c r="C171" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D171" s="6">
-        <v>364158</v>
+        <v>311346</v>
       </c>
       <c r="E171" s="6">
-        <v>298446.56</v>
+        <v>256204.24</v>
       </c>
       <c r="F171" s="6">
-        <v>25606803</v>
+        <v>23363312</v>
       </c>
       <c r="G171" s="7">
-        <v>81.96</v>
+        <v>82.29</v>
       </c>
       <c r="H171" s="7">
-        <v>1.42</v>
+        <v>1.33</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="11"/>
-      <c r="B172" s="11"/>
+      <c r="A172" s="13"/>
+      <c r="B172" s="13"/>
       <c r="C172" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D172" s="6">
-        <v>617396.76</v>
+        <v>652989</v>
       </c>
       <c r="E172" s="6">
-        <v>568501.02</v>
+        <v>623692.03</v>
       </c>
       <c r="F172" s="6">
-        <v>20151415</v>
+        <v>21927280</v>
       </c>
       <c r="G172" s="7">
-        <v>92.08</v>
+        <v>95.51</v>
       </c>
       <c r="H172" s="7">
-        <v>3.06</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A173" s="11"/>
-      <c r="B173" s="11"/>
+      <c r="A173" s="13"/>
+      <c r="B173" s="13"/>
       <c r="C173" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D173" s="6">
-        <v>390582</v>
+        <v>334658</v>
       </c>
       <c r="E173" s="6">
-        <v>349274.62</v>
+        <v>291562.27</v>
       </c>
       <c r="F173" s="6">
-        <v>43260718</v>
+        <v>43274696</v>
       </c>
       <c r="G173" s="7">
-        <v>89.42</v>
+        <v>87.12</v>
       </c>
       <c r="H173" s="7">
-        <v>0.9</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A174" s="11"/>
-      <c r="B174" s="11"/>
+      <c r="A174" s="13"/>
+      <c r="B174" s="13"/>
       <c r="C174" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D174" s="6">
-        <v>262901</v>
+        <v>244911</v>
       </c>
       <c r="E174" s="6">
-        <v>253809.33</v>
+        <v>232202.77</v>
       </c>
       <c r="F174" s="6">
-        <v>23550190</v>
+        <v>22948016</v>
       </c>
       <c r="G174" s="7">
-        <v>96.54</v>
+        <v>94.81</v>
       </c>
       <c r="H174" s="7">
-        <v>1.1200000000000001</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A175" s="11"/>
-      <c r="B175" s="11"/>
+      <c r="A175" s="13"/>
+      <c r="B175" s="13"/>
       <c r="C175" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D175" s="6">
-        <v>551529</v>
+        <v>996436</v>
       </c>
       <c r="E175" s="6">
-        <v>354122.1</v>
+        <v>890603.17</v>
       </c>
       <c r="F175" s="6">
-        <v>29706355</v>
+        <v>30383413</v>
       </c>
       <c r="G175" s="7">
-        <v>64.209999999999994</v>
+        <v>89.38</v>
       </c>
       <c r="H175" s="7">
-        <v>1.86</v>
+        <v>3.28</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="11"/>
-      <c r="B176" s="11"/>
+      <c r="A176" s="13"/>
+      <c r="B176" s="13"/>
       <c r="C176" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D176" s="6">
-        <v>291763</v>
+        <v>368669</v>
       </c>
       <c r="E176" s="6">
-        <v>222328.34</v>
+        <v>342239.81</v>
       </c>
       <c r="F176" s="6">
-        <v>25571986</v>
+        <v>26289790</v>
       </c>
       <c r="G176" s="7">
-        <v>76.2</v>
+        <v>92.83</v>
       </c>
       <c r="H176" s="7">
-        <v>1.1399999999999999</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="11"/>
-      <c r="B177" s="11"/>
+      <c r="A177" s="13"/>
+      <c r="B177" s="13"/>
       <c r="C177" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D177" s="6">
-        <v>578163</v>
+        <v>809447</v>
       </c>
       <c r="E177" s="6">
-        <v>511771.12</v>
+        <v>769215.94</v>
       </c>
       <c r="F177" s="6">
-        <v>33483420</v>
+        <v>35643251</v>
       </c>
       <c r="G177" s="7">
-        <v>88.52</v>
+        <v>95.03</v>
       </c>
       <c r="H177" s="7">
-        <v>1.73</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="11"/>
-      <c r="B178" s="11"/>
+      <c r="A178" s="13"/>
+      <c r="B178" s="13"/>
       <c r="C178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D178" s="6">
-        <v>182757</v>
+        <v>303278</v>
       </c>
       <c r="E178" s="6">
-        <v>147814.34</v>
+        <v>271649.15000000002</v>
       </c>
       <c r="F178" s="6">
-        <v>16011033</v>
+        <v>20486726</v>
       </c>
       <c r="G178" s="7">
-        <v>80.88</v>
+        <v>89.57</v>
       </c>
       <c r="H178" s="7">
-        <v>1.1399999999999999</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="11"/>
-      <c r="B179" s="11"/>
+      <c r="A179" s="13"/>
+      <c r="B179" s="13"/>
       <c r="C179" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D179" s="6">
-        <v>276565</v>
+        <v>356973</v>
       </c>
       <c r="E179" s="6">
-        <v>226577.69</v>
+        <v>340168.78</v>
       </c>
       <c r="F179" s="6">
-        <v>17746160</v>
+        <v>19714665</v>
       </c>
       <c r="G179" s="7">
-        <v>81.93</v>
+        <v>95.29</v>
       </c>
       <c r="H179" s="7">
-        <v>1.56</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="11"/>
-      <c r="B180" s="11"/>
+      <c r="A180" s="13"/>
+      <c r="B180" s="13"/>
       <c r="C180" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D180" s="6">
-        <v>220297</v>
+        <v>316947</v>
       </c>
       <c r="E180" s="6">
-        <v>183510.61</v>
+        <v>246090.87</v>
       </c>
       <c r="F180" s="6">
-        <v>9215463</v>
+        <v>9077569</v>
       </c>
       <c r="G180" s="7">
-        <v>83.3</v>
+        <v>77.64</v>
       </c>
       <c r="H180" s="7">
-        <v>2.39</v>
+        <v>3.49</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="11"/>
-      <c r="B181" s="11"/>
+      <c r="A181" s="13"/>
+      <c r="B181" s="13"/>
       <c r="C181" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D181" s="6">
-        <v>255646.75</v>
+        <v>313888.09999999998</v>
       </c>
       <c r="E181" s="6">
-        <v>243948.51</v>
+        <v>295225.18</v>
       </c>
       <c r="F181" s="6">
-        <v>18085976.899999999</v>
+        <v>17804683.219999999</v>
       </c>
       <c r="G181" s="7">
-        <v>95.42</v>
+        <v>94.05</v>
       </c>
       <c r="H181" s="7">
-        <v>1.41</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A182" s="11"/>
-      <c r="B182" s="11"/>
+      <c r="A182" s="13"/>
+      <c r="B182" s="13"/>
       <c r="C182" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D182" s="6">
-        <v>364158</v>
+        <v>498324</v>
       </c>
       <c r="E182" s="6">
-        <v>298446.56</v>
+        <v>444974.76</v>
       </c>
       <c r="F182" s="6">
-        <v>25606803</v>
+        <v>19998225</v>
       </c>
       <c r="G182" s="7">
-        <v>81.96</v>
+        <v>89.29</v>
       </c>
       <c r="H182" s="7">
-        <v>1.42</v>
+        <v>2.4900000000000002</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A183" s="11"/>
-      <c r="B183" s="11"/>
+      <c r="A183" s="13"/>
+      <c r="B183" s="13"/>
       <c r="C183" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D183" s="6">
-        <v>332421</v>
+        <v>434933</v>
       </c>
       <c r="E183" s="6">
-        <v>296161.26</v>
+        <v>386784.14</v>
       </c>
       <c r="F183" s="6">
-        <v>11899925</v>
+        <v>13173089</v>
       </c>
       <c r="G183" s="7">
-        <v>89.09</v>
+        <v>88.93</v>
       </c>
       <c r="H183" s="7">
-        <v>2.79</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A184" s="11"/>
-      <c r="B184" s="11"/>
+      <c r="A184" s="13"/>
+      <c r="B184" s="13"/>
       <c r="C184" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D184" s="6">
-        <v>507818</v>
+        <v>795026</v>
       </c>
       <c r="E184" s="6">
-        <v>455233.82</v>
+        <v>754473.2</v>
       </c>
       <c r="F184" s="6">
-        <v>13583698</v>
+        <v>14234148</v>
       </c>
       <c r="G184" s="7">
-        <v>89.65</v>
+        <v>94.9</v>
       </c>
       <c r="H184" s="7">
-        <v>3.74</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A185" s="11"/>
-      <c r="B185" s="11"/>
+      <c r="A185" s="13"/>
+      <c r="B185" s="13"/>
       <c r="C185" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D185" s="6">
-        <v>110897</v>
+        <v>145048</v>
       </c>
       <c r="E185" s="6">
-        <v>102672.16</v>
+        <v>133975.63</v>
       </c>
       <c r="F185" s="6">
-        <v>3553231</v>
+        <v>3590527</v>
       </c>
       <c r="G185" s="7">
-        <v>92.58</v>
+        <v>92.37</v>
       </c>
       <c r="H185" s="7">
-        <v>3.12</v>
+        <v>4.04</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A186" s="11"/>
-      <c r="B186" s="12" t="s">
+      <c r="A186" s="13"/>
+      <c r="B186" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C186" s="12"/>
+      <c r="C186" s="14"/>
       <c r="D186" s="6">
-        <v>30805906.530000001</v>
+        <v>37969233.32</v>
       </c>
       <c r="E186" s="6">
-        <v>28467159.43</v>
+        <v>34570116.299999997</v>
       </c>
       <c r="F186" s="6">
-        <v>1087121851.53</v>
+        <v>1111162467.45</v>
       </c>
       <c r="G186" s="7">
-        <v>92.41</v>
+        <v>91.05</v>
       </c>
       <c r="H186" s="7">
-        <v>2.83</v>
+        <v>3.42</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D187" s="6">
-        <v>3528719.57</v>
+        <v>2775297.54</v>
       </c>
       <c r="E187" s="6">
-        <v>3440332.23</v>
+        <v>2622687.4</v>
       </c>
       <c r="F187" s="6">
-        <v>158371155.09999999</v>
+        <v>161187800</v>
       </c>
       <c r="G187" s="7">
-        <v>97.5</v>
+        <v>94.5</v>
       </c>
       <c r="H187" s="7">
-        <v>2.23</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A188" s="11"/>
-      <c r="B188" s="11"/>
+      <c r="A188" s="13"/>
+      <c r="B188" s="13"/>
       <c r="C188" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D188" s="6">
-        <v>12567624.25</v>
+        <v>10781838.539999999</v>
       </c>
       <c r="E188" s="6">
-        <v>10728386.82</v>
+        <v>10156133</v>
       </c>
       <c r="F188" s="6">
-        <v>162017957.31999999</v>
+        <v>163008473.63</v>
       </c>
       <c r="G188" s="7">
-        <v>85.37</v>
+        <v>94.2</v>
       </c>
       <c r="H188" s="7">
-        <v>7.76</v>
+        <v>6.61</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A189" s="11"/>
-      <c r="B189" s="11"/>
+      <c r="A189" s="13"/>
+      <c r="B189" s="13"/>
       <c r="C189" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D189" s="6">
-        <v>3488731</v>
+        <v>3492650</v>
       </c>
       <c r="E189" s="6">
-        <v>3138838.15</v>
+        <v>3209419.47</v>
       </c>
       <c r="F189" s="6">
-        <v>91781295</v>
+        <v>94750765</v>
       </c>
       <c r="G189" s="7">
-        <v>89.97</v>
+        <v>91.89</v>
       </c>
       <c r="H189" s="7">
-        <v>3.8</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A190" s="11"/>
-      <c r="B190" s="11"/>
+      <c r="A190" s="13"/>
+      <c r="B190" s="13"/>
       <c r="C190" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D190" s="6">
-        <v>2133459.37</v>
+        <v>3287078.27</v>
       </c>
       <c r="E190" s="6">
-        <v>1961222.67</v>
+        <v>3115911.78</v>
       </c>
       <c r="F190" s="6">
-        <v>121075664</v>
+        <v>131054168</v>
       </c>
       <c r="G190" s="7">
-        <v>91.93</v>
+        <v>94.79</v>
       </c>
       <c r="H190" s="7">
-        <v>1.76</v>
+        <v>2.5099999999999998</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A191" s="11"/>
-      <c r="B191" s="11"/>
+      <c r="A191" s="13"/>
+      <c r="B191" s="13"/>
       <c r="C191" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D191" s="6">
-        <v>2193720</v>
+        <v>2214395</v>
       </c>
       <c r="E191" s="6">
-        <v>1971412.75</v>
+        <v>2066524.9</v>
       </c>
       <c r="F191" s="6">
-        <v>76588044</v>
+        <v>77210807</v>
       </c>
       <c r="G191" s="7">
-        <v>89.87</v>
+        <v>93.32</v>
       </c>
       <c r="H191" s="7">
-        <v>2.86</v>
+        <v>2.87</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A192" s="11"/>
-      <c r="B192" s="11"/>
+      <c r="A192" s="13"/>
+      <c r="B192" s="13"/>
       <c r="C192" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D192" s="6">
-        <v>2876585.64</v>
+        <v>2374027.6800000002</v>
       </c>
       <c r="E192" s="6">
-        <v>2791833.02</v>
+        <v>2306817.63</v>
       </c>
       <c r="F192" s="6">
-        <v>123425220</v>
+        <v>120354493</v>
       </c>
       <c r="G192" s="7">
-        <v>97.05</v>
+        <v>97.17</v>
       </c>
       <c r="H192" s="7">
-        <v>2.33</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A193" s="11"/>
-      <c r="B193" s="11"/>
+      <c r="A193" s="13"/>
+      <c r="B193" s="13"/>
       <c r="C193" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D193" s="6">
-        <v>544984</v>
+        <v>573567</v>
       </c>
       <c r="E193" s="6">
-        <v>518096.9</v>
+        <v>477047.21</v>
       </c>
       <c r="F193" s="6">
-        <v>21615990</v>
+        <v>22522168</v>
       </c>
       <c r="G193" s="7">
-        <v>95.07</v>
+        <v>83.17</v>
       </c>
       <c r="H193" s="7">
-        <v>2.52</v>
+        <v>2.5499999999999998</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A194" s="11"/>
-      <c r="B194" s="11"/>
+      <c r="A194" s="13"/>
+      <c r="B194" s="13"/>
       <c r="C194" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D194" s="6">
-        <v>323777</v>
+        <v>364158</v>
       </c>
       <c r="E194" s="6">
-        <v>293247.95</v>
+        <v>298446.56</v>
       </c>
       <c r="F194" s="6">
-        <v>25673359</v>
+        <v>25606803</v>
       </c>
       <c r="G194" s="7">
-        <v>90.57</v>
+        <v>81.96</v>
       </c>
       <c r="H194" s="7">
-        <v>1.26</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A195" s="11"/>
-      <c r="B195" s="11"/>
+      <c r="A195" s="13"/>
+      <c r="B195" s="13"/>
       <c r="C195" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D195" s="6">
-        <v>643793.72</v>
+        <v>617396.76</v>
       </c>
       <c r="E195" s="6">
-        <v>537638.61</v>
+        <v>568501.02</v>
       </c>
       <c r="F195" s="6">
-        <v>25230992</v>
+        <v>20151415</v>
       </c>
       <c r="G195" s="7">
-        <v>83.51</v>
+        <v>92.08</v>
       </c>
       <c r="H195" s="7">
-        <v>2.5499999999999998</v>
+        <v>3.06</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A196" s="11"/>
-      <c r="B196" s="11"/>
+      <c r="A196" s="13"/>
+      <c r="B196" s="13"/>
       <c r="C196" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D196" s="6">
-        <v>287589</v>
+        <v>390582</v>
       </c>
       <c r="E196" s="6">
-        <v>254514.57</v>
+        <v>349274.62</v>
       </c>
       <c r="F196" s="6">
-        <v>43939117</v>
+        <v>43260718</v>
       </c>
       <c r="G196" s="7">
-        <v>88.5</v>
+        <v>89.42</v>
       </c>
       <c r="H196" s="7">
-        <v>0.65</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A197" s="11"/>
-      <c r="B197" s="11"/>
+      <c r="A197" s="13"/>
+      <c r="B197" s="13"/>
       <c r="C197" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D197" s="6">
-        <v>175441</v>
+        <v>262901</v>
       </c>
       <c r="E197" s="6">
-        <v>164991.59</v>
+        <v>253809.33</v>
       </c>
       <c r="F197" s="6">
-        <v>22137905</v>
+        <v>23550190</v>
       </c>
       <c r="G197" s="7">
-        <v>94.04</v>
+        <v>96.54</v>
       </c>
       <c r="H197" s="7">
-        <v>0.79</v>
+        <v>1.1200000000000001</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A198" s="11"/>
-      <c r="B198" s="11"/>
+      <c r="A198" s="13"/>
+      <c r="B198" s="13"/>
       <c r="C198" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D198" s="6">
-        <v>592652</v>
+        <v>551529</v>
       </c>
       <c r="E198" s="6">
-        <v>441353</v>
+        <v>354122.1</v>
       </c>
       <c r="F198" s="6">
-        <v>29345971</v>
+        <v>29706355</v>
       </c>
       <c r="G198" s="7">
-        <v>74.47</v>
+        <v>64.209999999999994</v>
       </c>
       <c r="H198" s="7">
-        <v>2.02</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A199" s="11"/>
-      <c r="B199" s="11"/>
+      <c r="A199" s="13"/>
+      <c r="B199" s="13"/>
       <c r="C199" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D199" s="6">
-        <v>174564</v>
+        <v>291763</v>
       </c>
       <c r="E199" s="6">
-        <v>150952.59</v>
+        <v>222328.34</v>
       </c>
       <c r="F199" s="6">
-        <v>25305123</v>
+        <v>25571986</v>
       </c>
       <c r="G199" s="7">
-        <v>86.47</v>
+        <v>76.2</v>
       </c>
       <c r="H199" s="7">
-        <v>0.69</v>
+        <v>1.1399999999999999</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A200" s="11"/>
-      <c r="B200" s="11"/>
+      <c r="A200" s="13"/>
+      <c r="B200" s="13"/>
       <c r="C200" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D200" s="6">
-        <v>495720</v>
+        <v>578163</v>
       </c>
       <c r="E200" s="6">
-        <v>456834.88</v>
+        <v>511771.12</v>
       </c>
       <c r="F200" s="6">
-        <v>33972538</v>
+        <v>33483420</v>
       </c>
       <c r="G200" s="7">
-        <v>92.16</v>
+        <v>88.52</v>
       </c>
       <c r="H200" s="7">
-        <v>1.46</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A201" s="11"/>
-      <c r="B201" s="11"/>
+      <c r="A201" s="13"/>
+      <c r="B201" s="13"/>
       <c r="C201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D201" s="6">
-        <v>329659</v>
+        <v>182757</v>
       </c>
       <c r="E201" s="6">
-        <v>316019.20000000001</v>
+        <v>147814.34</v>
       </c>
       <c r="F201" s="6">
-        <v>15504648</v>
+        <v>16011033</v>
       </c>
       <c r="G201" s="7">
-        <v>95.86</v>
+        <v>80.88</v>
       </c>
       <c r="H201" s="7">
-        <v>2.13</v>
+        <v>1.1399999999999999</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A202" s="11"/>
-      <c r="B202" s="11"/>
+      <c r="A202" s="13"/>
+      <c r="B202" s="13"/>
       <c r="C202" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D202" s="6">
-        <v>204432</v>
+        <v>276565</v>
       </c>
       <c r="E202" s="6">
-        <v>193162.42</v>
+        <v>226577.69</v>
       </c>
       <c r="F202" s="6">
-        <v>18302686</v>
+        <v>17746160</v>
       </c>
       <c r="G202" s="7">
-        <v>94.49</v>
+        <v>81.93</v>
       </c>
       <c r="H202" s="7">
-        <v>1.1200000000000001</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A203" s="11"/>
-      <c r="B203" s="11"/>
+      <c r="A203" s="13"/>
+      <c r="B203" s="13"/>
       <c r="C203" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D203" s="6">
-        <v>625990</v>
+        <v>220297</v>
       </c>
       <c r="E203" s="6">
-        <v>585877.51</v>
+        <v>183510.61</v>
       </c>
       <c r="F203" s="6">
-        <v>10668671</v>
+        <v>9215463</v>
       </c>
       <c r="G203" s="7">
-        <v>93.59</v>
+        <v>83.3</v>
       </c>
       <c r="H203" s="7">
-        <v>5.87</v>
+        <v>2.39</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A204" s="11"/>
-      <c r="B204" s="11"/>
+      <c r="A204" s="13"/>
+      <c r="B204" s="13"/>
       <c r="C204" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D204" s="6">
-        <v>224743.4</v>
+        <v>255646.75</v>
       </c>
       <c r="E204" s="6">
-        <v>215428.3</v>
+        <v>243948.51</v>
       </c>
       <c r="F204" s="6">
-        <v>17223767.25</v>
+        <v>18085976.899999999</v>
       </c>
       <c r="G204" s="7">
-        <v>95.86</v>
+        <v>95.42</v>
       </c>
       <c r="H204" s="7">
-        <v>1.3</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A205" s="11"/>
-      <c r="B205" s="11"/>
+      <c r="A205" s="13"/>
+      <c r="B205" s="13"/>
       <c r="C205" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D205" s="6">
-        <v>457460</v>
+        <v>364158</v>
       </c>
       <c r="E205" s="6">
-        <v>322827.93</v>
+        <v>298446.56</v>
       </c>
       <c r="F205" s="6">
-        <v>18716491</v>
+        <v>25606803</v>
       </c>
       <c r="G205" s="7">
-        <v>70.569999999999993</v>
+        <v>81.96</v>
       </c>
       <c r="H205" s="7">
-        <v>2.44</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A206" s="11"/>
-      <c r="B206" s="11"/>
+      <c r="A206" s="13"/>
+      <c r="B206" s="13"/>
       <c r="C206" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D206" s="6">
-        <v>247817</v>
+        <v>332421</v>
       </c>
       <c r="E206" s="6">
-        <v>219521.29</v>
+        <v>296161.26</v>
       </c>
       <c r="F206" s="6">
-        <v>11542139</v>
+        <v>11899925</v>
       </c>
       <c r="G206" s="7">
-        <v>88.58</v>
+        <v>89.09</v>
       </c>
       <c r="H206" s="7">
-        <v>2.15</v>
+        <v>2.79</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A207" s="11"/>
-      <c r="B207" s="11"/>
+      <c r="A207" s="13"/>
+      <c r="B207" s="13"/>
       <c r="C207" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D207" s="6">
-        <v>398607</v>
+        <v>507818</v>
       </c>
       <c r="E207" s="6">
-        <v>388311.17</v>
+        <v>455233.82</v>
       </c>
       <c r="F207" s="6">
-        <v>15322621</v>
+        <v>13583698</v>
       </c>
       <c r="G207" s="7">
-        <v>97.42</v>
+        <v>89.65</v>
       </c>
       <c r="H207" s="7">
-        <v>2.6</v>
+        <v>3.74</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A208" s="11"/>
-      <c r="B208" s="11"/>
+      <c r="A208" s="13"/>
+      <c r="B208" s="13"/>
       <c r="C208" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D208" s="6">
-        <v>92085</v>
+        <v>110897</v>
       </c>
       <c r="E208" s="6">
-        <v>84868.18</v>
+        <v>102672.16</v>
       </c>
       <c r="F208" s="6">
-        <v>3269532</v>
+        <v>3553231</v>
       </c>
       <c r="G208" s="7">
-        <v>92.16</v>
+        <v>92.58</v>
       </c>
       <c r="H208" s="7">
-        <v>2.82</v>
+        <v>3.12</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A209" s="11"/>
-      <c r="B209" s="12" t="s">
+      <c r="A209" s="13"/>
+      <c r="B209" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C209" s="12"/>
+      <c r="C209" s="14"/>
       <c r="D209" s="6">
-        <v>32608153.949999999</v>
+        <v>30805906.530000001</v>
       </c>
       <c r="E209" s="6">
-        <v>29175671.710000001</v>
+        <v>28467159.43</v>
       </c>
       <c r="F209" s="6">
-        <v>1071030885.67</v>
+        <v>1087121851.53</v>
       </c>
       <c r="G209" s="7">
-        <v>89.47</v>
+        <v>92.41</v>
       </c>
       <c r="H209" s="7">
-        <v>3.04</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D210" s="6">
-        <v>4940867</v>
+        <v>3528719.57</v>
       </c>
       <c r="E210" s="6">
-        <v>4811737</v>
+        <v>3440332.23</v>
       </c>
       <c r="F210" s="6">
-        <v>159508322</v>
+        <v>158371155.09999999</v>
       </c>
       <c r="G210" s="7">
-        <v>97.39</v>
+        <v>97.5</v>
       </c>
       <c r="H210" s="7">
-        <v>3.1</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A211" s="11"/>
-      <c r="B211" s="11"/>
+      <c r="A211" s="13"/>
+      <c r="B211" s="13"/>
       <c r="C211" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D211" s="6">
-        <v>8713047</v>
+        <v>12567624.25</v>
       </c>
       <c r="E211" s="6">
-        <v>8313465</v>
+        <v>10728386.82</v>
       </c>
       <c r="F211" s="6">
-        <v>173637613</v>
+        <v>162017957.31999999</v>
       </c>
       <c r="G211" s="7">
-        <v>95.41</v>
+        <v>85.37</v>
       </c>
       <c r="H211" s="7">
-        <v>5.0199999999999996</v>
+        <v>7.76</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A212" s="11"/>
-      <c r="B212" s="11"/>
+      <c r="A212" s="13"/>
+      <c r="B212" s="13"/>
       <c r="C212" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D212" s="6">
-        <v>2360394</v>
+        <v>3488731</v>
       </c>
       <c r="E212" s="6">
-        <v>2264414</v>
+        <v>3138838.15</v>
       </c>
       <c r="F212" s="6">
-        <v>70276450</v>
+        <v>91781295</v>
       </c>
       <c r="G212" s="7">
-        <v>95.93</v>
+        <v>89.97</v>
       </c>
       <c r="H212" s="7">
-        <v>3.36</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A213" s="11"/>
-      <c r="B213" s="11"/>
+      <c r="A213" s="13"/>
+      <c r="B213" s="13"/>
       <c r="C213" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D213" s="6">
-        <v>2571630</v>
+        <v>2133459.37</v>
       </c>
       <c r="E213" s="6">
-        <v>2272760</v>
+        <v>1961222.67</v>
       </c>
       <c r="F213" s="6">
-        <v>116515785</v>
+        <v>121075664</v>
       </c>
       <c r="G213" s="7">
-        <v>88.38</v>
+        <v>91.93</v>
       </c>
       <c r="H213" s="7">
-        <v>2.21</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A214" s="11"/>
-      <c r="B214" s="11"/>
+      <c r="A214" s="13"/>
+      <c r="B214" s="13"/>
       <c r="C214" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D214" s="6">
-        <v>3312322</v>
+        <v>2193720</v>
       </c>
       <c r="E214" s="6">
-        <v>3163948</v>
+        <v>1971412.75</v>
       </c>
       <c r="F214" s="6">
-        <v>80657067</v>
+        <v>76588044</v>
       </c>
       <c r="G214" s="7">
-        <v>95.52</v>
+        <v>89.87</v>
       </c>
       <c r="H214" s="7">
-        <v>4.1100000000000003</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A215" s="11"/>
-      <c r="B215" s="11"/>
+      <c r="A215" s="13"/>
+      <c r="B215" s="13"/>
       <c r="C215" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D215" s="6">
-        <v>3411541</v>
+        <v>2876585.64</v>
       </c>
       <c r="E215" s="6">
-        <v>3353231</v>
+        <v>2791833.02</v>
       </c>
       <c r="F215" s="6">
-        <v>129972889</v>
+        <v>123425220</v>
       </c>
       <c r="G215" s="7">
-        <v>98.29</v>
+        <v>97.05</v>
       </c>
       <c r="H215" s="7">
-        <v>2.62</v>
+        <v>2.33</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A216" s="11"/>
-      <c r="B216" s="11"/>
+      <c r="A216" s="13"/>
+      <c r="B216" s="13"/>
       <c r="C216" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D216" s="6">
-        <v>1969487</v>
+        <v>544984</v>
       </c>
       <c r="E216" s="6">
-        <v>1916389</v>
+        <v>518096.9</v>
       </c>
       <c r="F216" s="6">
-        <v>20915786</v>
+        <v>21615990</v>
       </c>
       <c r="G216" s="7">
-        <v>97.3</v>
+        <v>95.07</v>
       </c>
       <c r="H216" s="7">
-        <v>9.42</v>
+        <v>2.52</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A217" s="11"/>
-      <c r="B217" s="11"/>
+      <c r="A217" s="13"/>
+      <c r="B217" s="13"/>
       <c r="C217" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D217" s="6">
-        <v>322353</v>
+        <v>323777</v>
       </c>
       <c r="E217" s="6">
-        <v>278077</v>
+        <v>293247.95</v>
       </c>
       <c r="F217" s="6">
-        <v>25622120</v>
+        <v>25673359</v>
       </c>
       <c r="G217" s="7">
-        <v>86.26</v>
+        <v>90.57</v>
       </c>
       <c r="H217" s="7">
         <v>1.26</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A218" s="11"/>
-      <c r="B218" s="11"/>
+      <c r="A218" s="13"/>
+      <c r="B218" s="13"/>
       <c r="C218" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D218" s="6">
-        <v>838113</v>
+        <v>643793.72</v>
       </c>
       <c r="E218" s="6">
-        <v>713753</v>
+        <v>537638.61</v>
       </c>
       <c r="F218" s="6">
-        <v>28571255</v>
+        <v>25230992</v>
       </c>
       <c r="G218" s="7">
-        <v>85.16</v>
+        <v>83.51</v>
       </c>
       <c r="H218" s="7">
-        <v>2.93</v>
+        <v>2.5499999999999998</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A219" s="11"/>
-      <c r="B219" s="11"/>
+      <c r="A219" s="13"/>
+      <c r="B219" s="13"/>
       <c r="C219" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D219" s="6">
-        <v>463707</v>
+        <v>287589</v>
       </c>
       <c r="E219" s="6">
-        <v>431050</v>
+        <v>254514.57</v>
       </c>
       <c r="F219" s="6">
-        <v>44732446</v>
+        <v>43939117</v>
       </c>
       <c r="G219" s="7">
-        <v>92.96</v>
+        <v>88.5</v>
       </c>
       <c r="H219" s="7">
-        <v>1.04</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A220" s="11"/>
-      <c r="B220" s="11"/>
+      <c r="A220" s="13"/>
+      <c r="B220" s="13"/>
       <c r="C220" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D220" s="6">
-        <v>201329</v>
+        <v>175441</v>
       </c>
       <c r="E220" s="6">
-        <v>188004</v>
+        <v>164991.59</v>
       </c>
       <c r="F220" s="6">
-        <v>23808238</v>
+        <v>22137905</v>
       </c>
       <c r="G220" s="7">
-        <v>93.38</v>
+        <v>94.04</v>
       </c>
       <c r="H220" s="7">
-        <v>0.85</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A221" s="11"/>
-      <c r="B221" s="11"/>
+      <c r="A221" s="13"/>
+      <c r="B221" s="13"/>
       <c r="C221" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D221" s="6">
-        <v>597509</v>
+        <v>592652</v>
       </c>
       <c r="E221" s="6">
-        <v>490817</v>
+        <v>441353</v>
       </c>
       <c r="F221" s="6">
-        <v>29208306</v>
+        <v>29345971</v>
       </c>
       <c r="G221" s="7">
-        <v>82.14</v>
+        <v>74.47</v>
       </c>
       <c r="H221" s="7">
-        <v>2.0499999999999998</v>
+        <v>2.02</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A222" s="11"/>
-      <c r="B222" s="11"/>
+      <c r="A222" s="13"/>
+      <c r="B222" s="13"/>
       <c r="C222" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D222" s="6">
-        <v>225223</v>
+        <v>174564</v>
       </c>
       <c r="E222" s="6">
-        <v>174736</v>
+        <v>150952.59</v>
       </c>
       <c r="F222" s="6">
-        <v>24064495</v>
+        <v>25305123</v>
       </c>
       <c r="G222" s="7">
-        <v>77.58</v>
+        <v>86.47</v>
       </c>
       <c r="H222" s="7">
-        <v>0.94</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A223" s="11"/>
-      <c r="B223" s="11"/>
+      <c r="A223" s="13"/>
+      <c r="B223" s="13"/>
       <c r="C223" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D223" s="6">
-        <v>751740</v>
+        <v>495720</v>
       </c>
       <c r="E223" s="6">
-        <v>707027</v>
+        <v>456834.88</v>
       </c>
       <c r="F223" s="6">
-        <v>33171929</v>
+        <v>33972538</v>
       </c>
       <c r="G223" s="7">
-        <v>94.05</v>
+        <v>92.16</v>
       </c>
       <c r="H223" s="7">
-        <v>2.27</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A224" s="11"/>
-      <c r="B224" s="11"/>
+      <c r="A224" s="13"/>
+      <c r="B224" s="13"/>
       <c r="C224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D224" s="6">
-        <v>202040</v>
+        <v>329659</v>
       </c>
       <c r="E224" s="6">
-        <v>177787</v>
+        <v>316019.20000000001</v>
       </c>
       <c r="F224" s="6">
-        <v>15401238</v>
+        <v>15504648</v>
       </c>
       <c r="G224" s="7">
-        <v>88</v>
+        <v>95.86</v>
       </c>
       <c r="H224" s="7">
-        <v>1.31</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A225" s="11"/>
-      <c r="B225" s="11"/>
+      <c r="A225" s="13"/>
+      <c r="B225" s="13"/>
       <c r="C225" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D225" s="6">
-        <v>195746</v>
+        <v>204432</v>
       </c>
       <c r="E225" s="6">
-        <v>173874</v>
+        <v>193162.42</v>
       </c>
       <c r="F225" s="6">
-        <v>18285583</v>
+        <v>18302686</v>
       </c>
       <c r="G225" s="7">
-        <v>88.83</v>
+        <v>94.49</v>
       </c>
       <c r="H225" s="7">
-        <v>1.07</v>
+        <v>1.1200000000000001</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A226" s="11"/>
-      <c r="B226" s="11"/>
+      <c r="A226" s="13"/>
+      <c r="B226" s="13"/>
       <c r="C226" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D226" s="6">
-        <v>289604</v>
+        <v>625990</v>
       </c>
       <c r="E226" s="6">
-        <v>248182</v>
+        <v>585877.51</v>
       </c>
       <c r="F226" s="6">
-        <v>9345446</v>
+        <v>10668671</v>
       </c>
       <c r="G226" s="7">
-        <v>85.7</v>
+        <v>93.59</v>
       </c>
       <c r="H226" s="7">
-        <v>3.1</v>
+        <v>5.87</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A227" s="11"/>
-      <c r="B227" s="11"/>
+      <c r="A227" s="13"/>
+      <c r="B227" s="13"/>
       <c r="C227" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D227" s="6">
-        <v>173516</v>
+        <v>224743.4</v>
       </c>
       <c r="E227" s="6">
-        <v>165863</v>
+        <v>215428.3</v>
       </c>
       <c r="F227" s="6">
-        <v>17933058</v>
+        <v>17223767.25</v>
       </c>
       <c r="G227" s="7">
-        <v>95.59</v>
+        <v>95.86</v>
       </c>
       <c r="H227" s="7">
-        <v>0.97</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A228" s="11"/>
-      <c r="B228" s="11"/>
+      <c r="A228" s="13"/>
+      <c r="B228" s="13"/>
       <c r="C228" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D228" s="6">
-        <v>384890</v>
+        <v>457460</v>
       </c>
       <c r="E228" s="6">
-        <v>350947</v>
+        <v>322827.93</v>
       </c>
       <c r="F228" s="6">
-        <v>18381252</v>
+        <v>18716491</v>
       </c>
       <c r="G228" s="7">
-        <v>91.18</v>
+        <v>70.569999999999993</v>
       </c>
       <c r="H228" s="7">
-        <v>2.09</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A229" s="11"/>
-      <c r="B229" s="11"/>
+      <c r="A229" s="13"/>
+      <c r="B229" s="13"/>
       <c r="C229" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D229" s="6">
-        <v>262363</v>
+        <v>247817</v>
       </c>
       <c r="E229" s="6">
-        <v>244283</v>
+        <v>219521.29</v>
       </c>
       <c r="F229" s="6">
-        <v>11610370</v>
+        <v>11542139</v>
       </c>
       <c r="G229" s="7">
-        <v>93.11</v>
+        <v>88.58</v>
       </c>
       <c r="H229" s="7">
-        <v>2.2599999999999998</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A230" s="11"/>
-      <c r="B230" s="11"/>
+      <c r="A230" s="13"/>
+      <c r="B230" s="13"/>
       <c r="C230" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D230" s="6">
-        <v>389525</v>
+        <v>398607</v>
       </c>
       <c r="E230" s="6">
-        <v>304321</v>
+        <v>388311.17</v>
       </c>
       <c r="F230" s="6">
-        <v>13007695</v>
+        <v>15322621</v>
       </c>
       <c r="G230" s="7">
-        <v>78.13</v>
+        <v>97.42</v>
       </c>
       <c r="H230" s="7">
-        <v>2.99</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A231" s="11"/>
-      <c r="B231" s="11"/>
+      <c r="A231" s="13"/>
+      <c r="B231" s="13"/>
       <c r="C231" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D231" s="6">
-        <v>109070</v>
+        <v>92085</v>
       </c>
       <c r="E231" s="6">
-        <v>100257</v>
+        <v>84868.18</v>
       </c>
       <c r="F231" s="6">
-        <v>3406768</v>
+        <v>3269532</v>
       </c>
       <c r="G231" s="7">
-        <v>91.92</v>
+        <v>92.16</v>
       </c>
       <c r="H231" s="7">
-        <v>3.2</v>
+        <v>2.82</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A232" s="11"/>
-      <c r="B232" s="12" t="s">
+      <c r="A232" s="13"/>
+      <c r="B232" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C232" s="12"/>
+      <c r="C232" s="14"/>
       <c r="D232" s="6">
-        <v>32686016</v>
+        <v>32608153.949999999</v>
       </c>
       <c r="E232" s="6">
-        <v>30844922</v>
+        <v>29175671.710000001</v>
       </c>
       <c r="F232" s="6">
-        <v>1068034111</v>
+        <v>1071030885.67</v>
       </c>
       <c r="G232" s="7">
-        <v>94.37</v>
+        <v>89.47</v>
       </c>
       <c r="H232" s="7">
-        <v>3.06</v>
+        <v>3.04</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D233" s="6">
-        <v>4003623</v>
+        <v>4940867</v>
       </c>
       <c r="E233" s="6">
-        <v>3843332</v>
+        <v>4811737</v>
       </c>
       <c r="F233" s="6">
-        <v>155416362</v>
+        <v>159508322</v>
       </c>
       <c r="G233" s="7">
-        <v>96</v>
+        <v>97.39</v>
       </c>
       <c r="H233" s="7">
-        <v>2.58</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A234" s="11"/>
-      <c r="B234" s="11"/>
+      <c r="A234" s="13"/>
+      <c r="B234" s="13"/>
       <c r="C234" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D234" s="6">
-        <v>8999672</v>
+        <v>8713047</v>
       </c>
       <c r="E234" s="6">
-        <v>8128333</v>
+        <v>8313465</v>
       </c>
       <c r="F234" s="6">
-        <v>176954055</v>
+        <v>173637613</v>
       </c>
       <c r="G234" s="7">
-        <v>90.32</v>
+        <v>95.41</v>
       </c>
       <c r="H234" s="7">
-        <v>5.09</v>
+        <v>5.0199999999999996</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A235" s="11"/>
-      <c r="B235" s="11"/>
+      <c r="A235" s="13"/>
+      <c r="B235" s="13"/>
       <c r="C235" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D235" s="6">
-        <v>1083429</v>
+        <v>2360394</v>
       </c>
       <c r="E235" s="6">
-        <v>993090</v>
+        <v>2264414</v>
       </c>
       <c r="F235" s="6">
-        <v>62928000</v>
+        <v>70276450</v>
       </c>
       <c r="G235" s="7">
-        <v>91.66</v>
+        <v>95.93</v>
       </c>
       <c r="H235" s="7">
-        <v>1.72</v>
+        <v>3.36</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A236" s="11"/>
-      <c r="B236" s="11"/>
+      <c r="A236" s="13"/>
+      <c r="B236" s="13"/>
       <c r="C236" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D236" s="6">
-        <v>2177164</v>
+        <v>2571630</v>
       </c>
       <c r="E236" s="6">
-        <v>1903692</v>
+        <v>2272760</v>
       </c>
       <c r="F236" s="6">
-        <v>119563415</v>
+        <v>116515785</v>
       </c>
       <c r="G236" s="7">
-        <v>87.44</v>
+        <v>88.38</v>
       </c>
       <c r="H236" s="7">
-        <v>1.82</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A237" s="11"/>
-      <c r="B237" s="11"/>
+      <c r="A237" s="13"/>
+      <c r="B237" s="13"/>
       <c r="C237" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D237" s="6">
-        <v>1192695</v>
+        <v>3312322</v>
       </c>
       <c r="E237" s="6">
-        <v>1134204</v>
+        <v>3163948</v>
       </c>
       <c r="F237" s="6">
-        <v>83460412</v>
+        <v>80657067</v>
       </c>
       <c r="G237" s="7">
-        <v>95.1</v>
+        <v>95.52</v>
       </c>
       <c r="H237" s="7">
-        <v>1.43</v>
+        <v>4.1100000000000003</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A238" s="11"/>
-      <c r="B238" s="11"/>
+      <c r="A238" s="13"/>
+      <c r="B238" s="13"/>
       <c r="C238" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D238" s="6">
-        <v>2818521</v>
+        <v>3411541</v>
       </c>
       <c r="E238" s="6">
-        <v>2776545</v>
+        <v>3353231</v>
       </c>
       <c r="F238" s="6">
-        <v>126382519</v>
+        <v>129972889</v>
       </c>
       <c r="G238" s="7">
-        <v>98.51</v>
+        <v>98.29</v>
       </c>
       <c r="H238" s="7">
-        <v>2.23</v>
+        <v>2.62</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A239" s="11"/>
-      <c r="B239" s="11"/>
+      <c r="A239" s="13"/>
+      <c r="B239" s="13"/>
       <c r="C239" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D239" s="6">
-        <v>517652</v>
+        <v>1969487</v>
       </c>
       <c r="E239" s="6">
-        <v>491361</v>
+        <v>1916389</v>
       </c>
       <c r="F239" s="6">
-        <v>20633182</v>
+        <v>20915786</v>
       </c>
       <c r="G239" s="7">
-        <v>94.92</v>
+        <v>97.3</v>
       </c>
       <c r="H239" s="7">
-        <v>2.5099999999999998</v>
+        <v>9.42</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A240" s="11"/>
-      <c r="B240" s="11"/>
+      <c r="A240" s="13"/>
+      <c r="B240" s="13"/>
       <c r="C240" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D240" s="6">
-        <v>269214</v>
+        <v>322353</v>
       </c>
       <c r="E240" s="6">
-        <v>227718</v>
+        <v>278077</v>
       </c>
       <c r="F240" s="6">
-        <v>25021078</v>
+        <v>25622120</v>
       </c>
       <c r="G240" s="7">
-        <v>84.59</v>
+        <v>86.26</v>
       </c>
       <c r="H240" s="7">
-        <v>1.08</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A241" s="11"/>
-      <c r="B241" s="11"/>
+      <c r="A241" s="13"/>
+      <c r="B241" s="13"/>
       <c r="C241" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D241" s="6">
-        <v>906801</v>
+        <v>838113</v>
       </c>
       <c r="E241" s="6">
-        <v>737867</v>
+        <v>713753</v>
       </c>
       <c r="F241" s="6">
-        <v>28686778</v>
+        <v>28571255</v>
       </c>
       <c r="G241" s="7">
-        <v>81.37</v>
+        <v>85.16</v>
       </c>
       <c r="H241" s="7">
-        <v>3.16</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A242" s="11"/>
-      <c r="B242" s="11"/>
+      <c r="A242" s="13"/>
+      <c r="B242" s="13"/>
       <c r="C242" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D242" s="6">
-        <v>685807</v>
+        <v>463707</v>
       </c>
       <c r="E242" s="6">
-        <v>597177</v>
+        <v>431050</v>
       </c>
       <c r="F242" s="6">
-        <v>41339611</v>
+        <v>44732446</v>
       </c>
       <c r="G242" s="7">
-        <v>87.08</v>
+        <v>92.96</v>
       </c>
       <c r="H242" s="7">
-        <v>1.66</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A243" s="11"/>
-      <c r="B243" s="11"/>
+      <c r="A243" s="13"/>
+      <c r="B243" s="13"/>
       <c r="C243" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D243" s="6">
-        <v>191766</v>
+        <v>201329</v>
       </c>
       <c r="E243" s="6">
-        <v>184222</v>
+        <v>188004</v>
       </c>
       <c r="F243" s="6">
-        <v>24868861</v>
+        <v>23808238</v>
       </c>
       <c r="G243" s="7">
-        <v>96.07</v>
+        <v>93.38</v>
       </c>
       <c r="H243" s="7">
-        <v>0.77</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A244" s="11"/>
-      <c r="B244" s="11"/>
+      <c r="A244" s="13"/>
+      <c r="B244" s="13"/>
       <c r="C244" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D244" s="6">
-        <v>642130</v>
+        <v>597509</v>
       </c>
       <c r="E244" s="6">
-        <v>512300</v>
+        <v>490817</v>
       </c>
       <c r="F244" s="6">
-        <v>28726908</v>
+        <v>29208306</v>
       </c>
       <c r="G244" s="7">
-        <v>79.78</v>
+        <v>82.14</v>
       </c>
       <c r="H244" s="7">
-        <v>2.2400000000000002</v>
+        <v>2.0499999999999998</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A245" s="11"/>
-      <c r="B245" s="11"/>
+      <c r="A245" s="13"/>
+      <c r="B245" s="13"/>
       <c r="C245" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D245" s="6">
-        <v>169090</v>
+        <v>225223</v>
       </c>
       <c r="E245" s="6">
-        <v>142229</v>
+        <v>174736</v>
       </c>
       <c r="F245" s="6">
-        <v>24441738</v>
+        <v>24064495</v>
       </c>
       <c r="G245" s="7">
-        <v>84.11</v>
+        <v>77.58</v>
       </c>
       <c r="H245" s="7">
-        <v>0.69</v>
+        <v>0.94</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A246" s="11"/>
-      <c r="B246" s="11"/>
+      <c r="A246" s="13"/>
+      <c r="B246" s="13"/>
       <c r="C246" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D246" s="6">
-        <v>717446</v>
+        <v>751740</v>
       </c>
       <c r="E246" s="6">
-        <v>682206</v>
+        <v>707027</v>
       </c>
       <c r="F246" s="6">
-        <v>32875388</v>
+        <v>33171929</v>
       </c>
       <c r="G246" s="7">
-        <v>95.09</v>
+        <v>94.05</v>
       </c>
       <c r="H246" s="7">
-        <v>2.1800000000000002</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A247" s="11"/>
-      <c r="B247" s="11"/>
+      <c r="A247" s="13"/>
+      <c r="B247" s="13"/>
       <c r="C247" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D247" s="6">
-        <v>191476</v>
+        <v>202040</v>
       </c>
       <c r="E247" s="6">
-        <v>165853</v>
+        <v>177787</v>
       </c>
       <c r="F247" s="6">
-        <v>15257163</v>
+        <v>15401238</v>
       </c>
       <c r="G247" s="7">
-        <v>86.62</v>
+        <v>88</v>
       </c>
       <c r="H247" s="7">
-        <v>1.25</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A248" s="11"/>
-      <c r="B248" s="11"/>
+      <c r="A248" s="13"/>
+      <c r="B248" s="13"/>
       <c r="C248" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D248" s="6">
-        <v>168283</v>
+        <v>195746</v>
       </c>
       <c r="E248" s="6">
-        <v>158043</v>
+        <v>173874</v>
       </c>
       <c r="F248" s="6">
-        <v>18156448</v>
+        <v>18285583</v>
       </c>
       <c r="G248" s="7">
-        <v>93.92</v>
+        <v>88.83</v>
       </c>
       <c r="H248" s="7">
-        <v>0.93</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A249" s="11"/>
-      <c r="B249" s="11"/>
+      <c r="A249" s="13"/>
+      <c r="B249" s="13"/>
       <c r="C249" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D249" s="6">
-        <v>260196</v>
+        <v>289604</v>
       </c>
       <c r="E249" s="6">
-        <v>238421</v>
+        <v>248182</v>
       </c>
       <c r="F249" s="6">
-        <v>9947273</v>
+        <v>9345446</v>
       </c>
       <c r="G249" s="7">
-        <v>91.63</v>
+        <v>85.7</v>
       </c>
       <c r="H249" s="7">
-        <v>2.62</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A250" s="11"/>
-      <c r="B250" s="11"/>
+      <c r="A250" s="13"/>
+      <c r="B250" s="13"/>
       <c r="C250" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D250" s="6">
-        <v>181683</v>
+        <v>173516</v>
       </c>
       <c r="E250" s="6">
-        <v>168669</v>
+        <v>165863</v>
       </c>
       <c r="F250" s="6">
-        <v>17111015</v>
+        <v>17933058</v>
       </c>
       <c r="G250" s="7">
-        <v>92.84</v>
+        <v>95.59</v>
       </c>
       <c r="H250" s="7">
-        <v>1.06</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A251" s="11"/>
-      <c r="B251" s="11"/>
+      <c r="A251" s="13"/>
+      <c r="B251" s="13"/>
       <c r="C251" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D251" s="6">
-        <v>247773</v>
+        <v>384890</v>
       </c>
       <c r="E251" s="6">
-        <v>232235</v>
+        <v>350947</v>
       </c>
       <c r="F251" s="6">
-        <v>18064421</v>
+        <v>18381252</v>
       </c>
       <c r="G251" s="7">
-        <v>93.73</v>
+        <v>91.18</v>
       </c>
       <c r="H251" s="7">
-        <v>1.37</v>
+        <v>2.09</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A252" s="11"/>
-      <c r="B252" s="11"/>
+      <c r="A252" s="13"/>
+      <c r="B252" s="13"/>
       <c r="C252" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D252" s="6">
-        <v>232216</v>
+        <v>262363</v>
       </c>
       <c r="E252" s="6">
-        <v>209522</v>
+        <v>244283</v>
       </c>
       <c r="F252" s="6">
-        <v>11830927</v>
+        <v>11610370</v>
       </c>
       <c r="G252" s="7">
-        <v>90.23</v>
+        <v>93.11</v>
       </c>
       <c r="H252" s="7">
-        <v>1.96</v>
+        <v>2.2599999999999998</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A253" s="11"/>
-      <c r="B253" s="11"/>
+      <c r="A253" s="13"/>
+      <c r="B253" s="13"/>
       <c r="C253" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D253" s="6">
-        <v>504650</v>
+        <v>389525</v>
       </c>
       <c r="E253" s="6">
-        <v>438792</v>
+        <v>304321</v>
       </c>
       <c r="F253" s="6">
-        <v>12289328</v>
+        <v>13007695</v>
       </c>
       <c r="G253" s="7">
-        <v>86.95</v>
+        <v>78.13</v>
       </c>
       <c r="H253" s="7">
-        <v>4.1100000000000003</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A254" s="11"/>
-      <c r="B254" s="11"/>
+      <c r="A254" s="13"/>
+      <c r="B254" s="13"/>
       <c r="C254" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D254" s="6">
-        <v>103909</v>
+        <v>109070</v>
       </c>
       <c r="E254" s="6">
-        <v>96579</v>
+        <v>100257</v>
       </c>
       <c r="F254" s="6">
-        <v>3636159</v>
+        <v>3406768</v>
       </c>
       <c r="G254" s="7">
-        <v>92.95</v>
+        <v>91.92</v>
       </c>
       <c r="H254" s="7">
-        <v>2.86</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A255" s="11"/>
-      <c r="B255" s="12" t="s">
+      <c r="A255" s="13"/>
+      <c r="B255" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C255" s="12"/>
+      <c r="C255" s="14"/>
       <c r="D255" s="6">
-        <v>26265196</v>
+        <v>32686016</v>
       </c>
       <c r="E255" s="6">
-        <v>24062390</v>
+        <v>30844922</v>
       </c>
       <c r="F255" s="6">
-        <v>1057591041</v>
+        <v>1068034111</v>
       </c>
       <c r="G255" s="7">
-        <v>91.61</v>
+        <v>94.37</v>
       </c>
       <c r="H255" s="7">
-        <v>2.48</v>
+        <v>3.06</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D256" s="6">
-        <v>3329739</v>
+        <v>4003623</v>
       </c>
       <c r="E256" s="6">
-        <v>3086658</v>
+        <v>3843332</v>
       </c>
       <c r="F256" s="6">
-        <v>157448777</v>
+        <v>155416362</v>
       </c>
       <c r="G256" s="7">
-        <v>92.7</v>
+        <v>96</v>
       </c>
       <c r="H256" s="7">
-        <v>2.11</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A257" s="11"/>
-      <c r="B257" s="11"/>
+      <c r="A257" s="13"/>
+      <c r="B257" s="13"/>
       <c r="C257" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D257" s="6">
-        <v>8020935</v>
+        <v>8999672</v>
       </c>
       <c r="E257" s="6">
-        <v>7678217</v>
+        <v>8128333</v>
       </c>
       <c r="F257" s="6">
-        <v>186892566</v>
+        <v>176954055</v>
       </c>
       <c r="G257" s="7">
-        <v>95.73</v>
+        <v>90.32</v>
       </c>
       <c r="H257" s="7">
-        <v>4.29</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A258" s="11"/>
-      <c r="B258" s="11"/>
+      <c r="A258" s="13"/>
+      <c r="B258" s="13"/>
       <c r="C258" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D258" s="6">
-        <v>677766</v>
+        <v>1083429</v>
       </c>
       <c r="E258" s="6">
-        <v>598579</v>
+        <v>993090</v>
       </c>
       <c r="F258" s="6">
-        <v>62152000</v>
+        <v>62928000</v>
       </c>
       <c r="G258" s="7">
-        <v>88.32</v>
+        <v>91.66</v>
       </c>
       <c r="H258" s="7">
-        <v>1.0900000000000001</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A259" s="11"/>
-      <c r="B259" s="11"/>
+      <c r="A259" s="13"/>
+      <c r="B259" s="13"/>
       <c r="C259" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D259" s="6">
-        <v>2735359</v>
+        <v>2177164</v>
       </c>
       <c r="E259" s="6">
-        <v>2548817</v>
+        <v>1903692</v>
       </c>
       <c r="F259" s="6">
-        <v>110702665</v>
+        <v>119563415</v>
       </c>
       <c r="G259" s="7">
-        <v>93.18</v>
+        <v>87.44</v>
       </c>
       <c r="H259" s="7">
-        <v>2.4700000000000002</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A260" s="11"/>
-      <c r="B260" s="11"/>
+      <c r="A260" s="13"/>
+      <c r="B260" s="13"/>
       <c r="C260" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D260" s="6">
-        <v>1134827</v>
+        <v>1192695</v>
       </c>
       <c r="E260" s="6">
-        <v>958549</v>
+        <v>1134204</v>
       </c>
       <c r="F260" s="6">
-        <v>87473087</v>
+        <v>83460412</v>
       </c>
       <c r="G260" s="7">
-        <v>84.47</v>
+        <v>95.1</v>
       </c>
       <c r="H260" s="7">
-        <v>1.3</v>
+        <v>1.43</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A261" s="11"/>
-      <c r="B261" s="11"/>
+      <c r="A261" s="13"/>
+      <c r="B261" s="13"/>
       <c r="C261" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D261" s="6">
-        <v>3510416</v>
+        <v>2818521</v>
       </c>
       <c r="E261" s="6">
-        <v>3080182</v>
+        <v>2776545</v>
       </c>
       <c r="F261" s="6">
-        <v>131267016</v>
+        <v>126382519</v>
       </c>
       <c r="G261" s="7">
-        <v>87.74</v>
+        <v>98.51</v>
       </c>
       <c r="H261" s="7">
-        <v>2.67</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A262" s="11"/>
-      <c r="B262" s="11"/>
+      <c r="A262" s="13"/>
+      <c r="B262" s="13"/>
       <c r="C262" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D262" s="6">
-        <v>504603</v>
+        <v>517652</v>
       </c>
       <c r="E262" s="6">
-        <v>482658</v>
+        <v>491361</v>
       </c>
       <c r="F262" s="6">
-        <v>20097026</v>
+        <v>20633182</v>
       </c>
       <c r="G262" s="7">
-        <v>95.65</v>
+        <v>94.92</v>
       </c>
       <c r="H262" s="7">
         <v>2.5099999999999998</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A263" s="11"/>
-      <c r="B263" s="11"/>
+      <c r="A263" s="13"/>
+      <c r="B263" s="13"/>
       <c r="C263" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D263" s="6">
-        <v>314585</v>
+        <v>269214</v>
       </c>
       <c r="E263" s="6">
-        <v>279125</v>
+        <v>227718</v>
       </c>
       <c r="F263" s="6">
-        <v>25808925</v>
+        <v>25021078</v>
       </c>
       <c r="G263" s="7">
-        <v>88.73</v>
+        <v>84.59</v>
       </c>
       <c r="H263" s="7">
-        <v>1.22</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A264" s="11"/>
-      <c r="B264" s="11"/>
+      <c r="A264" s="13"/>
+      <c r="B264" s="13"/>
       <c r="C264" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D264" s="6">
-        <v>832737</v>
+        <v>906801</v>
       </c>
       <c r="E264" s="6">
-        <v>700484</v>
+        <v>737867</v>
       </c>
       <c r="F264" s="6">
-        <v>33683611</v>
+        <v>28686778</v>
       </c>
       <c r="G264" s="7">
-        <v>84.12</v>
+        <v>81.37</v>
       </c>
       <c r="H264" s="7">
-        <v>2.4700000000000002</v>
+        <v>3.16</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A265" s="11"/>
-      <c r="B265" s="11"/>
+      <c r="A265" s="13"/>
+      <c r="B265" s="13"/>
       <c r="C265" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D265" s="6">
-        <v>614392</v>
+        <v>685807</v>
       </c>
       <c r="E265" s="6">
-        <v>558846</v>
+        <v>597177</v>
       </c>
       <c r="F265" s="6">
-        <v>41549226</v>
+        <v>41339611</v>
       </c>
       <c r="G265" s="7">
-        <v>90.96</v>
+        <v>87.08</v>
       </c>
       <c r="H265" s="7">
-        <v>1.48</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A266" s="11"/>
-      <c r="B266" s="11"/>
+      <c r="A266" s="13"/>
+      <c r="B266" s="13"/>
       <c r="C266" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D266" s="6">
-        <v>162144</v>
+        <v>191766</v>
       </c>
       <c r="E266" s="6">
-        <v>145341</v>
+        <v>184222</v>
       </c>
       <c r="F266" s="6">
-        <v>23283285</v>
+        <v>24868861</v>
       </c>
       <c r="G266" s="7">
-        <v>89.64</v>
+        <v>96.07</v>
       </c>
       <c r="H266" s="7">
-        <v>0.7</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A267" s="11"/>
-      <c r="B267" s="11"/>
+      <c r="A267" s="13"/>
+      <c r="B267" s="13"/>
       <c r="C267" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D267" s="6">
-        <v>572200</v>
+        <v>642130</v>
       </c>
       <c r="E267" s="6">
-        <v>439736</v>
+        <v>512300</v>
       </c>
       <c r="F267" s="6">
-        <v>27741854</v>
+        <v>28726908</v>
       </c>
       <c r="G267" s="7">
-        <v>76.849999999999994</v>
+        <v>79.78</v>
       </c>
       <c r="H267" s="7">
-        <v>2.06</v>
+        <v>2.2400000000000002</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A268" s="11"/>
-      <c r="B268" s="11"/>
+      <c r="A268" s="13"/>
+      <c r="B268" s="13"/>
       <c r="C268" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D268" s="6">
-        <v>186971</v>
+        <v>169090</v>
       </c>
       <c r="E268" s="6">
-        <v>165985</v>
+        <v>142229</v>
       </c>
       <c r="F268" s="6">
-        <v>23562703</v>
+        <v>24441738</v>
       </c>
       <c r="G268" s="7">
-        <v>88.78</v>
+        <v>84.11</v>
       </c>
       <c r="H268" s="7">
-        <v>0.79</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A269" s="11"/>
-      <c r="B269" s="11"/>
+      <c r="A269" s="13"/>
+      <c r="B269" s="13"/>
       <c r="C269" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D269" s="6">
-        <v>484886</v>
+        <v>717446</v>
       </c>
       <c r="E269" s="6">
-        <v>462613</v>
+        <v>682206</v>
       </c>
       <c r="F269" s="6">
-        <v>34241838</v>
+        <v>32875388</v>
       </c>
       <c r="G269" s="7">
-        <v>95.41</v>
+        <v>95.09</v>
       </c>
       <c r="H269" s="7">
-        <v>1.42</v>
+        <v>2.1800000000000002</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A270" s="11"/>
-      <c r="B270" s="11"/>
+      <c r="A270" s="13"/>
+      <c r="B270" s="13"/>
       <c r="C270" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D270" s="6">
-        <v>169264</v>
+        <v>191476</v>
       </c>
       <c r="E270" s="6">
-        <v>145808</v>
+        <v>165853</v>
       </c>
       <c r="F270" s="6">
-        <v>15566022</v>
+        <v>15257163</v>
       </c>
       <c r="G270" s="7">
-        <v>86.14</v>
+        <v>86.62</v>
       </c>
       <c r="H270" s="7">
-        <v>1.0900000000000001</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A271" s="11"/>
-      <c r="B271" s="11"/>
+      <c r="A271" s="13"/>
+      <c r="B271" s="13"/>
       <c r="C271" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D271" s="6">
-        <v>157023</v>
+        <v>168283</v>
       </c>
       <c r="E271" s="6">
-        <v>147826</v>
+        <v>158043</v>
       </c>
       <c r="F271" s="6">
-        <v>17703754</v>
+        <v>18156448</v>
       </c>
       <c r="G271" s="7">
-        <v>94.14</v>
+        <v>93.92</v>
       </c>
       <c r="H271" s="7">
-        <v>0.89</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A272" s="11"/>
-      <c r="B272" s="11"/>
+      <c r="A272" s="13"/>
+      <c r="B272" s="13"/>
       <c r="C272" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D272" s="6">
-        <v>251293</v>
+        <v>260196</v>
       </c>
       <c r="E272" s="6">
-        <v>203287</v>
+        <v>238421</v>
       </c>
       <c r="F272" s="6">
-        <v>9466589</v>
+        <v>9947273</v>
       </c>
       <c r="G272" s="7">
-        <v>80.900000000000006</v>
+        <v>91.63</v>
       </c>
       <c r="H272" s="7">
-        <v>2.65</v>
+        <v>2.62</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A273" s="11"/>
-      <c r="B273" s="11"/>
+      <c r="A273" s="13"/>
+      <c r="B273" s="13"/>
       <c r="C273" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D273" s="6">
-        <v>214487</v>
+        <v>181683</v>
       </c>
       <c r="E273" s="6">
-        <v>199773</v>
+        <v>168669</v>
       </c>
       <c r="F273" s="6">
-        <v>17631351</v>
+        <v>17111015</v>
       </c>
       <c r="G273" s="7">
-        <v>93.14</v>
+        <v>92.84</v>
       </c>
       <c r="H273" s="7">
-        <v>1.22</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A274" s="11"/>
-      <c r="B274" s="11"/>
+      <c r="A274" s="13"/>
+      <c r="B274" s="13"/>
       <c r="C274" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D274" s="6">
-        <v>324552</v>
+        <v>247773</v>
       </c>
       <c r="E274" s="6">
-        <v>300222</v>
+        <v>232235</v>
       </c>
       <c r="F274" s="6">
-        <v>18283170</v>
+        <v>18064421</v>
       </c>
       <c r="G274" s="7">
-        <v>92.5</v>
+        <v>93.73</v>
       </c>
       <c r="H274" s="7">
-        <v>1.78</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A275" s="11"/>
-      <c r="B275" s="11"/>
+      <c r="A275" s="13"/>
+      <c r="B275" s="13"/>
       <c r="C275" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D275" s="6">
-        <v>229897</v>
+        <v>232216</v>
       </c>
       <c r="E275" s="6">
-        <v>196811</v>
+        <v>209522</v>
       </c>
       <c r="F275" s="6">
-        <v>11288377</v>
+        <v>11830927</v>
       </c>
       <c r="G275" s="7">
-        <v>85.61</v>
+        <v>90.23</v>
       </c>
       <c r="H275" s="7">
-        <v>2.04</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A276" s="11"/>
-      <c r="B276" s="11"/>
+      <c r="A276" s="13"/>
+      <c r="B276" s="13"/>
       <c r="C276" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D276" s="6">
-        <v>471820</v>
+        <v>504650</v>
       </c>
       <c r="E276" s="6">
-        <v>413944</v>
+        <v>438792</v>
       </c>
       <c r="F276" s="6">
-        <v>11495343</v>
+        <v>12289328</v>
       </c>
       <c r="G276" s="7">
-        <v>87.73</v>
+        <v>86.95</v>
       </c>
       <c r="H276" s="7">
-        <v>4.0999999999999996</v>
+        <v>4.1100000000000003</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A277" s="11"/>
-      <c r="B277" s="11"/>
+      <c r="A277" s="13"/>
+      <c r="B277" s="13"/>
       <c r="C277" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D277" s="6">
-        <v>121734</v>
+        <v>103909</v>
       </c>
       <c r="E277" s="6">
-        <v>112387</v>
+        <v>96579</v>
       </c>
       <c r="F277" s="6">
-        <v>3343315</v>
+        <v>3636159</v>
       </c>
       <c r="G277" s="7">
-        <v>92.32</v>
+        <v>92.95</v>
       </c>
       <c r="H277" s="7">
-        <v>3.64</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A278" s="11"/>
-      <c r="B278" s="12" t="s">
+      <c r="A278" s="13"/>
+      <c r="B278" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C278" s="12"/>
+      <c r="C278" s="14"/>
       <c r="D278" s="6">
-        <v>25021630</v>
+        <v>26265196</v>
       </c>
       <c r="E278" s="6">
-        <v>22905848</v>
+        <v>24062390</v>
       </c>
       <c r="F278" s="6">
-        <v>1070682500</v>
+        <v>1057591041</v>
       </c>
       <c r="G278" s="7">
-        <v>91.54</v>
+        <v>91.61</v>
       </c>
       <c r="H278" s="7">
-        <v>2.34</v>
+        <v>2.48</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D279" s="6">
-        <v>2592281</v>
+        <v>3329739</v>
       </c>
       <c r="E279" s="6">
-        <v>2307585</v>
+        <v>3086658</v>
       </c>
       <c r="F279" s="6">
-        <v>155203341</v>
+        <v>157448777</v>
       </c>
       <c r="G279" s="7">
-        <v>89.02</v>
+        <v>92.7</v>
       </c>
       <c r="H279" s="7">
-        <v>1.67</v>
+        <v>2.11</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A280" s="11"/>
-      <c r="B280" s="11"/>
+      <c r="A280" s="13"/>
+      <c r="B280" s="13"/>
       <c r="C280" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D280" s="6">
-        <v>6193795</v>
+        <v>8020935</v>
       </c>
       <c r="E280" s="6">
-        <v>5861766</v>
+        <v>7678217</v>
       </c>
       <c r="F280" s="6">
-        <v>179638340</v>
+        <v>186892566</v>
       </c>
       <c r="G280" s="7">
-        <v>94.64</v>
+        <v>95.73</v>
       </c>
       <c r="H280" s="7">
-        <v>3.45</v>
+        <v>4.29</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A281" s="11"/>
-      <c r="B281" s="11"/>
+      <c r="A281" s="13"/>
+      <c r="B281" s="13"/>
       <c r="C281" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D281" s="6">
-        <v>599213</v>
+        <v>677766</v>
       </c>
       <c r="E281" s="6">
-        <v>490556</v>
+        <v>598579</v>
       </c>
       <c r="F281" s="6">
-        <v>62105000</v>
+        <v>62152000</v>
       </c>
       <c r="G281" s="7">
-        <v>81.87</v>
+        <v>88.32</v>
       </c>
       <c r="H281" s="7">
-        <v>0.96</v>
+        <v>1.0900000000000001</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A282" s="11"/>
-      <c r="B282" s="11"/>
+      <c r="A282" s="13"/>
+      <c r="B282" s="13"/>
       <c r="C282" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D282" s="6">
-        <v>2392930</v>
+        <v>2735359</v>
       </c>
       <c r="E282" s="6">
-        <v>2019044</v>
+        <v>2548817</v>
       </c>
       <c r="F282" s="6">
-        <v>105475439</v>
+        <v>110702665</v>
       </c>
       <c r="G282" s="7">
-        <v>84.38</v>
+        <v>93.18</v>
       </c>
       <c r="H282" s="7">
-        <v>2.27</v>
+        <v>2.4700000000000002</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A283" s="11"/>
-      <c r="B283" s="11"/>
+      <c r="A283" s="13"/>
+      <c r="B283" s="13"/>
       <c r="C283" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D283" s="6">
-        <v>981545</v>
+        <v>1134827</v>
       </c>
       <c r="E283" s="6">
-        <v>869519</v>
+        <v>958549</v>
       </c>
       <c r="F283" s="6">
-        <v>84117705</v>
+        <v>87473087</v>
       </c>
       <c r="G283" s="7">
-        <v>88.59</v>
+        <v>84.47</v>
       </c>
       <c r="H283" s="7">
-        <v>1.17</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A284" s="11"/>
-      <c r="B284" s="11"/>
+      <c r="A284" s="13"/>
+      <c r="B284" s="13"/>
       <c r="C284" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D284" s="6">
-        <v>2784963</v>
+        <v>3510416</v>
       </c>
       <c r="E284" s="6">
-        <v>2565492</v>
+        <v>3080182</v>
       </c>
       <c r="F284" s="6">
-        <v>134992957</v>
+        <v>131267016</v>
       </c>
       <c r="G284" s="7">
-        <v>92.12</v>
+        <v>87.74</v>
       </c>
       <c r="H284" s="7">
-        <v>2.06</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A285" s="11"/>
-      <c r="B285" s="11"/>
+      <c r="A285" s="13"/>
+      <c r="B285" s="13"/>
       <c r="C285" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D285" s="6">
-        <v>537900</v>
+        <v>504603</v>
       </c>
       <c r="E285" s="6">
-        <v>511408</v>
+        <v>482658</v>
       </c>
       <c r="F285" s="6">
-        <v>21637016</v>
+        <v>20097026</v>
       </c>
       <c r="G285" s="7">
-        <v>95.07</v>
+        <v>95.65</v>
       </c>
       <c r="H285" s="7">
-        <v>2.4900000000000002</v>
+        <v>2.5099999999999998</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A286" s="11"/>
-      <c r="B286" s="11"/>
+      <c r="A286" s="13"/>
+      <c r="B286" s="13"/>
       <c r="C286" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D286" s="6">
-        <v>314897</v>
+        <v>314585</v>
       </c>
       <c r="E286" s="6">
-        <v>253590</v>
+        <v>279125</v>
       </c>
       <c r="F286" s="6">
-        <v>27604314</v>
+        <v>25808925</v>
       </c>
       <c r="G286" s="7">
-        <v>80.53</v>
+        <v>88.73</v>
       </c>
       <c r="H286" s="7">
-        <v>1.1399999999999999</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A287" s="11"/>
-      <c r="B287" s="11"/>
+      <c r="A287" s="13"/>
+      <c r="B287" s="13"/>
       <c r="C287" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D287" s="6">
-        <v>4044766</v>
+        <v>832737</v>
       </c>
       <c r="E287" s="6">
-        <v>937410</v>
+        <v>700484</v>
       </c>
       <c r="F287" s="6">
-        <v>41487474</v>
+        <v>33683611</v>
       </c>
       <c r="G287" s="7">
-        <v>23.18</v>
+        <v>84.12</v>
       </c>
       <c r="H287" s="7">
-        <v>9.75</v>
+        <v>2.4700000000000002</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A288" s="11"/>
-      <c r="B288" s="11"/>
+      <c r="A288" s="13"/>
+      <c r="B288" s="13"/>
       <c r="C288" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D288" s="6">
-        <v>579510</v>
+        <v>614392</v>
       </c>
       <c r="E288" s="6">
-        <v>481375</v>
+        <v>558846</v>
       </c>
       <c r="F288" s="6">
-        <v>39323117</v>
+        <v>41549226</v>
       </c>
       <c r="G288" s="7">
-        <v>83.07</v>
+        <v>90.96</v>
       </c>
       <c r="H288" s="7">
-        <v>1.47</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A289" s="11"/>
-      <c r="B289" s="11"/>
+      <c r="A289" s="13"/>
+      <c r="B289" s="13"/>
       <c r="C289" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D289" s="6">
-        <v>208370</v>
+        <v>162144</v>
       </c>
       <c r="E289" s="6">
-        <v>189002</v>
+        <v>145341</v>
       </c>
       <c r="F289" s="6">
-        <v>23417832</v>
+        <v>23283285</v>
       </c>
       <c r="G289" s="7">
-        <v>90.7</v>
+        <v>89.64</v>
       </c>
       <c r="H289" s="7">
-        <v>0.89</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A290" s="11"/>
-      <c r="B290" s="11"/>
+      <c r="A290" s="13"/>
+      <c r="B290" s="13"/>
       <c r="C290" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D290" s="6">
-        <v>735581</v>
+        <v>572200</v>
       </c>
       <c r="E290" s="6">
-        <v>554491</v>
+        <v>439736</v>
       </c>
       <c r="F290" s="6">
-        <v>28656424</v>
+        <v>27741854</v>
       </c>
       <c r="G290" s="7">
-        <v>75.38</v>
+        <v>76.849999999999994</v>
       </c>
       <c r="H290" s="7">
-        <v>2.57</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A291" s="11"/>
-      <c r="B291" s="11"/>
+      <c r="A291" s="13"/>
+      <c r="B291" s="13"/>
       <c r="C291" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D291" s="6">
-        <v>206297</v>
+        <v>186971</v>
       </c>
       <c r="E291" s="6">
-        <v>173338</v>
+        <v>165985</v>
       </c>
       <c r="F291" s="6">
-        <v>23585821</v>
+        <v>23562703</v>
       </c>
       <c r="G291" s="7">
-        <v>84.02</v>
+        <v>88.78</v>
       </c>
       <c r="H291" s="7">
-        <v>0.87</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A292" s="11"/>
-      <c r="B292" s="11"/>
+      <c r="A292" s="13"/>
+      <c r="B292" s="13"/>
       <c r="C292" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D292" s="6">
-        <v>443821</v>
+        <v>484886</v>
       </c>
       <c r="E292" s="6">
-        <v>427604</v>
+        <v>462613</v>
       </c>
       <c r="F292" s="6">
-        <v>39904175</v>
+        <v>34241838</v>
       </c>
       <c r="G292" s="7">
-        <v>96.35</v>
+        <v>95.41</v>
       </c>
       <c r="H292" s="7">
-        <v>1.1100000000000001</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A293" s="11"/>
-      <c r="B293" s="11"/>
+      <c r="A293" s="13"/>
+      <c r="B293" s="13"/>
       <c r="C293" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D293" s="6">
-        <v>263826</v>
+        <v>169264</v>
       </c>
       <c r="E293" s="6">
-        <v>225535</v>
+        <v>145808</v>
       </c>
       <c r="F293" s="6">
-        <v>15872400</v>
+        <v>15566022</v>
       </c>
       <c r="G293" s="7">
-        <v>85.49</v>
+        <v>86.14</v>
       </c>
       <c r="H293" s="7">
-        <v>1.66</v>
+        <v>1.0900000000000001</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A294" s="11"/>
-      <c r="B294" s="11"/>
+      <c r="A294" s="13"/>
+      <c r="B294" s="13"/>
       <c r="C294" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D294" s="6">
-        <v>199534</v>
+        <v>157023</v>
       </c>
       <c r="E294" s="6">
-        <v>187198</v>
+        <v>147826</v>
       </c>
       <c r="F294" s="6">
-        <v>18313362</v>
+        <v>17703754</v>
       </c>
       <c r="G294" s="7">
-        <v>93.82</v>
+        <v>94.14</v>
       </c>
       <c r="H294" s="7">
-        <v>1.0900000000000001</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A295" s="11"/>
-      <c r="B295" s="11"/>
+      <c r="A295" s="13"/>
+      <c r="B295" s="13"/>
       <c r="C295" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D295" s="6">
-        <v>263917</v>
+        <v>251293</v>
       </c>
       <c r="E295" s="6">
-        <v>248654</v>
+        <v>203287</v>
       </c>
       <c r="F295" s="6">
-        <v>9215787</v>
+        <v>9466589</v>
       </c>
       <c r="G295" s="7">
-        <v>94.22</v>
+        <v>80.900000000000006</v>
       </c>
       <c r="H295" s="7">
-        <v>2.86</v>
+        <v>2.65</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A296" s="11"/>
-      <c r="B296" s="11"/>
+      <c r="A296" s="13"/>
+      <c r="B296" s="13"/>
       <c r="C296" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D296" s="6">
-        <v>180027</v>
+        <v>214487</v>
       </c>
       <c r="E296" s="6">
-        <v>167697</v>
+        <v>199773</v>
       </c>
       <c r="F296" s="6">
-        <v>18954715</v>
+        <v>17631351</v>
       </c>
       <c r="G296" s="7">
-        <v>93.15</v>
+        <v>93.14</v>
       </c>
       <c r="H296" s="7">
-        <v>0.95</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A297" s="11"/>
-      <c r="B297" s="11"/>
+      <c r="A297" s="13"/>
+      <c r="B297" s="13"/>
       <c r="C297" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D297" s="6">
-        <v>367151</v>
+        <v>324552</v>
       </c>
       <c r="E297" s="6">
-        <v>337987</v>
+        <v>300222</v>
       </c>
       <c r="F297" s="6">
-        <v>18282000</v>
+        <v>18283170</v>
       </c>
       <c r="G297" s="7">
-        <v>92.06</v>
+        <v>92.5</v>
       </c>
       <c r="H297" s="7">
-        <v>2.0099999999999998</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A298" s="11"/>
-      <c r="B298" s="11"/>
+      <c r="A298" s="13"/>
+      <c r="B298" s="13"/>
       <c r="C298" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D298" s="6">
-        <v>332038</v>
+        <v>229897</v>
       </c>
       <c r="E298" s="6">
-        <v>259978</v>
+        <v>196811</v>
       </c>
       <c r="F298" s="6">
-        <v>12243509</v>
+        <v>11288377</v>
       </c>
       <c r="G298" s="7">
-        <v>78.3</v>
+        <v>85.61</v>
       </c>
       <c r="H298" s="7">
-        <v>2.71</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A299" s="11"/>
-      <c r="B299" s="11"/>
+      <c r="A299" s="13"/>
+      <c r="B299" s="13"/>
       <c r="C299" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D299" s="6">
-        <v>372170</v>
+        <v>471820</v>
       </c>
       <c r="E299" s="6">
-        <v>312524</v>
+        <v>413944</v>
       </c>
       <c r="F299" s="6">
-        <v>13201957</v>
+        <v>11495343</v>
       </c>
       <c r="G299" s="7">
-        <v>83.97</v>
+        <v>87.73</v>
       </c>
       <c r="H299" s="7">
-        <v>2.82</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A300" s="11"/>
-      <c r="B300" s="11"/>
+      <c r="A300" s="13"/>
+      <c r="B300" s="13"/>
       <c r="C300" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D300" s="6">
-        <v>114021</v>
+        <v>121734</v>
       </c>
       <c r="E300" s="6">
-        <v>68812</v>
+        <v>112387</v>
       </c>
       <c r="F300" s="6">
-        <v>3785973</v>
+        <v>3343315</v>
       </c>
       <c r="G300" s="7">
-        <v>60.35</v>
+        <v>92.32</v>
       </c>
       <c r="H300" s="7">
-        <v>3.01</v>
+        <v>3.64</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A301" s="11"/>
-      <c r="B301" s="12" t="s">
+      <c r="A301" s="13"/>
+      <c r="B301" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C301" s="12"/>
+      <c r="C301" s="14"/>
       <c r="D301" s="6">
-        <v>24708553</v>
+        <v>25021630</v>
       </c>
       <c r="E301" s="6">
-        <v>19450565</v>
+        <v>22905848</v>
       </c>
       <c r="F301" s="6">
-        <v>1077018658</v>
+        <v>1070682500</v>
       </c>
       <c r="G301" s="7">
-        <v>78.72</v>
+        <v>91.54</v>
       </c>
       <c r="H301" s="7">
-        <v>2.29</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D302" s="6">
-        <v>1671014</v>
+        <v>2592281</v>
       </c>
       <c r="E302" s="6">
-        <v>1515343</v>
+        <v>2307585</v>
       </c>
       <c r="F302" s="6">
-        <v>106421991</v>
+        <v>155203341</v>
       </c>
       <c r="G302" s="7">
-        <v>90.68</v>
+        <v>89.02</v>
       </c>
       <c r="H302" s="7">
-        <v>1.57</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A303" s="11"/>
-      <c r="B303" s="11"/>
+      <c r="A303" s="13"/>
+      <c r="B303" s="13"/>
       <c r="C303" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D303" s="6">
-        <v>5537659</v>
+        <v>6193795</v>
       </c>
       <c r="E303" s="6">
-        <v>5386331</v>
+        <v>5861766</v>
       </c>
       <c r="F303" s="6">
-        <v>168076087</v>
+        <v>179638340</v>
       </c>
       <c r="G303" s="7">
-        <v>97.27</v>
+        <v>94.64</v>
       </c>
       <c r="H303" s="7">
-        <v>3.29</v>
+        <v>3.45</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A304" s="11"/>
-      <c r="B304" s="11"/>
+      <c r="A304" s="13"/>
+      <c r="B304" s="13"/>
       <c r="C304" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D304" s="6">
-        <v>444120</v>
+        <v>599213</v>
       </c>
       <c r="E304" s="6">
-        <v>362000</v>
+        <v>490556</v>
       </c>
       <c r="F304" s="6">
-        <v>52853002</v>
+        <v>62105000</v>
       </c>
       <c r="G304" s="7">
-        <v>81.510000000000005</v>
+        <v>81.87</v>
       </c>
       <c r="H304" s="7">
-        <v>0.84</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A305" s="11"/>
-      <c r="B305" s="11"/>
+      <c r="A305" s="13"/>
+      <c r="B305" s="13"/>
       <c r="C305" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D305" s="6">
-        <v>467243</v>
+        <v>2392930</v>
       </c>
       <c r="E305" s="6">
-        <v>423019</v>
+        <v>2019044</v>
       </c>
       <c r="F305" s="6">
-        <v>41048829</v>
+        <v>105475439</v>
       </c>
       <c r="G305" s="7">
-        <v>90.54</v>
+        <v>84.38</v>
       </c>
       <c r="H305" s="7">
-        <v>1.1399999999999999</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A306" s="11"/>
-      <c r="B306" s="11"/>
+      <c r="A306" s="13"/>
+      <c r="B306" s="13"/>
       <c r="C306" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D306" s="6">
-        <v>1123817</v>
+        <v>981545</v>
       </c>
       <c r="E306" s="6">
-        <v>990753</v>
+        <v>869519</v>
       </c>
       <c r="F306" s="6">
-        <v>31025867</v>
+        <v>84117705</v>
       </c>
       <c r="G306" s="7">
-        <v>88.16</v>
+        <v>88.59</v>
       </c>
       <c r="H306" s="7">
-        <v>3.62</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A307" s="11"/>
-      <c r="B307" s="11"/>
+      <c r="A307" s="13"/>
+      <c r="B307" s="13"/>
       <c r="C307" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D307" s="6">
-        <v>1952526</v>
+        <v>2784963</v>
       </c>
       <c r="E307" s="6">
-        <v>1863889</v>
+        <v>2565492</v>
       </c>
       <c r="F307" s="6">
-        <v>76159878</v>
+        <v>134992957</v>
       </c>
       <c r="G307" s="7">
-        <v>95.46</v>
+        <v>92.12</v>
       </c>
       <c r="H307" s="7">
-        <v>2.56</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A308" s="11"/>
-      <c r="B308" s="11"/>
+      <c r="A308" s="13"/>
+      <c r="B308" s="13"/>
       <c r="C308" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D308" s="6">
-        <v>861293</v>
+        <v>537900</v>
       </c>
       <c r="E308" s="6">
-        <v>560023</v>
+        <v>511408</v>
       </c>
       <c r="F308" s="6">
-        <v>33489085</v>
+        <v>21637016</v>
       </c>
       <c r="G308" s="7">
-        <v>65.02</v>
+        <v>95.07</v>
       </c>
       <c r="H308" s="7">
-        <v>2.57</v>
+        <v>2.4900000000000002</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A309" s="11"/>
-      <c r="B309" s="11"/>
+      <c r="A309" s="13"/>
+      <c r="B309" s="13"/>
       <c r="C309" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D309" s="6">
-        <v>277311</v>
+        <v>314897</v>
       </c>
       <c r="E309" s="6">
-        <v>236056</v>
+        <v>253590</v>
       </c>
       <c r="F309" s="6">
-        <v>28137136</v>
+        <v>27604314</v>
       </c>
       <c r="G309" s="7">
-        <v>85.12</v>
+        <v>80.53</v>
       </c>
       <c r="H309" s="7">
-        <v>0.99</v>
+        <v>1.1399999999999999</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A310" s="11"/>
-      <c r="B310" s="11"/>
+      <c r="A310" s="13"/>
+      <c r="B310" s="13"/>
       <c r="C310" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D310" s="6">
-        <v>1285344</v>
+        <v>4044766</v>
       </c>
       <c r="E310" s="6">
-        <v>1130366</v>
+        <v>937410</v>
       </c>
       <c r="F310" s="6">
-        <v>34994071</v>
+        <v>41487474</v>
       </c>
       <c r="G310" s="7">
-        <v>87.94</v>
+        <v>23.18</v>
       </c>
       <c r="H310" s="7">
-        <v>3.67</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A311" s="11"/>
-      <c r="B311" s="11"/>
+      <c r="A311" s="13"/>
+      <c r="B311" s="13"/>
       <c r="C311" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D311" s="6">
-        <v>423909</v>
+        <v>579510</v>
       </c>
       <c r="E311" s="6">
-        <v>399004</v>
+        <v>481375</v>
       </c>
       <c r="F311" s="6">
-        <v>39550827</v>
+        <v>39323117</v>
       </c>
       <c r="G311" s="7">
-        <v>94.12</v>
+        <v>83.07</v>
       </c>
       <c r="H311" s="7">
-        <v>1.07</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A312" s="11"/>
-      <c r="B312" s="11"/>
+      <c r="A312" s="13"/>
+      <c r="B312" s="13"/>
       <c r="C312" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D312" s="6">
-        <v>184393</v>
+        <v>208370</v>
       </c>
       <c r="E312" s="6">
-        <v>168178</v>
+        <v>189002</v>
       </c>
       <c r="F312" s="6">
-        <v>26525047</v>
+        <v>23417832</v>
       </c>
       <c r="G312" s="7">
-        <v>91.21</v>
+        <v>90.7</v>
       </c>
       <c r="H312" s="7">
-        <v>0.7</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A313" s="11"/>
-      <c r="B313" s="11"/>
+      <c r="A313" s="13"/>
+      <c r="B313" s="13"/>
       <c r="C313" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D313" s="6">
-        <v>378360</v>
+        <v>735581</v>
       </c>
       <c r="E313" s="6">
-        <v>296359</v>
+        <v>554491</v>
       </c>
       <c r="F313" s="6">
-        <v>26032000</v>
+        <v>28656424</v>
       </c>
       <c r="G313" s="7">
-        <v>78.33</v>
+        <v>75.38</v>
       </c>
       <c r="H313" s="7">
-        <v>1.45</v>
+        <v>2.57</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A314" s="11"/>
-      <c r="B314" s="11"/>
+      <c r="A314" s="13"/>
+      <c r="B314" s="13"/>
       <c r="C314" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D314" s="6">
-        <v>191772</v>
+        <v>206297</v>
       </c>
       <c r="E314" s="6">
-        <v>148398</v>
+        <v>173338</v>
       </c>
       <c r="F314" s="6">
-        <v>29993072</v>
+        <v>23585821</v>
       </c>
       <c r="G314" s="7">
-        <v>77.38</v>
+        <v>84.02</v>
       </c>
       <c r="H314" s="7">
-        <v>0.64</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A315" s="11"/>
-      <c r="B315" s="11"/>
+      <c r="A315" s="13"/>
+      <c r="B315" s="13"/>
       <c r="C315" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D315" s="6">
-        <v>432252</v>
+        <v>443821</v>
       </c>
       <c r="E315" s="6">
-        <v>401663</v>
+        <v>427604</v>
       </c>
       <c r="F315" s="6">
-        <v>38991306</v>
+        <v>39904175</v>
       </c>
       <c r="G315" s="7">
-        <v>92.92</v>
+        <v>96.35</v>
       </c>
       <c r="H315" s="7">
         <v>1.1100000000000001</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A316" s="11"/>
-      <c r="B316" s="11"/>
+      <c r="A316" s="13"/>
+      <c r="B316" s="13"/>
       <c r="C316" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D316" s="6">
-        <v>245502</v>
+        <v>263826</v>
       </c>
       <c r="E316" s="6">
-        <v>221187</v>
+        <v>225535</v>
       </c>
       <c r="F316" s="6">
-        <v>18238063</v>
+        <v>15872400</v>
       </c>
       <c r="G316" s="7">
-        <v>90.1</v>
+        <v>85.49</v>
       </c>
       <c r="H316" s="7">
-        <v>1.35</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A317" s="11"/>
-      <c r="B317" s="11"/>
+      <c r="A317" s="13"/>
+      <c r="B317" s="13"/>
       <c r="C317" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D317" s="6">
-        <v>257633</v>
+        <v>199534</v>
       </c>
       <c r="E317" s="6">
-        <v>241450</v>
+        <v>187198</v>
       </c>
       <c r="F317" s="6">
-        <v>17023262</v>
+        <v>18313362</v>
       </c>
       <c r="G317" s="7">
-        <v>93.72</v>
+        <v>93.82</v>
       </c>
       <c r="H317" s="7">
-        <v>1.51</v>
+        <v>1.0900000000000001</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A318" s="11"/>
-      <c r="B318" s="11"/>
+      <c r="A318" s="13"/>
+      <c r="B318" s="13"/>
       <c r="C318" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D318" s="6">
-        <v>234939</v>
+        <v>263917</v>
       </c>
       <c r="E318" s="6">
-        <v>199392</v>
+        <v>248654</v>
       </c>
       <c r="F318" s="6">
-        <v>8438826</v>
+        <v>9215787</v>
       </c>
       <c r="G318" s="7">
-        <v>84.87</v>
+        <v>94.22</v>
       </c>
       <c r="H318" s="7">
-        <v>2.78</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A319" s="11"/>
-      <c r="B319" s="11"/>
+      <c r="A319" s="13"/>
+      <c r="B319" s="13"/>
       <c r="C319" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D319" s="6">
-        <v>234125</v>
+        <v>180027</v>
       </c>
       <c r="E319" s="6">
-        <v>196659</v>
+        <v>167697</v>
       </c>
       <c r="F319" s="6">
-        <v>19124014</v>
+        <v>18954715</v>
       </c>
       <c r="G319" s="7">
-        <v>84</v>
+        <v>93.15</v>
       </c>
       <c r="H319" s="7">
-        <v>1.22</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A320" s="11"/>
-      <c r="B320" s="11"/>
+      <c r="A320" s="13"/>
+      <c r="B320" s="13"/>
       <c r="C320" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D320" s="6">
-        <v>293548</v>
+        <v>367151</v>
       </c>
       <c r="E320" s="6">
-        <v>264397</v>
+        <v>337987</v>
       </c>
       <c r="F320" s="6">
-        <v>17240000</v>
+        <v>18282000</v>
       </c>
       <c r="G320" s="7">
-        <v>90.07</v>
+        <v>92.06</v>
       </c>
       <c r="H320" s="7">
-        <v>1.7</v>
+        <v>2.0099999999999998</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A321" s="11"/>
-      <c r="B321" s="11"/>
+      <c r="A321" s="13"/>
+      <c r="B321" s="13"/>
       <c r="C321" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D321" s="6">
-        <v>286933</v>
+        <v>332038</v>
       </c>
       <c r="E321" s="6">
-        <v>242931</v>
+        <v>259978</v>
       </c>
       <c r="F321" s="6">
-        <v>11949936</v>
+        <v>12243509</v>
       </c>
       <c r="G321" s="7">
-        <v>84.66</v>
+        <v>78.3</v>
       </c>
       <c r="H321" s="7">
-        <v>2.4</v>
+        <v>2.71</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A322" s="11"/>
-      <c r="B322" s="11"/>
+      <c r="A322" s="13"/>
+      <c r="B322" s="13"/>
       <c r="C322" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D322" s="6">
-        <v>322332</v>
+        <v>372170</v>
       </c>
       <c r="E322" s="6">
-        <v>272831</v>
+        <v>312524</v>
       </c>
       <c r="F322" s="6">
-        <v>11005921</v>
+        <v>13201957</v>
       </c>
       <c r="G322" s="7">
-        <v>84.64</v>
+        <v>83.97</v>
       </c>
       <c r="H322" s="7">
-        <v>2.93</v>
+        <v>2.82</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A323" s="11"/>
-      <c r="B323" s="11"/>
+      <c r="A323" s="13"/>
+      <c r="B323" s="13"/>
       <c r="C323" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D323" s="6">
+        <v>114021</v>
+      </c>
+      <c r="E323" s="6">
+        <v>68812</v>
+      </c>
+      <c r="F323" s="6">
+        <v>3785973</v>
+      </c>
+      <c r="G323" s="7">
+        <v>60.35</v>
+      </c>
+      <c r="H323" s="7">
+        <v>3.01</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A324" s="13"/>
+      <c r="B324" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C324" s="14"/>
+      <c r="D324" s="6">
+        <v>24708553</v>
+      </c>
+      <c r="E324" s="6">
+        <v>19450565</v>
+      </c>
+      <c r="F324" s="6">
+        <v>1077018658</v>
+      </c>
+      <c r="G324" s="7">
+        <v>78.72</v>
+      </c>
+      <c r="H324" s="7">
+        <v>2.29</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A325" s="4">
+        <v>2010</v>
+      </c>
+      <c r="B325" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D325" s="6">
+        <v>1671014</v>
+      </c>
+      <c r="E325" s="6">
+        <v>1515343</v>
+      </c>
+      <c r="F325" s="6">
+        <v>106421991</v>
+      </c>
+      <c r="G325" s="7">
+        <v>90.68</v>
+      </c>
+      <c r="H325" s="7">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A326" s="13"/>
+      <c r="B326" s="13"/>
+      <c r="C326" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D326" s="6">
+        <v>5537659</v>
+      </c>
+      <c r="E326" s="6">
+        <v>5386331</v>
+      </c>
+      <c r="F326" s="6">
+        <v>168076087</v>
+      </c>
+      <c r="G326" s="7">
+        <v>97.27</v>
+      </c>
+      <c r="H326" s="7">
+        <v>3.29</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="13"/>
+      <c r="B327" s="13"/>
+      <c r="C327" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D327" s="6">
+        <v>444120</v>
+      </c>
+      <c r="E327" s="6">
+        <v>362000</v>
+      </c>
+      <c r="F327" s="6">
+        <v>52853002</v>
+      </c>
+      <c r="G327" s="7">
+        <v>81.510000000000005</v>
+      </c>
+      <c r="H327" s="7">
+        <v>0.84</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A328" s="13"/>
+      <c r="B328" s="13"/>
+      <c r="C328" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D328" s="6">
+        <v>467243</v>
+      </c>
+      <c r="E328" s="6">
+        <v>423019</v>
+      </c>
+      <c r="F328" s="6">
+        <v>41048829</v>
+      </c>
+      <c r="G328" s="7">
+        <v>90.54</v>
+      </c>
+      <c r="H328" s="7">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="13"/>
+      <c r="B329" s="13"/>
+      <c r="C329" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D329" s="6">
+        <v>1123817</v>
+      </c>
+      <c r="E329" s="6">
+        <v>990753</v>
+      </c>
+      <c r="F329" s="6">
+        <v>31025867</v>
+      </c>
+      <c r="G329" s="7">
+        <v>88.16</v>
+      </c>
+      <c r="H329" s="7">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A330" s="13"/>
+      <c r="B330" s="13"/>
+      <c r="C330" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D330" s="6">
+        <v>1952526</v>
+      </c>
+      <c r="E330" s="6">
+        <v>1863889</v>
+      </c>
+      <c r="F330" s="6">
+        <v>76159878</v>
+      </c>
+      <c r="G330" s="7">
+        <v>95.46</v>
+      </c>
+      <c r="H330" s="7">
+        <v>2.56</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="13"/>
+      <c r="B331" s="13"/>
+      <c r="C331" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D331" s="6">
+        <v>861293</v>
+      </c>
+      <c r="E331" s="6">
+        <v>560023</v>
+      </c>
+      <c r="F331" s="6">
+        <v>33489085</v>
+      </c>
+      <c r="G331" s="7">
+        <v>65.02</v>
+      </c>
+      <c r="H331" s="7">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="13"/>
+      <c r="B332" s="13"/>
+      <c r="C332" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D332" s="6">
+        <v>277311</v>
+      </c>
+      <c r="E332" s="6">
+        <v>236056</v>
+      </c>
+      <c r="F332" s="6">
+        <v>28137136</v>
+      </c>
+      <c r="G332" s="7">
+        <v>85.12</v>
+      </c>
+      <c r="H332" s="7">
+        <v>0.99</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="13"/>
+      <c r="B333" s="13"/>
+      <c r="C333" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D333" s="6">
+        <v>1285344</v>
+      </c>
+      <c r="E333" s="6">
+        <v>1130366</v>
+      </c>
+      <c r="F333" s="6">
+        <v>34994071</v>
+      </c>
+      <c r="G333" s="7">
+        <v>87.94</v>
+      </c>
+      <c r="H333" s="7">
+        <v>3.67</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="13"/>
+      <c r="B334" s="13"/>
+      <c r="C334" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D334" s="6">
+        <v>423909</v>
+      </c>
+      <c r="E334" s="6">
+        <v>399004</v>
+      </c>
+      <c r="F334" s="6">
+        <v>39550827</v>
+      </c>
+      <c r="G334" s="7">
+        <v>94.12</v>
+      </c>
+      <c r="H334" s="7">
+        <v>1.07</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="13"/>
+      <c r="B335" s="13"/>
+      <c r="C335" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D335" s="6">
+        <v>184393</v>
+      </c>
+      <c r="E335" s="6">
+        <v>168178</v>
+      </c>
+      <c r="F335" s="6">
+        <v>26525047</v>
+      </c>
+      <c r="G335" s="7">
+        <v>91.21</v>
+      </c>
+      <c r="H335" s="7">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="13"/>
+      <c r="B336" s="13"/>
+      <c r="C336" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D336" s="6">
+        <v>378360</v>
+      </c>
+      <c r="E336" s="6">
+        <v>296359</v>
+      </c>
+      <c r="F336" s="6">
+        <v>26032000</v>
+      </c>
+      <c r="G336" s="7">
+        <v>78.33</v>
+      </c>
+      <c r="H336" s="7">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A337" s="13"/>
+      <c r="B337" s="13"/>
+      <c r="C337" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D337" s="6">
+        <v>191772</v>
+      </c>
+      <c r="E337" s="6">
+        <v>148398</v>
+      </c>
+      <c r="F337" s="6">
+        <v>29993072</v>
+      </c>
+      <c r="G337" s="7">
+        <v>77.38</v>
+      </c>
+      <c r="H337" s="7">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A338" s="13"/>
+      <c r="B338" s="13"/>
+      <c r="C338" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D338" s="6">
+        <v>432252</v>
+      </c>
+      <c r="E338" s="6">
+        <v>401663</v>
+      </c>
+      <c r="F338" s="6">
+        <v>38991306</v>
+      </c>
+      <c r="G338" s="7">
+        <v>92.92</v>
+      </c>
+      <c r="H338" s="7">
+        <v>1.1100000000000001</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A339" s="13"/>
+      <c r="B339" s="13"/>
+      <c r="C339" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D339" s="6">
+        <v>245502</v>
+      </c>
+      <c r="E339" s="6">
+        <v>221187</v>
+      </c>
+      <c r="F339" s="6">
+        <v>18238063</v>
+      </c>
+      <c r="G339" s="7">
+        <v>90.1</v>
+      </c>
+      <c r="H339" s="7">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A340" s="13"/>
+      <c r="B340" s="13"/>
+      <c r="C340" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D340" s="6">
+        <v>257633</v>
+      </c>
+      <c r="E340" s="6">
+        <v>241450</v>
+      </c>
+      <c r="F340" s="6">
+        <v>17023262</v>
+      </c>
+      <c r="G340" s="7">
+        <v>93.72</v>
+      </c>
+      <c r="H340" s="7">
+        <v>1.51</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="13"/>
+      <c r="B341" s="13"/>
+      <c r="C341" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D341" s="6">
+        <v>234939</v>
+      </c>
+      <c r="E341" s="6">
+        <v>199392</v>
+      </c>
+      <c r="F341" s="6">
+        <v>8438826</v>
+      </c>
+      <c r="G341" s="7">
+        <v>84.87</v>
+      </c>
+      <c r="H341" s="7">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A342" s="13"/>
+      <c r="B342" s="13"/>
+      <c r="C342" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D342" s="6">
+        <v>234125</v>
+      </c>
+      <c r="E342" s="6">
+        <v>196659</v>
+      </c>
+      <c r="F342" s="6">
+        <v>19124014</v>
+      </c>
+      <c r="G342" s="7">
+        <v>84</v>
+      </c>
+      <c r="H342" s="7">
+        <v>1.22</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="13"/>
+      <c r="B343" s="13"/>
+      <c r="C343" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D343" s="6">
+        <v>293548</v>
+      </c>
+      <c r="E343" s="6">
+        <v>264397</v>
+      </c>
+      <c r="F343" s="6">
+        <v>17240000</v>
+      </c>
+      <c r="G343" s="7">
+        <v>90.07</v>
+      </c>
+      <c r="H343" s="7">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A344" s="13"/>
+      <c r="B344" s="13"/>
+      <c r="C344" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D344" s="6">
+        <v>286933</v>
+      </c>
+      <c r="E344" s="6">
+        <v>242931</v>
+      </c>
+      <c r="F344" s="6">
+        <v>11949936</v>
+      </c>
+      <c r="G344" s="7">
+        <v>84.66</v>
+      </c>
+      <c r="H344" s="7">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A345" s="13"/>
+      <c r="B345" s="13"/>
+      <c r="C345" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D345" s="6">
+        <v>322332</v>
+      </c>
+      <c r="E345" s="6">
+        <v>272831</v>
+      </c>
+      <c r="F345" s="6">
+        <v>11005921</v>
+      </c>
+      <c r="G345" s="7">
+        <v>84.64</v>
+      </c>
+      <c r="H345" s="7">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A346" s="13"/>
+      <c r="B346" s="13"/>
+      <c r="C346" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D346" s="6">
         <v>171494</v>
       </c>
-      <c r="E323" s="6">
+      <c r="E346" s="6">
         <v>147695</v>
       </c>
-      <c r="F323" s="6">
+      <c r="F346" s="6">
         <v>3335863</v>
       </c>
-      <c r="G323" s="7">
+      <c r="G346" s="7">
         <v>86.12</v>
       </c>
-      <c r="H323" s="7">
+      <c r="H346" s="7">
         <v>5.14</v>
       </c>
     </row>
-    <row r="324" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C324" s="2" t="s">
+    <row r="347" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A347" s="13"/>
+      <c r="B347" s="13"/>
+      <c r="C347" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D324" s="6">
+      <c r="D347" s="6">
         <v>496292</v>
       </c>
-      <c r="E324" s="6">
+      <c r="E347" s="6">
         <v>419144</v>
       </c>
-      <c r="F324" s="6">
+      <c r="F347" s="6">
         <v>46457494</v>
       </c>
-      <c r="G324" s="7">
+      <c r="G347" s="7">
         <v>84.46</v>
       </c>
-      <c r="H324" s="7">
+      <c r="H347" s="7">
         <v>1.07</v>
       </c>
     </row>
-    <row r="325" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C325" s="2" t="s">
+    <row r="348" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A348" s="13"/>
+      <c r="B348" s="13"/>
+      <c r="C348" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D325" s="6">
+      <c r="D348" s="6">
         <v>456027</v>
       </c>
-      <c r="E325" s="6">
+      <c r="E348" s="6">
         <v>383177</v>
       </c>
-      <c r="F325" s="6">
+      <c r="F348" s="6">
         <v>42808563</v>
       </c>
-      <c r="G325" s="7">
+      <c r="G348" s="7">
         <v>84.03</v>
       </c>
-      <c r="H325" s="7">
+      <c r="H348" s="7">
         <v>1.07</v>
       </c>
     </row>
-    <row r="326" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C326" s="2" t="s">
+    <row r="349" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A349" s="13"/>
+      <c r="B349" s="13"/>
+      <c r="C349" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D326" s="6">
+      <c r="D349" s="6">
         <v>610407</v>
       </c>
-      <c r="E326" s="6">
+      <c r="E349" s="6">
         <v>529167</v>
       </c>
-      <c r="F326" s="6">
+      <c r="F349" s="6">
         <v>48482266</v>
       </c>
-      <c r="G326" s="7">
+      <c r="G349" s="7">
         <v>86.69</v>
       </c>
-      <c r="H326" s="7">
+      <c r="H349" s="7">
         <v>1.26</v>
       </c>
     </row>
-    <row r="327" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B327" s="12" t="s">
+    <row r="350" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A350" s="13"/>
+      <c r="B350" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C327" s="12"/>
-      <c r="D327" s="6">
+      <c r="C350" s="14"/>
+      <c r="D350" s="6">
         <v>18840245</v>
       </c>
-      <c r="E327" s="6">
+      <c r="E350" s="6">
         <v>16999412</v>
       </c>
-      <c r="F327" s="6">
+      <c r="F350" s="6">
         <v>977402406</v>
       </c>
-      <c r="G327" s="7">
+      <c r="G350" s="7">
         <v>90.23</v>
       </c>
-      <c r="H327" s="7">
+      <c r="H350" s="7">
         <v>1.93</v>
       </c>
     </row>
-    <row r="328" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A328" s="4">
+    <row r="351" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A351" s="4">
         <v>2009</v>
       </c>
-      <c r="B328" s="5" t="s">
+      <c r="B351" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C328" s="2" t="s">
+      <c r="C351" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D328" s="6">
+      <c r="D351" s="6">
         <v>1535282</v>
       </c>
-      <c r="E328" s="6">
+      <c r="E351" s="6">
         <v>1395295</v>
       </c>
-      <c r="F328" s="6">
+      <c r="F351" s="6">
         <v>106674327</v>
       </c>
-      <c r="G328" s="7">
+      <c r="G351" s="7">
         <v>90.88</v>
       </c>
-      <c r="H328" s="7">
+      <c r="H351" s="7">
         <v>1.44</v>
       </c>
     </row>
-    <row r="329" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C329" s="2" t="s">
+    <row r="352" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A352" s="13"/>
+      <c r="B352" s="13"/>
+      <c r="C352" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D329" s="6">
+      <c r="D352" s="6">
         <v>6087672</v>
       </c>
-      <c r="E329" s="6">
+      <c r="E352" s="6">
         <v>5372649</v>
       </c>
-      <c r="F329" s="6">
+      <c r="F352" s="6">
         <v>160974648</v>
       </c>
-      <c r="G329" s="7">
+      <c r="G352" s="7">
         <v>88.25</v>
       </c>
-      <c r="H329" s="7">
+      <c r="H352" s="7">
         <v>3.78</v>
       </c>
     </row>
-    <row r="330" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C330" s="2" t="s">
+    <row r="353" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A353" s="13"/>
+      <c r="B353" s="13"/>
+      <c r="C353" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D330" s="6">
+      <c r="D353" s="6">
         <v>1467171</v>
       </c>
-      <c r="E330" s="6">
+      <c r="E353" s="6">
         <v>1384999</v>
       </c>
-      <c r="F330" s="6">
+      <c r="F353" s="6">
         <v>52380187</v>
       </c>
-      <c r="G330" s="7">
+      <c r="G353" s="7">
         <v>94.4</v>
       </c>
-      <c r="H330" s="7">
+      <c r="H353" s="7">
         <v>2.8</v>
       </c>
     </row>
-    <row r="331" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C331" s="2" t="s">
+    <row r="354" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A354" s="13"/>
+      <c r="B354" s="13"/>
+      <c r="C354" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D331" s="6">
+      <c r="D354" s="6">
         <v>505854</v>
       </c>
-      <c r="E331" s="6">
+      <c r="E354" s="6">
         <v>463299</v>
       </c>
-      <c r="F331" s="6">
+      <c r="F354" s="6">
         <v>39659904</v>
       </c>
-      <c r="G331" s="7">
+      <c r="G354" s="7">
         <v>91.59</v>
       </c>
-      <c r="H331" s="7">
+      <c r="H354" s="7">
         <v>1.28</v>
       </c>
     </row>
-    <row r="332" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C332" s="2" t="s">
+    <row r="355" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="13"/>
+      <c r="B355" s="13"/>
+      <c r="C355" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D332" s="6">
+      <c r="D355" s="6">
         <v>1111889</v>
       </c>
-      <c r="E332" s="6">
+      <c r="E355" s="6">
         <v>1030969</v>
       </c>
-      <c r="F332" s="6">
+      <c r="F355" s="6">
         <v>29416164</v>
       </c>
-      <c r="G332" s="7">
+      <c r="G355" s="7">
         <v>92.72</v>
       </c>
-      <c r="H332" s="7">
+      <c r="H355" s="7">
         <v>3.78</v>
       </c>
     </row>
-    <row r="333" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C333" s="2" t="s">
+    <row r="356" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A356" s="13"/>
+      <c r="B356" s="13"/>
+      <c r="C356" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D333" s="6">
+      <c r="D356" s="6">
         <v>2491094</v>
       </c>
-      <c r="E333" s="6">
+      <c r="E356" s="6">
         <v>2361273</v>
       </c>
-      <c r="F333" s="6">
+      <c r="F356" s="6">
         <v>84588395</v>
       </c>
-      <c r="G333" s="7">
+      <c r="G356" s="7">
         <v>94.79</v>
       </c>
-      <c r="H333" s="7">
+      <c r="H356" s="7">
         <v>2.94</v>
       </c>
     </row>
-    <row r="334" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C334" s="2" t="s">
+    <row r="357" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A357" s="13"/>
+      <c r="B357" s="13"/>
+      <c r="C357" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D334" s="6">
+      <c r="D357" s="6">
         <v>894188</v>
       </c>
-      <c r="E334" s="6">
+      <c r="E357" s="6">
         <v>648152</v>
       </c>
-      <c r="F334" s="6">
+      <c r="F357" s="6">
         <v>30278528</v>
       </c>
-      <c r="G334" s="7">
+      <c r="G357" s="7">
         <v>72.48</v>
       </c>
-      <c r="H334" s="7">
+      <c r="H357" s="7">
         <v>2.95</v>
       </c>
     </row>
-    <row r="335" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C335" s="2" t="s">
+    <row r="358" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A358" s="13"/>
+      <c r="B358" s="13"/>
+      <c r="C358" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D335" s="6">
+      <c r="D358" s="6">
         <v>451209</v>
       </c>
-      <c r="E335" s="6">
+      <c r="E358" s="6">
         <v>360478</v>
       </c>
-      <c r="F335" s="6">
+      <c r="F358" s="6">
         <v>28008925</v>
       </c>
-      <c r="G335" s="7">
+      <c r="G358" s="7">
         <v>79.89</v>
       </c>
-      <c r="H335" s="7">
+      <c r="H358" s="7">
         <v>1.61</v>
       </c>
     </row>
-    <row r="336" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C336" s="2" t="s">
+    <row r="359" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A359" s="13"/>
+      <c r="B359" s="13"/>
+      <c r="C359" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D336" s="6">
+      <c r="D359" s="6">
         <v>1828583</v>
       </c>
-      <c r="E336" s="6">
+      <c r="E359" s="6">
         <v>1459429</v>
       </c>
-      <c r="F336" s="6">
+      <c r="F359" s="6">
         <v>31335302</v>
       </c>
-      <c r="G336" s="7">
+      <c r="G359" s="7">
         <v>79.81</v>
       </c>
-      <c r="H336" s="7">
+      <c r="H359" s="7">
         <v>5.84</v>
       </c>
     </row>
-    <row r="337" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C337" s="2" t="s">
+    <row r="360" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A360" s="13"/>
+      <c r="B360" s="13"/>
+      <c r="C360" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="D337" s="6">
+      <c r="D360" s="6">
         <v>496269</v>
       </c>
-      <c r="E337" s="6">
+      <c r="E360" s="6">
         <v>485526</v>
       </c>
-      <c r="F337" s="6">
+      <c r="F360" s="6">
         <v>42014528</v>
       </c>
-      <c r="G337" s="7">
+      <c r="G360" s="7">
         <v>97.84</v>
       </c>
-      <c r="H337" s="7">
+      <c r="H360" s="7">
         <v>1.18</v>
       </c>
     </row>
-    <row r="338" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C338" s="2" t="s">
+    <row r="361" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A361" s="13"/>
+      <c r="B361" s="13"/>
+      <c r="C361" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D338" s="6">
+      <c r="D361" s="6">
         <v>243275</v>
       </c>
-      <c r="E338" s="6">
+      <c r="E361" s="6">
         <v>216529</v>
       </c>
-      <c r="F338" s="6">
+      <c r="F361" s="6">
         <v>28463770</v>
       </c>
-      <c r="G338" s="7">
+      <c r="G361" s="7">
         <v>89.01</v>
       </c>
-      <c r="H338" s="7">
+      <c r="H361" s="7">
         <v>0.85</v>
       </c>
     </row>
-    <row r="339" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C339" s="2" t="s">
+    <row r="362" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A362" s="13"/>
+      <c r="B362" s="13"/>
+      <c r="C362" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D339" s="6">
+      <c r="D362" s="6">
         <v>824790</v>
       </c>
-      <c r="E339" s="6">
+      <c r="E362" s="6">
         <v>728243</v>
       </c>
-      <c r="F339" s="6">
+      <c r="F362" s="6">
         <v>31442289</v>
       </c>
-      <c r="G339" s="7">
+      <c r="G362" s="7">
         <v>88.29</v>
       </c>
-      <c r="H339" s="7">
+      <c r="H362" s="7">
         <v>2.62</v>
       </c>
     </row>
-    <row r="340" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C340" s="2" t="s">
+    <row r="363" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A363" s="13"/>
+      <c r="B363" s="13"/>
+      <c r="C363" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D340" s="6">
+      <c r="D363" s="6">
         <v>212906</v>
       </c>
-      <c r="E340" s="6">
+      <c r="E363" s="6">
         <v>179816</v>
       </c>
-      <c r="F340" s="6">
+      <c r="F363" s="6">
         <v>25591429</v>
       </c>
-      <c r="G340" s="7">
+      <c r="G363" s="7">
         <v>84.46</v>
       </c>
-      <c r="H340" s="7">
+      <c r="H363" s="7">
         <v>0.83</v>
       </c>
     </row>
-    <row r="341" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C341" s="2" t="s">
+    <row r="364" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A364" s="13"/>
+      <c r="B364" s="13"/>
+      <c r="C364" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D341" s="6">
+      <c r="D364" s="6">
         <v>541605</v>
       </c>
-      <c r="E341" s="6">
+      <c r="E364" s="6">
         <v>492439</v>
       </c>
-      <c r="F341" s="6">
+      <c r="F364" s="6">
         <v>32209177</v>
       </c>
-      <c r="G341" s="7">
+      <c r="G364" s="7">
         <v>90.92</v>
       </c>
-      <c r="H341" s="7">
+      <c r="H364" s="7">
         <v>1.68</v>
       </c>
     </row>
-    <row r="342" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C342" s="2" t="s">
+    <row r="365" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A365" s="13"/>
+      <c r="B365" s="13"/>
+      <c r="C365" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D342" s="6">
+      <c r="D365" s="6">
         <v>150414</v>
       </c>
-      <c r="E342" s="6">
+      <c r="E365" s="6">
         <v>130265</v>
       </c>
-      <c r="F342" s="6">
+      <c r="F365" s="6">
         <v>14623974</v>
       </c>
-      <c r="G342" s="7">
+      <c r="G365" s="7">
         <v>86.6</v>
       </c>
-      <c r="H342" s="7">
+      <c r="H365" s="7">
         <v>1.03</v>
       </c>
     </row>
-    <row r="343" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C343" s="2" t="s">
+    <row r="366" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A366" s="13"/>
+      <c r="B366" s="13"/>
+      <c r="C366" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D343" s="6">
+      <c r="D366" s="6">
         <v>220682</v>
       </c>
-      <c r="E343" s="6">
+      <c r="E366" s="6">
         <v>211202</v>
       </c>
-      <c r="F343" s="6">
+      <c r="F366" s="6">
         <v>17880415</v>
       </c>
-      <c r="G343" s="7">
+      <c r="G366" s="7">
         <v>95.7</v>
       </c>
-      <c r="H343" s="7">
+      <c r="H366" s="7">
         <v>1.23</v>
       </c>
     </row>
-    <row r="344" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C344" s="2" t="s">
+    <row r="367" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A367" s="13"/>
+      <c r="B367" s="13"/>
+      <c r="C367" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D344" s="6">
+      <c r="D367" s="6">
         <v>222124</v>
       </c>
-      <c r="E344" s="6">
+      <c r="E367" s="6">
         <v>188551</v>
       </c>
-      <c r="F344" s="6">
+      <c r="F367" s="6">
         <v>8594896</v>
       </c>
-      <c r="G344" s="7">
+      <c r="G367" s="7">
         <v>84.89</v>
       </c>
-      <c r="H344" s="7">
+      <c r="H367" s="7">
         <v>2.58</v>
       </c>
     </row>
-    <row r="345" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C345" s="2" t="s">
+    <row r="368" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A368" s="13"/>
+      <c r="B368" s="13"/>
+      <c r="C368" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D345" s="6">
+      <c r="D368" s="6">
         <v>366322</v>
       </c>
-      <c r="E345" s="6">
+      <c r="E368" s="6">
         <v>321419</v>
       </c>
-      <c r="F345" s="6">
+      <c r="F368" s="6">
         <v>21961931</v>
       </c>
-      <c r="G345" s="7">
+      <c r="G368" s="7">
         <v>87.74</v>
       </c>
-      <c r="H345" s="7">
+      <c r="H368" s="7">
         <v>1.67</v>
       </c>
     </row>
-    <row r="346" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C346" s="2" t="s">
+    <row r="369" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A369" s="13"/>
+      <c r="B369" s="13"/>
+      <c r="C369" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D346" s="6">
+      <c r="D369" s="6">
         <v>258444</v>
       </c>
-      <c r="E346" s="6">
+      <c r="E369" s="6">
         <v>219945</v>
       </c>
-      <c r="F346" s="6">
+      <c r="F369" s="6">
         <v>18675196</v>
       </c>
-      <c r="G346" s="7">
+      <c r="G369" s="7">
         <v>85.1</v>
       </c>
-      <c r="H346" s="7">
+      <c r="H369" s="7">
         <v>1.38</v>
       </c>
     </row>
-    <row r="347" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C347" s="2" t="s">
+    <row r="370" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A370" s="13"/>
+      <c r="B370" s="13"/>
+      <c r="C370" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D347" s="6">
+      <c r="D370" s="6">
         <v>267946</v>
       </c>
-      <c r="E347" s="6">
+      <c r="E370" s="6">
         <v>233187</v>
       </c>
-      <c r="F347" s="6">
+      <c r="F370" s="6">
         <v>13452533</v>
       </c>
-      <c r="G347" s="7">
+      <c r="G370" s="7">
         <v>87.03</v>
       </c>
-      <c r="H347" s="7">
+      <c r="H370" s="7">
         <v>1.99</v>
       </c>
     </row>
-    <row r="348" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C348" s="2" t="s">
+    <row r="371" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A371" s="13"/>
+      <c r="B371" s="13"/>
+      <c r="C371" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D348" s="6">
+      <c r="D371" s="6">
         <v>426296</v>
       </c>
-      <c r="E348" s="6">
+      <c r="E371" s="6">
         <v>394576</v>
       </c>
-      <c r="F348" s="6">
+      <c r="F371" s="6">
         <v>13806773</v>
       </c>
-      <c r="G348" s="7">
+      <c r="G371" s="7">
         <v>92.56</v>
       </c>
-      <c r="H348" s="7">
+      <c r="H371" s="7">
         <v>3.09</v>
       </c>
     </row>
-    <row r="349" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C349" s="2" t="s">
+    <row r="372" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A372" s="13"/>
+      <c r="B372" s="13"/>
+      <c r="C372" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D349" s="6">
+      <c r="D372" s="6">
         <v>91581</v>
       </c>
-      <c r="E349" s="6">
+      <c r="E372" s="6">
         <v>70645</v>
       </c>
-      <c r="F349" s="6">
+      <c r="F372" s="6">
         <v>3043526</v>
       </c>
-      <c r="G349" s="7">
+      <c r="G372" s="7">
         <v>77.14</v>
       </c>
-      <c r="H349" s="7">
+      <c r="H372" s="7">
         <v>3.01</v>
       </c>
     </row>
-    <row r="350" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C350" s="2" t="s">
+    <row r="373" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A373" s="13"/>
+      <c r="B373" s="13"/>
+      <c r="C373" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D350" s="6">
+      <c r="D373" s="6">
         <v>518100</v>
       </c>
-      <c r="E350" s="6">
+      <c r="E373" s="6">
         <v>453830</v>
       </c>
-      <c r="F350" s="6">
+      <c r="F373" s="6">
         <v>43483010</v>
       </c>
-      <c r="G350" s="7">
+      <c r="G373" s="7">
         <v>87.6</v>
       </c>
-      <c r="H350" s="7">
+      <c r="H373" s="7">
         <v>1.19</v>
       </c>
     </row>
-    <row r="351" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C351" s="2" t="s">
+    <row r="374" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A374" s="13"/>
+      <c r="B374" s="13"/>
+      <c r="C374" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D351" s="6">
+      <c r="D374" s="6">
         <v>379360</v>
       </c>
-      <c r="E351" s="6">
+      <c r="E374" s="6">
         <v>328892</v>
       </c>
-      <c r="F351" s="6">
+      <c r="F374" s="6">
         <v>36973403</v>
       </c>
-      <c r="G351" s="7">
+      <c r="G374" s="7">
         <v>86.7</v>
       </c>
-      <c r="H351" s="7">
+      <c r="H374" s="7">
         <v>1.03</v>
       </c>
     </row>
-    <row r="352" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C352" s="2" t="s">
+    <row r="375" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A375" s="13"/>
+      <c r="B375" s="13"/>
+      <c r="C375" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D352" s="6">
+      <c r="D375" s="6">
         <v>742287</v>
       </c>
-      <c r="E352" s="6">
+      <c r="E375" s="6">
         <v>682471</v>
       </c>
-      <c r="F352" s="6">
+      <c r="F375" s="6">
         <v>43334404</v>
       </c>
-      <c r="G352" s="7">
+      <c r="G375" s="7">
         <v>91.94</v>
       </c>
-      <c r="H352" s="7">
+      <c r="H375" s="7">
         <v>1.71</v>
       </c>
     </row>
-    <row r="353" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B353" s="12" t="s">
+    <row r="376" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A376" s="13"/>
+      <c r="B376" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C353" s="12"/>
-      <c r="D353" s="6">
+      <c r="C376" s="14"/>
+      <c r="D376" s="6">
         <v>22335343</v>
       </c>
-      <c r="E353" s="6">
+      <c r="E376" s="6">
         <v>19814079</v>
       </c>
-      <c r="F353" s="6">
+      <c r="F376" s="6">
         <v>958867634</v>
       </c>
-      <c r="G353" s="7">
+      <c r="G376" s="7">
         <v>88.71</v>
       </c>
-      <c r="H353" s="7">
+      <c r="H376" s="7">
         <v>2.33</v>
       </c>
     </row>
-    <row r="354" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A354" s="4">
+    <row r="377" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A377" s="4">
         <v>2008</v>
       </c>
-      <c r="B354" s="5" t="s">
+      <c r="B377" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C354" s="2" t="s">
+      <c r="C377" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D354" s="6">
+      <c r="D377" s="6">
         <v>1474091</v>
       </c>
-      <c r="E354" s="6">
+      <c r="E377" s="6">
         <v>1358999</v>
       </c>
-      <c r="F354" s="6">
+      <c r="F377" s="6">
         <v>102581652</v>
       </c>
-      <c r="G354" s="7">
+      <c r="G377" s="7">
         <v>92.19</v>
       </c>
-      <c r="H354" s="7">
+      <c r="H377" s="7">
         <v>1.44</v>
       </c>
     </row>
-    <row r="355" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C355" s="2" t="s">
+    <row r="378" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A378" s="13"/>
+      <c r="B378" s="13"/>
+      <c r="C378" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D355" s="6">
+      <c r="D378" s="6">
         <v>7777091</v>
       </c>
-      <c r="E355" s="6">
+      <c r="E378" s="6">
         <v>7860144</v>
       </c>
-      <c r="F355" s="6">
+      <c r="F378" s="6">
         <v>152137247</v>
       </c>
-      <c r="G355" s="7">
+      <c r="G378" s="7">
         <v>101.07</v>
       </c>
-      <c r="H355" s="7">
+      <c r="H378" s="7">
         <v>5.1100000000000003</v>
       </c>
     </row>
-    <row r="356" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C356" s="2" t="s">
+    <row r="379" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A379" s="13"/>
+      <c r="B379" s="13"/>
+      <c r="C379" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D356" s="6">
+      <c r="D379" s="6">
         <v>353441</v>
       </c>
-      <c r="E356" s="6">
+      <c r="E379" s="6">
         <v>275387</v>
       </c>
-      <c r="F356" s="6">
+      <c r="F379" s="6">
         <v>49605121</v>
       </c>
-      <c r="G356" s="7">
+      <c r="G379" s="7">
         <v>77.92</v>
       </c>
-      <c r="H356" s="7">
+      <c r="H379" s="7">
         <v>0.71</v>
       </c>
     </row>
-    <row r="357" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C357" s="2" t="s">
+    <row r="380" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A380" s="13"/>
+      <c r="B380" s="13"/>
+      <c r="C380" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D357" s="6">
+      <c r="D380" s="6">
         <v>553670</v>
       </c>
-      <c r="E357" s="6">
+      <c r="E380" s="6">
         <v>535418</v>
       </c>
-      <c r="F357" s="6">
+      <c r="F380" s="6">
         <v>39341820</v>
       </c>
-      <c r="G357" s="7">
+      <c r="G380" s="7">
         <v>96.7</v>
       </c>
-      <c r="H357" s="7">
+      <c r="H380" s="7">
         <v>1.41</v>
       </c>
     </row>
-    <row r="358" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C358" s="2" t="s">
+    <row r="381" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A381" s="13"/>
+      <c r="B381" s="13"/>
+      <c r="C381" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D358" s="6">
+      <c r="D381" s="6">
         <v>672779</v>
       </c>
-      <c r="E358" s="6">
+      <c r="E381" s="6">
         <v>598952</v>
       </c>
-      <c r="F358" s="6">
+      <c r="F381" s="6">
         <v>28118849</v>
       </c>
-      <c r="G358" s="7">
+      <c r="G381" s="7">
         <v>89.03</v>
       </c>
-      <c r="H358" s="7">
+      <c r="H381" s="7">
         <v>2.39</v>
       </c>
     </row>
-    <row r="359" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C359" s="2" t="s">
+    <row r="382" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A382" s="13"/>
+      <c r="B382" s="13"/>
+      <c r="C382" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D359" s="6">
+      <c r="D382" s="6">
         <v>1982111</v>
       </c>
-      <c r="E359" s="6">
+      <c r="E382" s="6">
         <v>1686372</v>
       </c>
-      <c r="F359" s="6">
+      <c r="F382" s="6">
         <v>71276982</v>
       </c>
-      <c r="G359" s="7">
+      <c r="G382" s="7">
         <v>85.08</v>
       </c>
-      <c r="H359" s="7">
+      <c r="H382" s="7">
         <v>2.78</v>
       </c>
     </row>
-    <row r="360" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C360" s="2" t="s">
+    <row r="383" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A383" s="13"/>
+      <c r="B383" s="13"/>
+      <c r="C383" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D360" s="6">
+      <c r="D383" s="6">
         <v>535092</v>
       </c>
-      <c r="E360" s="6">
+      <c r="E383" s="6">
         <v>458555</v>
       </c>
-      <c r="F360" s="6">
+      <c r="F383" s="6">
         <v>29842444</v>
       </c>
-      <c r="G360" s="7">
+      <c r="G383" s="7">
         <v>85.7</v>
       </c>
-      <c r="H360" s="7">
+      <c r="H383" s="7">
         <v>1.79</v>
       </c>
     </row>
-    <row r="361" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C361" s="2" t="s">
+    <row r="384" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A384" s="13"/>
+      <c r="B384" s="13"/>
+      <c r="C384" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D361" s="6">
+      <c r="D384" s="6">
         <v>324323</v>
       </c>
-      <c r="E361" s="6">
+      <c r="E384" s="6">
         <v>262583</v>
       </c>
-      <c r="F361" s="6">
+      <c r="F384" s="6">
         <v>19132072</v>
       </c>
-      <c r="G361" s="7">
+      <c r="G384" s="7">
         <v>80.959999999999994</v>
       </c>
-      <c r="H361" s="7">
+      <c r="H384" s="7">
         <v>1.7</v>
       </c>
     </row>
-    <row r="362" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C362" s="2" t="s">
+    <row r="385" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A385" s="13"/>
+      <c r="B385" s="13"/>
+      <c r="C385" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D362" s="6">
+      <c r="D385" s="6">
         <v>748956</v>
       </c>
-      <c r="E362" s="6">
+      <c r="E385" s="6">
         <v>695569</v>
       </c>
-      <c r="F362" s="6">
+      <c r="F385" s="6">
         <v>26530777</v>
       </c>
-      <c r="G362" s="7">
+      <c r="G385" s="7">
         <v>92.87</v>
       </c>
-      <c r="H362" s="7">
+      <c r="H385" s="7">
         <v>2.82</v>
       </c>
     </row>
-    <row r="363" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C363" s="2" t="s">
+    <row r="386" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A386" s="13"/>
+      <c r="B386" s="13"/>
+      <c r="C386" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="D363" s="6">
+      <c r="D386" s="6">
         <v>343714</v>
       </c>
-      <c r="E363" s="6">
+      <c r="E386" s="6">
         <v>347304</v>
       </c>
-      <c r="F363" s="6">
+      <c r="F386" s="6">
         <v>33459698</v>
       </c>
-      <c r="G363" s="7">
+      <c r="G386" s="7">
         <v>101.04</v>
       </c>
-      <c r="H363" s="7">
+      <c r="H386" s="7">
         <v>1.03</v>
       </c>
     </row>
-    <row r="364" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C364" s="2" t="s">
+    <row r="387" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A387" s="13"/>
+      <c r="B387" s="13"/>
+      <c r="C387" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D364" s="6">
+      <c r="D387" s="6">
         <v>178997</v>
       </c>
-      <c r="E364" s="6">
+      <c r="E387" s="6">
         <v>137582</v>
       </c>
-      <c r="F364" s="6">
+      <c r="F387" s="6">
         <v>22645453</v>
       </c>
-      <c r="G364" s="7">
+      <c r="G387" s="7">
         <v>76.86</v>
       </c>
-      <c r="H364" s="7">
+      <c r="H387" s="7">
         <v>0.79</v>
       </c>
     </row>
-    <row r="365" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C365" s="2" t="s">
+    <row r="388" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A388" s="13"/>
+      <c r="B388" s="13"/>
+      <c r="C388" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D365" s="6">
+      <c r="D388" s="6">
         <v>365089</v>
       </c>
-      <c r="E365" s="6">
+      <c r="E388" s="6">
         <v>316631</v>
       </c>
-      <c r="F365" s="6">
+      <c r="F388" s="6">
         <v>26383353</v>
       </c>
-      <c r="G365" s="7">
+      <c r="G388" s="7">
         <v>86.73</v>
       </c>
-      <c r="H365" s="7">
+      <c r="H388" s="7">
         <v>1.38</v>
       </c>
     </row>
-    <row r="366" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C366" s="2" t="s">
+    <row r="389" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A389" s="13"/>
+      <c r="B389" s="13"/>
+      <c r="C389" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D366" s="6">
+      <c r="D389" s="6">
         <v>171739</v>
       </c>
-      <c r="E366" s="6">
+      <c r="E389" s="6">
         <v>127469</v>
       </c>
-      <c r="F366" s="6">
+      <c r="F389" s="6">
         <v>25319512</v>
       </c>
-      <c r="G366" s="7">
+      <c r="G389" s="7">
         <v>74.22</v>
       </c>
-      <c r="H366" s="7">
+      <c r="H389" s="7">
         <v>0.68</v>
       </c>
     </row>
-    <row r="367" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C367" s="2" t="s">
+    <row r="390" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A390" s="13"/>
+      <c r="B390" s="13"/>
+      <c r="C390" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D367" s="6">
+      <c r="D390" s="6">
         <v>487801</v>
       </c>
-      <c r="E367" s="6">
+      <c r="E390" s="6">
         <v>444648</v>
       </c>
-      <c r="F367" s="6">
+      <c r="F390" s="6">
         <v>32321973</v>
       </c>
-      <c r="G367" s="7">
+      <c r="G390" s="7">
         <v>91.15</v>
       </c>
-      <c r="H367" s="7">
+      <c r="H390" s="7">
         <v>1.51</v>
       </c>
     </row>
-    <row r="368" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C368" s="2" t="s">
+    <row r="391" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A391" s="13"/>
+      <c r="B391" s="13"/>
+      <c r="C391" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D368" s="6">
+      <c r="D391" s="6">
         <v>153569</v>
       </c>
-      <c r="E368" s="6">
+      <c r="E391" s="6">
         <v>125753</v>
       </c>
-      <c r="F368" s="6">
+      <c r="F391" s="6">
         <v>13333131</v>
       </c>
-      <c r="G368" s="7">
+      <c r="G391" s="7">
         <v>81.89</v>
       </c>
-      <c r="H368" s="7">
+      <c r="H391" s="7">
         <v>1.1499999999999999</v>
       </c>
     </row>
-    <row r="369" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C369" s="2" t="s">
+    <row r="392" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A392" s="13"/>
+      <c r="B392" s="13"/>
+      <c r="C392" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D369" s="6">
+      <c r="D392" s="6">
         <v>350401</v>
       </c>
-      <c r="E369" s="6">
+      <c r="E392" s="6">
         <v>332074</v>
       </c>
-      <c r="F369" s="6">
+      <c r="F392" s="6">
         <v>11850794</v>
       </c>
-      <c r="G369" s="7">
+      <c r="G392" s="7">
         <v>94.77</v>
       </c>
-      <c r="H369" s="7">
+      <c r="H392" s="7">
         <v>2.96</v>
       </c>
     </row>
-    <row r="370" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C370" s="2" t="s">
+    <row r="393" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A393" s="13"/>
+      <c r="B393" s="13"/>
+      <c r="C393" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D370" s="6">
+      <c r="D393" s="6">
         <v>260587</v>
       </c>
-      <c r="E370" s="6">
+      <c r="E393" s="6">
         <v>203562</v>
       </c>
-      <c r="F370" s="6">
+      <c r="F393" s="6">
         <v>8494433</v>
       </c>
-      <c r="G370" s="7">
+      <c r="G393" s="7">
         <v>78.12</v>
       </c>
-      <c r="H370" s="7">
+      <c r="H393" s="7">
         <v>3.07</v>
       </c>
     </row>
-    <row r="371" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C371" s="2" t="s">
+    <row r="394" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A394" s="13"/>
+      <c r="B394" s="13"/>
+      <c r="C394" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D371" s="6">
+      <c r="D394" s="6">
         <v>194835</v>
       </c>
-      <c r="E371" s="6">
+      <c r="E394" s="6">
         <v>177873</v>
       </c>
-      <c r="F371" s="6">
+      <c r="F394" s="6">
         <v>16683289</v>
       </c>
-      <c r="G371" s="7">
+      <c r="G394" s="7">
         <v>91.29</v>
       </c>
-      <c r="H371" s="7">
+      <c r="H394" s="7">
         <v>1.17</v>
       </c>
     </row>
-    <row r="372" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C372" s="2" t="s">
+    <row r="395" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A395" s="13"/>
+      <c r="B395" s="13"/>
+      <c r="C395" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D372" s="6">
+      <c r="D395" s="6">
         <v>393800</v>
       </c>
-      <c r="E372" s="6">
+      <c r="E395" s="6">
         <v>360242</v>
       </c>
-      <c r="F372" s="6">
+      <c r="F395" s="6">
         <v>18648731</v>
       </c>
-      <c r="G372" s="7">
+      <c r="G395" s="7">
         <v>91.48</v>
       </c>
-      <c r="H372" s="7">
+      <c r="H395" s="7">
         <v>2.11</v>
       </c>
     </row>
-    <row r="373" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C373" s="2" t="s">
+    <row r="396" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A396" s="13"/>
+      <c r="B396" s="13"/>
+      <c r="C396" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D373" s="6">
+      <c r="D396" s="6">
         <v>227127</v>
       </c>
-      <c r="E373" s="6">
+      <c r="E396" s="6">
         <v>185755</v>
       </c>
-      <c r="F373" s="6">
+      <c r="F396" s="6">
         <v>11362365</v>
       </c>
-      <c r="G373" s="7">
+      <c r="G396" s="7">
         <v>81.78</v>
       </c>
-      <c r="H373" s="7">
+      <c r="H396" s="7">
         <v>2</v>
       </c>
     </row>
-    <row r="374" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C374" s="2" t="s">
+    <row r="397" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A397" s="13"/>
+      <c r="B397" s="13"/>
+      <c r="C397" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D374" s="6">
+      <c r="D397" s="6">
         <v>325913</v>
       </c>
-      <c r="E374" s="6">
+      <c r="E397" s="6">
         <v>294543</v>
       </c>
-      <c r="F374" s="6">
+      <c r="F397" s="6">
         <v>10022948</v>
       </c>
-      <c r="G374" s="7">
+      <c r="G397" s="7">
         <v>90.37</v>
       </c>
-      <c r="H374" s="7">
+      <c r="H397" s="7">
         <v>3.25</v>
       </c>
     </row>
-    <row r="375" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C375" s="2" t="s">
+    <row r="398" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A398" s="13"/>
+      <c r="B398" s="13"/>
+      <c r="C398" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D375" s="6">
+      <c r="D398" s="6">
         <v>76047</v>
       </c>
-      <c r="E375" s="6">
+      <c r="E398" s="6">
         <v>62545</v>
       </c>
-      <c r="F375" s="6">
+      <c r="F398" s="6">
         <v>2843559</v>
       </c>
-      <c r="G375" s="7">
+      <c r="G398" s="7">
         <v>82.25</v>
       </c>
-      <c r="H375" s="7">
+      <c r="H398" s="7">
         <v>2.67</v>
       </c>
     </row>
-    <row r="376" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C376" s="2" t="s">
+    <row r="399" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A399" s="13"/>
+      <c r="B399" s="13"/>
+      <c r="C399" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D376" s="6">
+      <c r="D399" s="6">
         <v>1319370</v>
       </c>
-      <c r="E376" s="6">
+      <c r="E399" s="6">
         <v>1186487</v>
       </c>
-      <c r="F376" s="6">
+      <c r="F399" s="6">
         <v>44548218</v>
       </c>
-      <c r="G376" s="7">
+      <c r="G399" s="7">
         <v>89.93</v>
       </c>
-      <c r="H376" s="7">
+      <c r="H399" s="7">
         <v>2.96</v>
       </c>
     </row>
-    <row r="377" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C377" s="2" t="s">
+    <row r="400" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A400" s="13"/>
+      <c r="B400" s="13"/>
+      <c r="C400" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D377" s="6">
+      <c r="D400" s="6">
         <v>374534</v>
       </c>
-      <c r="E377" s="6">
+      <c r="E400" s="6">
         <v>333253</v>
       </c>
-      <c r="F377" s="6">
+      <c r="F400" s="6">
         <v>30414802</v>
       </c>
-      <c r="G377" s="7">
+      <c r="G400" s="7">
         <v>88.98</v>
       </c>
-      <c r="H377" s="7">
+      <c r="H400" s="7">
         <v>1.23</v>
       </c>
     </row>
-    <row r="378" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C378" s="2" t="s">
+    <row r="401" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A401" s="13"/>
+      <c r="B401" s="13"/>
+      <c r="C401" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D378" s="6">
+      <c r="D401" s="6">
         <v>363830</v>
       </c>
-      <c r="E378" s="6">
+      <c r="E401" s="6">
         <v>282767</v>
       </c>
-      <c r="F378" s="6">
+      <c r="F401" s="6">
         <v>37520197</v>
       </c>
-      <c r="G378" s="7">
+      <c r="G401" s="7">
         <v>77.72</v>
       </c>
-      <c r="H378" s="7">
+      <c r="H401" s="7">
         <v>0.97</v>
       </c>
     </row>
-    <row r="379" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B379" s="12" t="s">
+    <row r="402" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A402" s="13"/>
+      <c r="B402" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C379" s="12"/>
-      <c r="D379" s="6">
+      <c r="C402" s="14"/>
+      <c r="D402" s="6">
         <v>20008907</v>
       </c>
-      <c r="E379" s="6">
+      <c r="E402" s="6">
         <v>18650467</v>
       </c>
-      <c r="F379" s="6">
+      <c r="F402" s="6">
         <v>864419420</v>
       </c>
-      <c r="G379" s="7">
+      <c r="G402" s="7">
         <v>93.21</v>
       </c>
-      <c r="H379" s="7">
+      <c r="H402" s="7">
         <v>2.31</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="49">
+  <mergeCells count="52">
+    <mergeCell ref="A352:A376"/>
+    <mergeCell ref="B352:B375"/>
+    <mergeCell ref="B376:C376"/>
+    <mergeCell ref="A378:A402"/>
+    <mergeCell ref="B378:B401"/>
+    <mergeCell ref="B402:C402"/>
+    <mergeCell ref="A303:A324"/>
+    <mergeCell ref="B303:B323"/>
+    <mergeCell ref="B324:C324"/>
+    <mergeCell ref="A326:A350"/>
+    <mergeCell ref="B326:B349"/>
+    <mergeCell ref="B350:C350"/>
+    <mergeCell ref="A257:A278"/>
+    <mergeCell ref="B257:B277"/>
+    <mergeCell ref="B278:C278"/>
+    <mergeCell ref="A280:A301"/>
+    <mergeCell ref="B280:B300"/>
+    <mergeCell ref="B301:C301"/>
+    <mergeCell ref="A211:A232"/>
+    <mergeCell ref="B211:B231"/>
+    <mergeCell ref="B232:C232"/>
+    <mergeCell ref="A234:A255"/>
+    <mergeCell ref="B234:B254"/>
+    <mergeCell ref="B255:C255"/>
+    <mergeCell ref="A165:A186"/>
+    <mergeCell ref="B165:B185"/>
+    <mergeCell ref="B186:C186"/>
+    <mergeCell ref="A188:A209"/>
+    <mergeCell ref="B188:B208"/>
+    <mergeCell ref="B209:C209"/>
+    <mergeCell ref="A119:A140"/>
+    <mergeCell ref="B119:B139"/>
+    <mergeCell ref="B140:C140"/>
+    <mergeCell ref="A142:A163"/>
+    <mergeCell ref="B142:B162"/>
+    <mergeCell ref="B163:C163"/>
+    <mergeCell ref="A73:A94"/>
+    <mergeCell ref="B73:B93"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="A96:A117"/>
+    <mergeCell ref="B96:B116"/>
+    <mergeCell ref="B117:C117"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A4:A25"/>
-[...1 lines deleted...]
-    <mergeCell ref="B25:C25"/>
     <mergeCell ref="A27:A48"/>
     <mergeCell ref="B27:B47"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="A50:A71"/>
     <mergeCell ref="B50:B70"/>
     <mergeCell ref="B71:C71"/>
-    <mergeCell ref="A73:A94"/>
-[...37 lines deleted...]
-    <mergeCell ref="B379:C379"/>
+    <mergeCell ref="A4:A25"/>
+    <mergeCell ref="B4:B24"/>
+    <mergeCell ref="B25:C25"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84EF3133-A26C-4846-A8AD-4B07BA9448D3}">
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J402"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="H12" sqref="H12"/>
       <selection pane="topRight" activeCell="H12" sqref="H12"/>
       <selection pane="bottomLeft" activeCell="H12" sqref="H12"/>
-      <selection pane="bottomRight" activeCell="H12" sqref="H12"/>
+      <selection pane="bottomRight" activeCell="H3" sqref="H3:J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.875" style="1" customWidth="1"/>
     <col min="4" max="8" width="15.375" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.25" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="14"/>
-[...6 lines deleted...]
-      <c r="I1" s="14"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
       <c r="J1" s="15"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="6">
-        <v>3714545.1349999998</v>
+        <v>4460779.2070000004</v>
       </c>
       <c r="E3" s="6">
-        <v>3573716.057</v>
+        <v>4349534.1840000004</v>
       </c>
       <c r="F3" s="8">
-        <v>2569566.9580000001</v>
+        <v>2449132.8829999999</v>
       </c>
       <c r="G3" s="8">
-        <v>2544852.5410000002</v>
+        <v>2431640.13</v>
       </c>
       <c r="H3" s="9">
-        <v>99.038187468785168</v>
+        <v>99.285757293063952</v>
       </c>
       <c r="I3" s="9">
-        <v>1.3005315110244746</v>
+        <v>1.1526141406937391</v>
       </c>
       <c r="J3" s="9">
-        <v>69.17581735078312</v>
+        <v>54.903701110262091</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="11"/>
-      <c r="B4" s="11"/>
+      <c r="A4" s="13"/>
+      <c r="B4" s="13"/>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="6">
-        <v>10168428.16</v>
+        <v>10749852.755999999</v>
       </c>
       <c r="E4" s="6">
-        <v>9980771.1679999996</v>
+        <v>10612180.66</v>
       </c>
       <c r="F4" s="8">
-        <v>4736412.4280000003</v>
+        <v>4994211.602</v>
       </c>
       <c r="G4" s="8">
-        <v>4656313.4009999996</v>
+        <v>4915889.0389999999</v>
       </c>
       <c r="H4" s="9">
-        <v>98.308867139050577</v>
+        <v>98.431733189506133</v>
       </c>
       <c r="I4" s="9">
-        <v>2.471115149557821</v>
+        <v>2.4364136289350276</v>
       </c>
       <c r="J4" s="9">
-        <v>46.579592769626252</v>
+        <v>46.458418690548996</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="11"/>
-      <c r="B5" s="11"/>
+      <c r="A5" s="13"/>
+      <c r="B5" s="13"/>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="6">
-        <v>5569251</v>
+        <v>6395121.7249999996</v>
       </c>
       <c r="E5" s="6">
-        <v>5367536.0250000004</v>
+        <v>6237668.4009999996</v>
       </c>
       <c r="F5" s="8">
-        <v>3644428</v>
+        <v>2577072</v>
       </c>
       <c r="G5" s="8">
-        <v>3507432.176</v>
+        <v>2548426.4890000001</v>
       </c>
       <c r="H5" s="9">
-        <v>96.240951282341143</v>
+        <v>98.888447393010352</v>
       </c>
       <c r="I5" s="9">
-        <v>2.5487141131847659</v>
+        <v>1.6435408163265306</v>
       </c>
       <c r="J5" s="9">
-        <v>65.43838659812603</v>
+        <v>40.297465956365357</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="11"/>
-      <c r="B6" s="11"/>
+      <c r="A6" s="13"/>
+      <c r="B6" s="13"/>
       <c r="C6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="6">
-        <v>5138260</v>
+        <v>5251965</v>
       </c>
       <c r="E6" s="6">
-        <v>4968492.2359999996</v>
+        <v>5157413.0379999997</v>
       </c>
       <c r="F6" s="8">
-        <v>1505745</v>
+        <v>1769487</v>
       </c>
       <c r="G6" s="8">
-        <v>1402743.841</v>
+        <v>1705469.8759999999</v>
       </c>
       <c r="H6" s="9">
-        <v>93.159455352665958</v>
+        <v>96.382164774310283</v>
       </c>
       <c r="I6" s="9">
-        <v>0.89752315688961926</v>
+        <v>0.99846076789165816</v>
       </c>
       <c r="J6" s="9">
-        <v>29.304570029543076</v>
+        <v>33.691903887402141</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="11"/>
-      <c r="B7" s="11"/>
+      <c r="A7" s="13"/>
+      <c r="B7" s="13"/>
       <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="6">
-        <v>4592802</v>
+        <v>4960389</v>
       </c>
       <c r="E7" s="6">
-        <v>4375993.7850000001</v>
+        <v>4762289.1059999997</v>
       </c>
       <c r="F7" s="8">
-        <v>2535228</v>
+        <v>2628468</v>
       </c>
       <c r="G7" s="8">
-        <v>2459931.193</v>
+        <v>2563965.9049999998</v>
       </c>
       <c r="H7" s="9">
-        <v>97.029978881583816</v>
+        <v>97.546019392284776</v>
       </c>
       <c r="I7" s="9">
-        <v>2.3147809686895275</v>
+        <v>2.1867410580877373</v>
       </c>
       <c r="J7" s="9">
-        <v>55.200028218068184</v>
+        <v>52.989150649273675</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="11"/>
-      <c r="B8" s="11"/>
+      <c r="A8" s="13"/>
+      <c r="B8" s="13"/>
       <c r="C8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6">
-        <v>5187585.5120000001</v>
+        <v>4226263.4809999997</v>
       </c>
       <c r="E8" s="6">
-        <v>4984922.0650000004</v>
+        <v>4189518.0490000001</v>
       </c>
       <c r="F8" s="8">
-        <v>2876205.9959999998</v>
+        <v>2456734.077</v>
       </c>
       <c r="G8" s="8">
-        <v>2859003.9279999998</v>
+        <v>2434081.4369999999</v>
       </c>
       <c r="H8" s="9">
-        <v>99.401918081530908</v>
+        <v>99.077936834430929</v>
       </c>
       <c r="I8" s="9">
-        <v>1.6565782723135307</v>
+        <v>1.448789195073336</v>
       </c>
       <c r="J8" s="9">
-        <v>55.444020910049908</v>
+        <v>58.130168363726789</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="11"/>
-      <c r="B9" s="11"/>
+      <c r="A9" s="13"/>
+      <c r="B9" s="13"/>
       <c r="C9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6">
-        <v>890432</v>
+        <v>1306358</v>
       </c>
       <c r="E9" s="6">
-        <v>862708.83200000005</v>
+        <v>1256774.25</v>
       </c>
       <c r="F9" s="8">
-        <v>787138</v>
+        <v>1207016</v>
       </c>
       <c r="G9" s="8">
-        <v>761263.26599999995</v>
+        <v>1158203.8970000001</v>
       </c>
       <c r="H9" s="9">
-        <v>96.712808427493016</v>
+        <v>95.955968852111326</v>
       </c>
       <c r="I9" s="9">
-        <v>2.5938204412247607</v>
+        <v>3.9035747668251379</v>
       </c>
       <c r="J9" s="9">
-        <v>88.399563358010496</v>
+        <v>92.395499549128189</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="11"/>
-      <c r="B10" s="11"/>
+      <c r="A10" s="13"/>
+      <c r="B10" s="13"/>
       <c r="C10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="6">
-        <v>386558</v>
+        <v>628832</v>
       </c>
       <c r="E10" s="6">
-        <v>366419.61</v>
+        <v>606442.16399999999</v>
       </c>
       <c r="F10" s="8">
-        <v>382904</v>
+        <v>624679</v>
       </c>
       <c r="G10" s="8">
-        <v>363694.85200000001</v>
+        <v>603509.75699999998</v>
       </c>
       <c r="H10" s="9">
-        <v>94.983299208156609</v>
+        <v>96.611180622367641</v>
       </c>
       <c r="I10" s="9">
-        <v>1.0995530502816424</v>
+        <v>1.7627188375992358</v>
       </c>
       <c r="J10" s="9">
-        <v>99.054734347756352</v>
+        <v>99.339569233117913</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="11"/>
-      <c r="B11" s="11"/>
+      <c r="A11" s="13"/>
+      <c r="B11" s="13"/>
       <c r="C11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="6">
-        <v>936989</v>
+        <v>887950</v>
       </c>
       <c r="E11" s="6">
-        <v>912040.01</v>
+        <v>866026.21</v>
       </c>
       <c r="F11" s="8">
-        <v>919207</v>
+        <v>865256</v>
       </c>
       <c r="G11" s="8">
-        <v>895690.33</v>
+        <v>847577.32499999995</v>
       </c>
       <c r="H11" s="9">
-        <v>97.441635018010089</v>
+        <v>97.956827228011122</v>
       </c>
       <c r="I11" s="9">
-        <v>3.037755155692524</v>
+        <v>2.7377088404110803</v>
       </c>
       <c r="J11" s="9">
-        <v>98.102218916123888</v>
+        <v>97.444225463145457</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="11"/>
-      <c r="B12" s="11"/>
+      <c r="A12" s="13"/>
+      <c r="B12" s="13"/>
       <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="6">
-        <v>652726</v>
+        <v>786340</v>
       </c>
       <c r="E12" s="6">
-        <v>633840.58100000001</v>
+        <v>769323.74899999995</v>
       </c>
       <c r="F12" s="8">
-        <v>648754</v>
+        <v>777332</v>
       </c>
       <c r="G12" s="8">
-        <v>630025.44499999995</v>
+        <v>760478.34299999999</v>
       </c>
       <c r="H12" s="9">
-        <v>97.113149976724614</v>
+        <v>97.831858588093638</v>
       </c>
       <c r="I12" s="9">
-        <v>1.056660326363756</v>
+        <v>1.1639389047820228</v>
       </c>
       <c r="J12" s="9">
-        <v>99.391475136581036</v>
+        <v>98.854439555408604</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="11"/>
-      <c r="B13" s="11"/>
+      <c r="A13" s="13"/>
+      <c r="B13" s="13"/>
       <c r="C13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="6">
-        <v>236537</v>
+        <v>294402</v>
       </c>
       <c r="E13" s="6">
-        <v>230684.06400000001</v>
+        <v>268173.04399999999</v>
       </c>
       <c r="F13" s="8">
-        <v>236537</v>
+        <v>294402</v>
       </c>
       <c r="G13" s="8">
-        <v>230684.06400000001</v>
+        <v>268173.04399999999</v>
       </c>
       <c r="H13" s="9">
-        <v>97.525572743376316</v>
+        <v>91.090768405105933</v>
       </c>
       <c r="I13" s="9">
-        <v>0.74478697606921929</v>
+        <v>0.71288330717104886</v>
       </c>
       <c r="J13" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="11"/>
-      <c r="B14" s="11"/>
+      <c r="A14" s="13"/>
+      <c r="B14" s="13"/>
       <c r="C14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="6">
-        <v>1477956</v>
+        <v>2282515</v>
       </c>
       <c r="E14" s="6">
-        <v>1379413.169</v>
+        <v>2177685.301</v>
       </c>
       <c r="F14" s="8">
-        <v>902006</v>
+        <v>722937</v>
       </c>
       <c r="G14" s="8">
-        <v>832243.18</v>
+        <v>686469.88</v>
       </c>
       <c r="H14" s="9">
-        <v>92.265814196357894</v>
+        <v>94.95569876766578</v>
       </c>
       <c r="I14" s="9">
-        <v>1.9882389614566791</v>
+        <v>1.570216491994</v>
       </c>
       <c r="J14" s="9">
-        <v>61.030639613087267</v>
+        <v>31.672825808373656</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="11"/>
-      <c r="B15" s="11"/>
+      <c r="A15" s="13"/>
+      <c r="B15" s="13"/>
       <c r="C15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="6">
-        <v>250319</v>
+        <v>381153</v>
       </c>
       <c r="E15" s="6">
-        <v>240395.823</v>
+        <v>333749.88400000002</v>
       </c>
       <c r="F15" s="8">
-        <v>555701</v>
+        <v>796718</v>
       </c>
       <c r="G15" s="8">
-        <v>494686.07</v>
+        <v>740059.73600000003</v>
       </c>
       <c r="H15" s="9">
-        <v>89.0201871150133</v>
+        <v>92.888542244558309</v>
       </c>
       <c r="I15" s="9">
-        <v>1.4936672332575043</v>
+        <v>2.036279563340742</v>
       </c>
       <c r="J15" s="9">
-        <v>221.99713166000183</v>
+        <v>209.02839542126128</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="11"/>
-      <c r="B16" s="11"/>
+      <c r="A16" s="13"/>
+      <c r="B16" s="13"/>
       <c r="C16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="6">
-        <v>2024374</v>
+        <v>3056977</v>
       </c>
       <c r="E16" s="6">
-        <v>1974874.325</v>
+        <v>2984679.5109999999</v>
       </c>
       <c r="F16" s="8">
-        <v>1056665</v>
+        <v>2196835</v>
       </c>
       <c r="G16" s="8">
-        <v>1061219</v>
+        <v>2172101</v>
       </c>
       <c r="H16" s="9">
-        <v>100.43097859775804</v>
+        <v>98.87410752286813</v>
       </c>
       <c r="I16" s="9">
-        <v>1.8327519511207406</v>
+        <v>3.5724127487700756</v>
       </c>
       <c r="J16" s="9">
-        <v>52.197123654028353</v>
+        <v>71.862987520023864</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="11"/>
-      <c r="B17" s="11"/>
+      <c r="A17" s="13"/>
+      <c r="B17" s="13"/>
       <c r="C17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="6">
-        <v>584420</v>
+        <v>505013</v>
       </c>
       <c r="E17" s="6">
-        <v>570419.54200000002</v>
+        <v>494494.14600000001</v>
       </c>
       <c r="F17" s="8">
-        <v>528756</v>
+        <v>485414</v>
       </c>
       <c r="G17" s="8">
-        <v>285340</v>
+        <v>303885</v>
       </c>
       <c r="H17" s="9">
-        <v>53.964399458351295</v>
+        <v>62.603262369853361</v>
       </c>
       <c r="I17" s="9">
-        <v>2.1872834458835606</v>
+        <v>1.8439939498685158</v>
       </c>
       <c r="J17" s="9">
-        <v>90.475343075185648</v>
+        <v>96.119109805094126</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="11"/>
-      <c r="B18" s="11"/>
+      <c r="A18" s="13"/>
+      <c r="B18" s="13"/>
       <c r="C18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="6">
-        <v>710437</v>
+        <v>585902</v>
       </c>
       <c r="E18" s="6">
-        <v>703363.87100000004</v>
+        <v>577626.84699999995</v>
       </c>
       <c r="F18" s="8">
-        <v>665154</v>
+        <v>469680</v>
       </c>
       <c r="G18" s="8">
-        <v>660236.12300000002</v>
+        <v>463500.95799999998</v>
       </c>
       <c r="H18" s="9">
-        <v>99.260640844075212</v>
+        <v>98.6844144949753</v>
       </c>
       <c r="I18" s="9">
-        <v>2.2930097562040079</v>
+        <v>1.4779920693553632</v>
       </c>
       <c r="J18" s="9">
-        <v>93.626035806130588</v>
+        <v>80.163576843909041</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="11"/>
-      <c r="B19" s="11"/>
+      <c r="A19" s="13"/>
+      <c r="B19" s="13"/>
       <c r="C19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="6">
-        <v>786291</v>
+        <v>467639</v>
       </c>
       <c r="E19" s="6">
-        <v>770132.44700000004</v>
+        <v>357727.45199999999</v>
       </c>
       <c r="F19" s="8">
-        <v>220955</v>
+        <v>380756</v>
       </c>
       <c r="G19" s="8">
-        <v>209384.198</v>
+        <v>437513.61300000001</v>
       </c>
       <c r="H19" s="9">
-        <v>94.76327668529791</v>
+        <v>114.90655774301652</v>
       </c>
       <c r="I19" s="9">
-        <v>1.5972491647251799</v>
+        <v>2.8228476913250788</v>
       </c>
       <c r="J19" s="9">
-        <v>28.100919379720739</v>
+        <v>81.42092511531331</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="11"/>
-      <c r="B20" s="11"/>
+      <c r="A20" s="13"/>
+      <c r="B20" s="13"/>
       <c r="C20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="6">
-        <v>511557</v>
+        <v>614890</v>
       </c>
       <c r="E20" s="6">
-        <v>453000.86200000002</v>
+        <v>587570.95900000003</v>
       </c>
       <c r="F20" s="8">
-        <v>477286</v>
+        <v>568244</v>
       </c>
       <c r="G20" s="8">
-        <v>425586.68900000001</v>
+        <v>545283.40300000005</v>
       </c>
       <c r="H20" s="9">
-        <v>89.168064640488097</v>
+        <v>95.959377133766495</v>
       </c>
       <c r="I20" s="9">
-        <v>1.9928162981998658</v>
+        <v>2.1360201950672204</v>
       </c>
       <c r="J20" s="9">
-        <v>93.300648803554637</v>
+        <v>92.413927694384356</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="11"/>
-      <c r="B21" s="11"/>
+      <c r="A21" s="13"/>
+      <c r="B21" s="13"/>
       <c r="C21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="6">
-        <v>1210719</v>
+        <v>897586</v>
       </c>
       <c r="E21" s="6">
-        <v>948897.04</v>
+        <v>773396.41399999999</v>
       </c>
       <c r="F21" s="8">
-        <v>902114</v>
+        <v>699583</v>
       </c>
       <c r="G21" s="8">
-        <v>685838.51199999999</v>
+        <v>603597.73699999996</v>
       </c>
       <c r="H21" s="9">
-        <v>76.025703181637795</v>
+        <v>86.279646160641406</v>
       </c>
       <c r="I21" s="9">
-        <v>3.3292607325381862</v>
+        <v>2.4886596218148624</v>
       </c>
       <c r="J21" s="9">
-        <v>74.510600725684498</v>
+        <v>77.940498180675718</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="11"/>
-      <c r="B22" s="11"/>
+      <c r="A22" s="13"/>
+      <c r="B22" s="13"/>
       <c r="C22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="6">
-        <v>528620</v>
+        <v>656739</v>
       </c>
       <c r="E22" s="6">
-        <v>491845.315</v>
+        <v>589039.51500000001</v>
       </c>
       <c r="F22" s="8">
-        <v>458768</v>
+        <v>602351</v>
       </c>
       <c r="G22" s="8">
-        <v>424721.44400000002</v>
+        <v>537046.13100000005</v>
       </c>
       <c r="H22" s="9">
-        <v>92.578698601471771</v>
+        <v>89.158336418466973</v>
       </c>
       <c r="I22" s="9">
-        <v>2.3232453159641584</v>
+        <v>2.9423512598356849</v>
       </c>
       <c r="J22" s="9">
-        <v>86.785971018879351</v>
+        <v>91.718475680597621</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="11"/>
-      <c r="B23" s="11"/>
+      <c r="A23" s="13"/>
+      <c r="B23" s="13"/>
       <c r="C23" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="6">
-        <v>548848</v>
+        <v>828953</v>
       </c>
       <c r="E23" s="6">
-        <v>472447.05300000001</v>
+        <v>700006.19</v>
       </c>
       <c r="F23" s="8">
-        <v>392427</v>
+        <v>562511</v>
       </c>
       <c r="G23" s="8">
-        <v>332289.32500000001</v>
+        <v>446487.03399999999</v>
       </c>
       <c r="H23" s="9">
-        <v>84.675449191824214</v>
+        <v>79.373920509998911</v>
       </c>
       <c r="I23" s="9">
-        <v>2.4642425270738766</v>
+        <v>3.6891579571449555</v>
       </c>
       <c r="J23" s="9">
-        <v>71.500123895869166</v>
+        <v>67.858008837654253</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="11"/>
-      <c r="B24" s="11"/>
+      <c r="A24" s="13"/>
+      <c r="B24" s="13"/>
       <c r="C24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="6">
-        <v>349557</v>
+        <v>375709</v>
       </c>
       <c r="E24" s="6">
-        <v>314331.02500000002</v>
+        <v>366850.98599999998</v>
       </c>
       <c r="F24" s="8">
-        <v>349557</v>
+        <v>375709</v>
       </c>
       <c r="G24" s="8">
-        <v>314331</v>
+        <v>366851</v>
       </c>
       <c r="H24" s="9">
-        <v>89.922673555385813</v>
+        <v>97.64232424562627</v>
       </c>
       <c r="I24" s="9">
-        <v>6.0258079730418803</v>
+        <v>7.039984919765395</v>
       </c>
       <c r="J24" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="11"/>
-      <c r="B25" s="12" t="s">
+      <c r="A25" s="13"/>
+      <c r="B25" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="12"/>
+      <c r="C25" s="14"/>
       <c r="D25" s="6">
-        <v>46457211.807000004</v>
+        <v>50601329.169</v>
       </c>
       <c r="E25" s="6">
-        <v>44576244.905000009</v>
+        <v>49018170.059999995</v>
       </c>
       <c r="F25" s="6">
-        <v>27351515.381999999</v>
+        <v>28504528.561999999</v>
       </c>
       <c r="G25" s="6">
-        <v>26037510.577999994</v>
+        <v>27540210.733999997</v>
       </c>
       <c r="H25" s="10">
-        <v>95.195861049568208</v>
+        <v>96.616966227304829</v>
       </c>
       <c r="I25" s="10">
-        <v>1.8587513810182341</v>
+        <v>1.8256586220922848</v>
       </c>
       <c r="J25" s="10">
-        <v>58.874638227597572</v>
+        <v>56.33158067211955</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="6">
-        <v>3576131.92</v>
+        <v>3714545.1349999998</v>
       </c>
       <c r="E26" s="6">
-        <v>3391277.09</v>
-[...14 lines deleted...]
-        <v>75.084964811668627</v>
+        <v>3573716.057</v>
+      </c>
+      <c r="F26" s="8">
+        <v>2569566.9580000001</v>
+      </c>
+      <c r="G26" s="8">
+        <v>2544852.5410000002</v>
+      </c>
+      <c r="H26" s="9">
+        <v>99.038187468785168</v>
+      </c>
+      <c r="I26" s="9">
+        <v>1.3005315110244746</v>
+      </c>
+      <c r="J26" s="9">
+        <v>69.17581735078312</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="11"/>
-      <c r="B27" s="11"/>
+      <c r="A27" s="13"/>
+      <c r="B27" s="13"/>
       <c r="C27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="6">
-        <v>9139136.4600000009</v>
+        <v>10168428.16</v>
       </c>
       <c r="E27" s="6">
-        <v>8880707.0800000001</v>
-[...14 lines deleted...]
-        <v>44.447033929312305</v>
+        <v>9980771.1679999996</v>
+      </c>
+      <c r="F27" s="8">
+        <v>4736412.4280000003</v>
+      </c>
+      <c r="G27" s="8">
+        <v>4656313.4009999996</v>
+      </c>
+      <c r="H27" s="9">
+        <v>98.308867139050577</v>
+      </c>
+      <c r="I27" s="9">
+        <v>2.471115149557821</v>
+      </c>
+      <c r="J27" s="9">
+        <v>46.579592769626252</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="11"/>
-      <c r="B28" s="11"/>
+      <c r="A28" s="13"/>
+      <c r="B28" s="13"/>
       <c r="C28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="6">
-        <v>7993412</v>
+        <v>5569251</v>
       </c>
       <c r="E28" s="6">
-        <v>7771226.5899999999</v>
-[...14 lines deleted...]
-        <v>68.276976089809963</v>
+        <v>5367536.0250000004</v>
+      </c>
+      <c r="F28" s="8">
+        <v>3644428</v>
+      </c>
+      <c r="G28" s="8">
+        <v>3507432.176</v>
+      </c>
+      <c r="H28" s="9">
+        <v>96.240951282341143</v>
+      </c>
+      <c r="I28" s="9">
+        <v>2.5487141131847659</v>
+      </c>
+      <c r="J28" s="9">
+        <v>65.43838659812603</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="11"/>
-      <c r="B29" s="11"/>
+      <c r="A29" s="13"/>
+      <c r="B29" s="13"/>
       <c r="C29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="6">
-        <v>4864899</v>
+        <v>5138260</v>
       </c>
       <c r="E29" s="6">
-        <v>4746846.6900000004</v>
-[...14 lines deleted...]
-        <v>33.038157626705093</v>
+        <v>4968492.2359999996</v>
+      </c>
+      <c r="F29" s="8">
+        <v>1505745</v>
+      </c>
+      <c r="G29" s="8">
+        <v>1402743.841</v>
+      </c>
+      <c r="H29" s="9">
+        <v>93.159455352665958</v>
+      </c>
+      <c r="I29" s="9">
+        <v>0.89752315688961926</v>
+      </c>
+      <c r="J29" s="9">
+        <v>29.304570029543076</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="11"/>
-      <c r="B30" s="11"/>
+      <c r="A30" s="13"/>
+      <c r="B30" s="13"/>
       <c r="C30" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="6">
-        <v>3591296</v>
+        <v>4592802</v>
       </c>
       <c r="E30" s="6">
-        <v>3456086.76</v>
+        <v>4375993.7850000001</v>
       </c>
       <c r="F30" s="8">
-        <v>2111240</v>
+        <v>2535228</v>
       </c>
       <c r="G30" s="8">
-        <v>2046916.933</v>
+        <v>2459931.193</v>
       </c>
       <c r="H30" s="9">
-        <v>96.953303887762644</v>
+        <v>97.029978881583816</v>
       </c>
       <c r="I30" s="9">
-        <v>2.0685084625886589</v>
+        <v>2.3147809686895275</v>
       </c>
       <c r="J30" s="9">
-        <v>58.787691128773567</v>
+        <v>55.200028218068184</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="11"/>
-      <c r="B31" s="11"/>
+      <c r="A31" s="13"/>
+      <c r="B31" s="13"/>
       <c r="C31" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="6">
-        <v>3602427.05</v>
+        <v>5187585.5120000001</v>
       </c>
       <c r="E31" s="6">
-        <v>3560832.37</v>
+        <v>4984922.0650000004</v>
       </c>
       <c r="F31" s="8">
-        <v>2209345</v>
+        <v>2876205.9959999998</v>
       </c>
       <c r="G31" s="8">
-        <v>2196453.1529999999</v>
+        <v>2859003.9279999998</v>
       </c>
       <c r="H31" s="9">
-        <v>99.416485564726202</v>
+        <v>99.401918081530908</v>
       </c>
       <c r="I31" s="9">
-        <v>1.4587980448846369</v>
+        <v>1.6565782723135307</v>
       </c>
       <c r="J31" s="9">
-        <v>61.32934744202192</v>
+        <v>55.444020910049908</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="11"/>
-      <c r="B32" s="11"/>
+      <c r="A32" s="13"/>
+      <c r="B32" s="13"/>
       <c r="C32" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="6">
-        <v>657919</v>
+        <v>890432</v>
       </c>
       <c r="E32" s="6">
-        <v>590074.02</v>
+        <v>862708.83200000005</v>
       </c>
       <c r="F32" s="8">
-        <v>561204</v>
+        <v>787138</v>
       </c>
       <c r="G32" s="8">
-        <v>496126.41600000003</v>
+        <v>761263.26599999995</v>
       </c>
       <c r="H32" s="9">
-        <v>88.403934398186763</v>
+        <v>96.712808427493016</v>
       </c>
       <c r="I32" s="9">
-        <v>1.9781338111274942</v>
+        <v>2.5938204412247607</v>
       </c>
       <c r="J32" s="9">
-        <v>85.299862141084233</v>
+        <v>88.399563358010496</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="11"/>
-      <c r="B33" s="11"/>
+      <c r="A33" s="13"/>
+      <c r="B33" s="13"/>
       <c r="C33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="6">
-        <v>512876</v>
+        <v>386558</v>
       </c>
       <c r="E33" s="6">
-        <v>480340.46</v>
+        <v>366419.61</v>
       </c>
       <c r="F33" s="8">
-        <v>509399</v>
+        <v>382904</v>
       </c>
       <c r="G33" s="8">
-        <v>478590.90600000002</v>
+        <v>363694.85200000001</v>
       </c>
       <c r="H33" s="9">
-        <v>93.952070184668599</v>
+        <v>94.983299208156609</v>
       </c>
       <c r="I33" s="9">
-        <v>1.5741485852705819</v>
+        <v>1.0995530502816424</v>
       </c>
       <c r="J33" s="9">
-        <v>99.322058353286167</v>
+        <v>99.054734347756352</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="11"/>
-      <c r="B34" s="11"/>
+      <c r="A34" s="13"/>
+      <c r="B34" s="13"/>
       <c r="C34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D34" s="6">
-        <v>643833.91</v>
+        <v>936989</v>
       </c>
       <c r="E34" s="6">
-        <v>624620.48</v>
+        <v>912040.01</v>
       </c>
       <c r="F34" s="8">
-        <v>626059.5</v>
+        <v>919207</v>
       </c>
       <c r="G34" s="8">
-        <v>608754.67000000004</v>
+        <v>895690.33</v>
       </c>
       <c r="H34" s="9">
-        <v>97.235912880485003</v>
+        <v>97.441635018010089</v>
       </c>
       <c r="I34" s="9">
-        <v>2.3176259992192638</v>
+        <v>3.037755155692524</v>
       </c>
       <c r="J34" s="9">
-        <v>97.239286599923403</v>
+        <v>98.102218916123888</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="11"/>
-      <c r="B35" s="11"/>
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
       <c r="C35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="6">
-        <v>514914</v>
+        <v>652726</v>
       </c>
       <c r="E35" s="6">
-        <v>494046.03</v>
+        <v>633840.58100000001</v>
       </c>
       <c r="F35" s="8">
-        <v>508708</v>
+        <v>648754</v>
       </c>
       <c r="G35" s="8">
-        <v>488777.88400000002</v>
+        <v>630025.44499999995</v>
       </c>
       <c r="H35" s="9">
-        <v>96.082209047233391</v>
+        <v>97.113149976724614</v>
       </c>
       <c r="I35" s="9">
-        <v>0.85765109093711733</v>
+        <v>1.056660326363756</v>
       </c>
       <c r="J35" s="9">
-        <v>98.794750191294085</v>
+        <v>99.391475136581036</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="11"/>
-      <c r="B36" s="11"/>
+      <c r="A36" s="13"/>
+      <c r="B36" s="13"/>
       <c r="C36" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="6">
-        <v>265606</v>
+        <v>236537</v>
       </c>
       <c r="E36" s="6">
-        <v>258309.82</v>
+        <v>230684.06400000001</v>
       </c>
       <c r="F36" s="8">
-        <v>265606</v>
+        <v>236537</v>
       </c>
       <c r="G36" s="8">
-        <v>258309.82</v>
+        <v>230684.06400000001</v>
       </c>
       <c r="H36" s="9">
-        <v>97.253006332688273</v>
+        <v>97.525572743376316</v>
       </c>
       <c r="I36" s="9">
-        <v>0.82241854888454102</v>
+        <v>0.74478697606921929</v>
       </c>
       <c r="J36" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="11"/>
-      <c r="B37" s="11"/>
+      <c r="A37" s="13"/>
+      <c r="B37" s="13"/>
       <c r="C37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="6">
-        <v>1252230</v>
+        <v>1477956</v>
       </c>
       <c r="E37" s="6">
-        <v>1182349.44</v>
+        <v>1379413.169</v>
       </c>
       <c r="F37" s="8">
-        <v>466117</v>
+        <v>902006</v>
       </c>
       <c r="G37" s="8">
-        <v>431378</v>
+        <v>832243.18</v>
       </c>
       <c r="H37" s="9">
-        <v>92.5471501790323</v>
+        <v>92.265814196357894</v>
       </c>
       <c r="I37" s="9">
-        <v>1.1814711823935631</v>
+        <v>1.9882389614566791</v>
       </c>
       <c r="J37" s="9">
-        <v>37.222954249618681</v>
+        <v>61.030639613087267</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="11"/>
-      <c r="B38" s="11"/>
+      <c r="A38" s="13"/>
+      <c r="B38" s="13"/>
       <c r="C38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D38" s="6">
-        <v>312757</v>
+        <v>250319</v>
       </c>
       <c r="E38" s="6">
-        <v>304705.87</v>
+        <v>240395.823</v>
       </c>
       <c r="F38" s="8">
-        <v>762584</v>
+        <v>555701</v>
       </c>
       <c r="G38" s="8">
-        <v>742577.272</v>
+        <v>494686.07</v>
       </c>
       <c r="H38" s="9">
-        <v>97.376455839618984</v>
+        <v>89.0201871150133</v>
       </c>
       <c r="I38" s="9">
-        <v>2.2818095745972591</v>
+        <v>1.4936672332575043</v>
       </c>
       <c r="J38" s="9">
-        <v>243.82635720383558</v>
+        <v>221.99713166000183</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="11"/>
-      <c r="B39" s="11"/>
+      <c r="A39" s="13"/>
+      <c r="B39" s="13"/>
       <c r="C39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D39" s="6">
-        <v>1501728</v>
+        <v>2024374</v>
       </c>
       <c r="E39" s="6">
-        <v>1457711.97</v>
+        <v>1974874.325</v>
       </c>
       <c r="F39" s="8">
-        <v>929913</v>
+        <v>1056665</v>
       </c>
       <c r="G39" s="8">
-        <v>913715</v>
+        <v>1061219</v>
       </c>
       <c r="H39" s="9">
-        <v>98.258116619511711</v>
+        <v>100.43097859775804</v>
       </c>
       <c r="I39" s="9">
-        <v>1.7743320798762261</v>
+        <v>1.8327519511207406</v>
       </c>
       <c r="J39" s="9">
-        <v>61.922864859681646</v>
+        <v>52.197123654028353</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="11"/>
-      <c r="B40" s="11"/>
+      <c r="A40" s="13"/>
+      <c r="B40" s="13"/>
       <c r="C40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="6">
-        <v>442207</v>
+        <v>584420</v>
       </c>
       <c r="E40" s="6">
-        <v>417595.51</v>
+        <v>570419.54200000002</v>
       </c>
       <c r="F40" s="8">
-        <v>384988</v>
+        <v>528756</v>
       </c>
       <c r="G40" s="8">
-        <v>276063</v>
+        <v>285340</v>
       </c>
       <c r="H40" s="9">
-        <v>71.706910345257512</v>
+        <v>53.964399458351295</v>
       </c>
       <c r="I40" s="9">
-        <v>1.6874644005139696</v>
+        <v>2.1872834458835606</v>
       </c>
       <c r="J40" s="9">
-        <v>87.060584748771504</v>
+        <v>90.475343075185648</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="11"/>
-      <c r="B41" s="11"/>
+      <c r="A41" s="13"/>
+      <c r="B41" s="13"/>
       <c r="C41" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D41" s="6">
-        <v>438615</v>
+        <v>710437</v>
       </c>
       <c r="E41" s="6">
-        <v>421926.52</v>
+        <v>703363.87100000004</v>
       </c>
       <c r="F41" s="8">
-        <v>371282</v>
+        <v>665154</v>
       </c>
       <c r="G41" s="8">
-        <v>360534.03100000002</v>
+        <v>660236.12300000002</v>
       </c>
       <c r="H41" s="9">
-        <v>97.105173695465979</v>
+        <v>99.260640844075212</v>
       </c>
       <c r="I41" s="9">
-        <v>1.3526625664637453</v>
+        <v>2.2930097562040079</v>
       </c>
       <c r="J41" s="9">
-        <v>84.648723823854638</v>
+        <v>93.626035806130588</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="11"/>
-      <c r="B42" s="11"/>
+      <c r="A42" s="13"/>
+      <c r="B42" s="13"/>
       <c r="C42" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D42" s="6">
-        <v>476508</v>
+        <v>786291</v>
       </c>
       <c r="E42" s="6">
-        <v>456911.14</v>
+        <v>770132.44700000004</v>
       </c>
       <c r="F42" s="8">
-        <v>333109</v>
+        <v>220955</v>
       </c>
       <c r="G42" s="8">
-        <v>316408.07400000002</v>
+        <v>209384.198</v>
       </c>
       <c r="H42" s="9">
-        <v>94.986348012212233</v>
+        <v>94.76327668529791</v>
       </c>
       <c r="I42" s="9">
-        <v>2.5223552937135607</v>
+        <v>1.5972491647251799</v>
       </c>
       <c r="J42" s="9">
-        <v>69.906276494833236</v>
+        <v>28.100919379720739</v>
       </c>
     </row>
     <row r="43" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="11"/>
-      <c r="B43" s="11"/>
+      <c r="A43" s="13"/>
+      <c r="B43" s="13"/>
       <c r="C43" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D43" s="6">
-        <v>400754.77</v>
+        <v>511557</v>
       </c>
       <c r="E43" s="6">
-        <v>378231.33</v>
+        <v>453000.86200000002</v>
       </c>
       <c r="F43" s="8">
-        <v>369101.772</v>
+        <v>477286</v>
       </c>
       <c r="G43" s="8">
-        <v>353576.40399999998</v>
+        <v>425586.68900000001</v>
       </c>
       <c r="H43" s="9">
-        <v>95.793743303947068</v>
+        <v>89.168064640488097</v>
       </c>
       <c r="I43" s="9">
-        <v>1.6598878360126836</v>
+        <v>1.9928162981998658</v>
       </c>
       <c r="J43" s="9">
-        <v>92.101653626722126</v>
+        <v>93.300648803554637</v>
       </c>
     </row>
     <row r="44" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="11"/>
-      <c r="B44" s="11"/>
+      <c r="A44" s="13"/>
+      <c r="B44" s="13"/>
       <c r="C44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D44" s="6">
-        <v>1323986</v>
+        <v>1210719</v>
       </c>
       <c r="E44" s="6">
-        <v>1263457.95</v>
+        <v>948897.04</v>
       </c>
       <c r="F44" s="8">
-        <v>1093472</v>
+        <v>902114</v>
       </c>
       <c r="G44" s="8">
-        <v>1042518.657</v>
+        <v>685838.51199999999</v>
       </c>
       <c r="H44" s="9">
-        <v>95.340224258142868</v>
+        <v>76.025703181637795</v>
       </c>
       <c r="I44" s="9">
-        <v>4.2688232108751558</v>
+        <v>3.3292607325381862</v>
       </c>
       <c r="J44" s="9">
-        <v>82.589392939200266</v>
+        <v>74.510600725684498</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="11"/>
-      <c r="B45" s="11"/>
+      <c r="A45" s="13"/>
+      <c r="B45" s="13"/>
       <c r="C45" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="6">
-        <v>483197</v>
+        <v>528620</v>
       </c>
       <c r="E45" s="6">
-        <v>443211.77</v>
+        <v>491845.315</v>
       </c>
       <c r="F45" s="8">
-        <v>422791</v>
+        <v>458768</v>
       </c>
       <c r="G45" s="8">
-        <v>386564.4</v>
+        <v>424721.44400000002</v>
       </c>
       <c r="H45" s="9">
-        <v>91.431558382273991</v>
+        <v>92.578698601471771</v>
       </c>
       <c r="I45" s="9">
-        <v>2.3752913206816602</v>
+        <v>2.3232453159641584</v>
       </c>
       <c r="J45" s="9">
-        <v>87.498680662338543</v>
+        <v>86.785971018879351</v>
       </c>
     </row>
     <row r="46" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="11"/>
-      <c r="B46" s="11"/>
+      <c r="A46" s="13"/>
+      <c r="B46" s="13"/>
       <c r="C46" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D46" s="6">
-        <v>599961</v>
+        <v>548848</v>
       </c>
       <c r="E46" s="6">
-        <v>569629.49</v>
+        <v>472447.05300000001</v>
       </c>
       <c r="F46" s="8">
-        <v>302946</v>
+        <v>392427</v>
       </c>
       <c r="G46" s="8">
-        <v>284278.17499999999</v>
+        <v>332289.32500000001</v>
       </c>
       <c r="H46" s="9">
-        <v>93.837903454741095</v>
+        <v>84.675449191824214</v>
       </c>
       <c r="I46" s="9">
-        <v>1.9516966262550501</v>
+        <v>2.4642425270738766</v>
       </c>
       <c r="J46" s="9">
-        <v>50.494282128338341</v>
+        <v>71.500123895869166</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="11"/>
-      <c r="B47" s="11"/>
+      <c r="A47" s="13"/>
+      <c r="B47" s="13"/>
       <c r="C47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D47" s="6">
-        <v>423979</v>
+        <v>349557</v>
       </c>
       <c r="E47" s="6">
-        <v>367842.02</v>
+        <v>314331.02500000002</v>
       </c>
       <c r="F47" s="8">
-        <v>423979</v>
+        <v>349557</v>
       </c>
       <c r="G47" s="8">
-        <v>367842</v>
+        <v>314331</v>
       </c>
       <c r="H47" s="9">
-        <v>86.759485729246023</v>
+        <v>89.922673555385813</v>
       </c>
       <c r="I47" s="9">
-        <v>6.558200414919531</v>
+        <v>6.0258079730418803</v>
       </c>
       <c r="J47" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="11"/>
-      <c r="B48" s="12" t="s">
+      <c r="A48" s="13"/>
+      <c r="B48" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C48" s="12"/>
+      <c r="C48" s="14"/>
       <c r="D48" s="6">
-        <v>43018374.100000001</v>
+        <v>46457211.807000004</v>
       </c>
       <c r="E48" s="6">
-        <v>41517940.380000003</v>
-[...14 lines deleted...]
-        <v>61.517875322883583</v>
+        <v>44576244.905000009</v>
+      </c>
+      <c r="F48" s="6">
+        <v>27351515.381999999</v>
+      </c>
+      <c r="G48" s="6">
+        <v>26037510.577999994</v>
+      </c>
+      <c r="H48" s="10">
+        <v>95.195861049568208</v>
+      </c>
+      <c r="I48" s="10">
+        <v>1.8587513810182341</v>
+      </c>
+      <c r="J48" s="10">
+        <v>58.874638227597572</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="6">
-        <v>4291613.2</v>
+        <v>3576131.92</v>
       </c>
       <c r="E49" s="6">
-        <v>4080044.67</v>
-[...14 lines deleted...]
-        <v>70.8</v>
+        <v>3391277.09</v>
+      </c>
+      <c r="F49" s="6">
+        <v>2685137.3930000002</v>
+      </c>
+      <c r="G49" s="6">
+        <v>2556134.8969999999</v>
+      </c>
+      <c r="H49" s="10">
+        <v>95.195683605006494</v>
+      </c>
+      <c r="I49" s="10">
+        <v>1.439884430439367</v>
+      </c>
+      <c r="J49" s="10">
+        <v>75.084964811668627</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="11"/>
-      <c r="B50" s="11"/>
+      <c r="A50" s="13"/>
+      <c r="B50" s="13"/>
       <c r="C50" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="6">
-        <v>9620466.1699999999</v>
+        <v>9139136.4600000009</v>
       </c>
       <c r="E50" s="6">
-        <v>9156399.0399999991</v>
-[...14 lines deleted...]
-        <v>47.1</v>
+        <v>8880707.0800000001</v>
+      </c>
+      <c r="F50" s="6">
+        <v>4062075.0809999998</v>
+      </c>
+      <c r="G50" s="6">
+        <v>3972659.7560000001</v>
+      </c>
+      <c r="H50" s="10">
+        <v>97.798777146728966</v>
+      </c>
+      <c r="I50" s="10">
+        <v>2.1982306199477515</v>
+      </c>
+      <c r="J50" s="10">
+        <v>44.447033929312305</v>
       </c>
     </row>
     <row r="51" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="11"/>
-      <c r="B51" s="11"/>
+      <c r="A51" s="13"/>
+      <c r="B51" s="13"/>
       <c r="C51" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D51" s="6">
-        <v>4906630.7699999996</v>
+        <v>7993412</v>
       </c>
       <c r="E51" s="6">
-        <v>4509686.43</v>
-[...14 lines deleted...]
-        <v>41.21</v>
+        <v>7771226.5899999999</v>
+      </c>
+      <c r="F51" s="6">
+        <v>5457660</v>
+      </c>
+      <c r="G51" s="6">
+        <v>5345507.9040000001</v>
+      </c>
+      <c r="H51" s="10">
+        <v>97.945051615527532</v>
+      </c>
+      <c r="I51" s="10">
+        <v>3.8692813237765065</v>
+      </c>
+      <c r="J51" s="10">
+        <v>68.276976089809963</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="11"/>
-      <c r="B52" s="11"/>
+      <c r="A52" s="13"/>
+      <c r="B52" s="13"/>
       <c r="C52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D52" s="6">
-        <v>3803157.86</v>
+        <v>4864899</v>
       </c>
       <c r="E52" s="6">
-        <v>3581023.43</v>
-[...14 lines deleted...]
-        <v>39.04</v>
+        <v>4746846.6900000004</v>
+      </c>
+      <c r="F52" s="6">
+        <v>1607273</v>
+      </c>
+      <c r="G52" s="6">
+        <v>1539764.149</v>
+      </c>
+      <c r="H52" s="10">
+        <v>95.799789394832118</v>
+      </c>
+      <c r="I52" s="10">
+        <v>0.98920525860329622</v>
+      </c>
+      <c r="J52" s="10">
+        <v>33.038157626705093</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="11"/>
-      <c r="B53" s="11"/>
+      <c r="A53" s="13"/>
+      <c r="B53" s="13"/>
       <c r="C53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="6">
-        <v>3103000</v>
+        <v>3591296</v>
       </c>
       <c r="E53" s="6">
-        <v>2826007.56</v>
+        <v>3456086.76</v>
       </c>
       <c r="F53" s="8">
-        <v>1500669</v>
+        <v>2111240</v>
       </c>
       <c r="G53" s="8">
-        <v>1373117.95</v>
+        <v>2046916.933</v>
       </c>
       <c r="H53" s="9">
-        <v>91.5</v>
+        <v>96.953303887762644</v>
       </c>
       <c r="I53" s="9">
-        <v>1.49</v>
+        <v>2.0685084625886589</v>
       </c>
       <c r="J53" s="9">
-        <v>48.36</v>
+        <v>58.787691128773567</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="11"/>
-      <c r="B54" s="11"/>
+      <c r="A54" s="13"/>
+      <c r="B54" s="13"/>
       <c r="C54" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="6">
-        <v>3357335.94</v>
+        <v>3602427.05</v>
       </c>
       <c r="E54" s="6">
-        <v>3250297.62</v>
+        <v>3560832.37</v>
       </c>
       <c r="F54" s="8">
-        <v>1958703.22</v>
+        <v>2209345</v>
       </c>
       <c r="G54" s="8">
-        <v>1908243.9</v>
+        <v>2196453.1529999999</v>
       </c>
       <c r="H54" s="9">
-        <v>97.42</v>
+        <v>99.416485564726202</v>
       </c>
       <c r="I54" s="9">
-        <v>1.29</v>
+        <v>1.4587980448846369</v>
       </c>
       <c r="J54" s="9">
-        <v>58.34</v>
+        <v>61.32934744202192</v>
       </c>
     </row>
     <row r="55" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="11"/>
-      <c r="B55" s="11"/>
+      <c r="A55" s="13"/>
+      <c r="B55" s="13"/>
       <c r="C55" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="6">
-        <v>668516</v>
+        <v>657919</v>
       </c>
       <c r="E55" s="6">
-        <v>610188.18999999994</v>
+        <v>590074.02</v>
       </c>
       <c r="F55" s="8">
-        <v>591706</v>
+        <v>561204</v>
       </c>
       <c r="G55" s="8">
-        <v>537785.57999999996</v>
+        <v>496126.41600000003</v>
       </c>
       <c r="H55" s="9">
-        <v>90.89</v>
+        <v>88.403934398186763</v>
       </c>
       <c r="I55" s="9">
-        <v>2.2599999999999998</v>
+        <v>1.9781338111274942</v>
       </c>
       <c r="J55" s="9">
-        <v>88.51</v>
+        <v>85.299862141084233</v>
       </c>
     </row>
     <row r="56" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="11"/>
-      <c r="B56" s="11"/>
+      <c r="A56" s="13"/>
+      <c r="B56" s="13"/>
       <c r="C56" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="6">
-        <v>601461</v>
+        <v>512876</v>
       </c>
       <c r="E56" s="6">
-        <v>539073.87</v>
+        <v>480340.46</v>
       </c>
       <c r="F56" s="8">
-        <v>599104</v>
+        <v>509399</v>
       </c>
       <c r="G56" s="8">
-        <v>538516.04</v>
+        <v>478590.90600000002</v>
       </c>
       <c r="H56" s="9">
-        <v>89.89</v>
+        <v>93.952070184668599</v>
       </c>
       <c r="I56" s="9">
-        <v>1.97</v>
+        <v>1.5741485852705819</v>
       </c>
       <c r="J56" s="9">
-        <v>99.61</v>
+        <v>99.322058353286167</v>
       </c>
     </row>
     <row r="57" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="11"/>
-      <c r="B57" s="11"/>
+      <c r="A57" s="13"/>
+      <c r="B57" s="13"/>
       <c r="C57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="6">
-        <v>728418</v>
+        <v>643833.91</v>
       </c>
       <c r="E57" s="6">
-        <v>701733.38</v>
+        <v>624620.48</v>
       </c>
       <c r="F57" s="8">
-        <v>712190</v>
+        <v>626059.5</v>
       </c>
       <c r="G57" s="8">
-        <v>687562.44</v>
+        <v>608754.67000000004</v>
       </c>
       <c r="H57" s="9">
-        <v>96.54</v>
+        <v>97.235912880485003</v>
       </c>
       <c r="I57" s="9">
-        <v>2.78</v>
+        <v>2.3176259992192638</v>
       </c>
       <c r="J57" s="9">
-        <v>97.77</v>
+        <v>97.239286599923403</v>
       </c>
     </row>
     <row r="58" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="11"/>
-      <c r="B58" s="11"/>
+      <c r="A58" s="13"/>
+      <c r="B58" s="13"/>
       <c r="C58" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="6">
-        <v>400421</v>
+        <v>514914</v>
       </c>
       <c r="E58" s="6">
-        <v>365468.68</v>
+        <v>494046.03</v>
       </c>
       <c r="F58" s="8">
-        <v>396441</v>
+        <v>508708</v>
       </c>
       <c r="G58" s="8">
-        <v>362258.13</v>
+        <v>488777.88400000002</v>
       </c>
       <c r="H58" s="9">
-        <v>91.38</v>
+        <v>96.082209047233391</v>
       </c>
       <c r="I58" s="9">
-        <v>0.74</v>
+        <v>0.85765109093711733</v>
       </c>
       <c r="J58" s="9">
-        <v>99.01</v>
+        <v>98.794750191294085</v>
       </c>
     </row>
     <row r="59" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="11"/>
-      <c r="B59" s="11"/>
+      <c r="A59" s="13"/>
+      <c r="B59" s="13"/>
       <c r="C59" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D59" s="6">
-        <v>172796</v>
+        <v>265606</v>
       </c>
       <c r="E59" s="6">
-        <v>159789.71</v>
+        <v>258309.82</v>
       </c>
       <c r="F59" s="8">
-        <v>172796</v>
+        <v>265606</v>
       </c>
       <c r="G59" s="8">
-        <v>159789.71</v>
+        <v>258309.82</v>
       </c>
       <c r="H59" s="9">
-        <v>92.47</v>
+        <v>97.253006332688273</v>
       </c>
       <c r="I59" s="9">
-        <v>0.57999999999999996</v>
+        <v>0.82241854888454102</v>
       </c>
       <c r="J59" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="11"/>
-      <c r="B60" s="11"/>
+      <c r="A60" s="13"/>
+      <c r="B60" s="13"/>
       <c r="C60" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="6">
-        <v>1217197</v>
+        <v>1252230</v>
       </c>
       <c r="E60" s="6">
-        <v>1102680.83</v>
+        <v>1182349.44</v>
       </c>
       <c r="F60" s="8">
-        <v>345573</v>
+        <v>466117</v>
       </c>
       <c r="G60" s="8">
-        <v>187850</v>
+        <v>431378</v>
       </c>
       <c r="H60" s="9">
-        <v>54.36</v>
+        <v>92.5471501790323</v>
       </c>
       <c r="I60" s="9">
-        <v>0.86</v>
+        <v>1.1814711823935631</v>
       </c>
       <c r="J60" s="9">
-        <v>28.39</v>
+        <v>37.222954249618681</v>
       </c>
     </row>
     <row r="61" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="11"/>
-      <c r="B61" s="11"/>
+      <c r="A61" s="13"/>
+      <c r="B61" s="13"/>
       <c r="C61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D61" s="6">
-        <v>244835</v>
+        <v>312757</v>
       </c>
       <c r="E61" s="6">
-        <v>204492.94</v>
+        <v>304705.87</v>
       </c>
       <c r="F61" s="8">
-        <v>514671</v>
+        <v>762584</v>
       </c>
       <c r="G61" s="8">
-        <v>449498.69</v>
+        <v>742577.272</v>
       </c>
       <c r="H61" s="9">
-        <v>87.34</v>
+        <v>97.376455839618984</v>
       </c>
       <c r="I61" s="9">
-        <v>1.47</v>
+        <v>2.2818095745972591</v>
       </c>
       <c r="J61" s="9">
-        <v>210.21</v>
+        <v>243.82635720383558</v>
       </c>
     </row>
     <row r="62" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="11"/>
-      <c r="B62" s="11"/>
+      <c r="A62" s="13"/>
+      <c r="B62" s="13"/>
       <c r="C62" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D62" s="6">
-        <v>1897597</v>
+        <v>1501728</v>
       </c>
       <c r="E62" s="6">
-        <v>1856072.87</v>
+        <v>1457711.97</v>
       </c>
       <c r="F62" s="8">
-        <v>846167</v>
+        <v>929913</v>
       </c>
       <c r="G62" s="8">
-        <v>836570</v>
+        <v>913715</v>
       </c>
       <c r="H62" s="9">
-        <v>98.87</v>
+        <v>98.258116619511711</v>
       </c>
       <c r="I62" s="9">
-        <v>1.72</v>
+        <v>1.7743320798762261</v>
       </c>
       <c r="J62" s="9">
-        <v>44.59</v>
+        <v>61.922864859681646</v>
       </c>
     </row>
     <row r="63" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="11"/>
-      <c r="B63" s="11"/>
+      <c r="A63" s="13"/>
+      <c r="B63" s="13"/>
       <c r="C63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D63" s="6">
-        <v>410415</v>
+        <v>442207</v>
       </c>
       <c r="E63" s="6">
-        <v>387728.78</v>
+        <v>417595.51</v>
       </c>
       <c r="F63" s="8">
-        <v>393538</v>
+        <v>384988</v>
       </c>
       <c r="G63" s="8">
-        <v>373235</v>
+        <v>276063</v>
       </c>
       <c r="H63" s="9">
-        <v>94.84</v>
+        <v>71.706910345257512</v>
       </c>
       <c r="I63" s="9">
-        <v>1.83</v>
+        <v>1.6874644005139696</v>
       </c>
       <c r="J63" s="9">
-        <v>95.89</v>
+        <v>87.060584748771504</v>
       </c>
     </row>
     <row r="64" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="11"/>
-      <c r="B64" s="11"/>
+      <c r="A64" s="13"/>
+      <c r="B64" s="13"/>
       <c r="C64" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D64" s="6">
-        <v>466823</v>
+        <v>438615</v>
       </c>
       <c r="E64" s="6">
-        <v>302166.40000000002</v>
+        <v>421926.52</v>
       </c>
       <c r="F64" s="8">
-        <v>395760</v>
+        <v>371282</v>
       </c>
       <c r="G64" s="8">
-        <v>234451.17</v>
+        <v>360534.03100000002</v>
       </c>
       <c r="H64" s="9">
-        <v>59.24</v>
+        <v>97.105173695465979</v>
       </c>
       <c r="I64" s="9">
-        <v>1.6</v>
+        <v>1.3526625664637453</v>
       </c>
       <c r="J64" s="9">
-        <v>84.78</v>
+        <v>84.648723823854638</v>
       </c>
     </row>
     <row r="65" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="11"/>
-      <c r="B65" s="11"/>
+      <c r="A65" s="13"/>
+      <c r="B65" s="13"/>
       <c r="C65" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D65" s="6">
-        <v>332523</v>
+        <v>476508</v>
       </c>
       <c r="E65" s="6">
-        <v>308258.59999999998</v>
+        <v>456911.14</v>
       </c>
       <c r="F65" s="8">
-        <v>263150</v>
+        <v>333109</v>
       </c>
       <c r="G65" s="8">
-        <v>243240.29</v>
+        <v>316408.07400000002</v>
       </c>
       <c r="H65" s="9">
-        <v>92.43</v>
+        <v>94.986348012212233</v>
       </c>
       <c r="I65" s="9">
-        <v>2.0499999999999998</v>
+        <v>2.5223552937135607</v>
       </c>
       <c r="J65" s="9">
-        <v>79.14</v>
+        <v>69.906276494833236</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="11"/>
-      <c r="B66" s="11"/>
+      <c r="A66" s="13"/>
+      <c r="B66" s="13"/>
       <c r="C66" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D66" s="6">
-        <v>349729</v>
+        <v>400754.77</v>
       </c>
       <c r="E66" s="6">
-        <v>335377.48</v>
+        <v>378231.33</v>
       </c>
       <c r="F66" s="8">
-        <v>320813</v>
+        <v>369101.772</v>
       </c>
       <c r="G66" s="8">
-        <v>310048.01</v>
+        <v>353576.40399999998</v>
       </c>
       <c r="H66" s="9">
-        <v>96.64</v>
+        <v>95.793743303947068</v>
       </c>
       <c r="I66" s="9">
-        <v>1.46</v>
+        <v>1.6598878360126836</v>
       </c>
       <c r="J66" s="9">
-        <v>91.73</v>
+        <v>92.101653626722126</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="11"/>
-      <c r="B67" s="11"/>
+      <c r="A67" s="13"/>
+      <c r="B67" s="13"/>
       <c r="C67" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D67" s="6">
-        <v>1130708</v>
+        <v>1323986</v>
       </c>
       <c r="E67" s="6">
-        <v>1046214.45</v>
+        <v>1263457.95</v>
       </c>
       <c r="F67" s="8">
-        <v>911198</v>
+        <v>1093472</v>
       </c>
       <c r="G67" s="8">
-        <v>844640.55</v>
+        <v>1042518.657</v>
       </c>
       <c r="H67" s="9">
-        <v>92.7</v>
+        <v>95.340224258142868</v>
       </c>
       <c r="I67" s="9">
-        <v>3.6</v>
+        <v>4.2688232108751558</v>
       </c>
       <c r="J67" s="9">
-        <v>80.59</v>
+        <v>82.589392939200266</v>
       </c>
     </row>
     <row r="68" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="11"/>
-      <c r="B68" s="11"/>
+      <c r="A68" s="13"/>
+      <c r="B68" s="13"/>
       <c r="C68" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D68" s="6">
-        <v>407299</v>
+        <v>483197</v>
       </c>
       <c r="E68" s="6">
-        <v>350033.24</v>
+        <v>443211.77</v>
       </c>
       <c r="F68" s="8">
-        <v>373265</v>
+        <v>422791</v>
       </c>
       <c r="G68" s="8">
-        <v>320598.13</v>
+        <v>386564.4</v>
       </c>
       <c r="H68" s="9">
-        <v>85.89</v>
+        <v>91.431558382273991</v>
       </c>
       <c r="I68" s="9">
-        <v>2.12</v>
+        <v>2.3752913206816602</v>
       </c>
       <c r="J68" s="9">
-        <v>91.64</v>
+        <v>87.498680662338543</v>
       </c>
     </row>
     <row r="69" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="11"/>
-      <c r="B69" s="11"/>
+      <c r="A69" s="13"/>
+      <c r="B69" s="13"/>
       <c r="C69" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D69" s="6">
-        <v>468144</v>
+        <v>599961</v>
       </c>
       <c r="E69" s="6">
-        <v>425623.99</v>
+        <v>569629.49</v>
       </c>
       <c r="F69" s="8">
-        <v>322904</v>
+        <v>302946</v>
       </c>
       <c r="G69" s="8">
-        <v>293243.03999999998</v>
+        <v>284278.17499999999</v>
       </c>
       <c r="H69" s="9">
-        <v>90.81</v>
+        <v>93.837903454741095</v>
       </c>
       <c r="I69" s="9">
-        <v>2.2000000000000002</v>
+        <v>1.9516966262550501</v>
       </c>
       <c r="J69" s="9">
-        <v>68.98</v>
+        <v>50.494282128338341</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="11"/>
-      <c r="B70" s="11"/>
+      <c r="A70" s="13"/>
+      <c r="B70" s="13"/>
       <c r="C70" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D70" s="6">
-        <v>304230</v>
+        <v>423979</v>
       </c>
       <c r="E70" s="6">
-        <v>288804.84000000003</v>
+        <v>367842.02</v>
       </c>
       <c r="F70" s="8">
-        <v>304230</v>
+        <v>423979</v>
       </c>
       <c r="G70" s="8">
-        <v>288805</v>
+        <v>367842</v>
       </c>
       <c r="H70" s="9">
-        <v>94.93</v>
+        <v>86.759485729246023</v>
       </c>
       <c r="I70" s="9">
-        <v>6.66</v>
+        <v>6.558200414919531</v>
       </c>
       <c r="J70" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="11"/>
-      <c r="B71" s="12" t="s">
+      <c r="A71" s="13"/>
+      <c r="B71" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C71" s="12"/>
+      <c r="C71" s="14"/>
       <c r="D71" s="6">
-        <v>38883315.93</v>
+        <v>43018374.100000001</v>
       </c>
       <c r="E71" s="6">
-        <v>36387166.969999999</v>
+        <v>41517940.380000003</v>
       </c>
       <c r="F71" s="8">
-        <v>21998932.07</v>
+        <v>26463989.745999999</v>
       </c>
       <c r="G71" s="8">
-        <v>20520308.25</v>
+        <v>25463451.501000002</v>
       </c>
       <c r="H71" s="9">
-        <v>93.28</v>
+        <v>96.219246400096466</v>
       </c>
       <c r="I71" s="9">
-        <v>1.64</v>
+        <v>1.9120529673846729</v>
       </c>
       <c r="J71" s="9">
-        <v>56.58</v>
+        <v>61.517875322883583</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="6">
-        <v>3664589.12</v>
+        <v>4291613.2</v>
       </c>
       <c r="E72" s="6">
-        <v>3429481.12</v>
+        <v>4080044.67</v>
       </c>
       <c r="F72" s="8">
-        <v>2477307.58</v>
+        <v>3038665.2</v>
       </c>
       <c r="G72" s="8">
-        <v>2311709.54</v>
+        <v>2902891.42</v>
       </c>
       <c r="H72" s="9">
-        <v>93.32</v>
+        <v>95.53</v>
       </c>
       <c r="I72" s="9">
-        <v>1.39</v>
+        <v>1.69</v>
       </c>
       <c r="J72" s="9">
-        <v>67.599999999999994</v>
+        <v>70.8</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="11"/>
-      <c r="B73" s="11"/>
+      <c r="A73" s="13"/>
+      <c r="B73" s="13"/>
       <c r="C73" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="6">
-        <v>7783847.4299999997</v>
+        <v>9620466.1699999999</v>
       </c>
       <c r="E73" s="6">
-        <v>7392696.8600000003</v>
+        <v>9156399.0399999991</v>
       </c>
       <c r="F73" s="8">
-        <v>3316421.1</v>
+        <v>4530785.24</v>
       </c>
       <c r="G73" s="8">
-        <v>3117453.45</v>
+        <v>4319910.53</v>
       </c>
       <c r="H73" s="9">
-        <v>94</v>
+        <v>95.35</v>
       </c>
       <c r="I73" s="9">
-        <v>1.93</v>
+        <v>2.4300000000000002</v>
       </c>
       <c r="J73" s="9">
-        <v>42.61</v>
+        <v>47.1</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="11"/>
-      <c r="B74" s="11"/>
+      <c r="A74" s="13"/>
+      <c r="B74" s="13"/>
       <c r="C74" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D74" s="6">
-        <v>6394012.7000000002</v>
+        <v>4906630.7699999996</v>
       </c>
       <c r="E74" s="6">
-        <v>6032404.4000000004</v>
+        <v>4509686.43</v>
       </c>
       <c r="F74" s="8">
-        <v>2666806</v>
+        <v>2021834</v>
       </c>
       <c r="G74" s="8">
-        <v>2554190.08</v>
+        <v>1913792.43</v>
       </c>
       <c r="H74" s="9">
-        <v>95.78</v>
+        <v>94.66</v>
       </c>
       <c r="I74" s="9">
-        <v>2.17</v>
+        <v>1.47</v>
       </c>
       <c r="J74" s="9">
-        <v>41.71</v>
+        <v>41.21</v>
       </c>
     </row>
     <row r="75" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="11"/>
-      <c r="B75" s="11"/>
+      <c r="A75" s="13"/>
+      <c r="B75" s="13"/>
       <c r="C75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D75" s="6">
-        <v>3479828.94</v>
+        <v>3803157.86</v>
       </c>
       <c r="E75" s="6">
-        <v>3382228.33</v>
+        <v>3581023.43</v>
       </c>
       <c r="F75" s="8">
-        <v>2103401.19</v>
+        <v>1484769.41</v>
       </c>
       <c r="G75" s="8">
-        <v>2047125.32</v>
+        <v>1434260.23</v>
       </c>
       <c r="H75" s="9">
-        <v>97.32</v>
+        <v>96.6</v>
       </c>
       <c r="I75" s="9">
-        <v>1.44</v>
+        <v>0.99</v>
       </c>
       <c r="J75" s="9">
-        <v>60.45</v>
+        <v>39.04</v>
       </c>
     </row>
     <row r="76" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="11"/>
-      <c r="B76" s="11"/>
+      <c r="A76" s="13"/>
+      <c r="B76" s="13"/>
       <c r="C76" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="6">
-        <v>4145993</v>
+        <v>3103000</v>
       </c>
       <c r="E76" s="6">
-        <v>3888817.92</v>
+        <v>2826007.56</v>
       </c>
       <c r="F76" s="8">
-        <v>3095195</v>
+        <v>1500669</v>
       </c>
       <c r="G76" s="8">
-        <v>2895306.21</v>
+        <v>1373117.95</v>
       </c>
       <c r="H76" s="9">
-        <v>93.54</v>
+        <v>91.5</v>
       </c>
       <c r="I76" s="9">
-        <v>3.07</v>
+        <v>1.49</v>
       </c>
       <c r="J76" s="9">
-        <v>74.66</v>
+        <v>48.36</v>
       </c>
     </row>
     <row r="77" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="11"/>
-      <c r="B77" s="11"/>
+      <c r="A77" s="13"/>
+      <c r="B77" s="13"/>
       <c r="C77" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="6">
-        <v>3363143.93</v>
+        <v>3357335.94</v>
       </c>
       <c r="E77" s="6">
-        <v>3264566.97</v>
+        <v>3250297.62</v>
       </c>
       <c r="F77" s="8">
-        <v>2428258.9500000002</v>
+        <v>1958703.22</v>
       </c>
       <c r="G77" s="8">
-        <v>2379962.9300000002</v>
+        <v>1908243.9</v>
       </c>
       <c r="H77" s="9">
-        <v>98.01</v>
+        <v>97.42</v>
       </c>
       <c r="I77" s="9">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J77" s="9">
-        <v>72.2</v>
+        <v>58.34</v>
       </c>
     </row>
     <row r="78" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="11"/>
-      <c r="B78" s="11"/>
+      <c r="A78" s="13"/>
+      <c r="B78" s="13"/>
       <c r="C78" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="6">
-        <v>472036</v>
+        <v>668516</v>
       </c>
       <c r="E78" s="6">
-        <v>443463.49</v>
+        <v>610188.18999999994</v>
       </c>
       <c r="F78" s="8">
-        <v>395569</v>
+        <v>591706</v>
       </c>
       <c r="G78" s="8">
-        <v>370022.34</v>
+        <v>537785.57999999996</v>
       </c>
       <c r="H78" s="9">
-        <v>93.54</v>
+        <v>90.89</v>
       </c>
       <c r="I78" s="9">
-        <v>1.64</v>
+        <v>2.2599999999999998</v>
       </c>
       <c r="J78" s="9">
-        <v>83.8</v>
+        <v>88.51</v>
       </c>
     </row>
     <row r="79" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="11"/>
-      <c r="B79" s="11"/>
+      <c r="A79" s="13"/>
+      <c r="B79" s="13"/>
       <c r="C79" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D79" s="6">
-        <v>294804</v>
+        <v>601461</v>
       </c>
       <c r="E79" s="6">
-        <v>203661.85</v>
+        <v>539073.87</v>
       </c>
       <c r="F79" s="8">
-        <v>292419</v>
+        <v>599104</v>
       </c>
       <c r="G79" s="8">
-        <v>202334.66</v>
+        <v>538516.04</v>
       </c>
       <c r="H79" s="9">
-        <v>69.19</v>
+        <v>89.89</v>
       </c>
       <c r="I79" s="9">
-        <v>1.02</v>
+        <v>1.97</v>
       </c>
       <c r="J79" s="9">
-        <v>99.19</v>
+        <v>99.61</v>
       </c>
     </row>
     <row r="80" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="11"/>
-      <c r="B80" s="11"/>
+      <c r="A80" s="13"/>
+      <c r="B80" s="13"/>
       <c r="C80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D80" s="6">
-        <v>712320</v>
+        <v>728418</v>
       </c>
       <c r="E80" s="6">
-        <v>674604.49</v>
+        <v>701733.38</v>
       </c>
       <c r="F80" s="8">
-        <v>695913</v>
+        <v>712190</v>
       </c>
       <c r="G80" s="8">
-        <v>659205.57999999996</v>
+        <v>687562.44</v>
       </c>
       <c r="H80" s="9">
-        <v>94.73</v>
+        <v>96.54</v>
       </c>
       <c r="I80" s="9">
-        <v>2.91</v>
+        <v>2.78</v>
       </c>
       <c r="J80" s="9">
-        <v>97.7</v>
+        <v>97.77</v>
       </c>
     </row>
     <row r="81" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="11"/>
-      <c r="B81" s="11"/>
+      <c r="A81" s="13"/>
+      <c r="B81" s="13"/>
       <c r="C81" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D81" s="6">
-        <v>459410</v>
+        <v>400421</v>
       </c>
       <c r="E81" s="6">
-        <v>406587.66</v>
+        <v>365468.68</v>
       </c>
       <c r="F81" s="8">
-        <v>454857</v>
+        <v>396441</v>
       </c>
       <c r="G81" s="8">
-        <v>403171.96</v>
+        <v>362258.13</v>
       </c>
       <c r="H81" s="9">
-        <v>88.64</v>
+        <v>91.38</v>
       </c>
       <c r="I81" s="9">
-        <v>0.94</v>
+        <v>0.74</v>
       </c>
       <c r="J81" s="9">
         <v>99.01</v>
       </c>
     </row>
     <row r="82" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="11"/>
-      <c r="B82" s="11"/>
+      <c r="A82" s="13"/>
+      <c r="B82" s="13"/>
       <c r="C82" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D82" s="6">
-        <v>257041</v>
+        <v>172796</v>
       </c>
       <c r="E82" s="6">
-        <v>246175.58</v>
+        <v>159789.71</v>
       </c>
       <c r="F82" s="8">
-        <v>257041</v>
+        <v>172796</v>
       </c>
       <c r="G82" s="8">
-        <v>246175.58</v>
+        <v>159789.71</v>
       </c>
       <c r="H82" s="9">
-        <v>95.77</v>
+        <v>92.47</v>
       </c>
       <c r="I82" s="9">
-        <v>0.89</v>
+        <v>0.57999999999999996</v>
       </c>
       <c r="J82" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="11"/>
-      <c r="B83" s="11"/>
+      <c r="A83" s="13"/>
+      <c r="B83" s="13"/>
       <c r="C83" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D83" s="6">
-        <v>880102</v>
+        <v>1217197</v>
       </c>
       <c r="E83" s="6">
-        <v>764741.82</v>
+        <v>1102680.83</v>
       </c>
       <c r="F83" s="8">
-        <v>348177</v>
+        <v>345573</v>
       </c>
       <c r="G83" s="8">
-        <v>292190</v>
+        <v>187850</v>
       </c>
       <c r="H83" s="9">
-        <v>83.92</v>
+        <v>54.36</v>
       </c>
       <c r="I83" s="9">
-        <v>1.06</v>
+        <v>0.86</v>
       </c>
       <c r="J83" s="9">
-        <v>39.56</v>
+        <v>28.39</v>
       </c>
     </row>
     <row r="84" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="11"/>
-      <c r="B84" s="11"/>
+      <c r="A84" s="13"/>
+      <c r="B84" s="13"/>
       <c r="C84" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D84" s="6">
-        <v>273577</v>
+        <v>244835</v>
       </c>
       <c r="E84" s="6">
-        <v>221544.2</v>
+        <v>204492.94</v>
       </c>
       <c r="F84" s="8">
-        <v>438857</v>
+        <v>514671</v>
       </c>
       <c r="G84" s="8">
-        <v>367848.22</v>
+        <v>449498.69</v>
       </c>
       <c r="H84" s="9">
-        <v>83.82</v>
+        <v>87.34</v>
       </c>
       <c r="I84" s="9">
-        <v>1.49</v>
+        <v>1.47</v>
       </c>
       <c r="J84" s="9">
-        <v>160.41</v>
+        <v>210.21</v>
       </c>
     </row>
     <row r="85" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="11"/>
-      <c r="B85" s="11"/>
+      <c r="A85" s="13"/>
+      <c r="B85" s="13"/>
       <c r="C85" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D85" s="6">
-        <v>1220624</v>
+        <v>1897597</v>
       </c>
       <c r="E85" s="6">
-        <v>1176425.81</v>
+        <v>1856072.87</v>
       </c>
       <c r="F85" s="8">
-        <v>778504.64</v>
+        <v>846167</v>
       </c>
       <c r="G85" s="8">
-        <v>582893</v>
+        <v>836570</v>
       </c>
       <c r="H85" s="9">
-        <v>74.87</v>
+        <v>98.87</v>
       </c>
       <c r="I85" s="9">
-        <v>1.7</v>
+        <v>1.72</v>
       </c>
       <c r="J85" s="9">
-        <v>63.78</v>
+        <v>44.59</v>
       </c>
     </row>
     <row r="86" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="11"/>
-      <c r="B86" s="11"/>
+      <c r="A86" s="13"/>
+      <c r="B86" s="13"/>
       <c r="C86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D86" s="6">
-        <v>509391</v>
+        <v>410415</v>
       </c>
       <c r="E86" s="6">
-        <v>486425.94</v>
+        <v>387728.78</v>
       </c>
       <c r="F86" s="8">
-        <v>492914</v>
+        <v>393538</v>
       </c>
       <c r="G86" s="8">
-        <v>471712</v>
+        <v>373235</v>
       </c>
       <c r="H86" s="9">
-        <v>95.7</v>
+        <v>94.84</v>
       </c>
       <c r="I86" s="9">
-        <v>2.27</v>
+        <v>1.83</v>
       </c>
       <c r="J86" s="9">
-        <v>96.77</v>
+        <v>95.89</v>
       </c>
     </row>
     <row r="87" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="11"/>
-      <c r="B87" s="11"/>
+      <c r="A87" s="13"/>
+      <c r="B87" s="13"/>
       <c r="C87" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D87" s="6">
-        <v>668150</v>
+        <v>466823</v>
       </c>
       <c r="E87" s="6">
-        <v>507781.33</v>
+        <v>302166.40000000002</v>
       </c>
       <c r="F87" s="8">
-        <v>606434</v>
+        <v>395760</v>
       </c>
       <c r="G87" s="8">
-        <v>450176.93</v>
+        <v>234451.17</v>
       </c>
       <c r="H87" s="9">
-        <v>74.23</v>
+        <v>59.24</v>
       </c>
       <c r="I87" s="9">
-        <v>2.4300000000000002</v>
+        <v>1.6</v>
       </c>
       <c r="J87" s="9">
-        <v>90.76</v>
+        <v>84.78</v>
       </c>
     </row>
     <row r="88" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="11"/>
-      <c r="B88" s="11"/>
+      <c r="A88" s="13"/>
+      <c r="B88" s="13"/>
       <c r="C88" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D88" s="6">
-        <v>470309</v>
+        <v>332523</v>
       </c>
       <c r="E88" s="6">
-        <v>452376.19</v>
+        <v>308258.59999999998</v>
       </c>
       <c r="F88" s="8">
-        <v>274220</v>
+        <v>263150</v>
       </c>
       <c r="G88" s="8">
-        <v>260277.87</v>
+        <v>243240.29</v>
       </c>
       <c r="H88" s="9">
-        <v>94.92</v>
+        <v>92.43</v>
       </c>
       <c r="I88" s="9">
-        <v>2.4700000000000002</v>
+        <v>2.0499999999999998</v>
       </c>
       <c r="J88" s="9">
-        <v>58.31</v>
+        <v>79.14</v>
       </c>
     </row>
     <row r="89" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="11"/>
-      <c r="B89" s="11"/>
+      <c r="A89" s="13"/>
+      <c r="B89" s="13"/>
       <c r="C89" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D89" s="6">
-        <v>493053</v>
+        <v>349729</v>
       </c>
       <c r="E89" s="6">
-        <v>472754.55</v>
+        <v>335377.48</v>
       </c>
       <c r="F89" s="8">
-        <v>406873</v>
+        <v>320813</v>
       </c>
       <c r="G89" s="8">
-        <v>388140.94</v>
+        <v>310048.01</v>
       </c>
       <c r="H89" s="9">
-        <v>95.4</v>
+        <v>96.64</v>
       </c>
       <c r="I89" s="9">
-        <v>1.97</v>
+        <v>1.46</v>
       </c>
       <c r="J89" s="9">
-        <v>82.52</v>
+        <v>91.73</v>
       </c>
     </row>
     <row r="90" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="11"/>
-      <c r="B90" s="11"/>
+      <c r="A90" s="13"/>
+      <c r="B90" s="13"/>
       <c r="C90" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D90" s="6">
-        <v>1660207</v>
+        <v>1130708</v>
       </c>
       <c r="E90" s="6">
-        <v>1607685.38</v>
+        <v>1046214.45</v>
       </c>
       <c r="F90" s="8">
-        <v>1474856</v>
+        <v>911198</v>
       </c>
       <c r="G90" s="8">
-        <v>1432317.33</v>
+        <v>844640.55</v>
       </c>
       <c r="H90" s="9">
-        <v>97.12</v>
+        <v>92.7</v>
       </c>
       <c r="I90" s="9">
-        <v>6.27</v>
+        <v>3.6</v>
       </c>
       <c r="J90" s="9">
-        <v>88.84</v>
+        <v>80.59</v>
       </c>
     </row>
     <row r="91" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="11"/>
-      <c r="B91" s="11"/>
+      <c r="A91" s="13"/>
+      <c r="B91" s="13"/>
       <c r="C91" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D91" s="6">
-        <v>457869</v>
+        <v>407299</v>
       </c>
       <c r="E91" s="6">
-        <v>393605.44</v>
+        <v>350033.24</v>
       </c>
       <c r="F91" s="8">
-        <v>414994</v>
+        <v>373265</v>
       </c>
       <c r="G91" s="8">
-        <v>357588.28</v>
+        <v>320598.13</v>
       </c>
       <c r="H91" s="9">
-        <v>86.17</v>
+        <v>85.89</v>
       </c>
       <c r="I91" s="9">
-        <v>2.67</v>
+        <v>2.12</v>
       </c>
       <c r="J91" s="9">
-        <v>90.64</v>
+        <v>91.64</v>
       </c>
     </row>
     <row r="92" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="11"/>
-      <c r="B92" s="11"/>
+      <c r="A92" s="13"/>
+      <c r="B92" s="13"/>
       <c r="C92" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D92" s="6">
-        <v>667789</v>
+        <v>468144</v>
       </c>
       <c r="E92" s="6">
-        <v>541556.64</v>
+        <v>425623.99</v>
       </c>
       <c r="F92" s="8">
-        <v>386382</v>
+        <v>322904</v>
       </c>
       <c r="G92" s="8">
-        <v>279152.55</v>
+        <v>293243.03999999998</v>
       </c>
       <c r="H92" s="9">
-        <v>72.25</v>
+        <v>90.81</v>
       </c>
       <c r="I92" s="9">
-        <v>2.5099999999999998</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="J92" s="9">
-        <v>57.86</v>
+        <v>68.98</v>
       </c>
     </row>
     <row r="93" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="11"/>
-      <c r="B93" s="11"/>
+      <c r="A93" s="13"/>
+      <c r="B93" s="13"/>
       <c r="C93" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D93" s="6">
-        <v>269378</v>
+        <v>304230</v>
       </c>
       <c r="E93" s="6">
-        <v>264314.05</v>
+        <v>288804.84000000003</v>
       </c>
       <c r="F93" s="8">
-        <v>269378</v>
+        <v>304230</v>
       </c>
       <c r="G93" s="8">
-        <v>264314</v>
+        <v>288805</v>
       </c>
       <c r="H93" s="9">
-        <v>98.12</v>
+        <v>94.93</v>
       </c>
       <c r="I93" s="9">
-        <v>4.82</v>
+        <v>6.66</v>
       </c>
       <c r="J93" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="11"/>
-      <c r="B94" s="12" t="s">
+      <c r="A94" s="13"/>
+      <c r="B94" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C94" s="12"/>
+      <c r="C94" s="14"/>
       <c r="D94" s="6">
-        <v>38597475.119999997</v>
+        <v>38883315.93</v>
       </c>
       <c r="E94" s="6">
-        <v>36253899</v>
+        <v>36387166.969999999</v>
       </c>
       <c r="F94" s="8">
-        <v>24074778.460000001</v>
+        <v>21998932.07</v>
       </c>
       <c r="G94" s="8">
-        <v>22333268.75</v>
+        <v>20520308.25</v>
       </c>
       <c r="H94" s="9">
-        <v>92.77</v>
+        <v>93.28</v>
       </c>
       <c r="I94" s="9">
-        <v>1.9</v>
+        <v>1.64</v>
       </c>
       <c r="J94" s="9">
-        <v>62.37</v>
+        <v>56.58</v>
       </c>
     </row>
     <row r="95" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="6">
-        <v>3000740.14</v>
+        <v>3664589.12</v>
       </c>
       <c r="E95" s="6">
-        <v>2939594.4</v>
+        <v>3429481.12</v>
       </c>
       <c r="F95" s="8">
-        <v>2007631.45</v>
+        <v>2477307.58</v>
       </c>
       <c r="G95" s="8">
-        <v>1968922.91</v>
+        <v>2311709.54</v>
       </c>
       <c r="H95" s="9">
-        <v>98.07</v>
+        <v>93.32</v>
       </c>
       <c r="I95" s="9">
-        <v>1.23</v>
+        <v>1.39</v>
       </c>
       <c r="J95" s="9">
-        <v>66.900000000000006</v>
+        <v>67.599999999999994</v>
       </c>
     </row>
     <row r="96" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="11"/>
-      <c r="B96" s="11"/>
+      <c r="A96" s="13"/>
+      <c r="B96" s="13"/>
       <c r="C96" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D96" s="6">
-        <v>7780103.0800000001</v>
+        <v>7783847.4299999997</v>
       </c>
       <c r="E96" s="6">
-        <v>7283981.6900000004</v>
+        <v>7392696.8600000003</v>
       </c>
       <c r="F96" s="8">
-        <v>3299975.01</v>
+        <v>3316421.1</v>
       </c>
       <c r="G96" s="8">
-        <v>3112485.81</v>
+        <v>3117453.45</v>
       </c>
       <c r="H96" s="9">
-        <v>94.32</v>
+        <v>94</v>
       </c>
       <c r="I96" s="9">
-        <v>1.96</v>
+        <v>1.93</v>
       </c>
       <c r="J96" s="9">
-        <v>42.42</v>
+        <v>42.61</v>
       </c>
     </row>
     <row r="97" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="11"/>
-      <c r="B97" s="11"/>
+      <c r="A97" s="13"/>
+      <c r="B97" s="13"/>
       <c r="C97" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D97" s="6">
-        <v>6426226.1100000003</v>
+        <v>6394012.7000000002</v>
       </c>
       <c r="E97" s="6">
-        <v>6141218.4299999997</v>
+        <v>6032404.4000000004</v>
       </c>
       <c r="F97" s="8">
-        <v>3192139</v>
+        <v>2666806</v>
       </c>
       <c r="G97" s="8">
-        <v>3039583.64</v>
+        <v>2554190.08</v>
       </c>
       <c r="H97" s="9">
-        <v>95.22</v>
+        <v>95.78</v>
       </c>
       <c r="I97" s="9">
-        <v>2.79</v>
+        <v>2.17</v>
       </c>
       <c r="J97" s="9">
-        <v>49.67</v>
+        <v>41.71</v>
       </c>
     </row>
     <row r="98" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="11"/>
-      <c r="B98" s="11"/>
+      <c r="A98" s="13"/>
+      <c r="B98" s="13"/>
       <c r="C98" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D98" s="6">
-        <v>4215923.96</v>
+        <v>3479828.94</v>
       </c>
       <c r="E98" s="6">
-        <v>2705851.29</v>
+        <v>3382228.33</v>
       </c>
       <c r="F98" s="8">
-        <v>1429051.46</v>
+        <v>2103401.19</v>
       </c>
       <c r="G98" s="8">
-        <v>1362939.11</v>
+        <v>2047125.32</v>
       </c>
       <c r="H98" s="9">
-        <v>95.37</v>
+        <v>97.32</v>
       </c>
       <c r="I98" s="9">
-        <v>1.08</v>
+        <v>1.44</v>
       </c>
       <c r="J98" s="9">
-        <v>33.9</v>
+        <v>60.45</v>
       </c>
     </row>
     <row r="99" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="11"/>
-      <c r="B99" s="11"/>
+      <c r="A99" s="13"/>
+      <c r="B99" s="13"/>
       <c r="C99" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D99" s="6">
-        <v>3411717</v>
+        <v>4145993</v>
       </c>
       <c r="E99" s="6">
-        <v>3337290.64</v>
+        <v>3888817.92</v>
       </c>
       <c r="F99" s="8">
-        <v>2317192</v>
+        <v>3095195</v>
       </c>
       <c r="G99" s="8">
-        <v>2267882.9900000002</v>
+        <v>2895306.21</v>
       </c>
       <c r="H99" s="9">
-        <v>97.87</v>
+        <v>93.54</v>
       </c>
       <c r="I99" s="9">
-        <v>2.69</v>
+        <v>3.07</v>
       </c>
       <c r="J99" s="9">
-        <v>67.92</v>
+        <v>74.66</v>
       </c>
     </row>
     <row r="100" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="11"/>
-      <c r="B100" s="11"/>
+      <c r="A100" s="13"/>
+      <c r="B100" s="13"/>
       <c r="C100" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D100" s="6">
-        <v>3754303.91</v>
+        <v>3363143.93</v>
       </c>
       <c r="E100" s="6">
-        <v>3689258.95</v>
+        <v>3264566.97</v>
       </c>
       <c r="F100" s="8">
-        <v>2237476</v>
+        <v>2428258.9500000002</v>
       </c>
       <c r="G100" s="8">
-        <v>2190847.17</v>
+        <v>2379962.9300000002</v>
       </c>
       <c r="H100" s="9">
-        <v>97.92</v>
+        <v>98.01</v>
       </c>
       <c r="I100" s="9">
-        <v>1.68</v>
+        <v>1.66</v>
       </c>
       <c r="J100" s="9">
-        <v>59.6</v>
+        <v>72.2</v>
       </c>
     </row>
     <row r="101" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="11"/>
-      <c r="B101" s="11"/>
+      <c r="A101" s="13"/>
+      <c r="B101" s="13"/>
       <c r="C101" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D101" s="6">
-        <v>687923</v>
+        <v>472036</v>
       </c>
       <c r="E101" s="6">
-        <v>659794.79</v>
+        <v>443463.49</v>
       </c>
       <c r="F101" s="8">
-        <v>577835</v>
+        <v>395569</v>
       </c>
       <c r="G101" s="8">
-        <v>552886.5</v>
+        <v>370022.34</v>
       </c>
       <c r="H101" s="9">
-        <v>95.68</v>
+        <v>93.54</v>
       </c>
       <c r="I101" s="9">
-        <v>2.31</v>
+        <v>1.64</v>
       </c>
       <c r="J101" s="9">
-        <v>84</v>
+        <v>83.8</v>
       </c>
     </row>
     <row r="102" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="11"/>
-      <c r="B102" s="11"/>
+      <c r="A102" s="13"/>
+      <c r="B102" s="13"/>
       <c r="C102" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D102" s="6">
-        <v>336369</v>
+        <v>294804</v>
       </c>
       <c r="E102" s="6">
-        <v>293270.84000000003</v>
+        <v>203661.85</v>
       </c>
       <c r="F102" s="8">
-        <v>332884</v>
+        <v>292419</v>
       </c>
       <c r="G102" s="8">
-        <v>290309.14</v>
+        <v>202334.66</v>
       </c>
       <c r="H102" s="9">
-        <v>87.21</v>
+        <v>69.19</v>
       </c>
       <c r="I102" s="9">
-        <v>1.25</v>
+        <v>1.02</v>
       </c>
       <c r="J102" s="9">
-        <v>98.96</v>
+        <v>99.19</v>
       </c>
     </row>
     <row r="103" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="11"/>
-      <c r="B103" s="11"/>
+      <c r="A103" s="13"/>
+      <c r="B103" s="13"/>
       <c r="C103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D103" s="6">
-        <v>852163</v>
+        <v>712320</v>
       </c>
       <c r="E103" s="6">
-        <v>820160.85</v>
+        <v>674604.49</v>
       </c>
       <c r="F103" s="8">
-        <v>836191</v>
+        <v>695913</v>
       </c>
       <c r="G103" s="8">
-        <v>804954.42</v>
+        <v>659205.57999999996</v>
       </c>
       <c r="H103" s="9">
-        <v>96.26</v>
+        <v>94.73</v>
       </c>
       <c r="I103" s="9">
-        <v>3.5</v>
+        <v>2.91</v>
       </c>
       <c r="J103" s="9">
-        <v>98.13</v>
+        <v>97.7</v>
       </c>
     </row>
     <row r="104" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="11"/>
-      <c r="B104" s="11"/>
+      <c r="A104" s="13"/>
+      <c r="B104" s="13"/>
       <c r="C104" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D104" s="6">
-        <v>733703</v>
+        <v>459410</v>
       </c>
       <c r="E104" s="6">
-        <v>634256.85</v>
+        <v>406587.66</v>
       </c>
       <c r="F104" s="8">
-        <v>730524</v>
+        <v>454857</v>
       </c>
       <c r="G104" s="8">
-        <v>631482.12</v>
+        <v>403171.96</v>
       </c>
       <c r="H104" s="9">
-        <v>86.44</v>
+        <v>88.64</v>
       </c>
       <c r="I104" s="9">
-        <v>1.42</v>
+        <v>0.94</v>
       </c>
       <c r="J104" s="9">
-        <v>99.57</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="105" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="11"/>
-      <c r="B105" s="11"/>
+      <c r="A105" s="13"/>
+      <c r="B105" s="13"/>
       <c r="C105" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D105" s="6">
-        <v>200400</v>
+        <v>257041</v>
       </c>
       <c r="E105" s="6">
-        <v>192765.89</v>
+        <v>246175.58</v>
       </c>
       <c r="F105" s="8">
-        <v>200400</v>
+        <v>257041</v>
       </c>
       <c r="G105" s="8">
-        <v>192765.89</v>
+        <v>246175.58</v>
       </c>
       <c r="H105" s="9">
-        <v>96.19</v>
+        <v>95.77</v>
       </c>
       <c r="I105" s="9">
-        <v>0.74</v>
+        <v>0.89</v>
       </c>
       <c r="J105" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="11"/>
-      <c r="B106" s="11"/>
+      <c r="A106" s="13"/>
+      <c r="B106" s="13"/>
       <c r="C106" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D106" s="6">
-        <v>1398221</v>
+        <v>880102</v>
       </c>
       <c r="E106" s="6">
-        <v>1303060</v>
+        <v>764741.82</v>
       </c>
       <c r="F106" s="8">
-        <v>872225</v>
+        <v>348177</v>
       </c>
       <c r="G106" s="8">
-        <v>858470</v>
+        <v>292190</v>
       </c>
       <c r="H106" s="9">
-        <v>98.42</v>
+        <v>83.92</v>
       </c>
       <c r="I106" s="9">
-        <v>2.1</v>
+        <v>1.06</v>
       </c>
       <c r="J106" s="9">
-        <v>62.38</v>
+        <v>39.56</v>
       </c>
     </row>
     <row r="107" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="11"/>
-      <c r="B107" s="11"/>
+      <c r="A107" s="13"/>
+      <c r="B107" s="13"/>
       <c r="C107" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D107" s="6">
-        <v>327903</v>
+        <v>273577</v>
       </c>
       <c r="E107" s="6">
-        <v>312131.51</v>
+        <v>221544.2</v>
       </c>
       <c r="F107" s="8">
-        <v>482151</v>
+        <v>438857</v>
       </c>
       <c r="G107" s="8">
-        <v>453437.21</v>
+        <v>367848.22</v>
       </c>
       <c r="H107" s="9">
-        <v>94.04</v>
+        <v>83.82</v>
       </c>
       <c r="I107" s="9">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J107" s="9">
-        <v>147.04</v>
+        <v>160.41</v>
       </c>
     </row>
     <row r="108" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="11"/>
-      <c r="B108" s="11"/>
+      <c r="A108" s="13"/>
+      <c r="B108" s="13"/>
       <c r="C108" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D108" s="6">
-        <v>1478521</v>
+        <v>1220624</v>
       </c>
       <c r="E108" s="6">
-        <v>1410072.79</v>
+        <v>1176425.81</v>
       </c>
       <c r="F108" s="8">
-        <v>862270</v>
+        <v>778504.64</v>
       </c>
       <c r="G108" s="8">
-        <v>597349</v>
+        <v>582893</v>
       </c>
       <c r="H108" s="9">
-        <v>69.28</v>
+        <v>74.87</v>
       </c>
       <c r="I108" s="9">
-        <v>1.99</v>
+        <v>1.7</v>
       </c>
       <c r="J108" s="9">
-        <v>58.32</v>
+        <v>63.78</v>
       </c>
     </row>
     <row r="109" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="11"/>
-      <c r="B109" s="11"/>
+      <c r="A109" s="13"/>
+      <c r="B109" s="13"/>
       <c r="C109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D109" s="6">
-        <v>270627</v>
+        <v>509391</v>
       </c>
       <c r="E109" s="6">
-        <v>253831.31</v>
+        <v>486425.94</v>
       </c>
       <c r="F109" s="8">
-        <v>270623</v>
+        <v>492914</v>
       </c>
       <c r="G109" s="8">
-        <v>253922.43</v>
+        <v>471712</v>
       </c>
       <c r="H109" s="9">
-        <v>93.83</v>
+        <v>95.7</v>
       </c>
       <c r="I109" s="9">
-        <v>1.41</v>
+        <v>2.27</v>
       </c>
       <c r="J109" s="9">
-        <v>100</v>
+        <v>96.77</v>
       </c>
     </row>
     <row r="110" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="11"/>
-      <c r="B110" s="11"/>
+      <c r="A110" s="13"/>
+      <c r="B110" s="13"/>
       <c r="C110" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D110" s="6">
-        <v>459267</v>
+        <v>668150</v>
       </c>
       <c r="E110" s="6">
-        <v>450437.27</v>
+        <v>507781.33</v>
       </c>
       <c r="F110" s="8">
-        <v>401201</v>
+        <v>606434</v>
       </c>
       <c r="G110" s="8">
-        <v>392822.16</v>
+        <v>450176.93</v>
       </c>
       <c r="H110" s="9">
-        <v>97.91</v>
+        <v>74.23</v>
       </c>
       <c r="I110" s="9">
-        <v>1.73</v>
+        <v>2.4300000000000002</v>
       </c>
       <c r="J110" s="9">
-        <v>87.36</v>
+        <v>90.76</v>
       </c>
     </row>
     <row r="111" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="11"/>
-      <c r="B111" s="11"/>
+      <c r="A111" s="13"/>
+      <c r="B111" s="13"/>
       <c r="C111" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D111" s="6">
-        <v>419097</v>
+        <v>470309</v>
       </c>
       <c r="E111" s="6">
-        <v>356074.63</v>
+        <v>452376.19</v>
       </c>
       <c r="F111" s="8">
-        <v>354474</v>
+        <v>274220</v>
       </c>
       <c r="G111" s="8">
-        <v>302441.06</v>
+        <v>260277.87</v>
       </c>
       <c r="H111" s="9">
-        <v>85.32</v>
+        <v>94.92</v>
       </c>
       <c r="I111" s="9">
-        <v>3.15</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="J111" s="9">
-        <v>84.58</v>
+        <v>58.31</v>
       </c>
     </row>
     <row r="112" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="11"/>
-      <c r="B112" s="11"/>
+      <c r="A112" s="13"/>
+      <c r="B112" s="13"/>
       <c r="C112" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D112" s="6">
-        <v>1035578.32</v>
+        <v>493053</v>
       </c>
       <c r="E112" s="6">
-        <v>1021234.27</v>
+        <v>472754.55</v>
       </c>
       <c r="F112" s="8">
-        <v>900422.32</v>
+        <v>406873</v>
       </c>
       <c r="G112" s="8">
-        <v>889271.92</v>
+        <v>388140.94</v>
       </c>
       <c r="H112" s="9">
-        <v>98.76</v>
+        <v>95.4</v>
       </c>
       <c r="I112" s="9">
-        <v>4.41</v>
+        <v>1.97</v>
       </c>
       <c r="J112" s="9">
-        <v>86.95</v>
+        <v>82.52</v>
       </c>
     </row>
     <row r="113" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="11"/>
-      <c r="B113" s="11"/>
+      <c r="A113" s="13"/>
+      <c r="B113" s="13"/>
       <c r="C113" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D113" s="6">
-        <v>862504</v>
+        <v>1660207</v>
       </c>
       <c r="E113" s="6">
-        <v>827408.62</v>
+        <v>1607685.38</v>
       </c>
       <c r="F113" s="8">
-        <v>681066</v>
+        <v>1474856</v>
       </c>
       <c r="G113" s="8">
-        <v>655677.65</v>
+        <v>1432317.33</v>
       </c>
       <c r="H113" s="9">
-        <v>96.27</v>
+        <v>97.12</v>
       </c>
       <c r="I113" s="9">
-        <v>3.34</v>
+        <v>6.27</v>
       </c>
       <c r="J113" s="9">
-        <v>78.959999999999994</v>
+        <v>88.84</v>
       </c>
     </row>
     <row r="114" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="11"/>
-      <c r="B114" s="11"/>
+      <c r="A114" s="13"/>
+      <c r="B114" s="13"/>
       <c r="C114" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D114" s="6">
-        <v>500766</v>
+        <v>457869</v>
       </c>
       <c r="E114" s="6">
-        <v>441953.88</v>
+        <v>393605.44</v>
       </c>
       <c r="F114" s="8">
-        <v>461256</v>
+        <v>414994</v>
       </c>
       <c r="G114" s="8">
-        <v>407372.48</v>
+        <v>357588.28</v>
       </c>
       <c r="H114" s="9">
-        <v>88.32</v>
+        <v>86.17</v>
       </c>
       <c r="I114" s="9">
-        <v>3.12</v>
+        <v>2.67</v>
       </c>
       <c r="J114" s="9">
-        <v>92.11</v>
+        <v>90.64</v>
       </c>
     </row>
     <row r="115" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="11"/>
-      <c r="B115" s="11"/>
+      <c r="A115" s="13"/>
+      <c r="B115" s="13"/>
       <c r="C115" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D115" s="6">
-        <v>810755</v>
+        <v>667789</v>
       </c>
       <c r="E115" s="6">
-        <v>655439.4</v>
+        <v>541556.64</v>
       </c>
       <c r="F115" s="8">
-        <v>504870</v>
+        <v>386382</v>
       </c>
       <c r="G115" s="8">
-        <v>386805.64</v>
+        <v>279152.55</v>
       </c>
       <c r="H115" s="9">
-        <v>76.61</v>
+        <v>72.25</v>
       </c>
       <c r="I115" s="9">
-        <v>3.45</v>
+        <v>2.5099999999999998</v>
       </c>
       <c r="J115" s="9">
-        <v>62.27</v>
+        <v>57.86</v>
       </c>
     </row>
     <row r="116" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="11"/>
-      <c r="B116" s="11"/>
+      <c r="A116" s="13"/>
+      <c r="B116" s="13"/>
       <c r="C116" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D116" s="6">
-        <v>432932</v>
+        <v>269378</v>
       </c>
       <c r="E116" s="6">
-        <v>428493.15</v>
+        <v>264314.05</v>
       </c>
       <c r="F116" s="8">
-        <v>432932</v>
+        <v>269378</v>
       </c>
       <c r="G116" s="8">
-        <v>428493</v>
+        <v>264314</v>
       </c>
       <c r="H116" s="9">
-        <v>98.97</v>
+        <v>98.12</v>
       </c>
       <c r="I116" s="9">
-        <v>8.9600000000000009</v>
+        <v>4.82</v>
       </c>
       <c r="J116" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="11"/>
-      <c r="B117" s="12" t="s">
+      <c r="A117" s="13"/>
+      <c r="B117" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C117" s="12"/>
+      <c r="C117" s="14"/>
       <c r="D117" s="6">
-        <v>39395743.520000003</v>
+        <v>38597475.119999997</v>
       </c>
       <c r="E117" s="6">
-        <v>36157581.43</v>
+        <v>36253899</v>
       </c>
       <c r="F117" s="8">
-        <v>23384789.239999998</v>
+        <v>24074778.460000001</v>
       </c>
       <c r="G117" s="8">
-        <v>22041122.219999999</v>
+        <v>22333268.75</v>
       </c>
       <c r="H117" s="9">
-        <v>94.25</v>
+        <v>92.77</v>
       </c>
       <c r="I117" s="9">
-        <v>1.95</v>
+        <v>1.9</v>
       </c>
       <c r="J117" s="9">
-        <v>59.36</v>
+        <v>62.37</v>
       </c>
     </row>
     <row r="118" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="6">
-        <v>3034166.46</v>
+        <v>3000740.14</v>
       </c>
       <c r="E118" s="6">
-        <v>2962167.17</v>
+        <v>2939594.4</v>
       </c>
       <c r="F118" s="8">
-        <v>2189771.11</v>
+        <v>2007631.45</v>
       </c>
       <c r="G118" s="8">
-        <v>2145473.27</v>
+        <v>1968922.91</v>
       </c>
       <c r="H118" s="9">
-        <v>97.98</v>
+        <v>98.07</v>
       </c>
       <c r="I118" s="9">
-        <v>1.35</v>
+        <v>1.23</v>
       </c>
       <c r="J118" s="9">
-        <v>72.17</v>
+        <v>66.900000000000006</v>
       </c>
     </row>
     <row r="119" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="11"/>
-      <c r="B119" s="11"/>
+      <c r="A119" s="13"/>
+      <c r="B119" s="13"/>
       <c r="C119" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D119" s="6">
-        <v>7147038.7400000002</v>
+        <v>7780103.0800000001</v>
       </c>
       <c r="E119" s="6">
-        <v>6609167.3899999997</v>
+        <v>7283981.6900000004</v>
       </c>
       <c r="F119" s="8">
-        <v>2897346.28</v>
+        <v>3299975.01</v>
       </c>
       <c r="G119" s="8">
-        <v>2786456.35</v>
+        <v>3112485.81</v>
       </c>
       <c r="H119" s="9">
-        <v>96.17</v>
+        <v>94.32</v>
       </c>
       <c r="I119" s="9">
-        <v>1.66</v>
+        <v>1.96</v>
       </c>
       <c r="J119" s="9">
-        <v>40.54</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="120" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="11"/>
-      <c r="B120" s="11"/>
+      <c r="A120" s="13"/>
+      <c r="B120" s="13"/>
       <c r="C120" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D120" s="6">
-        <v>5424550</v>
+        <v>6426226.1100000003</v>
       </c>
       <c r="E120" s="6">
-        <v>5183885.8099999996</v>
+        <v>6141218.4299999997</v>
       </c>
       <c r="F120" s="8">
-        <v>2328338</v>
+        <v>3192139</v>
       </c>
       <c r="G120" s="8">
-        <v>2239335.12</v>
+        <v>3039583.64</v>
       </c>
       <c r="H120" s="9">
-        <v>96.18</v>
+        <v>95.22</v>
       </c>
       <c r="I120" s="9">
-        <v>2.12</v>
+        <v>2.79</v>
       </c>
       <c r="J120" s="9">
-        <v>42.92</v>
+        <v>49.67</v>
       </c>
     </row>
     <row r="121" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="11"/>
-      <c r="B121" s="11"/>
+      <c r="A121" s="13"/>
+      <c r="B121" s="13"/>
       <c r="C121" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D121" s="6">
-        <v>4340204.5</v>
+        <v>4215923.96</v>
       </c>
       <c r="E121" s="6">
-        <v>4172499.85</v>
+        <v>2705851.29</v>
       </c>
       <c r="F121" s="8">
-        <v>2005328.5</v>
+        <v>1429051.46</v>
       </c>
       <c r="G121" s="8">
-        <v>1953136.53</v>
+        <v>1362939.11</v>
       </c>
       <c r="H121" s="9">
-        <v>97.4</v>
+        <v>95.37</v>
       </c>
       <c r="I121" s="9">
-        <v>1.44</v>
+        <v>1.08</v>
       </c>
       <c r="J121" s="9">
-        <v>46.2</v>
+        <v>33.9</v>
       </c>
     </row>
     <row r="122" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="11"/>
-      <c r="B122" s="11"/>
+      <c r="A122" s="13"/>
+      <c r="B122" s="13"/>
       <c r="C122" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D122" s="6">
-        <v>3661481</v>
+        <v>3411717</v>
       </c>
       <c r="E122" s="6">
-        <v>3588604.31</v>
+        <v>3337290.64</v>
       </c>
       <c r="F122" s="8">
-        <v>2934956</v>
+        <v>2317192</v>
       </c>
       <c r="G122" s="8">
-        <v>2907331.04</v>
+        <v>2267882.9900000002</v>
       </c>
       <c r="H122" s="9">
-        <v>99.06</v>
+        <v>97.87</v>
       </c>
       <c r="I122" s="9">
-        <v>3.46</v>
+        <v>2.69</v>
       </c>
       <c r="J122" s="9">
-        <v>80.16</v>
+        <v>67.92</v>
       </c>
     </row>
     <row r="123" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="11"/>
-      <c r="B123" s="11"/>
+      <c r="A123" s="13"/>
+      <c r="B123" s="13"/>
       <c r="C123" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D123" s="6">
-        <v>3149793.59</v>
+        <v>3754303.91</v>
       </c>
       <c r="E123" s="6">
-        <v>3093008.65</v>
+        <v>3689258.95</v>
       </c>
       <c r="F123" s="8">
-        <v>2343416</v>
+        <v>2237476</v>
       </c>
       <c r="G123" s="8">
-        <v>2294660.7000000002</v>
+        <v>2190847.17</v>
       </c>
       <c r="H123" s="9">
         <v>97.92</v>
       </c>
       <c r="I123" s="9">
-        <v>1.81</v>
+        <v>1.68</v>
       </c>
       <c r="J123" s="9">
-        <v>74.400000000000006</v>
+        <v>59.6</v>
       </c>
     </row>
     <row r="124" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A124" s="11"/>
-      <c r="B124" s="11"/>
+      <c r="A124" s="13"/>
+      <c r="B124" s="13"/>
       <c r="C124" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D124" s="6">
-        <v>505660</v>
+        <v>687923</v>
       </c>
       <c r="E124" s="6">
-        <v>487337.6</v>
+        <v>659794.79</v>
       </c>
       <c r="F124" s="8">
-        <v>434718</v>
+        <v>577835</v>
       </c>
       <c r="G124" s="8">
-        <v>418082.94</v>
+        <v>552886.5</v>
       </c>
       <c r="H124" s="9">
-        <v>96.17</v>
+        <v>95.68</v>
       </c>
       <c r="I124" s="9">
-        <v>1.88</v>
+        <v>2.31</v>
       </c>
       <c r="J124" s="9">
-        <v>85.97</v>
+        <v>84</v>
       </c>
     </row>
     <row r="125" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="11"/>
-      <c r="B125" s="11"/>
+      <c r="A125" s="13"/>
+      <c r="B125" s="13"/>
       <c r="C125" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D125" s="6">
-        <v>446112</v>
+        <v>336369</v>
       </c>
       <c r="E125" s="6">
-        <v>414706.51</v>
+        <v>293270.84000000003</v>
       </c>
       <c r="F125" s="8">
-        <v>442627</v>
+        <v>332884</v>
       </c>
       <c r="G125" s="8">
-        <v>412102.68</v>
+        <v>290309.14</v>
       </c>
       <c r="H125" s="9">
-        <v>93.1</v>
+        <v>87.21</v>
       </c>
       <c r="I125" s="9">
-        <v>1.87</v>
+        <v>1.25</v>
       </c>
       <c r="J125" s="9">
-        <v>99.22</v>
+        <v>98.96</v>
       </c>
     </row>
     <row r="126" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="11"/>
-      <c r="B126" s="11"/>
+      <c r="A126" s="13"/>
+      <c r="B126" s="13"/>
       <c r="C126" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D126" s="6">
-        <v>716034.8</v>
+        <v>852163</v>
       </c>
       <c r="E126" s="6">
-        <v>677843.05</v>
+        <v>820160.85</v>
       </c>
       <c r="F126" s="8">
-        <v>699652.8</v>
+        <v>836191</v>
       </c>
       <c r="G126" s="8">
-        <v>662534.89</v>
+        <v>804954.42</v>
       </c>
       <c r="H126" s="9">
-        <v>94.69</v>
+        <v>96.26</v>
       </c>
       <c r="I126" s="9">
-        <v>3.06</v>
+        <v>3.5</v>
       </c>
       <c r="J126" s="9">
-        <v>97.71</v>
+        <v>98.13</v>
       </c>
     </row>
     <row r="127" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="11"/>
-      <c r="B127" s="11"/>
+      <c r="A127" s="13"/>
+      <c r="B127" s="13"/>
       <c r="C127" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D127" s="6">
-        <v>494381</v>
+        <v>733703</v>
       </c>
       <c r="E127" s="6">
-        <v>447162.49</v>
+        <v>634256.85</v>
       </c>
       <c r="F127" s="8">
-        <v>490686</v>
+        <v>730524</v>
       </c>
       <c r="G127" s="8">
-        <v>444021.71</v>
+        <v>631482.12</v>
       </c>
       <c r="H127" s="9">
-        <v>90.49</v>
+        <v>86.44</v>
       </c>
       <c r="I127" s="9">
-        <v>1.1200000000000001</v>
+        <v>1.42</v>
       </c>
       <c r="J127" s="9">
-        <v>99.25</v>
+        <v>99.57</v>
       </c>
     </row>
     <row r="128" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="11"/>
-      <c r="B128" s="11"/>
+      <c r="A128" s="13"/>
+      <c r="B128" s="13"/>
       <c r="C128" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D128" s="6">
-        <v>242877</v>
+        <v>200400</v>
       </c>
       <c r="E128" s="6">
-        <v>229027.06</v>
+        <v>192765.89</v>
       </c>
       <c r="F128" s="8">
-        <v>242877</v>
+        <v>200400</v>
       </c>
       <c r="G128" s="8">
-        <v>229027.06</v>
+        <v>192765.89</v>
       </c>
       <c r="H128" s="9">
-        <v>94.3</v>
+        <v>96.19</v>
       </c>
       <c r="I128" s="9">
-        <v>0.85</v>
+        <v>0.74</v>
       </c>
       <c r="J128" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A129" s="11"/>
-      <c r="B129" s="11"/>
+      <c r="A129" s="13"/>
+      <c r="B129" s="13"/>
       <c r="C129" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D129" s="6">
-        <v>524803</v>
+        <v>1398221</v>
       </c>
       <c r="E129" s="6">
-        <v>448327.89</v>
+        <v>1303060</v>
       </c>
       <c r="F129" s="8">
-        <v>350953</v>
+        <v>872225</v>
       </c>
       <c r="G129" s="8">
-        <v>326502</v>
+        <v>858470</v>
       </c>
       <c r="H129" s="9">
-        <v>93.03</v>
+        <v>98.42</v>
       </c>
       <c r="I129" s="9">
-        <v>1.1100000000000001</v>
+        <v>2.1</v>
       </c>
       <c r="J129" s="9">
-        <v>66.87</v>
+        <v>62.38</v>
       </c>
     </row>
     <row r="130" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="11"/>
-      <c r="B130" s="11"/>
+      <c r="A130" s="13"/>
+      <c r="B130" s="13"/>
       <c r="C130" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D130" s="6">
-        <v>272765</v>
+        <v>327903</v>
       </c>
       <c r="E130" s="6">
-        <v>231229.76</v>
+        <v>312131.51</v>
       </c>
       <c r="F130" s="8">
-        <v>587380</v>
+        <v>482151</v>
       </c>
       <c r="G130" s="8">
-        <v>375546.89</v>
+        <v>453437.21</v>
       </c>
       <c r="H130" s="9">
-        <v>63.94</v>
+        <v>94.04</v>
       </c>
       <c r="I130" s="9">
-        <v>1.85</v>
+        <v>1.44</v>
       </c>
       <c r="J130" s="9">
-        <v>215.34</v>
+        <v>147.04</v>
       </c>
     </row>
     <row r="131" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="11"/>
-      <c r="B131" s="11"/>
+      <c r="A131" s="13"/>
+      <c r="B131" s="13"/>
       <c r="C131" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D131" s="6">
-        <v>1174065</v>
+        <v>1478521</v>
       </c>
       <c r="E131" s="6">
-        <v>1135037.71</v>
+        <v>1410072.79</v>
       </c>
       <c r="F131" s="8">
-        <v>536411</v>
+        <v>862270</v>
       </c>
       <c r="G131" s="8">
-        <v>515795</v>
+        <v>597349</v>
       </c>
       <c r="H131" s="9">
-        <v>96.16</v>
+        <v>69.28</v>
       </c>
       <c r="I131" s="9">
-        <v>1.28</v>
+        <v>1.99</v>
       </c>
       <c r="J131" s="9">
-        <v>45.69</v>
+        <v>58.32</v>
       </c>
     </row>
     <row r="132" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="11"/>
-      <c r="B132" s="11"/>
+      <c r="A132" s="13"/>
+      <c r="B132" s="13"/>
       <c r="C132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D132" s="6">
-        <v>292325</v>
+        <v>270627</v>
       </c>
       <c r="E132" s="6">
-        <v>278441.23</v>
+        <v>253831.31</v>
       </c>
       <c r="F132" s="8">
-        <v>267065</v>
+        <v>270623</v>
       </c>
       <c r="G132" s="8">
-        <v>253319.31</v>
+        <v>253922.43</v>
       </c>
       <c r="H132" s="9">
-        <v>94.85</v>
+        <v>93.83</v>
       </c>
       <c r="I132" s="9">
-        <v>1.19</v>
+        <v>1.41</v>
       </c>
       <c r="J132" s="9">
-        <v>91.36</v>
+        <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A133" s="11"/>
-      <c r="B133" s="11"/>
+      <c r="A133" s="13"/>
+      <c r="B133" s="13"/>
       <c r="C133" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D133" s="6">
-        <v>322972</v>
+        <v>459267</v>
       </c>
       <c r="E133" s="6">
-        <v>304214.03000000003</v>
+        <v>450437.27</v>
       </c>
       <c r="F133" s="8">
-        <v>257157.2</v>
+        <v>401201</v>
       </c>
       <c r="G133" s="8">
-        <v>242579.63</v>
+        <v>392822.16</v>
       </c>
       <c r="H133" s="9">
-        <v>94.33</v>
+        <v>97.91</v>
       </c>
       <c r="I133" s="9">
-        <v>1.1200000000000001</v>
+        <v>1.73</v>
       </c>
       <c r="J133" s="9">
-        <v>79.62</v>
+        <v>87.36</v>
       </c>
     </row>
     <row r="134" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="11"/>
-      <c r="B134" s="11"/>
+      <c r="A134" s="13"/>
+      <c r="B134" s="13"/>
       <c r="C134" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D134" s="6">
-        <v>341327</v>
+        <v>419097</v>
       </c>
       <c r="E134" s="6">
-        <v>280629.2</v>
+        <v>356074.63</v>
       </c>
       <c r="F134" s="8">
-        <v>299401</v>
+        <v>354474</v>
       </c>
       <c r="G134" s="8">
-        <v>247977.48</v>
+        <v>302441.06</v>
       </c>
       <c r="H134" s="9">
-        <v>82.82</v>
+        <v>85.32</v>
       </c>
       <c r="I134" s="9">
-        <v>2.88</v>
+        <v>3.15</v>
       </c>
       <c r="J134" s="9">
-        <v>87.72</v>
+        <v>84.58</v>
       </c>
     </row>
     <row r="135" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="11"/>
-      <c r="B135" s="11"/>
+      <c r="A135" s="13"/>
+      <c r="B135" s="13"/>
       <c r="C135" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D135" s="6">
-        <v>346446.62</v>
+        <v>1035578.32</v>
       </c>
       <c r="E135" s="6">
-        <v>330196.87</v>
+        <v>1021234.27</v>
       </c>
       <c r="F135" s="8">
-        <v>309567.62</v>
+        <v>900422.32</v>
       </c>
       <c r="G135" s="8">
-        <v>297355.92</v>
+        <v>889271.92</v>
       </c>
       <c r="H135" s="9">
-        <v>96.06</v>
+        <v>98.76</v>
       </c>
       <c r="I135" s="9">
-        <v>1.64</v>
+        <v>4.41</v>
       </c>
       <c r="J135" s="9">
-        <v>89.36</v>
+        <v>86.95</v>
       </c>
     </row>
     <row r="136" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="11"/>
-      <c r="B136" s="11"/>
+      <c r="A136" s="13"/>
+      <c r="B136" s="13"/>
       <c r="C136" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D136" s="6">
-        <v>636317</v>
+        <v>862504</v>
       </c>
       <c r="E136" s="6">
-        <v>587033.05000000005</v>
+        <v>827408.62</v>
       </c>
       <c r="F136" s="8">
-        <v>493832</v>
+        <v>681066</v>
       </c>
       <c r="G136" s="8">
-        <v>454578.56</v>
+        <v>655677.65</v>
       </c>
       <c r="H136" s="9">
-        <v>92.05</v>
+        <v>96.27</v>
       </c>
       <c r="I136" s="9">
-        <v>2.42</v>
+        <v>3.34</v>
       </c>
       <c r="J136" s="9">
-        <v>77.61</v>
+        <v>78.959999999999994</v>
       </c>
     </row>
     <row r="137" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A137" s="11"/>
-      <c r="B137" s="11"/>
+      <c r="A137" s="13"/>
+      <c r="B137" s="13"/>
       <c r="C137" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D137" s="6">
-        <v>356202</v>
+        <v>500766</v>
       </c>
       <c r="E137" s="6">
-        <v>331220.61</v>
+        <v>441953.88</v>
       </c>
       <c r="F137" s="8">
-        <v>307076</v>
+        <v>461256</v>
       </c>
       <c r="G137" s="8">
-        <v>287881.28999999998</v>
+        <v>407372.48</v>
       </c>
       <c r="H137" s="9">
-        <v>93.75</v>
+        <v>88.32</v>
       </c>
       <c r="I137" s="9">
-        <v>2.04</v>
+        <v>3.12</v>
       </c>
       <c r="J137" s="9">
-        <v>86.21</v>
+        <v>92.11</v>
       </c>
     </row>
     <row r="138" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="11"/>
-      <c r="B138" s="11"/>
+      <c r="A138" s="13"/>
+      <c r="B138" s="13"/>
       <c r="C138" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D138" s="6">
-        <v>760743</v>
+        <v>810755</v>
       </c>
       <c r="E138" s="6">
-        <v>693595.93</v>
+        <v>655439.4</v>
       </c>
       <c r="F138" s="8">
-        <v>471988</v>
+        <v>504870</v>
       </c>
       <c r="G138" s="8">
-        <v>417006.52</v>
+        <v>386805.64</v>
       </c>
       <c r="H138" s="9">
-        <v>88.35</v>
+        <v>76.61</v>
       </c>
       <c r="I138" s="9">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J138" s="9">
-        <v>62.04</v>
+        <v>62.27</v>
       </c>
     </row>
     <row r="139" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="11"/>
-      <c r="B139" s="11"/>
+      <c r="A139" s="13"/>
+      <c r="B139" s="13"/>
       <c r="C139" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D139" s="6">
-        <v>147887</v>
+        <v>432932</v>
       </c>
       <c r="E139" s="6">
-        <v>138393.45000000001</v>
+        <v>428493.15</v>
       </c>
       <c r="F139" s="8">
-        <v>147887</v>
+        <v>432932</v>
       </c>
       <c r="G139" s="8">
-        <v>138393</v>
+        <v>428493</v>
       </c>
       <c r="H139" s="9">
-        <v>93.58</v>
+        <v>98.97</v>
       </c>
       <c r="I139" s="9">
-        <v>3.51</v>
+        <v>8.9600000000000009</v>
       </c>
       <c r="J139" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A140" s="11"/>
-      <c r="B140" s="12" t="s">
+      <c r="A140" s="13"/>
+      <c r="B140" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C140" s="12"/>
+      <c r="C140" s="14"/>
       <c r="D140" s="6">
-        <v>34338151.710000001</v>
+        <v>39395743.520000003</v>
       </c>
       <c r="E140" s="6">
-        <v>32623729.620000001</v>
+        <v>36157581.43</v>
       </c>
       <c r="F140" s="8">
-        <v>21038434.5</v>
+        <v>23384789.239999998</v>
       </c>
       <c r="G140" s="8">
-        <v>20049097.890000001</v>
+        <v>22041122.219999999</v>
       </c>
       <c r="H140" s="9">
-        <v>95.3</v>
+        <v>94.25</v>
       </c>
       <c r="I140" s="9">
-        <v>1.79</v>
+        <v>1.95</v>
       </c>
       <c r="J140" s="9">
-        <v>61.27</v>
+        <v>59.36</v>
       </c>
     </row>
     <row r="141" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="6">
-        <v>2772404.04</v>
+        <v>3034166.46</v>
       </c>
       <c r="E141" s="6">
-        <v>2630884.4300000002</v>
+        <v>2962167.17</v>
       </c>
       <c r="F141" s="8">
-        <v>1731982.12</v>
+        <v>2189771.11</v>
       </c>
       <c r="G141" s="8">
-        <v>1622400.38</v>
+        <v>2145473.27</v>
       </c>
       <c r="H141" s="9">
-        <v>93.67</v>
+        <v>97.98</v>
       </c>
       <c r="I141" s="9">
-        <v>1.1100000000000001</v>
+        <v>1.35</v>
       </c>
       <c r="J141" s="9">
-        <v>62.47</v>
+        <v>72.17</v>
       </c>
     </row>
     <row r="142" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="11"/>
-      <c r="B142" s="11"/>
+      <c r="A142" s="13"/>
+      <c r="B142" s="13"/>
       <c r="C142" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D142" s="6">
-        <v>14199385.109999999</v>
+        <v>7147038.7400000002</v>
       </c>
       <c r="E142" s="6">
-        <v>12251837.24</v>
+        <v>6609167.3899999997</v>
       </c>
       <c r="F142" s="8">
-        <v>3203767.9</v>
+        <v>2897346.28</v>
       </c>
       <c r="G142" s="8">
-        <v>3030413.48</v>
+        <v>2786456.35</v>
       </c>
       <c r="H142" s="9">
-        <v>94.59</v>
+        <v>96.17</v>
       </c>
       <c r="I142" s="9">
-        <v>1.87</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="9">
-        <v>22.56</v>
+        <v>40.54</v>
       </c>
     </row>
     <row r="143" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A143" s="11"/>
-      <c r="B143" s="11"/>
+      <c r="A143" s="13"/>
+      <c r="B143" s="13"/>
       <c r="C143" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D143" s="6">
-        <v>3993171.2</v>
+        <v>5424550</v>
       </c>
       <c r="E143" s="6">
-        <v>3794959.55</v>
+        <v>5183885.8099999996</v>
       </c>
       <c r="F143" s="8">
-        <v>1643347</v>
+        <v>2328338</v>
       </c>
       <c r="G143" s="8">
-        <v>1531059.66</v>
+        <v>2239335.12</v>
       </c>
       <c r="H143" s="9">
-        <v>93.17</v>
+        <v>96.18</v>
       </c>
       <c r="I143" s="9">
-        <v>1.61</v>
+        <v>2.12</v>
       </c>
       <c r="J143" s="9">
-        <v>41.15</v>
+        <v>42.92</v>
       </c>
     </row>
     <row r="144" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="11"/>
-      <c r="B144" s="11"/>
+      <c r="A144" s="13"/>
+      <c r="B144" s="13"/>
       <c r="C144" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D144" s="6">
-        <v>2841059.75</v>
+        <v>4340204.5</v>
       </c>
       <c r="E144" s="6">
-        <v>2726438.68</v>
+        <v>4172499.85</v>
       </c>
       <c r="F144" s="8">
-        <v>1409560.75</v>
+        <v>2005328.5</v>
       </c>
       <c r="G144" s="8">
-        <v>1364026.43</v>
+        <v>1953136.53</v>
       </c>
       <c r="H144" s="9">
-        <v>96.77</v>
+        <v>97.4</v>
       </c>
       <c r="I144" s="9">
-        <v>1.08</v>
+        <v>1.44</v>
       </c>
       <c r="J144" s="9">
-        <v>49.61</v>
+        <v>46.2</v>
       </c>
     </row>
     <row r="145" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="11"/>
-      <c r="B145" s="11"/>
+      <c r="A145" s="13"/>
+      <c r="B145" s="13"/>
       <c r="C145" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D145" s="6">
-        <v>4293570</v>
+        <v>3661481</v>
       </c>
       <c r="E145" s="6">
-        <v>3989927.8</v>
+        <v>3588604.31</v>
       </c>
       <c r="F145" s="8">
-        <v>3045468</v>
+        <v>2934956</v>
       </c>
       <c r="G145" s="8">
-        <v>2829101.04</v>
+        <v>2907331.04</v>
       </c>
       <c r="H145" s="9">
-        <v>92.9</v>
+        <v>99.06</v>
       </c>
       <c r="I145" s="9">
-        <v>3.81</v>
+        <v>3.46</v>
       </c>
       <c r="J145" s="9">
-        <v>70.930000000000007</v>
+        <v>80.16</v>
       </c>
     </row>
     <row r="146" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="11"/>
-      <c r="B146" s="11"/>
+      <c r="A146" s="13"/>
+      <c r="B146" s="13"/>
       <c r="C146" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D146" s="6">
-        <v>2400960.12</v>
+        <v>3149793.59</v>
       </c>
       <c r="E146" s="6">
-        <v>2345859.44</v>
+        <v>3093008.65</v>
       </c>
       <c r="F146" s="8">
-        <v>1600173.59</v>
+        <v>2343416</v>
       </c>
       <c r="G146" s="8">
-        <v>1560125.17</v>
+        <v>2294660.7000000002</v>
       </c>
       <c r="H146" s="9">
-        <v>97.5</v>
+        <v>97.92</v>
       </c>
       <c r="I146" s="9">
-        <v>1.24</v>
+        <v>1.81</v>
       </c>
       <c r="J146" s="9">
-        <v>66.650000000000006</v>
+        <v>74.400000000000006</v>
       </c>
     </row>
     <row r="147" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="11"/>
-      <c r="B147" s="11"/>
+      <c r="A147" s="13"/>
+      <c r="B147" s="13"/>
       <c r="C147" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D147" s="6">
-        <v>585810</v>
+        <v>505660</v>
       </c>
       <c r="E147" s="6">
-        <v>551147.19999999995</v>
+        <v>487337.6</v>
       </c>
       <c r="F147" s="8">
-        <v>510581</v>
+        <v>434718</v>
       </c>
       <c r="G147" s="8">
-        <v>478307.02</v>
+        <v>418082.94</v>
       </c>
       <c r="H147" s="9">
-        <v>93.68</v>
+        <v>96.17</v>
       </c>
       <c r="I147" s="9">
-        <v>2.44</v>
+        <v>1.88</v>
       </c>
       <c r="J147" s="9">
-        <v>87.16</v>
+        <v>85.97</v>
       </c>
     </row>
     <row r="148" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="11"/>
-      <c r="B148" s="11"/>
+      <c r="A148" s="13"/>
+      <c r="B148" s="13"/>
       <c r="C148" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D148" s="6">
-        <v>311346</v>
+        <v>446112</v>
       </c>
       <c r="E148" s="6">
-        <v>256204.24</v>
+        <v>414706.51</v>
       </c>
       <c r="F148" s="8">
-        <v>306374</v>
+        <v>442627</v>
       </c>
       <c r="G148" s="8">
-        <v>253223.4</v>
+        <v>412102.68</v>
       </c>
       <c r="H148" s="9">
-        <v>82.65</v>
+        <v>93.1</v>
       </c>
       <c r="I148" s="9">
-        <v>1.31</v>
+        <v>1.87</v>
       </c>
       <c r="J148" s="9">
-        <v>98.4</v>
+        <v>99.22</v>
       </c>
     </row>
     <row r="149" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="11"/>
-      <c r="B149" s="11"/>
+      <c r="A149" s="13"/>
+      <c r="B149" s="13"/>
       <c r="C149" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D149" s="6">
-        <v>652989</v>
+        <v>716034.8</v>
       </c>
       <c r="E149" s="6">
-        <v>623692.03</v>
+        <v>677843.05</v>
       </c>
       <c r="F149" s="8">
-        <v>637609</v>
+        <v>699652.8</v>
       </c>
       <c r="G149" s="8">
-        <v>609047.51</v>
+        <v>662534.89</v>
       </c>
       <c r="H149" s="9">
-        <v>95.52</v>
+        <v>94.69</v>
       </c>
       <c r="I149" s="9">
-        <v>2.91</v>
+        <v>3.06</v>
       </c>
       <c r="J149" s="9">
-        <v>97.64</v>
+        <v>97.71</v>
       </c>
     </row>
     <row r="150" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="11"/>
-      <c r="B150" s="11"/>
+      <c r="A150" s="13"/>
+      <c r="B150" s="13"/>
       <c r="C150" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D150" s="6">
-        <v>334658</v>
+        <v>494381</v>
       </c>
       <c r="E150" s="6">
-        <v>291562.27</v>
+        <v>447162.49</v>
       </c>
       <c r="F150" s="8">
-        <v>330333</v>
+        <v>490686</v>
       </c>
       <c r="G150" s="8">
-        <v>287673.09999999998</v>
+        <v>444021.71</v>
       </c>
       <c r="H150" s="9">
-        <v>87.09</v>
+        <v>90.49</v>
       </c>
       <c r="I150" s="9">
-        <v>0.76</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="J150" s="9">
-        <v>98.71</v>
+        <v>99.25</v>
       </c>
     </row>
     <row r="151" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="11"/>
-      <c r="B151" s="11"/>
+      <c r="A151" s="13"/>
+      <c r="B151" s="13"/>
       <c r="C151" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D151" s="6">
-        <v>244911</v>
+        <v>242877</v>
       </c>
       <c r="E151" s="6">
-        <v>232202.77</v>
+        <v>229027.06</v>
       </c>
       <c r="F151" s="8">
-        <v>244911</v>
+        <v>242877</v>
       </c>
       <c r="G151" s="8">
-        <v>232202.77</v>
+        <v>229027.06</v>
       </c>
       <c r="H151" s="9">
-        <v>94.81</v>
+        <v>94.3</v>
       </c>
       <c r="I151" s="9">
-        <v>1.07</v>
+        <v>0.85</v>
       </c>
       <c r="J151" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="152" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="11"/>
-      <c r="B152" s="11"/>
+      <c r="A152" s="13"/>
+      <c r="B152" s="13"/>
       <c r="C152" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D152" s="6">
-        <v>996436</v>
+        <v>524803</v>
       </c>
       <c r="E152" s="6">
-        <v>890603.17</v>
+        <v>448327.89</v>
       </c>
       <c r="F152" s="8">
-        <v>385870</v>
+        <v>350953</v>
       </c>
       <c r="G152" s="8">
-        <v>339393</v>
+        <v>326502</v>
       </c>
       <c r="H152" s="9">
-        <v>87.96</v>
+        <v>93.03</v>
       </c>
       <c r="I152" s="9">
-        <v>1.27</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="J152" s="9">
-        <v>38.729999999999997</v>
+        <v>66.87</v>
       </c>
     </row>
     <row r="153" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="11"/>
-      <c r="B153" s="11"/>
+      <c r="A153" s="13"/>
+      <c r="B153" s="13"/>
       <c r="C153" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D153" s="6">
-        <v>368669</v>
+        <v>272765</v>
       </c>
       <c r="E153" s="6">
-        <v>342239.81</v>
+        <v>231229.76</v>
       </c>
       <c r="F153" s="8">
-        <v>676029</v>
+        <v>587380</v>
       </c>
       <c r="G153" s="8">
-        <v>620975.02</v>
+        <v>375546.89</v>
       </c>
       <c r="H153" s="9">
-        <v>91.86</v>
+        <v>63.94</v>
       </c>
       <c r="I153" s="9">
-        <v>2.57</v>
+        <v>1.85</v>
       </c>
       <c r="J153" s="9">
-        <v>183.37</v>
+        <v>215.34</v>
       </c>
     </row>
     <row r="154" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="11"/>
-      <c r="B154" s="11"/>
+      <c r="A154" s="13"/>
+      <c r="B154" s="13"/>
       <c r="C154" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D154" s="6">
-        <v>809447</v>
+        <v>1174065</v>
       </c>
       <c r="E154" s="6">
-        <v>769215.94</v>
+        <v>1135037.71</v>
       </c>
       <c r="F154" s="8">
-        <v>355554</v>
+        <v>536411</v>
       </c>
       <c r="G154" s="8">
-        <v>488387</v>
+        <v>515795</v>
       </c>
       <c r="H154" s="9">
-        <v>137.36000000000001</v>
+        <v>96.16</v>
       </c>
       <c r="I154" s="9">
-        <v>1</v>
+        <v>1.28</v>
       </c>
       <c r="J154" s="9">
-        <v>43.93</v>
+        <v>45.69</v>
       </c>
     </row>
     <row r="155" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="11"/>
-      <c r="B155" s="11"/>
+      <c r="A155" s="13"/>
+      <c r="B155" s="13"/>
       <c r="C155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D155" s="6">
-        <v>303278</v>
+        <v>292325</v>
       </c>
       <c r="E155" s="6">
-        <v>271649.15000000002</v>
+        <v>278441.23</v>
       </c>
       <c r="F155" s="8">
-        <v>288772</v>
+        <v>267065</v>
       </c>
       <c r="G155" s="8">
-        <v>257754</v>
+        <v>253319.31</v>
       </c>
       <c r="H155" s="9">
-        <v>89.26</v>
+        <v>94.85</v>
       </c>
       <c r="I155" s="9">
-        <v>1.41</v>
+        <v>1.19</v>
       </c>
       <c r="J155" s="9">
-        <v>95.22</v>
+        <v>91.36</v>
       </c>
     </row>
     <row r="156" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A156" s="11"/>
-      <c r="B156" s="11"/>
+      <c r="A156" s="13"/>
+      <c r="B156" s="13"/>
       <c r="C156" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D156" s="6">
-        <v>356973</v>
+        <v>322972</v>
       </c>
       <c r="E156" s="6">
-        <v>340168.78</v>
+        <v>304214.03000000003</v>
       </c>
       <c r="F156" s="8">
-        <v>285739</v>
+        <v>257157.2</v>
       </c>
       <c r="G156" s="8">
-        <v>272546.90000000002</v>
+        <v>242579.63</v>
       </c>
       <c r="H156" s="9">
-        <v>95.38</v>
+        <v>94.33</v>
       </c>
       <c r="I156" s="9">
-        <v>1.45</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="J156" s="9">
-        <v>80.040000000000006</v>
+        <v>79.62</v>
       </c>
     </row>
     <row r="157" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="11"/>
-      <c r="B157" s="11"/>
+      <c r="A157" s="13"/>
+      <c r="B157" s="13"/>
       <c r="C157" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D157" s="6">
-        <v>316947</v>
+        <v>341327</v>
       </c>
       <c r="E157" s="6">
-        <v>246090.87</v>
+        <v>280629.2</v>
       </c>
       <c r="F157" s="8">
-        <v>275544</v>
+        <v>299401</v>
       </c>
       <c r="G157" s="8">
-        <v>210641.39</v>
+        <v>247977.48</v>
       </c>
       <c r="H157" s="9">
-        <v>76.45</v>
+        <v>82.82</v>
       </c>
       <c r="I157" s="9">
-        <v>3.04</v>
+        <v>2.88</v>
       </c>
       <c r="J157" s="9">
-        <v>86.94</v>
+        <v>87.72</v>
       </c>
     </row>
     <row r="158" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="11"/>
-      <c r="B158" s="11"/>
+      <c r="A158" s="13"/>
+      <c r="B158" s="13"/>
       <c r="C158" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D158" s="6">
-        <v>313888.09999999998</v>
+        <v>346446.62</v>
       </c>
       <c r="E158" s="6">
-        <v>295225.18</v>
+        <v>330196.87</v>
       </c>
       <c r="F158" s="8">
-        <v>283555.09999999998</v>
+        <v>309567.62</v>
       </c>
       <c r="G158" s="8">
-        <v>269995.31</v>
+        <v>297355.92</v>
       </c>
       <c r="H158" s="9">
-        <v>95.22</v>
+        <v>96.06</v>
       </c>
       <c r="I158" s="9">
-        <v>1.59</v>
+        <v>1.64</v>
       </c>
       <c r="J158" s="9">
-        <v>90.34</v>
+        <v>89.36</v>
       </c>
     </row>
     <row r="159" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="11"/>
-      <c r="B159" s="11"/>
+      <c r="A159" s="13"/>
+      <c r="B159" s="13"/>
       <c r="C159" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D159" s="6">
-        <v>498324</v>
+        <v>636317</v>
       </c>
       <c r="E159" s="6">
-        <v>444974.76</v>
+        <v>587033.05000000005</v>
       </c>
       <c r="F159" s="8">
-        <v>414744</v>
+        <v>493832</v>
       </c>
       <c r="G159" s="8">
-        <v>368519.89</v>
+        <v>454578.56</v>
       </c>
       <c r="H159" s="9">
-        <v>88.85</v>
+        <v>92.05</v>
       </c>
       <c r="I159" s="9">
-        <v>2.0699999999999998</v>
+        <v>2.42</v>
       </c>
       <c r="J159" s="9">
-        <v>83.23</v>
+        <v>77.61</v>
       </c>
     </row>
     <row r="160" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="11"/>
-      <c r="B160" s="11"/>
+      <c r="A160" s="13"/>
+      <c r="B160" s="13"/>
       <c r="C160" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D160" s="6">
-        <v>434933</v>
+        <v>356202</v>
       </c>
       <c r="E160" s="6">
-        <v>386784.14</v>
+        <v>331220.61</v>
       </c>
       <c r="F160" s="8">
-        <v>397758</v>
+        <v>307076</v>
       </c>
       <c r="G160" s="8">
-        <v>354657.37</v>
+        <v>287881.28999999998</v>
       </c>
       <c r="H160" s="9">
-        <v>89.16</v>
+        <v>93.75</v>
       </c>
       <c r="I160" s="9">
-        <v>3.02</v>
+        <v>2.04</v>
       </c>
       <c r="J160" s="9">
-        <v>91.45</v>
+        <v>86.21</v>
       </c>
     </row>
     <row r="161" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="11"/>
-      <c r="B161" s="11"/>
+      <c r="A161" s="13"/>
+      <c r="B161" s="13"/>
       <c r="C161" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D161" s="6">
-        <v>795026</v>
+        <v>760743</v>
       </c>
       <c r="E161" s="6">
-        <v>754473.2</v>
+        <v>693595.93</v>
       </c>
       <c r="F161" s="8">
-        <v>514426</v>
+        <v>471988</v>
       </c>
       <c r="G161" s="8">
-        <v>481487.9</v>
+        <v>417006.52</v>
       </c>
       <c r="H161" s="9">
-        <v>93.6</v>
+        <v>88.35</v>
       </c>
       <c r="I161" s="9">
-        <v>3.61</v>
+        <v>3.28</v>
       </c>
       <c r="J161" s="9">
-        <v>64.709999999999994</v>
+        <v>62.04</v>
       </c>
     </row>
     <row r="162" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A162" s="11"/>
-      <c r="B162" s="11"/>
+      <c r="A162" s="13"/>
+      <c r="B162" s="13"/>
       <c r="C162" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D162" s="6">
-        <v>145048</v>
+        <v>147887</v>
       </c>
       <c r="E162" s="6">
-        <v>133975.63</v>
+        <v>138393.45000000001</v>
       </c>
       <c r="F162" s="8">
-        <v>145048</v>
+        <v>147887</v>
       </c>
       <c r="G162" s="8">
-        <v>133976</v>
+        <v>138393</v>
       </c>
       <c r="H162" s="9">
-        <v>92.37</v>
+        <v>93.58</v>
       </c>
       <c r="I162" s="9">
-        <v>4.04</v>
+        <v>3.51</v>
       </c>
       <c r="J162" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="163" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="11"/>
-      <c r="B163" s="12" t="s">
+      <c r="A163" s="13"/>
+      <c r="B163" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C163" s="12"/>
+      <c r="C163" s="14"/>
       <c r="D163" s="6">
-        <v>37969233.32</v>
+        <v>34338151.710000001</v>
       </c>
       <c r="E163" s="6">
-        <v>34570116.299999997</v>
+        <v>32623729.620000001</v>
       </c>
       <c r="F163" s="8">
-        <v>18687146.469999999</v>
+        <v>21038434.5</v>
       </c>
       <c r="G163" s="8">
-        <v>17595913.739999998</v>
+        <v>20049097.890000001</v>
       </c>
       <c r="H163" s="9">
-        <v>94.16</v>
+        <v>95.3</v>
       </c>
       <c r="I163" s="9">
-        <v>1.68</v>
+        <v>1.79</v>
       </c>
       <c r="J163" s="9">
-        <v>49.22</v>
+        <v>61.27</v>
       </c>
     </row>
     <row r="164" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="6">
-        <v>2775297.54</v>
+        <v>2772404.04</v>
       </c>
       <c r="E164" s="6">
-        <v>2622687.4</v>
+        <v>2630884.4300000002</v>
       </c>
       <c r="F164" s="8">
-        <v>1763566.29</v>
+        <v>1731982.12</v>
       </c>
       <c r="G164" s="8">
-        <v>1657753.63</v>
+        <v>1622400.38</v>
       </c>
       <c r="H164" s="9">
-        <v>94</v>
+        <v>93.67</v>
       </c>
       <c r="I164" s="9">
-        <v>1.0900000000000001</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="J164" s="9">
-        <v>63.55</v>
+        <v>62.47</v>
       </c>
     </row>
     <row r="165" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="11"/>
-      <c r="B165" s="11"/>
+      <c r="A165" s="13"/>
+      <c r="B165" s="13"/>
       <c r="C165" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="6">
-        <v>10781838.539999999</v>
+        <v>14199385.109999999</v>
       </c>
       <c r="E165" s="6">
-        <v>10156133</v>
+        <v>12251837.24</v>
       </c>
       <c r="F165" s="8">
-        <v>3056584.97</v>
+        <v>3203767.9</v>
       </c>
       <c r="G165" s="8">
-        <v>2742448.24</v>
+        <v>3030413.48</v>
       </c>
       <c r="H165" s="9">
-        <v>89.72</v>
+        <v>94.59</v>
       </c>
       <c r="I165" s="9">
-        <v>1.88</v>
+        <v>1.87</v>
       </c>
       <c r="J165" s="9">
-        <v>28.35</v>
+        <v>22.56</v>
       </c>
     </row>
     <row r="166" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A166" s="11"/>
-      <c r="B166" s="11"/>
+      <c r="A166" s="13"/>
+      <c r="B166" s="13"/>
       <c r="C166" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D166" s="6">
-        <v>3492650</v>
+        <v>3993171.2</v>
       </c>
       <c r="E166" s="6">
-        <v>3209419.47</v>
+        <v>3794959.55</v>
       </c>
       <c r="F166" s="8">
-        <v>1480874</v>
+        <v>1643347</v>
       </c>
       <c r="G166" s="8">
-        <v>1286707.78</v>
+        <v>1531059.66</v>
       </c>
       <c r="H166" s="9">
-        <v>86.89</v>
+        <v>93.17</v>
       </c>
       <c r="I166" s="9">
-        <v>1.56</v>
+        <v>1.61</v>
       </c>
       <c r="J166" s="9">
-        <v>42.4</v>
+        <v>41.15</v>
       </c>
     </row>
     <row r="167" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A167" s="11"/>
-      <c r="B167" s="11"/>
+      <c r="A167" s="13"/>
+      <c r="B167" s="13"/>
       <c r="C167" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D167" s="6">
-        <v>3287078.27</v>
+        <v>2841059.75</v>
       </c>
       <c r="E167" s="6">
-        <v>3115911.78</v>
+        <v>2726438.68</v>
       </c>
       <c r="F167" s="8">
-        <v>1597126.27</v>
+        <v>1409560.75</v>
       </c>
       <c r="G167" s="8">
-        <v>1520490.95</v>
+        <v>1364026.43</v>
       </c>
       <c r="H167" s="9">
-        <v>95.2</v>
+        <v>96.77</v>
       </c>
       <c r="I167" s="9">
-        <v>1.22</v>
+        <v>1.08</v>
       </c>
       <c r="J167" s="9">
-        <v>48.59</v>
+        <v>49.61</v>
       </c>
     </row>
     <row r="168" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A168" s="11"/>
-      <c r="B168" s="11"/>
+      <c r="A168" s="13"/>
+      <c r="B168" s="13"/>
       <c r="C168" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D168" s="6">
-        <v>2214395</v>
+        <v>4293570</v>
       </c>
       <c r="E168" s="6">
-        <v>2066524.9</v>
+        <v>3989927.8</v>
       </c>
       <c r="F168" s="8">
-        <v>1556158</v>
+        <v>3045468</v>
       </c>
       <c r="G168" s="8">
-        <v>1492044.41</v>
+        <v>2829101.04</v>
       </c>
       <c r="H168" s="9">
-        <v>95.88</v>
+        <v>92.9</v>
       </c>
       <c r="I168" s="9">
-        <v>2.02</v>
+        <v>3.81</v>
       </c>
       <c r="J168" s="9">
-        <v>70.27</v>
+        <v>70.930000000000007</v>
       </c>
     </row>
     <row r="169" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="11"/>
-      <c r="B169" s="11"/>
+      <c r="A169" s="13"/>
+      <c r="B169" s="13"/>
       <c r="C169" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D169" s="6">
-        <v>2374027.6800000002</v>
+        <v>2400960.12</v>
       </c>
       <c r="E169" s="6">
-        <v>2306817.63</v>
+        <v>2345859.44</v>
       </c>
       <c r="F169" s="8">
-        <v>1480687.3</v>
+        <v>1600173.59</v>
       </c>
       <c r="G169" s="8">
-        <v>1448163.01</v>
+        <v>1560125.17</v>
       </c>
       <c r="H169" s="9">
-        <v>97.8</v>
+        <v>97.5</v>
       </c>
       <c r="I169" s="9">
-        <v>1.23</v>
+        <v>1.24</v>
       </c>
       <c r="J169" s="9">
-        <v>62.37</v>
+        <v>66.650000000000006</v>
       </c>
     </row>
     <row r="170" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="11"/>
-      <c r="B170" s="11"/>
+      <c r="A170" s="13"/>
+      <c r="B170" s="13"/>
       <c r="C170" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D170" s="6">
-        <v>573567</v>
+        <v>585810</v>
       </c>
       <c r="E170" s="6">
-        <v>477047.21</v>
+        <v>551147.19999999995</v>
       </c>
       <c r="F170" s="8">
-        <v>495600</v>
+        <v>510581</v>
       </c>
       <c r="G170" s="8">
-        <v>401370.05</v>
+        <v>478307.02</v>
       </c>
       <c r="H170" s="9">
-        <v>80.989999999999995</v>
+        <v>93.68</v>
       </c>
       <c r="I170" s="9">
-        <v>2.2000000000000002</v>
+        <v>2.44</v>
       </c>
       <c r="J170" s="9">
-        <v>86.41</v>
+        <v>87.16</v>
       </c>
     </row>
     <row r="171" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="11"/>
-      <c r="B171" s="11"/>
+      <c r="A171" s="13"/>
+      <c r="B171" s="13"/>
       <c r="C171" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D171" s="6">
-        <v>364158</v>
+        <v>311346</v>
       </c>
       <c r="E171" s="6">
-        <v>298446.56</v>
+        <v>256204.24</v>
       </c>
       <c r="F171" s="8">
-        <v>359186</v>
+        <v>306374</v>
       </c>
       <c r="G171" s="8">
-        <v>295602.61</v>
+        <v>253223.4</v>
       </c>
       <c r="H171" s="9">
-        <v>82.3</v>
+        <v>82.65</v>
       </c>
       <c r="I171" s="9">
-        <v>1.4</v>
+        <v>1.31</v>
       </c>
       <c r="J171" s="9">
-        <v>98.63</v>
+        <v>98.4</v>
       </c>
     </row>
     <row r="172" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="11"/>
-      <c r="B172" s="11"/>
+      <c r="A172" s="13"/>
+      <c r="B172" s="13"/>
       <c r="C172" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D172" s="6">
-        <v>617396.76</v>
+        <v>652989</v>
       </c>
       <c r="E172" s="6">
-        <v>568501.02</v>
+        <v>623692.03</v>
       </c>
       <c r="F172" s="8">
-        <v>597370.76</v>
+        <v>637609</v>
       </c>
       <c r="G172" s="8">
-        <v>553379.43000000005</v>
+        <v>609047.51</v>
       </c>
       <c r="H172" s="9">
-        <v>92.64</v>
+        <v>95.52</v>
       </c>
       <c r="I172" s="9">
-        <v>2.96</v>
+        <v>2.91</v>
       </c>
       <c r="J172" s="9">
-        <v>96.76</v>
+        <v>97.64</v>
       </c>
     </row>
     <row r="173" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A173" s="11"/>
-      <c r="B173" s="11"/>
+      <c r="A173" s="13"/>
+      <c r="B173" s="13"/>
       <c r="C173" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D173" s="6">
-        <v>390582</v>
+        <v>334658</v>
       </c>
       <c r="E173" s="6">
-        <v>349274.62</v>
+        <v>291562.27</v>
       </c>
       <c r="F173" s="8">
-        <v>387403</v>
+        <v>330333</v>
       </c>
       <c r="G173" s="8">
-        <v>346497.6</v>
+        <v>287673.09999999998</v>
       </c>
       <c r="H173" s="9">
-        <v>89.44</v>
+        <v>87.09</v>
       </c>
       <c r="I173" s="9">
-        <v>0.9</v>
+        <v>0.76</v>
       </c>
       <c r="J173" s="9">
-        <v>99.19</v>
+        <v>98.71</v>
       </c>
     </row>
     <row r="174" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A174" s="11"/>
-      <c r="B174" s="11"/>
+      <c r="A174" s="13"/>
+      <c r="B174" s="13"/>
       <c r="C174" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D174" s="6">
-        <v>262901</v>
+        <v>244911</v>
       </c>
       <c r="E174" s="6">
-        <v>253809.33</v>
+        <v>232202.77</v>
       </c>
       <c r="F174" s="8">
-        <v>262901</v>
+        <v>244911</v>
       </c>
       <c r="G174" s="8">
-        <v>253809.33</v>
+        <v>232202.77</v>
       </c>
       <c r="H174" s="9">
-        <v>96.54</v>
+        <v>94.81</v>
       </c>
       <c r="I174" s="9">
-        <v>1.1200000000000001</v>
+        <v>1.07</v>
       </c>
       <c r="J174" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="175" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A175" s="11"/>
-      <c r="B175" s="11"/>
+      <c r="A175" s="13"/>
+      <c r="B175" s="13"/>
       <c r="C175" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D175" s="6">
-        <v>551529</v>
+        <v>996436</v>
       </c>
       <c r="E175" s="6">
-        <v>354122.1</v>
+        <v>890603.17</v>
       </c>
       <c r="F175" s="8">
-        <v>317634</v>
+        <v>385870</v>
       </c>
       <c r="G175" s="8">
-        <v>274550</v>
+        <v>339393</v>
       </c>
       <c r="H175" s="9">
-        <v>86.44</v>
+        <v>87.96</v>
       </c>
       <c r="I175" s="9">
-        <v>1.07</v>
+        <v>1.27</v>
       </c>
       <c r="J175" s="9">
-        <v>57.59</v>
+        <v>38.729999999999997</v>
       </c>
     </row>
     <row r="176" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="11"/>
-      <c r="B176" s="11"/>
+      <c r="A176" s="13"/>
+      <c r="B176" s="13"/>
       <c r="C176" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D176" s="6">
-        <v>291763</v>
+        <v>368669</v>
       </c>
       <c r="E176" s="6">
-        <v>222328.34</v>
+        <v>342239.81</v>
       </c>
       <c r="F176" s="8">
-        <v>508307</v>
+        <v>676029</v>
       </c>
       <c r="G176" s="8">
-        <v>403584.12</v>
+        <v>620975.02</v>
       </c>
       <c r="H176" s="9">
-        <v>79.400000000000006</v>
+        <v>91.86</v>
       </c>
       <c r="I176" s="9">
-        <v>1.99</v>
+        <v>2.57</v>
       </c>
       <c r="J176" s="9">
-        <v>174.22</v>
+        <v>183.37</v>
       </c>
     </row>
     <row r="177" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="11"/>
-      <c r="B177" s="11"/>
+      <c r="A177" s="13"/>
+      <c r="B177" s="13"/>
       <c r="C177" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D177" s="6">
-        <v>578163</v>
+        <v>809447</v>
       </c>
       <c r="E177" s="6">
-        <v>511771.12</v>
+        <v>769215.94</v>
       </c>
       <c r="F177" s="8">
-        <v>161132</v>
+        <v>355554</v>
       </c>
       <c r="G177" s="8">
-        <v>156520.01999999999</v>
+        <v>488387</v>
       </c>
       <c r="H177" s="9">
-        <v>97.14</v>
+        <v>137.36000000000001</v>
       </c>
       <c r="I177" s="9">
-        <v>0.48</v>
+        <v>1</v>
       </c>
       <c r="J177" s="9">
-        <v>27.87</v>
+        <v>43.93</v>
       </c>
     </row>
     <row r="178" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="11"/>
-      <c r="B178" s="11"/>
+      <c r="A178" s="13"/>
+      <c r="B178" s="13"/>
       <c r="C178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D178" s="6">
-        <v>182757</v>
+        <v>303278</v>
       </c>
       <c r="E178" s="6">
-        <v>147814.34</v>
+        <v>271649.15000000002</v>
       </c>
       <c r="F178" s="8">
-        <v>165751</v>
+        <v>288772</v>
       </c>
       <c r="G178" s="8">
-        <v>133792</v>
+        <v>257754</v>
       </c>
       <c r="H178" s="9">
-        <v>80.72</v>
+        <v>89.26</v>
       </c>
       <c r="I178" s="9">
-        <v>1.04</v>
+        <v>1.41</v>
       </c>
       <c r="J178" s="9">
-        <v>90.69</v>
+        <v>95.22</v>
       </c>
     </row>
     <row r="179" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="11"/>
-      <c r="B179" s="11"/>
+      <c r="A179" s="13"/>
+      <c r="B179" s="13"/>
       <c r="C179" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D179" s="6">
-        <v>276565</v>
+        <v>356973</v>
       </c>
       <c r="E179" s="6">
-        <v>226577.69</v>
+        <v>340168.78</v>
       </c>
       <c r="F179" s="8">
-        <v>227192</v>
+        <v>285739</v>
       </c>
       <c r="G179" s="8">
-        <v>179071.19</v>
+        <v>272546.90000000002</v>
       </c>
       <c r="H179" s="9">
-        <v>78.819999999999993</v>
+        <v>95.38</v>
       </c>
       <c r="I179" s="9">
-        <v>1.28</v>
+        <v>1.45</v>
       </c>
       <c r="J179" s="9">
-        <v>82.15</v>
+        <v>80.040000000000006</v>
       </c>
     </row>
     <row r="180" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="11"/>
-      <c r="B180" s="11"/>
+      <c r="A180" s="13"/>
+      <c r="B180" s="13"/>
       <c r="C180" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D180" s="6">
-        <v>220297</v>
+        <v>316947</v>
       </c>
       <c r="E180" s="6">
-        <v>183510.61</v>
+        <v>246090.87</v>
       </c>
       <c r="F180" s="8">
-        <v>184450</v>
+        <v>275544</v>
       </c>
       <c r="G180" s="8">
-        <v>149515.48000000001</v>
+        <v>210641.39</v>
       </c>
       <c r="H180" s="9">
-        <v>81.06</v>
+        <v>76.45</v>
       </c>
       <c r="I180" s="9">
-        <v>2</v>
+        <v>3.04</v>
       </c>
       <c r="J180" s="9">
-        <v>83.73</v>
+        <v>86.94</v>
       </c>
     </row>
     <row r="181" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="11"/>
-      <c r="B181" s="11"/>
+      <c r="A181" s="13"/>
+      <c r="B181" s="13"/>
       <c r="C181" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D181" s="6">
-        <v>255646.75</v>
+        <v>313888.09999999998</v>
       </c>
       <c r="E181" s="6">
-        <v>243948.51</v>
+        <v>295225.18</v>
       </c>
       <c r="F181" s="8">
-        <v>225072.75</v>
+        <v>283555.09999999998</v>
       </c>
       <c r="G181" s="8">
-        <v>216260.73</v>
+        <v>269995.31</v>
       </c>
       <c r="H181" s="9">
-        <v>96.08</v>
+        <v>95.22</v>
       </c>
       <c r="I181" s="9">
-        <v>1.24</v>
+        <v>1.59</v>
       </c>
       <c r="J181" s="9">
-        <v>88.04</v>
+        <v>90.34</v>
       </c>
     </row>
     <row r="182" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A182" s="11"/>
-      <c r="B182" s="11"/>
+      <c r="A182" s="13"/>
+      <c r="B182" s="13"/>
       <c r="C182" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D182" s="6">
-        <v>364158</v>
+        <v>498324</v>
       </c>
       <c r="E182" s="6">
-        <v>298446.56</v>
+        <v>444974.76</v>
       </c>
       <c r="F182" s="8">
-        <v>359186</v>
+        <v>414744</v>
       </c>
       <c r="G182" s="8">
-        <v>295602.61</v>
+        <v>368519.89</v>
       </c>
       <c r="H182" s="9">
-        <v>82.3</v>
+        <v>88.85</v>
       </c>
       <c r="I182" s="9">
-        <v>1.4</v>
+        <v>2.0699999999999998</v>
       </c>
       <c r="J182" s="9">
-        <v>98.63</v>
+        <v>83.23</v>
       </c>
     </row>
     <row r="183" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A183" s="11"/>
-      <c r="B183" s="11"/>
+      <c r="A183" s="13"/>
+      <c r="B183" s="13"/>
       <c r="C183" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D183" s="6">
-        <v>332421</v>
+        <v>434933</v>
       </c>
       <c r="E183" s="6">
-        <v>296161.26</v>
+        <v>386784.14</v>
       </c>
       <c r="F183" s="8">
-        <v>302334</v>
+        <v>397758</v>
       </c>
       <c r="G183" s="8">
-        <v>268590.98</v>
+        <v>354657.37</v>
       </c>
       <c r="H183" s="9">
-        <v>88.84</v>
+        <v>89.16</v>
       </c>
       <c r="I183" s="9">
-        <v>2.54</v>
+        <v>3.02</v>
       </c>
       <c r="J183" s="9">
-        <v>90.95</v>
+        <v>91.45</v>
       </c>
     </row>
     <row r="184" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A184" s="11"/>
-      <c r="B184" s="11"/>
+      <c r="A184" s="13"/>
+      <c r="B184" s="13"/>
       <c r="C184" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D184" s="6">
-        <v>507818</v>
+        <v>795026</v>
       </c>
       <c r="E184" s="6">
-        <v>455233.82</v>
+        <v>754473.2</v>
       </c>
       <c r="F184" s="8">
-        <v>278391</v>
+        <v>514426</v>
       </c>
       <c r="G184" s="8">
-        <v>252951.41</v>
+        <v>481487.9</v>
       </c>
       <c r="H184" s="9">
-        <v>90.86</v>
+        <v>93.6</v>
       </c>
       <c r="I184" s="9">
-        <v>2.0499999999999998</v>
+        <v>3.61</v>
       </c>
       <c r="J184" s="9">
-        <v>54.82</v>
+        <v>64.709999999999994</v>
       </c>
     </row>
     <row r="185" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A185" s="11"/>
-      <c r="B185" s="11"/>
+      <c r="A185" s="13"/>
+      <c r="B185" s="13"/>
       <c r="C185" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D185" s="6">
-        <v>110897</v>
+        <v>145048</v>
       </c>
       <c r="E185" s="6">
-        <v>102672.16</v>
+        <v>133975.63</v>
       </c>
       <c r="F185" s="8">
-        <v>111102</v>
+        <v>145048</v>
       </c>
       <c r="G185" s="8">
-        <v>102895</v>
+        <v>133976</v>
       </c>
       <c r="H185" s="9">
-        <v>92.61</v>
+        <v>92.37</v>
       </c>
       <c r="I185" s="9">
-        <v>3.13</v>
+        <v>4.04</v>
       </c>
       <c r="J185" s="9">
-        <v>100.18</v>
+        <v>100</v>
       </c>
     </row>
     <row r="186" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A186" s="11"/>
-      <c r="B186" s="12" t="s">
+      <c r="A186" s="13"/>
+      <c r="B186" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C186" s="12"/>
+      <c r="C186" s="14"/>
       <c r="D186" s="6">
-        <v>30805906.530000001</v>
+        <v>37969233.32</v>
       </c>
       <c r="E186" s="6">
-        <v>28467159.43</v>
+        <v>34570116.299999997</v>
       </c>
       <c r="F186" s="8">
-        <v>15878009.34</v>
+        <v>18687146.469999999</v>
       </c>
       <c r="G186" s="8">
-        <v>14431600.57</v>
+        <v>17595913.739999998</v>
       </c>
       <c r="H186" s="9">
-        <v>90.89</v>
+        <v>94.16</v>
       </c>
       <c r="I186" s="9">
-        <v>1.46</v>
+        <v>1.68</v>
       </c>
       <c r="J186" s="9">
-        <v>51.54</v>
+        <v>49.22</v>
       </c>
     </row>
     <row r="187" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D187" s="6">
-        <v>3528719.57</v>
+        <v>2775297.54</v>
       </c>
       <c r="E187" s="6">
-        <v>3440332.23</v>
+        <v>2622687.4</v>
       </c>
       <c r="F187" s="8">
-        <v>1768583.9</v>
+        <v>1763566.29</v>
       </c>
       <c r="G187" s="8">
-        <v>1711755.8</v>
+        <v>1657753.63</v>
       </c>
       <c r="H187" s="9">
-        <v>96.79</v>
+        <v>94</v>
       </c>
       <c r="I187" s="9">
-        <v>1.1200000000000001</v>
+        <v>1.0900000000000001</v>
       </c>
       <c r="J187" s="9">
-        <v>50.12</v>
+        <v>63.55</v>
       </c>
     </row>
     <row r="188" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A188" s="11"/>
-      <c r="B188" s="11"/>
+      <c r="A188" s="13"/>
+      <c r="B188" s="13"/>
       <c r="C188" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D188" s="6">
-        <v>12567624.25</v>
+        <v>10781838.539999999</v>
       </c>
       <c r="E188" s="6">
-        <v>10728386.82</v>
+        <v>10156133</v>
       </c>
       <c r="F188" s="8">
-        <v>5071887.34</v>
+        <v>3056584.97</v>
       </c>
       <c r="G188" s="8">
-        <v>4171494.76</v>
+        <v>2742448.24</v>
       </c>
       <c r="H188" s="9">
-        <v>82.25</v>
+        <v>89.72</v>
       </c>
       <c r="I188" s="9">
-        <v>3.13</v>
+        <v>1.88</v>
       </c>
       <c r="J188" s="9">
-        <v>40.36</v>
+        <v>28.35</v>
       </c>
     </row>
     <row r="189" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A189" s="11"/>
-      <c r="B189" s="11"/>
+      <c r="A189" s="13"/>
+      <c r="B189" s="13"/>
       <c r="C189" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D189" s="6">
-        <v>3488731</v>
+        <v>3492650</v>
       </c>
       <c r="E189" s="6">
-        <v>3138838.15</v>
+        <v>3209419.47</v>
       </c>
       <c r="F189" s="8">
-        <v>1442360</v>
+        <v>1480874</v>
       </c>
       <c r="G189" s="8">
-        <v>1294060.56</v>
+        <v>1286707.78</v>
       </c>
       <c r="H189" s="9">
-        <v>89.72</v>
+        <v>86.89</v>
       </c>
       <c r="I189" s="9">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="J189" s="9">
-        <v>41.34</v>
+        <v>42.4</v>
       </c>
     </row>
     <row r="190" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A190" s="11"/>
-      <c r="B190" s="11"/>
+      <c r="A190" s="13"/>
+      <c r="B190" s="13"/>
       <c r="C190" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D190" s="6">
-        <v>2133459.37</v>
+        <v>3287078.27</v>
       </c>
       <c r="E190" s="6">
-        <v>1961222.67</v>
+        <v>3115911.78</v>
       </c>
       <c r="F190" s="8">
-        <v>1275585.3700000001</v>
+        <v>1597126.27</v>
       </c>
       <c r="G190" s="8">
-        <v>1222351.19</v>
+        <v>1520490.95</v>
       </c>
       <c r="H190" s="9">
-        <v>95.83</v>
+        <v>95.2</v>
       </c>
       <c r="I190" s="9">
-        <v>1.05</v>
+        <v>1.22</v>
       </c>
       <c r="J190" s="9">
-        <v>59.79</v>
+        <v>48.59</v>
       </c>
     </row>
     <row r="191" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A191" s="11"/>
-      <c r="B191" s="11"/>
+      <c r="A191" s="13"/>
+      <c r="B191" s="13"/>
       <c r="C191" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D191" s="6">
-        <v>2193720</v>
+        <v>2214395</v>
       </c>
       <c r="E191" s="6">
-        <v>1971412.75</v>
+        <v>2066524.9</v>
       </c>
       <c r="F191" s="8">
-        <v>1509285</v>
+        <v>1556158</v>
       </c>
       <c r="G191" s="8">
-        <v>1393414.99</v>
+        <v>1492044.41</v>
       </c>
       <c r="H191" s="9">
-        <v>92.32</v>
+        <v>95.88</v>
       </c>
       <c r="I191" s="9">
-        <v>1.97</v>
+        <v>2.02</v>
       </c>
       <c r="J191" s="9">
-        <v>68.8</v>
+        <v>70.27</v>
       </c>
     </row>
     <row r="192" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A192" s="11"/>
-      <c r="B192" s="11"/>
+      <c r="A192" s="13"/>
+      <c r="B192" s="13"/>
       <c r="C192" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D192" s="6">
-        <v>2876585.64</v>
+        <v>2374027.6800000002</v>
       </c>
       <c r="E192" s="6">
-        <v>2791833.02</v>
+        <v>2306817.63</v>
       </c>
       <c r="F192" s="8">
-        <v>1935511.64</v>
+        <v>1480687.3</v>
       </c>
       <c r="G192" s="8">
-        <v>1887803.56</v>
+        <v>1448163.01</v>
       </c>
       <c r="H192" s="9">
-        <v>97.54</v>
+        <v>97.8</v>
       </c>
       <c r="I192" s="9">
-        <v>1.57</v>
+        <v>1.23</v>
       </c>
       <c r="J192" s="9">
-        <v>67.290000000000006</v>
+        <v>62.37</v>
       </c>
     </row>
     <row r="193" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A193" s="11"/>
-      <c r="B193" s="11"/>
+      <c r="A193" s="13"/>
+      <c r="B193" s="13"/>
       <c r="C193" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D193" s="6">
-        <v>544984</v>
+        <v>573567</v>
       </c>
       <c r="E193" s="6">
-        <v>518096.9</v>
+        <v>477047.21</v>
       </c>
       <c r="F193" s="8">
-        <v>464404</v>
+        <v>495600</v>
       </c>
       <c r="G193" s="8">
-        <v>431418.09</v>
+        <v>401370.05</v>
       </c>
       <c r="H193" s="9">
-        <v>92.9</v>
+        <v>80.989999999999995</v>
       </c>
       <c r="I193" s="9">
-        <v>2.15</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="J193" s="9">
-        <v>85.21</v>
+        <v>86.41</v>
       </c>
     </row>
     <row r="194" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A194" s="11"/>
-      <c r="B194" s="11"/>
+      <c r="A194" s="13"/>
+      <c r="B194" s="13"/>
       <c r="C194" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D194" s="6">
-        <v>323777</v>
+        <v>364158</v>
       </c>
       <c r="E194" s="6">
-        <v>293247.95</v>
+        <v>298446.56</v>
       </c>
       <c r="F194" s="8">
-        <v>318662</v>
+        <v>359186</v>
       </c>
       <c r="G194" s="8">
-        <v>290117.28000000003</v>
+        <v>295602.61</v>
       </c>
       <c r="H194" s="9">
-        <v>91.04</v>
+        <v>82.3</v>
       </c>
       <c r="I194" s="9">
-        <v>1.24</v>
+        <v>1.4</v>
       </c>
       <c r="J194" s="9">
-        <v>98.42</v>
+        <v>98.63</v>
       </c>
     </row>
     <row r="195" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A195" s="11"/>
-      <c r="B195" s="11"/>
+      <c r="A195" s="13"/>
+      <c r="B195" s="13"/>
       <c r="C195" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D195" s="6">
-        <v>643793.72</v>
+        <v>617396.76</v>
       </c>
       <c r="E195" s="6">
-        <v>537638.61</v>
+        <v>568501.02</v>
       </c>
       <c r="F195" s="8">
-        <v>619715.72</v>
+        <v>597370.76</v>
       </c>
       <c r="G195" s="8">
-        <v>514841.65</v>
+        <v>553379.43000000005</v>
       </c>
       <c r="H195" s="9">
-        <v>83.08</v>
+        <v>92.64</v>
       </c>
       <c r="I195" s="9">
-        <v>2.46</v>
+        <v>2.96</v>
       </c>
       <c r="J195" s="9">
-        <v>96.26</v>
+        <v>96.76</v>
       </c>
     </row>
     <row r="196" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A196" s="11"/>
-      <c r="B196" s="11"/>
+      <c r="A196" s="13"/>
+      <c r="B196" s="13"/>
       <c r="C196" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D196" s="6">
-        <v>287589</v>
+        <v>390582</v>
       </c>
       <c r="E196" s="6">
-        <v>254514.57</v>
+        <v>349274.62</v>
       </c>
       <c r="F196" s="8">
-        <v>284510</v>
+        <v>387403</v>
       </c>
       <c r="G196" s="8">
-        <v>251700.62</v>
+        <v>346497.6</v>
       </c>
       <c r="H196" s="9">
-        <v>88.47</v>
+        <v>89.44</v>
       </c>
       <c r="I196" s="9">
-        <v>0.65</v>
+        <v>0.9</v>
       </c>
       <c r="J196" s="9">
-        <v>98.93</v>
+        <v>99.19</v>
       </c>
     </row>
     <row r="197" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A197" s="11"/>
-      <c r="B197" s="11"/>
+      <c r="A197" s="13"/>
+      <c r="B197" s="13"/>
       <c r="C197" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D197" s="6">
-        <v>175441</v>
+        <v>262901</v>
       </c>
       <c r="E197" s="6">
-        <v>164991.59</v>
+        <v>253809.33</v>
       </c>
       <c r="F197" s="8">
-        <v>175441</v>
+        <v>262901</v>
       </c>
       <c r="G197" s="8">
-        <v>164991.59</v>
+        <v>253809.33</v>
       </c>
       <c r="H197" s="9">
-        <v>94.04</v>
+        <v>96.54</v>
       </c>
       <c r="I197" s="9">
-        <v>0.79</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="J197" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="198" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A198" s="11"/>
-      <c r="B198" s="11"/>
+      <c r="A198" s="13"/>
+      <c r="B198" s="13"/>
       <c r="C198" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D198" s="6">
-        <v>592652</v>
+        <v>551529</v>
       </c>
       <c r="E198" s="6">
-        <v>441353</v>
+        <v>354122.1</v>
       </c>
       <c r="F198" s="8">
-        <v>295610</v>
+        <v>317634</v>
       </c>
       <c r="G198" s="8">
-        <v>222137</v>
+        <v>274550</v>
       </c>
       <c r="H198" s="9">
-        <v>75.150000000000006</v>
+        <v>86.44</v>
       </c>
       <c r="I198" s="9">
-        <v>1.01</v>
+        <v>1.07</v>
       </c>
       <c r="J198" s="9">
-        <v>49.88</v>
+        <v>57.59</v>
       </c>
     </row>
     <row r="199" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A199" s="11"/>
-      <c r="B199" s="11"/>
+      <c r="A199" s="13"/>
+      <c r="B199" s="13"/>
       <c r="C199" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D199" s="6">
-        <v>174564</v>
+        <v>291763</v>
       </c>
       <c r="E199" s="6">
-        <v>150952.59</v>
+        <v>222328.34</v>
       </c>
       <c r="F199" s="8">
-        <v>436302</v>
+        <v>508307</v>
       </c>
       <c r="G199" s="8">
-        <v>378694.14</v>
+        <v>403584.12</v>
       </c>
       <c r="H199" s="9">
-        <v>86.8</v>
+        <v>79.400000000000006</v>
       </c>
       <c r="I199" s="9">
-        <v>1.72</v>
+        <v>1.99</v>
       </c>
       <c r="J199" s="9">
-        <v>249.94</v>
+        <v>174.22</v>
       </c>
     </row>
     <row r="200" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A200" s="11"/>
-      <c r="B200" s="11"/>
+      <c r="A200" s="13"/>
+      <c r="B200" s="13"/>
       <c r="C200" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D200" s="6">
-        <v>495720</v>
+        <v>578163</v>
       </c>
       <c r="E200" s="6">
-        <v>456834.88</v>
+        <v>511771.12</v>
       </c>
       <c r="F200" s="8">
-        <v>53132</v>
+        <v>161132</v>
       </c>
       <c r="G200" s="8">
-        <v>49662.39</v>
+        <v>156520.01999999999</v>
       </c>
       <c r="H200" s="9">
-        <v>93.47</v>
+        <v>97.14</v>
       </c>
       <c r="I200" s="9">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="J200" s="9">
-        <v>10.72</v>
+        <v>27.87</v>
       </c>
     </row>
     <row r="201" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A201" s="11"/>
-      <c r="B201" s="11"/>
+      <c r="A201" s="13"/>
+      <c r="B201" s="13"/>
       <c r="C201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D201" s="6">
-        <v>329659</v>
+        <v>182757</v>
       </c>
       <c r="E201" s="6">
-        <v>316019.20000000001</v>
+        <v>147814.34</v>
       </c>
       <c r="F201" s="8">
-        <v>26713</v>
+        <v>165751</v>
       </c>
       <c r="G201" s="8">
-        <v>22565</v>
+        <v>133792</v>
       </c>
       <c r="H201" s="9">
-        <v>84.47</v>
+        <v>80.72</v>
       </c>
       <c r="I201" s="9">
-        <v>0.17</v>
+        <v>1.04</v>
       </c>
       <c r="J201" s="9">
-        <v>8.1</v>
+        <v>90.69</v>
       </c>
     </row>
     <row r="202" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A202" s="11"/>
-      <c r="B202" s="11"/>
+      <c r="A202" s="13"/>
+      <c r="B202" s="13"/>
       <c r="C202" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D202" s="6">
-        <v>204432</v>
+        <v>276565</v>
       </c>
       <c r="E202" s="6">
-        <v>193162.42</v>
+        <v>226577.69</v>
       </c>
       <c r="F202" s="8">
-        <v>159393</v>
+        <v>227192</v>
       </c>
       <c r="G202" s="8">
-        <v>149268.09</v>
+        <v>179071.19</v>
       </c>
       <c r="H202" s="9">
-        <v>93.65</v>
+        <v>78.819999999999993</v>
       </c>
       <c r="I202" s="9">
-        <v>0.87</v>
+        <v>1.28</v>
       </c>
       <c r="J202" s="9">
-        <v>77.97</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="203" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A203" s="11"/>
-      <c r="B203" s="11"/>
+      <c r="A203" s="13"/>
+      <c r="B203" s="13"/>
       <c r="C203" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D203" s="6">
-        <v>625990</v>
+        <v>220297</v>
       </c>
       <c r="E203" s="6">
-        <v>585877.51</v>
+        <v>183510.61</v>
       </c>
       <c r="F203" s="8">
-        <v>292530</v>
+        <v>184450</v>
       </c>
       <c r="G203" s="8">
-        <v>253199.97</v>
+        <v>149515.48000000001</v>
       </c>
       <c r="H203" s="9">
-        <v>86.56</v>
+        <v>81.06</v>
       </c>
       <c r="I203" s="9">
-        <v>2.74</v>
+        <v>2</v>
       </c>
       <c r="J203" s="9">
-        <v>46.73</v>
+        <v>83.73</v>
       </c>
     </row>
     <row r="204" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A204" s="11"/>
-      <c r="B204" s="11"/>
+      <c r="A204" s="13"/>
+      <c r="B204" s="13"/>
       <c r="C204" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D204" s="6">
-        <v>224743.4</v>
+        <v>255646.75</v>
       </c>
       <c r="E204" s="6">
-        <v>215428.3</v>
+        <v>243948.51</v>
       </c>
       <c r="F204" s="8">
-        <v>193048.4</v>
+        <v>225072.75</v>
       </c>
       <c r="G204" s="8">
-        <v>186359.8</v>
+        <v>216260.73</v>
       </c>
       <c r="H204" s="9">
-        <v>96.54</v>
+        <v>96.08</v>
       </c>
       <c r="I204" s="9">
-        <v>1.1200000000000001</v>
+        <v>1.24</v>
       </c>
       <c r="J204" s="9">
-        <v>85.9</v>
+        <v>88.04</v>
       </c>
     </row>
     <row r="205" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A205" s="11"/>
-      <c r="B205" s="11"/>
+      <c r="A205" s="13"/>
+      <c r="B205" s="13"/>
       <c r="C205" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D205" s="6">
-        <v>457460</v>
+        <v>364158</v>
       </c>
       <c r="E205" s="6">
-        <v>322827.93</v>
+        <v>298446.56</v>
       </c>
       <c r="F205" s="8">
-        <v>392268</v>
+        <v>359186</v>
       </c>
       <c r="G205" s="8">
-        <v>267918</v>
+        <v>295602.61</v>
       </c>
       <c r="H205" s="9">
-        <v>68.3</v>
+        <v>82.3</v>
       </c>
       <c r="I205" s="9">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
       <c r="J205" s="9">
-        <v>85.75</v>
+        <v>98.63</v>
       </c>
     </row>
     <row r="206" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A206" s="11"/>
-      <c r="B206" s="11"/>
+      <c r="A206" s="13"/>
+      <c r="B206" s="13"/>
       <c r="C206" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D206" s="6">
-        <v>247817</v>
+        <v>332421</v>
       </c>
       <c r="E206" s="6">
-        <v>219521.29</v>
+        <v>296161.26</v>
       </c>
       <c r="F206" s="8">
-        <v>218055</v>
+        <v>302334</v>
       </c>
       <c r="G206" s="8">
-        <v>193502.63</v>
+        <v>268590.98</v>
       </c>
       <c r="H206" s="9">
-        <v>88.74</v>
+        <v>88.84</v>
       </c>
       <c r="I206" s="9">
-        <v>1.89</v>
+        <v>2.54</v>
       </c>
       <c r="J206" s="9">
-        <v>87.99</v>
+        <v>90.95</v>
       </c>
     </row>
     <row r="207" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A207" s="11"/>
-      <c r="B207" s="11"/>
+      <c r="A207" s="13"/>
+      <c r="B207" s="13"/>
       <c r="C207" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D207" s="6">
-        <v>398607</v>
+        <v>507818</v>
       </c>
       <c r="E207" s="6">
-        <v>388311.17</v>
+        <v>455233.82</v>
       </c>
       <c r="F207" s="8">
-        <v>235179</v>
+        <v>278391</v>
       </c>
       <c r="G207" s="8">
-        <v>208533.69</v>
+        <v>252951.41</v>
       </c>
       <c r="H207" s="9">
-        <v>88.67</v>
+        <v>90.86</v>
       </c>
       <c r="I207" s="9">
-        <v>1.53</v>
+        <v>2.0499999999999998</v>
       </c>
       <c r="J207" s="9">
-        <v>59</v>
+        <v>54.82</v>
       </c>
     </row>
     <row r="208" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A208" s="11"/>
-      <c r="B208" s="11"/>
+      <c r="A208" s="13"/>
+      <c r="B208" s="13"/>
       <c r="C208" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D208" s="6">
-        <v>92085</v>
+        <v>110897</v>
       </c>
       <c r="E208" s="6">
-        <v>84868.18</v>
+        <v>102672.16</v>
       </c>
       <c r="F208" s="8">
-        <v>92290</v>
+        <v>111102</v>
       </c>
       <c r="G208" s="8">
-        <v>85009</v>
+        <v>102895</v>
       </c>
       <c r="H208" s="9">
-        <v>92.11</v>
+        <v>92.61</v>
       </c>
       <c r="I208" s="9">
-        <v>2.82</v>
+        <v>3.13</v>
       </c>
       <c r="J208" s="9">
-        <v>100.22</v>
+        <v>100.18</v>
       </c>
     </row>
     <row r="209" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A209" s="11"/>
-      <c r="B209" s="12" t="s">
+      <c r="A209" s="13"/>
+      <c r="B209" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C209" s="12"/>
+      <c r="C209" s="14"/>
       <c r="D209" s="6">
-        <v>32608153.949999999</v>
+        <v>30805906.530000001</v>
       </c>
       <c r="E209" s="6">
-        <v>29175671.710000001</v>
+        <v>28467159.43</v>
       </c>
       <c r="F209" s="8">
-        <v>17260466.370000001</v>
+        <v>15878009.34</v>
       </c>
       <c r="G209" s="8">
-        <v>15350799.800000001</v>
+        <v>14431600.57</v>
       </c>
       <c r="H209" s="9">
-        <v>88.94</v>
+        <v>90.89</v>
       </c>
       <c r="I209" s="9">
-        <v>1.61</v>
+        <v>1.46</v>
       </c>
       <c r="J209" s="9">
-        <v>52.93</v>
+        <v>51.54</v>
       </c>
     </row>
     <row r="210" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D210" s="6">
-        <v>4940867</v>
+        <v>3528719.57</v>
       </c>
       <c r="E210" s="6">
-        <v>4811737</v>
+        <v>3440332.23</v>
       </c>
       <c r="F210" s="8">
-        <v>2363089</v>
+        <v>1768583.9</v>
       </c>
       <c r="G210" s="8">
-        <v>2268816</v>
+        <v>1711755.8</v>
       </c>
       <c r="H210" s="9">
-        <v>96.01</v>
+        <v>96.79</v>
       </c>
       <c r="I210" s="9">
-        <v>1.48</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="J210" s="9">
-        <v>47.83</v>
+        <v>50.12</v>
       </c>
     </row>
     <row r="211" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A211" s="11"/>
-      <c r="B211" s="11"/>
+      <c r="A211" s="13"/>
+      <c r="B211" s="13"/>
       <c r="C211" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D211" s="6">
-        <v>8713047</v>
+        <v>12567624.25</v>
       </c>
       <c r="E211" s="6">
-        <v>8313465</v>
+        <v>10728386.82</v>
       </c>
       <c r="F211" s="8">
-        <v>3926963</v>
+        <v>5071887.34</v>
       </c>
       <c r="G211" s="8">
-        <v>3791709</v>
+        <v>4171494.76</v>
       </c>
       <c r="H211" s="9">
-        <v>96.56</v>
+        <v>82.25</v>
       </c>
       <c r="I211" s="9">
-        <v>2.2599999999999998</v>
+        <v>3.13</v>
       </c>
       <c r="J211" s="9">
-        <v>45.07</v>
+        <v>40.36</v>
       </c>
     </row>
     <row r="212" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A212" s="11"/>
-      <c r="B212" s="11"/>
+      <c r="A212" s="13"/>
+      <c r="B212" s="13"/>
       <c r="C212" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D212" s="6">
-        <v>2360394</v>
+        <v>3488731</v>
       </c>
       <c r="E212" s="6">
-        <v>2264414</v>
+        <v>3138838.15</v>
       </c>
       <c r="F212" s="8">
-        <v>871578</v>
+        <v>1442360</v>
       </c>
       <c r="G212" s="8">
-        <v>827135</v>
+        <v>1294060.56</v>
       </c>
       <c r="H212" s="9">
-        <v>94.9</v>
+        <v>89.72</v>
       </c>
       <c r="I212" s="9">
-        <v>1.24</v>
+        <v>1.57</v>
       </c>
       <c r="J212" s="9">
-        <v>36.93</v>
+        <v>41.34</v>
       </c>
     </row>
     <row r="213" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A213" s="11"/>
-      <c r="B213" s="11"/>
+      <c r="A213" s="13"/>
+      <c r="B213" s="13"/>
       <c r="C213" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D213" s="6">
-        <v>2571630</v>
+        <v>2133459.37</v>
       </c>
       <c r="E213" s="6">
-        <v>2272760</v>
+        <v>1961222.67</v>
       </c>
       <c r="F213" s="8">
-        <v>1317827</v>
+        <v>1275585.3700000001</v>
       </c>
       <c r="G213" s="8">
-        <v>1249223</v>
+        <v>1222351.19</v>
       </c>
       <c r="H213" s="9">
-        <v>94.79</v>
+        <v>95.83</v>
       </c>
       <c r="I213" s="9">
-        <v>1.1299999999999999</v>
+        <v>1.05</v>
       </c>
       <c r="J213" s="9">
-        <v>51.24</v>
+        <v>59.79</v>
       </c>
     </row>
     <row r="214" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A214" s="11"/>
-      <c r="B214" s="11"/>
+      <c r="A214" s="13"/>
+      <c r="B214" s="13"/>
       <c r="C214" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D214" s="6">
-        <v>3312322</v>
+        <v>2193720</v>
       </c>
       <c r="E214" s="6">
-        <v>3163948</v>
+        <v>1971412.75</v>
       </c>
       <c r="F214" s="8">
-        <v>1841919</v>
+        <v>1509285</v>
       </c>
       <c r="G214" s="8">
-        <v>1759217</v>
+        <v>1393414.99</v>
       </c>
       <c r="H214" s="9">
-        <v>95.51</v>
+        <v>92.32</v>
       </c>
       <c r="I214" s="9">
-        <v>2.2799999999999998</v>
+        <v>1.97</v>
       </c>
       <c r="J214" s="9">
-        <v>55.61</v>
+        <v>68.8</v>
       </c>
     </row>
     <row r="215" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A215" s="11"/>
-      <c r="B215" s="11"/>
+      <c r="A215" s="13"/>
+      <c r="B215" s="13"/>
       <c r="C215" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D215" s="6">
-        <v>3411541</v>
+        <v>2876585.64</v>
       </c>
       <c r="E215" s="6">
-        <v>3353231</v>
+        <v>2791833.02</v>
       </c>
       <c r="F215" s="8">
-        <v>2668431</v>
+        <v>1935511.64</v>
       </c>
       <c r="G215" s="8">
-        <v>2634391</v>
+        <v>1887803.56</v>
       </c>
       <c r="H215" s="9">
-        <v>98.72</v>
+        <v>97.54</v>
       </c>
       <c r="I215" s="9">
-        <v>2.0499999999999998</v>
+        <v>1.57</v>
       </c>
       <c r="J215" s="9">
-        <v>78.22</v>
+        <v>67.290000000000006</v>
       </c>
     </row>
     <row r="216" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A216" s="11"/>
-      <c r="B216" s="11"/>
+      <c r="A216" s="13"/>
+      <c r="B216" s="13"/>
       <c r="C216" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D216" s="6">
-        <v>1969487</v>
+        <v>544984</v>
       </c>
       <c r="E216" s="6">
-        <v>1916389</v>
+        <v>518096.9</v>
       </c>
       <c r="F216" s="8">
-        <v>1891748</v>
+        <v>464404</v>
       </c>
       <c r="G216" s="8">
-        <v>1822847</v>
+        <v>431418.09</v>
       </c>
       <c r="H216" s="9">
-        <v>96.36</v>
+        <v>92.9</v>
       </c>
       <c r="I216" s="9">
-        <v>9.0399999999999991</v>
+        <v>2.15</v>
       </c>
       <c r="J216" s="9">
-        <v>96.05</v>
+        <v>85.21</v>
       </c>
     </row>
     <row r="217" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A217" s="11"/>
-      <c r="B217" s="11"/>
+      <c r="A217" s="13"/>
+      <c r="B217" s="13"/>
       <c r="C217" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D217" s="6">
-        <v>322353</v>
+        <v>323777</v>
       </c>
       <c r="E217" s="6">
-        <v>278077</v>
+        <v>293247.95</v>
       </c>
       <c r="F217" s="8">
-        <v>317238</v>
+        <v>318662</v>
       </c>
       <c r="G217" s="8">
-        <v>274597</v>
+        <v>290117.28000000003</v>
       </c>
       <c r="H217" s="9">
-        <v>86.56</v>
+        <v>91.04</v>
       </c>
       <c r="I217" s="9">
         <v>1.24</v>
       </c>
       <c r="J217" s="9">
-        <v>98.41</v>
+        <v>98.42</v>
       </c>
     </row>
     <row r="218" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A218" s="11"/>
-      <c r="B218" s="11"/>
+      <c r="A218" s="13"/>
+      <c r="B218" s="13"/>
       <c r="C218" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D218" s="6">
-        <v>838113</v>
+        <v>643793.72</v>
       </c>
       <c r="E218" s="6">
-        <v>713753</v>
+        <v>537638.61</v>
       </c>
       <c r="F218" s="8">
-        <v>813414</v>
+        <v>619715.72</v>
       </c>
       <c r="G218" s="8">
-        <v>689441</v>
+        <v>514841.65</v>
       </c>
       <c r="H218" s="9">
-        <v>84.76</v>
+        <v>83.08</v>
       </c>
       <c r="I218" s="9">
-        <v>2.85</v>
+        <v>2.46</v>
       </c>
       <c r="J218" s="9">
-        <v>97.05</v>
+        <v>96.26</v>
       </c>
     </row>
     <row r="219" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A219" s="11"/>
-      <c r="B219" s="11"/>
+      <c r="A219" s="13"/>
+      <c r="B219" s="13"/>
       <c r="C219" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D219" s="6">
-        <v>463707</v>
+        <v>287589</v>
       </c>
       <c r="E219" s="6">
-        <v>431050</v>
+        <v>254514.57</v>
       </c>
       <c r="F219" s="8">
-        <v>458069</v>
+        <v>284510</v>
       </c>
       <c r="G219" s="8">
-        <v>425560</v>
+        <v>251700.62</v>
       </c>
       <c r="H219" s="9">
-        <v>92.9</v>
+        <v>88.47</v>
       </c>
       <c r="I219" s="9">
-        <v>1.02</v>
+        <v>0.65</v>
       </c>
       <c r="J219" s="9">
-        <v>98.78</v>
+        <v>98.93</v>
       </c>
     </row>
     <row r="220" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A220" s="11"/>
-      <c r="B220" s="11"/>
+      <c r="A220" s="13"/>
+      <c r="B220" s="13"/>
       <c r="C220" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D220" s="6">
-        <v>201329</v>
+        <v>175441</v>
       </c>
       <c r="E220" s="6">
-        <v>188004</v>
+        <v>164991.59</v>
       </c>
       <c r="F220" s="8">
-        <v>201329</v>
+        <v>175441</v>
       </c>
       <c r="G220" s="8">
-        <v>188004</v>
+        <v>164991.59</v>
       </c>
       <c r="H220" s="9">
-        <v>93.38</v>
+        <v>94.04</v>
       </c>
       <c r="I220" s="9">
-        <v>0.85</v>
+        <v>0.79</v>
       </c>
       <c r="J220" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="221" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A221" s="11"/>
-      <c r="B221" s="11"/>
+      <c r="A221" s="13"/>
+      <c r="B221" s="13"/>
       <c r="C221" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D221" s="6">
-        <v>597509</v>
+        <v>592652</v>
       </c>
       <c r="E221" s="6">
-        <v>490817</v>
+        <v>441353</v>
       </c>
       <c r="F221" s="8">
-        <v>375428</v>
+        <v>295610</v>
       </c>
       <c r="G221" s="8">
-        <v>329870</v>
+        <v>222137</v>
       </c>
       <c r="H221" s="9">
-        <v>87.87</v>
+        <v>75.150000000000006</v>
       </c>
       <c r="I221" s="9">
-        <v>1.29</v>
+        <v>1.01</v>
       </c>
       <c r="J221" s="9">
-        <v>62.83</v>
+        <v>49.88</v>
       </c>
     </row>
     <row r="222" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A222" s="11"/>
-      <c r="B222" s="11"/>
+      <c r="A222" s="13"/>
+      <c r="B222" s="13"/>
       <c r="C222" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D222" s="6">
-        <v>225223</v>
+        <v>174564</v>
       </c>
       <c r="E222" s="6">
-        <v>174736</v>
+        <v>150952.59</v>
       </c>
       <c r="F222" s="8">
-        <v>376342</v>
+        <v>436302</v>
       </c>
       <c r="G222" s="8">
-        <v>302239</v>
+        <v>378694.14</v>
       </c>
       <c r="H222" s="9">
-        <v>80.31</v>
+        <v>86.8</v>
       </c>
       <c r="I222" s="9">
-        <v>1.56</v>
+        <v>1.72</v>
       </c>
       <c r="J222" s="9">
-        <v>167.1</v>
+        <v>249.94</v>
       </c>
     </row>
     <row r="223" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A223" s="11"/>
-      <c r="B223" s="11"/>
+      <c r="A223" s="13"/>
+      <c r="B223" s="13"/>
       <c r="C223" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D223" s="6">
-        <v>751740</v>
+        <v>495720</v>
       </c>
       <c r="E223" s="6">
-        <v>707027</v>
+        <v>456834.88</v>
       </c>
       <c r="F223" s="8">
-        <v>64249</v>
+        <v>53132</v>
       </c>
       <c r="G223" s="8">
-        <v>57772</v>
+        <v>49662.39</v>
       </c>
       <c r="H223" s="9">
-        <v>89.92</v>
+        <v>93.47</v>
       </c>
       <c r="I223" s="9">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="J223" s="9">
-        <v>8.5500000000000007</v>
+        <v>10.72</v>
       </c>
     </row>
     <row r="224" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A224" s="11"/>
-      <c r="B224" s="11"/>
+      <c r="A224" s="13"/>
+      <c r="B224" s="13"/>
       <c r="C224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D224" s="6">
-        <v>202040</v>
+        <v>329659</v>
       </c>
       <c r="E224" s="6">
-        <v>177787</v>
+        <v>316019.20000000001</v>
       </c>
       <c r="F224" s="8">
-        <v>202040</v>
+        <v>26713</v>
       </c>
       <c r="G224" s="8">
-        <v>177787</v>
+        <v>22565</v>
       </c>
       <c r="H224" s="9">
-        <v>88</v>
+        <v>84.47</v>
       </c>
       <c r="I224" s="9">
-        <v>1.31</v>
+        <v>0.17</v>
       </c>
       <c r="J224" s="9">
-        <v>100</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="225" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A225" s="11"/>
-      <c r="B225" s="11"/>
+      <c r="A225" s="13"/>
+      <c r="B225" s="13"/>
       <c r="C225" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D225" s="6">
-        <v>195746</v>
+        <v>204432</v>
       </c>
       <c r="E225" s="6">
-        <v>173874</v>
+        <v>193162.42</v>
       </c>
       <c r="F225" s="8">
-        <v>159066</v>
+        <v>159393</v>
       </c>
       <c r="G225" s="8">
-        <v>139511</v>
+        <v>149268.09</v>
       </c>
       <c r="H225" s="9">
-        <v>87.71</v>
+        <v>93.65</v>
       </c>
       <c r="I225" s="9">
         <v>0.87</v>
       </c>
       <c r="J225" s="9">
-        <v>81.260000000000005</v>
+        <v>77.97</v>
       </c>
     </row>
     <row r="226" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A226" s="11"/>
-      <c r="B226" s="11"/>
+      <c r="A226" s="13"/>
+      <c r="B226" s="13"/>
       <c r="C226" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D226" s="6">
-        <v>289604</v>
+        <v>625990</v>
       </c>
       <c r="E226" s="6">
-        <v>248182</v>
+        <v>585877.51</v>
       </c>
       <c r="F226" s="8">
-        <v>241888</v>
+        <v>292530</v>
       </c>
       <c r="G226" s="8">
-        <v>205761</v>
+        <v>253199.97</v>
       </c>
       <c r="H226" s="9">
-        <v>85.06</v>
+        <v>86.56</v>
       </c>
       <c r="I226" s="9">
-        <v>2.59</v>
+        <v>2.74</v>
       </c>
       <c r="J226" s="9">
-        <v>83.52</v>
+        <v>46.73</v>
       </c>
     </row>
     <row r="227" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A227" s="11"/>
-      <c r="B227" s="11"/>
+      <c r="A227" s="13"/>
+      <c r="B227" s="13"/>
       <c r="C227" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D227" s="6">
-        <v>173516</v>
+        <v>224743.4</v>
       </c>
       <c r="E227" s="6">
-        <v>165863</v>
+        <v>215428.3</v>
       </c>
       <c r="F227" s="8">
-        <v>143188</v>
+        <v>193048.4</v>
       </c>
       <c r="G227" s="8">
-        <v>138316</v>
+        <v>186359.8</v>
       </c>
       <c r="H227" s="9">
-        <v>96.6</v>
+        <v>96.54</v>
       </c>
       <c r="I227" s="9">
-        <v>0.8</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="J227" s="9">
-        <v>82.52</v>
+        <v>85.9</v>
       </c>
     </row>
     <row r="228" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A228" s="11"/>
-      <c r="B228" s="11"/>
+      <c r="A228" s="13"/>
+      <c r="B228" s="13"/>
       <c r="C228" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D228" s="6">
-        <v>384890</v>
+        <v>457460</v>
       </c>
       <c r="E228" s="6">
-        <v>350947</v>
+        <v>322827.93</v>
       </c>
       <c r="F228" s="8">
-        <v>275819</v>
+        <v>392268</v>
       </c>
       <c r="G228" s="8">
-        <v>252877</v>
+        <v>267918</v>
       </c>
       <c r="H228" s="9">
-        <v>91.68</v>
+        <v>68.3</v>
       </c>
       <c r="I228" s="9">
-        <v>1.5</v>
+        <v>2.1</v>
       </c>
       <c r="J228" s="9">
-        <v>71.66</v>
+        <v>85.75</v>
       </c>
     </row>
     <row r="229" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A229" s="11"/>
-      <c r="B229" s="11"/>
+      <c r="A229" s="13"/>
+      <c r="B229" s="13"/>
       <c r="C229" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D229" s="6">
-        <v>262363</v>
+        <v>247817</v>
       </c>
       <c r="E229" s="6">
-        <v>244283</v>
+        <v>219521.29</v>
       </c>
       <c r="F229" s="8">
-        <v>225164</v>
+        <v>218055</v>
       </c>
       <c r="G229" s="8">
-        <v>212519</v>
+        <v>193502.63</v>
       </c>
       <c r="H229" s="9">
-        <v>94.38</v>
+        <v>88.74</v>
       </c>
       <c r="I229" s="9">
-        <v>1.94</v>
+        <v>1.89</v>
       </c>
       <c r="J229" s="9">
-        <v>85.82</v>
+        <v>87.99</v>
       </c>
     </row>
     <row r="230" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A230" s="11"/>
-      <c r="B230" s="11"/>
+      <c r="A230" s="13"/>
+      <c r="B230" s="13"/>
       <c r="C230" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D230" s="6">
-        <v>389525</v>
+        <v>398607</v>
       </c>
       <c r="E230" s="6">
-        <v>304321</v>
+        <v>388311.17</v>
       </c>
       <c r="F230" s="8">
-        <v>218779</v>
+        <v>235179</v>
       </c>
       <c r="G230" s="8">
-        <v>178236</v>
+        <v>208533.69</v>
       </c>
       <c r="H230" s="9">
-        <v>81.47</v>
+        <v>88.67</v>
       </c>
       <c r="I230" s="9">
-        <v>1.68</v>
+        <v>1.53</v>
       </c>
       <c r="J230" s="9">
-        <v>56.17</v>
+        <v>59</v>
       </c>
     </row>
     <row r="231" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A231" s="11"/>
-      <c r="B231" s="11"/>
+      <c r="A231" s="13"/>
+      <c r="B231" s="13"/>
       <c r="C231" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D231" s="6">
-        <v>109070</v>
+        <v>92085</v>
       </c>
       <c r="E231" s="6">
-        <v>100257</v>
+        <v>84868.18</v>
       </c>
       <c r="F231" s="8">
-        <v>109831</v>
+        <v>92290</v>
       </c>
       <c r="G231" s="8">
-        <v>100281</v>
+        <v>85009</v>
       </c>
       <c r="H231" s="9">
-        <v>91.3</v>
+        <v>92.11</v>
       </c>
       <c r="I231" s="9">
-        <v>3.22</v>
+        <v>2.82</v>
       </c>
       <c r="J231" s="9">
-        <v>100.7</v>
+        <v>100.22</v>
       </c>
     </row>
     <row r="232" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A232" s="11"/>
-      <c r="B232" s="12" t="s">
+      <c r="A232" s="13"/>
+      <c r="B232" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C232" s="12"/>
+      <c r="C232" s="14"/>
       <c r="D232" s="6">
-        <v>32686016</v>
+        <v>32608153.949999999</v>
       </c>
       <c r="E232" s="6">
-        <v>30844922</v>
+        <v>29175671.710000001</v>
       </c>
       <c r="F232" s="8">
-        <v>19063399</v>
+        <v>17260466.370000001</v>
       </c>
       <c r="G232" s="8">
-        <v>18026109</v>
+        <v>15350799.800000001</v>
       </c>
       <c r="H232" s="9">
-        <v>94.56</v>
+        <v>88.94</v>
       </c>
       <c r="I232" s="9">
-        <v>1.78</v>
+        <v>1.61</v>
       </c>
       <c r="J232" s="9">
-        <v>58.32</v>
+        <v>52.93</v>
       </c>
     </row>
     <row r="233" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D233" s="6">
-        <v>4003623</v>
+        <v>4940867</v>
       </c>
       <c r="E233" s="6">
-        <v>3843332</v>
+        <v>4811737</v>
       </c>
       <c r="F233" s="8">
-        <v>1873508</v>
+        <v>2363089</v>
       </c>
       <c r="G233" s="8">
-        <v>1783587</v>
+        <v>2268816</v>
       </c>
       <c r="H233" s="9">
-        <v>95.2</v>
+        <v>96.01</v>
       </c>
       <c r="I233" s="9">
-        <v>1.21</v>
+        <v>1.48</v>
       </c>
       <c r="J233" s="9">
-        <v>46.8</v>
+        <v>47.83</v>
       </c>
     </row>
     <row r="234" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A234" s="11"/>
-      <c r="B234" s="11"/>
+      <c r="A234" s="13"/>
+      <c r="B234" s="13"/>
       <c r="C234" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D234" s="6">
-        <v>8999672</v>
+        <v>8713047</v>
       </c>
       <c r="E234" s="6">
-        <v>8128333</v>
+        <v>8313465</v>
       </c>
       <c r="F234" s="8">
-        <v>3147875</v>
+        <v>3926963</v>
       </c>
       <c r="G234" s="8">
-        <v>2880315</v>
+        <v>3791709</v>
       </c>
       <c r="H234" s="9">
-        <v>91.5</v>
+        <v>96.56</v>
       </c>
       <c r="I234" s="9">
-        <v>1.78</v>
+        <v>2.2599999999999998</v>
       </c>
       <c r="J234" s="9">
-        <v>34.979999999999997</v>
+        <v>45.07</v>
       </c>
     </row>
     <row r="235" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A235" s="11"/>
-      <c r="B235" s="11"/>
+      <c r="A235" s="13"/>
+      <c r="B235" s="13"/>
       <c r="C235" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D235" s="6">
-        <v>1083429</v>
+        <v>2360394</v>
       </c>
       <c r="E235" s="6">
-        <v>993090</v>
+        <v>2264414</v>
       </c>
       <c r="F235" s="8">
-        <v>530573</v>
+        <v>871578</v>
       </c>
       <c r="G235" s="8">
-        <v>504450</v>
+        <v>827135</v>
       </c>
       <c r="H235" s="9">
-        <v>95.08</v>
+        <v>94.9</v>
       </c>
       <c r="I235" s="9">
-        <v>0.84</v>
+        <v>1.24</v>
       </c>
       <c r="J235" s="9">
-        <v>48.97</v>
+        <v>36.93</v>
       </c>
     </row>
     <row r="236" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A236" s="11"/>
-      <c r="B236" s="11"/>
+      <c r="A236" s="13"/>
+      <c r="B236" s="13"/>
       <c r="C236" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D236" s="6">
-        <v>2177164</v>
+        <v>2571630</v>
       </c>
       <c r="E236" s="6">
-        <v>1903692</v>
+        <v>2272760</v>
       </c>
       <c r="F236" s="8">
-        <v>1225785</v>
+        <v>1317827</v>
       </c>
       <c r="G236" s="8">
-        <v>1089102</v>
+        <v>1249223</v>
       </c>
       <c r="H236" s="9">
-        <v>88.85</v>
+        <v>94.79</v>
       </c>
       <c r="I236" s="9">
-        <v>1.03</v>
+        <v>1.1299999999999999</v>
       </c>
       <c r="J236" s="9">
-        <v>56.3</v>
+        <v>51.24</v>
       </c>
     </row>
     <row r="237" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A237" s="11"/>
-      <c r="B237" s="11"/>
+      <c r="A237" s="13"/>
+      <c r="B237" s="13"/>
       <c r="C237" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D237" s="6">
-        <v>1192695</v>
+        <v>3312322</v>
       </c>
       <c r="E237" s="6">
-        <v>1134204</v>
+        <v>3163948</v>
       </c>
       <c r="F237" s="8">
-        <v>1124080</v>
+        <v>1841919</v>
       </c>
       <c r="G237" s="8">
-        <v>1073661</v>
+        <v>1759217</v>
       </c>
       <c r="H237" s="9">
         <v>95.51</v>
       </c>
       <c r="I237" s="9">
-        <v>1.35</v>
+        <v>2.2799999999999998</v>
       </c>
       <c r="J237" s="9">
-        <v>94.25</v>
+        <v>55.61</v>
       </c>
     </row>
     <row r="238" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A238" s="11"/>
-      <c r="B238" s="11"/>
+      <c r="A238" s="13"/>
+      <c r="B238" s="13"/>
       <c r="C238" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D238" s="6">
-        <v>2818521</v>
+        <v>3411541</v>
       </c>
       <c r="E238" s="6">
-        <v>2776545</v>
+        <v>3353231</v>
       </c>
       <c r="F238" s="8">
-        <v>1997545</v>
+        <v>2668431</v>
       </c>
       <c r="G238" s="8">
-        <v>1969331</v>
+        <v>2634391</v>
       </c>
       <c r="H238" s="9">
-        <v>98.59</v>
+        <v>98.72</v>
       </c>
       <c r="I238" s="9">
-        <v>1.58</v>
+        <v>2.0499999999999998</v>
       </c>
       <c r="J238" s="9">
-        <v>70.87</v>
+        <v>78.22</v>
       </c>
     </row>
     <row r="239" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A239" s="11"/>
-      <c r="B239" s="11"/>
+      <c r="A239" s="13"/>
+      <c r="B239" s="13"/>
       <c r="C239" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D239" s="6">
-        <v>517652</v>
+        <v>1969487</v>
       </c>
       <c r="E239" s="6">
-        <v>491361</v>
+        <v>1916389</v>
       </c>
       <c r="F239" s="8">
-        <v>439974</v>
+        <v>1891748</v>
       </c>
       <c r="G239" s="8">
-        <v>414265</v>
+        <v>1822847</v>
       </c>
       <c r="H239" s="9">
-        <v>94.16</v>
+        <v>96.36</v>
       </c>
       <c r="I239" s="9">
-        <v>2.13</v>
+        <v>9.0399999999999991</v>
       </c>
       <c r="J239" s="9">
-        <v>84.99</v>
+        <v>96.05</v>
       </c>
     </row>
     <row r="240" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A240" s="11"/>
-      <c r="B240" s="11"/>
+      <c r="A240" s="13"/>
+      <c r="B240" s="13"/>
       <c r="C240" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D240" s="6">
-        <v>269214</v>
+        <v>322353</v>
       </c>
       <c r="E240" s="6">
-        <v>227718</v>
+        <v>278077</v>
       </c>
       <c r="F240" s="8">
-        <v>264099</v>
+        <v>317238</v>
       </c>
       <c r="G240" s="8">
-        <v>223952</v>
+        <v>274597</v>
       </c>
       <c r="H240" s="9">
-        <v>84.8</v>
+        <v>86.56</v>
       </c>
       <c r="I240" s="9">
-        <v>1.06</v>
+        <v>1.24</v>
       </c>
       <c r="J240" s="9">
-        <v>98.1</v>
+        <v>98.41</v>
       </c>
     </row>
     <row r="241" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A241" s="11"/>
-      <c r="B241" s="11"/>
+      <c r="A241" s="13"/>
+      <c r="B241" s="13"/>
       <c r="C241" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D241" s="6">
-        <v>906801</v>
+        <v>838113</v>
       </c>
       <c r="E241" s="6">
-        <v>737867</v>
+        <v>713753</v>
       </c>
       <c r="F241" s="8">
-        <v>878633</v>
+        <v>813414</v>
       </c>
       <c r="G241" s="8">
-        <v>711758</v>
+        <v>689441</v>
       </c>
       <c r="H241" s="9">
-        <v>81.010000000000005</v>
+        <v>84.76</v>
       </c>
       <c r="I241" s="9">
-        <v>3.06</v>
+        <v>2.85</v>
       </c>
       <c r="J241" s="9">
-        <v>96.89</v>
+        <v>97.05</v>
       </c>
     </row>
     <row r="242" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A242" s="11"/>
-      <c r="B242" s="11"/>
+      <c r="A242" s="13"/>
+      <c r="B242" s="13"/>
       <c r="C242" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D242" s="6">
-        <v>685807</v>
+        <v>463707</v>
       </c>
       <c r="E242" s="6">
-        <v>597177</v>
+        <v>431050</v>
       </c>
       <c r="F242" s="8">
-        <v>682490</v>
+        <v>458069</v>
       </c>
       <c r="G242" s="8">
-        <v>593997</v>
+        <v>425560</v>
       </c>
       <c r="H242" s="9">
-        <v>87.03</v>
+        <v>92.9</v>
       </c>
       <c r="I242" s="9">
-        <v>1.65</v>
+        <v>1.02</v>
       </c>
       <c r="J242" s="9">
-        <v>99.52</v>
+        <v>98.78</v>
       </c>
     </row>
     <row r="243" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A243" s="11"/>
-      <c r="B243" s="11"/>
+      <c r="A243" s="13"/>
+      <c r="B243" s="13"/>
       <c r="C243" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D243" s="6">
-        <v>191766</v>
+        <v>201329</v>
       </c>
       <c r="E243" s="6">
-        <v>184222</v>
+        <v>188004</v>
       </c>
       <c r="F243" s="8">
-        <v>191766</v>
+        <v>201329</v>
       </c>
       <c r="G243" s="8">
-        <v>184222</v>
+        <v>188004</v>
       </c>
       <c r="H243" s="9">
-        <v>96.07</v>
+        <v>93.38</v>
       </c>
       <c r="I243" s="9">
-        <v>0.77</v>
+        <v>0.85</v>
       </c>
       <c r="J243" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="244" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A244" s="11"/>
-      <c r="B244" s="11"/>
+      <c r="A244" s="13"/>
+      <c r="B244" s="13"/>
       <c r="C244" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D244" s="6">
-        <v>642130</v>
+        <v>597509</v>
       </c>
       <c r="E244" s="6">
-        <v>512300</v>
+        <v>490817</v>
       </c>
       <c r="F244" s="8">
-        <v>361006</v>
+        <v>375428</v>
       </c>
       <c r="G244" s="8">
-        <v>303491</v>
+        <v>329870</v>
       </c>
       <c r="H244" s="9">
-        <v>84.07</v>
+        <v>87.87</v>
       </c>
       <c r="I244" s="9">
-        <v>1.26</v>
+        <v>1.29</v>
       </c>
       <c r="J244" s="9">
-        <v>56.22</v>
+        <v>62.83</v>
       </c>
     </row>
     <row r="245" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A245" s="11"/>
-      <c r="B245" s="11"/>
+      <c r="A245" s="13"/>
+      <c r="B245" s="13"/>
       <c r="C245" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D245" s="6">
-        <v>169090</v>
+        <v>225223</v>
       </c>
       <c r="E245" s="6">
-        <v>142229</v>
+        <v>174736</v>
       </c>
       <c r="F245" s="8">
-        <v>353752</v>
+        <v>376342</v>
       </c>
       <c r="G245" s="8">
-        <v>314191</v>
+        <v>302239</v>
       </c>
       <c r="H245" s="9">
-        <v>88.82</v>
+        <v>80.31</v>
       </c>
       <c r="I245" s="9">
-        <v>1.45</v>
+        <v>1.56</v>
       </c>
       <c r="J245" s="9">
-        <v>209.21</v>
+        <v>167.1</v>
       </c>
     </row>
     <row r="246" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A246" s="11"/>
-      <c r="B246" s="11"/>
+      <c r="A246" s="13"/>
+      <c r="B246" s="13"/>
       <c r="C246" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D246" s="6">
-        <v>717446</v>
+        <v>751740</v>
       </c>
       <c r="E246" s="6">
-        <v>682206</v>
+        <v>707027</v>
       </c>
       <c r="F246" s="8">
-        <v>542023</v>
+        <v>64249</v>
       </c>
       <c r="G246" s="8">
-        <v>522093</v>
+        <v>57772</v>
       </c>
       <c r="H246" s="9">
-        <v>96.32</v>
+        <v>89.92</v>
       </c>
       <c r="I246" s="9">
-        <v>1.65</v>
+        <v>0.19</v>
       </c>
       <c r="J246" s="9">
-        <v>75.55</v>
+        <v>8.5500000000000007</v>
       </c>
     </row>
     <row r="247" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A247" s="11"/>
-      <c r="B247" s="11"/>
+      <c r="A247" s="13"/>
+      <c r="B247" s="13"/>
       <c r="C247" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D247" s="6">
-        <v>191476</v>
+        <v>202040</v>
       </c>
       <c r="E247" s="6">
-        <v>165853</v>
+        <v>177787</v>
       </c>
       <c r="F247" s="8">
-        <v>173226</v>
+        <v>202040</v>
       </c>
       <c r="G247" s="8">
-        <v>152342</v>
+        <v>177787</v>
       </c>
       <c r="H247" s="9">
-        <v>87.94</v>
+        <v>88</v>
       </c>
       <c r="I247" s="9">
-        <v>1.1399999999999999</v>
+        <v>1.31</v>
       </c>
       <c r="J247" s="9">
-        <v>90.47</v>
+        <v>100</v>
       </c>
     </row>
     <row r="248" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A248" s="11"/>
-      <c r="B248" s="11"/>
+      <c r="A248" s="13"/>
+      <c r="B248" s="13"/>
       <c r="C248" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D248" s="6">
-        <v>168283</v>
+        <v>195746</v>
       </c>
       <c r="E248" s="6">
-        <v>158043</v>
+        <v>173874</v>
       </c>
       <c r="F248" s="8">
-        <v>125080</v>
+        <v>159066</v>
       </c>
       <c r="G248" s="8">
-        <v>118078</v>
+        <v>139511</v>
       </c>
       <c r="H248" s="9">
-        <v>94.4</v>
+        <v>87.71</v>
       </c>
       <c r="I248" s="9">
-        <v>0.69</v>
+        <v>0.87</v>
       </c>
       <c r="J248" s="9">
-        <v>74.33</v>
+        <v>81.260000000000005</v>
       </c>
     </row>
     <row r="249" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A249" s="11"/>
-      <c r="B249" s="11"/>
+      <c r="A249" s="13"/>
+      <c r="B249" s="13"/>
       <c r="C249" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D249" s="6">
-        <v>260196</v>
+        <v>289604</v>
       </c>
       <c r="E249" s="6">
-        <v>238421</v>
+        <v>248182</v>
       </c>
       <c r="F249" s="8">
-        <v>209921</v>
+        <v>241888</v>
       </c>
       <c r="G249" s="8">
-        <v>189487</v>
+        <v>205761</v>
       </c>
       <c r="H249" s="9">
-        <v>90.27</v>
+        <v>85.06</v>
       </c>
       <c r="I249" s="9">
-        <v>2.11</v>
+        <v>2.59</v>
       </c>
       <c r="J249" s="9">
-        <v>80.680000000000007</v>
+        <v>83.52</v>
       </c>
     </row>
     <row r="250" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A250" s="11"/>
-      <c r="B250" s="11"/>
+      <c r="A250" s="13"/>
+      <c r="B250" s="13"/>
       <c r="C250" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D250" s="6">
-        <v>181683</v>
+        <v>173516</v>
       </c>
       <c r="E250" s="6">
-        <v>168669</v>
+        <v>165863</v>
       </c>
       <c r="F250" s="8">
-        <v>145129</v>
+        <v>143188</v>
       </c>
       <c r="G250" s="8">
-        <v>135981</v>
+        <v>138316</v>
       </c>
       <c r="H250" s="9">
-        <v>93.7</v>
+        <v>96.6</v>
       </c>
       <c r="I250" s="9">
-        <v>0.85</v>
+        <v>0.8</v>
       </c>
       <c r="J250" s="9">
-        <v>79.88</v>
+        <v>82.52</v>
       </c>
     </row>
     <row r="251" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A251" s="11"/>
-      <c r="B251" s="11"/>
+      <c r="A251" s="13"/>
+      <c r="B251" s="13"/>
       <c r="C251" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D251" s="6">
-        <v>247773</v>
+        <v>384890</v>
       </c>
       <c r="E251" s="6">
-        <v>232235</v>
+        <v>350947</v>
       </c>
       <c r="F251" s="8">
-        <v>193495</v>
+        <v>275819</v>
       </c>
       <c r="G251" s="8">
-        <v>184501</v>
+        <v>252877</v>
       </c>
       <c r="H251" s="9">
-        <v>95.35</v>
+        <v>91.68</v>
       </c>
       <c r="I251" s="9">
-        <v>1.07</v>
+        <v>1.5</v>
       </c>
       <c r="J251" s="9">
-        <v>78.09</v>
+        <v>71.66</v>
       </c>
     </row>
     <row r="252" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A252" s="11"/>
-      <c r="B252" s="11"/>
+      <c r="A252" s="13"/>
+      <c r="B252" s="13"/>
       <c r="C252" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D252" s="6">
-        <v>232216</v>
+        <v>262363</v>
       </c>
       <c r="E252" s="6">
-        <v>209522</v>
+        <v>244283</v>
       </c>
       <c r="F252" s="8">
-        <v>197849</v>
+        <v>225164</v>
       </c>
       <c r="G252" s="8">
-        <v>183010</v>
+        <v>212519</v>
       </c>
       <c r="H252" s="9">
-        <v>92.5</v>
+        <v>94.38</v>
       </c>
       <c r="I252" s="9">
-        <v>1.67</v>
+        <v>1.94</v>
       </c>
       <c r="J252" s="9">
-        <v>85.2</v>
+        <v>85.82</v>
       </c>
     </row>
     <row r="253" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A253" s="11"/>
-      <c r="B253" s="11"/>
+      <c r="A253" s="13"/>
+      <c r="B253" s="13"/>
       <c r="C253" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D253" s="6">
-        <v>504650</v>
+        <v>389525</v>
       </c>
       <c r="E253" s="6">
-        <v>438792</v>
+        <v>304321</v>
       </c>
       <c r="F253" s="8">
-        <v>387181</v>
+        <v>218779</v>
       </c>
       <c r="G253" s="8">
-        <v>334707</v>
+        <v>178236</v>
       </c>
       <c r="H253" s="9">
-        <v>86.45</v>
+        <v>81.47</v>
       </c>
       <c r="I253" s="9">
-        <v>3.15</v>
+        <v>1.68</v>
       </c>
       <c r="J253" s="9">
-        <v>76.72</v>
+        <v>56.17</v>
       </c>
     </row>
     <row r="254" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A254" s="11"/>
-      <c r="B254" s="11"/>
+      <c r="A254" s="13"/>
+      <c r="B254" s="13"/>
       <c r="C254" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D254" s="6">
-        <v>103909</v>
+        <v>109070</v>
       </c>
       <c r="E254" s="6">
-        <v>96579</v>
+        <v>100257</v>
       </c>
       <c r="F254" s="8">
-        <v>104762</v>
+        <v>109831</v>
       </c>
       <c r="G254" s="8">
-        <v>96716</v>
+        <v>100281</v>
       </c>
       <c r="H254" s="9">
-        <v>92.32</v>
+        <v>91.3</v>
       </c>
       <c r="I254" s="9">
-        <v>2.88</v>
+        <v>3.22</v>
       </c>
       <c r="J254" s="9">
-        <v>100.82</v>
+        <v>100.7</v>
       </c>
     </row>
     <row r="255" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A255" s="11"/>
-      <c r="B255" s="12" t="s">
+      <c r="A255" s="13"/>
+      <c r="B255" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C255" s="12"/>
+      <c r="C255" s="14"/>
       <c r="D255" s="6">
-        <v>26265196</v>
+        <v>32686016</v>
       </c>
       <c r="E255" s="6">
-        <v>24062390</v>
+        <v>30844922</v>
       </c>
       <c r="F255" s="8">
-        <v>15149752</v>
+        <v>19063399</v>
       </c>
       <c r="G255" s="8">
-        <v>13963237</v>
+        <v>18026109</v>
       </c>
       <c r="H255" s="9">
-        <v>92.17</v>
+        <v>94.56</v>
       </c>
       <c r="I255" s="9">
-        <v>1.43</v>
+        <v>1.78</v>
       </c>
       <c r="J255" s="9">
-        <v>57.68</v>
+        <v>58.32</v>
       </c>
     </row>
     <row r="256" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D256" s="6">
-        <v>3329739</v>
+        <v>4003623</v>
       </c>
       <c r="E256" s="6">
-        <v>3086658</v>
+        <v>3843332</v>
       </c>
       <c r="F256" s="8">
-        <v>1932864</v>
+        <v>1873508</v>
       </c>
       <c r="G256" s="8">
-        <v>1780785</v>
+        <v>1783587</v>
       </c>
       <c r="H256" s="9">
-        <v>92.13</v>
+        <v>95.2</v>
       </c>
       <c r="I256" s="9">
-        <v>1.23</v>
+        <v>1.21</v>
       </c>
       <c r="J256" s="9">
-        <v>58.05</v>
+        <v>46.8</v>
       </c>
     </row>
     <row r="257" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A257" s="11"/>
-      <c r="B257" s="11"/>
+      <c r="A257" s="13"/>
+      <c r="B257" s="13"/>
       <c r="C257" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D257" s="6">
-        <v>8020935</v>
+        <v>8999672</v>
       </c>
       <c r="E257" s="6">
-        <v>7678217</v>
+        <v>8128333</v>
       </c>
       <c r="F257" s="8">
-        <v>3410558</v>
+        <v>3147875</v>
       </c>
       <c r="G257" s="8">
-        <v>3305503</v>
+        <v>2880315</v>
       </c>
       <c r="H257" s="9">
-        <v>96.92</v>
+        <v>91.5</v>
       </c>
       <c r="I257" s="9">
-        <v>1.82</v>
+        <v>1.78</v>
       </c>
       <c r="J257" s="9">
-        <v>42.52</v>
+        <v>34.979999999999997</v>
       </c>
     </row>
     <row r="258" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A258" s="11"/>
-      <c r="B258" s="11"/>
+      <c r="A258" s="13"/>
+      <c r="B258" s="13"/>
       <c r="C258" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D258" s="6">
-        <v>677766</v>
+        <v>1083429</v>
       </c>
       <c r="E258" s="6">
-        <v>598579</v>
+        <v>993090</v>
       </c>
       <c r="F258" s="8">
-        <v>348419</v>
+        <v>530573</v>
       </c>
       <c r="G258" s="8">
-        <v>314822</v>
+        <v>504450</v>
       </c>
       <c r="H258" s="9">
-        <v>90.36</v>
+        <v>95.08</v>
       </c>
       <c r="I258" s="9">
-        <v>0.56000000000000005</v>
+        <v>0.84</v>
       </c>
       <c r="J258" s="9">
-        <v>51.41</v>
+        <v>48.97</v>
       </c>
     </row>
     <row r="259" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A259" s="11"/>
-      <c r="B259" s="11"/>
+      <c r="A259" s="13"/>
+      <c r="B259" s="13"/>
       <c r="C259" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D259" s="6">
-        <v>2735359</v>
+        <v>2177164</v>
       </c>
       <c r="E259" s="6">
-        <v>2548817</v>
+        <v>1903692</v>
       </c>
       <c r="F259" s="8">
-        <v>1138891</v>
+        <v>1225785</v>
       </c>
       <c r="G259" s="8">
-        <v>1047265</v>
+        <v>1089102</v>
       </c>
       <c r="H259" s="9">
-        <v>91.95</v>
+        <v>88.85</v>
       </c>
       <c r="I259" s="9">
         <v>1.03</v>
       </c>
       <c r="J259" s="9">
-        <v>41.64</v>
+        <v>56.3</v>
       </c>
     </row>
     <row r="260" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A260" s="11"/>
-      <c r="B260" s="11"/>
+      <c r="A260" s="13"/>
+      <c r="B260" s="13"/>
       <c r="C260" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D260" s="6">
-        <v>1134827</v>
+        <v>1192695</v>
       </c>
       <c r="E260" s="6">
-        <v>958549</v>
+        <v>1134204</v>
       </c>
       <c r="F260" s="8">
-        <v>1042686</v>
+        <v>1124080</v>
       </c>
       <c r="G260" s="8">
-        <v>881364</v>
+        <v>1073661</v>
       </c>
       <c r="H260" s="9">
-        <v>84.53</v>
+        <v>95.51</v>
       </c>
       <c r="I260" s="9">
-        <v>1.19</v>
+        <v>1.35</v>
       </c>
       <c r="J260" s="9">
-        <v>91.88</v>
+        <v>94.25</v>
       </c>
     </row>
     <row r="261" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A261" s="11"/>
-      <c r="B261" s="11"/>
+      <c r="A261" s="13"/>
+      <c r="B261" s="13"/>
       <c r="C261" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D261" s="6">
-        <v>3510416</v>
+        <v>2818521</v>
       </c>
       <c r="E261" s="6">
-        <v>3080182</v>
+        <v>2776545</v>
       </c>
       <c r="F261" s="8">
-        <v>2234734</v>
+        <v>1997545</v>
       </c>
       <c r="G261" s="8">
-        <v>2161617</v>
+        <v>1969331</v>
       </c>
       <c r="H261" s="9">
-        <v>96.73</v>
+        <v>98.59</v>
       </c>
       <c r="I261" s="9">
-        <v>1.7</v>
+        <v>1.58</v>
       </c>
       <c r="J261" s="9">
-        <v>63.66</v>
+        <v>70.87</v>
       </c>
     </row>
     <row r="262" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A262" s="11"/>
-      <c r="B262" s="11"/>
+      <c r="A262" s="13"/>
+      <c r="B262" s="13"/>
       <c r="C262" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D262" s="6">
-        <v>504603</v>
+        <v>517652</v>
       </c>
       <c r="E262" s="6">
-        <v>482658</v>
+        <v>491361</v>
       </c>
       <c r="F262" s="8">
-        <v>415277</v>
+        <v>439974</v>
       </c>
       <c r="G262" s="8">
-        <v>399356</v>
+        <v>414265</v>
       </c>
       <c r="H262" s="9">
-        <v>96.17</v>
+        <v>94.16</v>
       </c>
       <c r="I262" s="9">
-        <v>2.0699999999999998</v>
+        <v>2.13</v>
       </c>
       <c r="J262" s="9">
-        <v>82.3</v>
+        <v>84.99</v>
       </c>
     </row>
     <row r="263" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A263" s="11"/>
-      <c r="B263" s="11"/>
+      <c r="A263" s="13"/>
+      <c r="B263" s="13"/>
       <c r="C263" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D263" s="6">
-        <v>314585</v>
+        <v>269214</v>
       </c>
       <c r="E263" s="6">
-        <v>279125</v>
+        <v>227718</v>
       </c>
       <c r="F263" s="8">
-        <v>309995</v>
+        <v>264099</v>
       </c>
       <c r="G263" s="8">
-        <v>275393</v>
+        <v>223952</v>
       </c>
       <c r="H263" s="9">
-        <v>88.84</v>
+        <v>84.8</v>
       </c>
       <c r="I263" s="9">
-        <v>1.2</v>
+        <v>1.06</v>
       </c>
       <c r="J263" s="9">
-        <v>98.54</v>
+        <v>98.1</v>
       </c>
     </row>
     <row r="264" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A264" s="11"/>
-      <c r="B264" s="11"/>
+      <c r="A264" s="13"/>
+      <c r="B264" s="13"/>
       <c r="C264" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D264" s="6">
-        <v>832737</v>
+        <v>906801</v>
       </c>
       <c r="E264" s="6">
-        <v>700484</v>
+        <v>737867</v>
       </c>
       <c r="F264" s="8">
-        <v>799222</v>
+        <v>878633</v>
       </c>
       <c r="G264" s="8">
-        <v>670022</v>
+        <v>711758</v>
       </c>
       <c r="H264" s="9">
-        <v>83.83</v>
+        <v>81.010000000000005</v>
       </c>
       <c r="I264" s="9">
-        <v>2.37</v>
+        <v>3.06</v>
       </c>
       <c r="J264" s="9">
-        <v>95.98</v>
+        <v>96.89</v>
       </c>
     </row>
     <row r="265" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A265" s="11"/>
-      <c r="B265" s="11"/>
+      <c r="A265" s="13"/>
+      <c r="B265" s="13"/>
       <c r="C265" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D265" s="6">
-        <v>614392</v>
+        <v>685807</v>
       </c>
       <c r="E265" s="6">
-        <v>558846</v>
+        <v>597177</v>
       </c>
       <c r="F265" s="8">
-        <v>611140</v>
+        <v>682490</v>
       </c>
       <c r="G265" s="8">
-        <v>555850</v>
+        <v>593997</v>
       </c>
       <c r="H265" s="9">
-        <v>90.95</v>
+        <v>87.03</v>
       </c>
       <c r="I265" s="9">
-        <v>1.47</v>
+        <v>1.65</v>
       </c>
       <c r="J265" s="9">
-        <v>99.47</v>
+        <v>99.52</v>
       </c>
     </row>
     <row r="266" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A266" s="11"/>
-      <c r="B266" s="11"/>
+      <c r="A266" s="13"/>
+      <c r="B266" s="13"/>
       <c r="C266" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D266" s="6">
-        <v>162144</v>
+        <v>191766</v>
       </c>
       <c r="E266" s="6">
-        <v>145341</v>
+        <v>184222</v>
       </c>
       <c r="F266" s="8">
-        <v>162144</v>
+        <v>191766</v>
       </c>
       <c r="G266" s="8">
-        <v>145341</v>
+        <v>184222</v>
       </c>
       <c r="H266" s="9">
-        <v>89.64</v>
+        <v>96.07</v>
       </c>
       <c r="I266" s="9">
-        <v>0.7</v>
+        <v>0.77</v>
       </c>
       <c r="J266" s="9">
         <v>100</v>
       </c>
     </row>
     <row r="267" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A267" s="11"/>
-      <c r="B267" s="11"/>
+      <c r="A267" s="13"/>
+      <c r="B267" s="13"/>
       <c r="C267" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D267" s="6">
-        <v>572200</v>
+        <v>642130</v>
       </c>
       <c r="E267" s="6">
-        <v>439736</v>
+        <v>512300</v>
       </c>
       <c r="F267" s="8">
-        <v>283928</v>
+        <v>361006</v>
       </c>
       <c r="G267" s="8">
-        <v>226065</v>
+        <v>303491</v>
       </c>
       <c r="H267" s="9">
-        <v>79.62</v>
+        <v>84.07</v>
       </c>
       <c r="I267" s="9">
-        <v>1.02</v>
+        <v>1.26</v>
       </c>
       <c r="J267" s="9">
-        <v>49.62</v>
+        <v>56.22</v>
       </c>
     </row>
     <row r="268" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A268" s="11"/>
-      <c r="B268" s="11"/>
+      <c r="A268" s="13"/>
+      <c r="B268" s="13"/>
       <c r="C268" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D268" s="6">
-        <v>186971</v>
+        <v>169090</v>
       </c>
       <c r="E268" s="6">
-        <v>165985</v>
+        <v>142229</v>
       </c>
       <c r="F268" s="8">
-        <v>377614</v>
+        <v>353752</v>
       </c>
       <c r="G268" s="8">
-        <v>333141</v>
+        <v>314191</v>
       </c>
       <c r="H268" s="9">
-        <v>88.22</v>
+        <v>88.82</v>
       </c>
       <c r="I268" s="9">
-        <v>1.6</v>
+        <v>1.45</v>
       </c>
       <c r="J268" s="9">
-        <v>201.96</v>
+        <v>209.21</v>
       </c>
     </row>
     <row r="269" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A269" s="11"/>
-      <c r="B269" s="11"/>
+      <c r="A269" s="13"/>
+      <c r="B269" s="13"/>
       <c r="C269" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D269" s="6">
-        <v>484886</v>
+        <v>717446</v>
       </c>
       <c r="E269" s="6">
-        <v>462613</v>
+        <v>682206</v>
       </c>
       <c r="F269" s="8">
-        <v>301988</v>
+        <v>542023</v>
       </c>
       <c r="G269" s="8">
-        <v>289425</v>
+        <v>522093</v>
       </c>
       <c r="H269" s="9">
-        <v>95.84</v>
+        <v>96.32</v>
       </c>
       <c r="I269" s="9">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J269" s="9">
-        <v>62.28</v>
+        <v>75.55</v>
       </c>
     </row>
     <row r="270" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A270" s="11"/>
-      <c r="B270" s="11"/>
+      <c r="A270" s="13"/>
+      <c r="B270" s="13"/>
       <c r="C270" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D270" s="6">
-        <v>169264</v>
+        <v>191476</v>
       </c>
       <c r="E270" s="6">
-        <v>145808</v>
+        <v>165853</v>
       </c>
       <c r="F270" s="8">
-        <v>151114</v>
+        <v>173226</v>
       </c>
       <c r="G270" s="8">
-        <v>133139</v>
+        <v>152342</v>
       </c>
       <c r="H270" s="9">
-        <v>88.11</v>
+        <v>87.94</v>
       </c>
       <c r="I270" s="9">
-        <v>0.97</v>
+        <v>1.1399999999999999</v>
       </c>
       <c r="J270" s="9">
-        <v>89.28</v>
+        <v>90.47</v>
       </c>
     </row>
     <row r="271" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A271" s="11"/>
-      <c r="B271" s="11"/>
+      <c r="A271" s="13"/>
+      <c r="B271" s="13"/>
       <c r="C271" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D271" s="6">
-        <v>157023</v>
+        <v>168283</v>
       </c>
       <c r="E271" s="6">
-        <v>147826</v>
+        <v>158043</v>
       </c>
       <c r="F271" s="8">
-        <v>118685</v>
+        <v>125080</v>
       </c>
       <c r="G271" s="8">
-        <v>114282</v>
+        <v>118078</v>
       </c>
       <c r="H271" s="9">
-        <v>96.29</v>
+        <v>94.4</v>
       </c>
       <c r="I271" s="9">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="J271" s="9">
-        <v>75.58</v>
+        <v>74.33</v>
       </c>
     </row>
     <row r="272" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A272" s="11"/>
-      <c r="B272" s="11"/>
+      <c r="A272" s="13"/>
+      <c r="B272" s="13"/>
       <c r="C272" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D272" s="6">
-        <v>251293</v>
+        <v>260196</v>
       </c>
       <c r="E272" s="6">
-        <v>203287</v>
+        <v>238421</v>
       </c>
       <c r="F272" s="8">
-        <v>212728</v>
+        <v>209921</v>
       </c>
       <c r="G272" s="8">
-        <v>167964</v>
+        <v>189487</v>
       </c>
       <c r="H272" s="9">
-        <v>78.959999999999994</v>
+        <v>90.27</v>
       </c>
       <c r="I272" s="9">
-        <v>2.25</v>
+        <v>2.11</v>
       </c>
       <c r="J272" s="9">
-        <v>84.65</v>
+        <v>80.680000000000007</v>
       </c>
     </row>
     <row r="273" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A273" s="11"/>
-      <c r="B273" s="11"/>
+      <c r="A273" s="13"/>
+      <c r="B273" s="13"/>
       <c r="C273" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D273" s="6">
-        <v>214487</v>
+        <v>181683</v>
       </c>
       <c r="E273" s="6">
-        <v>199773</v>
+        <v>168669</v>
       </c>
       <c r="F273" s="8">
-        <v>173316</v>
+        <v>145129</v>
       </c>
       <c r="G273" s="8">
-        <v>163646</v>
+        <v>135981</v>
       </c>
       <c r="H273" s="9">
-        <v>94.42</v>
+        <v>93.7</v>
       </c>
       <c r="I273" s="9">
-        <v>0.98</v>
+        <v>0.85</v>
       </c>
       <c r="J273" s="9">
-        <v>80.8</v>
+        <v>79.88</v>
       </c>
     </row>
     <row r="274" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A274" s="11"/>
-      <c r="B274" s="11"/>
+      <c r="A274" s="13"/>
+      <c r="B274" s="13"/>
       <c r="C274" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D274" s="6">
-        <v>324552</v>
+        <v>247773</v>
       </c>
       <c r="E274" s="6">
-        <v>300222</v>
+        <v>232235</v>
       </c>
       <c r="F274" s="8">
-        <v>258611</v>
+        <v>193495</v>
       </c>
       <c r="G274" s="8">
-        <v>244517</v>
+        <v>184501</v>
       </c>
       <c r="H274" s="9">
-        <v>94.55</v>
+        <v>95.35</v>
       </c>
       <c r="I274" s="9">
-        <v>1.41</v>
+        <v>1.07</v>
       </c>
       <c r="J274" s="9">
-        <v>79.680000000000007</v>
+        <v>78.09</v>
       </c>
     </row>
     <row r="275" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A275" s="11"/>
-      <c r="B275" s="11"/>
+      <c r="A275" s="13"/>
+      <c r="B275" s="13"/>
       <c r="C275" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D275" s="6">
-        <v>229897</v>
+        <v>232216</v>
       </c>
       <c r="E275" s="6">
-        <v>196811</v>
+        <v>209522</v>
       </c>
       <c r="F275" s="8">
-        <v>194847</v>
+        <v>197849</v>
       </c>
       <c r="G275" s="8">
-        <v>168130</v>
+        <v>183010</v>
       </c>
       <c r="H275" s="9">
-        <v>86.29</v>
+        <v>92.5</v>
       </c>
       <c r="I275" s="9">
-        <v>1.73</v>
+        <v>1.67</v>
       </c>
       <c r="J275" s="9">
-        <v>84.75</v>
+        <v>85.2</v>
       </c>
     </row>
     <row r="276" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A276" s="11"/>
-      <c r="B276" s="11"/>
+      <c r="A276" s="13"/>
+      <c r="B276" s="13"/>
       <c r="C276" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D276" s="6">
-        <v>471820</v>
+        <v>504650</v>
       </c>
       <c r="E276" s="6">
-        <v>413944</v>
+        <v>438792</v>
       </c>
       <c r="F276" s="8">
-        <v>287192</v>
+        <v>387181</v>
       </c>
       <c r="G276" s="8">
-        <v>246422</v>
+        <v>334707</v>
       </c>
       <c r="H276" s="9">
-        <v>85.8</v>
+        <v>86.45</v>
       </c>
       <c r="I276" s="9">
-        <v>2.5</v>
+        <v>3.15</v>
       </c>
       <c r="J276" s="9">
-        <v>60.87</v>
+        <v>76.72</v>
       </c>
     </row>
     <row r="277" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A277" s="11"/>
-      <c r="B277" s="11"/>
+      <c r="A277" s="13"/>
+      <c r="B277" s="13"/>
       <c r="C277" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D277" s="6">
-        <v>121734</v>
+        <v>103909</v>
       </c>
       <c r="E277" s="6">
-        <v>112387</v>
+        <v>96579</v>
       </c>
       <c r="F277" s="8">
-        <v>106951</v>
+        <v>104762</v>
       </c>
       <c r="G277" s="8">
-        <v>70248</v>
+        <v>96716</v>
       </c>
       <c r="H277" s="9">
-        <v>65.680000000000007</v>
+        <v>92.32</v>
       </c>
       <c r="I277" s="9">
-        <v>3.2</v>
+        <v>2.88</v>
       </c>
       <c r="J277" s="9">
-        <v>87.86</v>
+        <v>100.82</v>
       </c>
     </row>
     <row r="278" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A278" s="11"/>
-      <c r="B278" s="12" t="s">
+      <c r="A278" s="13"/>
+      <c r="B278" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C278" s="12"/>
+      <c r="C278" s="14"/>
       <c r="D278" s="6">
-        <v>25021630</v>
+        <v>26265196</v>
       </c>
       <c r="E278" s="6">
-        <v>22905848</v>
+        <v>24062390</v>
       </c>
       <c r="F278" s="8">
-        <v>14872904</v>
+        <v>15149752</v>
       </c>
       <c r="G278" s="8">
-        <v>13694297</v>
+        <v>13963237</v>
       </c>
       <c r="H278" s="9">
-        <v>92.08</v>
+        <v>92.17</v>
       </c>
       <c r="I278" s="9">
-        <v>1.39</v>
+        <v>1.43</v>
       </c>
       <c r="J278" s="9">
-        <v>59.44</v>
+        <v>57.68</v>
       </c>
     </row>
     <row r="279" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D279" s="6">
-        <v>2592281</v>
+        <v>3329739</v>
       </c>
       <c r="E279" s="6">
-        <v>2307585</v>
+        <v>3086658</v>
       </c>
       <c r="F279" s="8">
-        <v>1776647</v>
+        <v>1932864</v>
       </c>
       <c r="G279" s="8">
-        <v>1617719</v>
+        <v>1780785</v>
       </c>
       <c r="H279" s="9">
-        <v>91.05</v>
+        <v>92.13</v>
       </c>
       <c r="I279" s="9">
-        <v>1.1399999999999999</v>
+        <v>1.23</v>
       </c>
       <c r="J279" s="9">
-        <v>68.540000000000006</v>
+        <v>58.05</v>
       </c>
     </row>
     <row r="280" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A280" s="11"/>
-      <c r="B280" s="11"/>
+      <c r="A280" s="13"/>
+      <c r="B280" s="13"/>
       <c r="C280" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D280" s="6">
-        <v>6193795</v>
+        <v>8020935</v>
       </c>
       <c r="E280" s="6">
-        <v>5861766</v>
+        <v>7678217</v>
       </c>
       <c r="F280" s="8">
-        <v>2566691</v>
+        <v>3410558</v>
       </c>
       <c r="G280" s="8">
-        <v>2460706</v>
+        <v>3305503</v>
       </c>
       <c r="H280" s="9">
-        <v>95.87</v>
+        <v>96.92</v>
       </c>
       <c r="I280" s="9">
-        <v>1.43</v>
+        <v>1.82</v>
       </c>
       <c r="J280" s="9">
-        <v>41.44</v>
+        <v>42.52</v>
       </c>
     </row>
     <row r="281" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A281" s="11"/>
-      <c r="B281" s="11"/>
+      <c r="A281" s="13"/>
+      <c r="B281" s="13"/>
       <c r="C281" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D281" s="6">
-        <v>599213</v>
+        <v>677766</v>
       </c>
       <c r="E281" s="6">
-        <v>490556</v>
+        <v>598579</v>
       </c>
       <c r="F281" s="8">
-        <v>386533</v>
+        <v>348419</v>
       </c>
       <c r="G281" s="8">
-        <v>312398</v>
+        <v>314822</v>
       </c>
       <c r="H281" s="9">
-        <v>80.819999999999993</v>
+        <v>90.36</v>
       </c>
       <c r="I281" s="9">
-        <v>0.62</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="J281" s="9">
-        <v>64.510000000000005</v>
+        <v>51.41</v>
       </c>
     </row>
     <row r="282" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A282" s="11"/>
-      <c r="B282" s="11"/>
+      <c r="A282" s="13"/>
+      <c r="B282" s="13"/>
       <c r="C282" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D282" s="6">
-        <v>2392930</v>
+        <v>2735359</v>
       </c>
       <c r="E282" s="6">
-        <v>2019044</v>
+        <v>2548817</v>
       </c>
       <c r="F282" s="8">
-        <v>1132424</v>
+        <v>1138891</v>
       </c>
       <c r="G282" s="8">
-        <v>902582</v>
+        <v>1047265</v>
       </c>
       <c r="H282" s="9">
-        <v>79.7</v>
+        <v>91.95</v>
       </c>
       <c r="I282" s="9">
-        <v>1.07</v>
+        <v>1.03</v>
       </c>
       <c r="J282" s="9">
-        <v>47.32</v>
+        <v>41.64</v>
       </c>
     </row>
     <row r="283" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A283" s="11"/>
-      <c r="B283" s="11"/>
+      <c r="A283" s="13"/>
+      <c r="B283" s="13"/>
       <c r="C283" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D283" s="6">
-        <v>981545</v>
+        <v>1134827</v>
       </c>
       <c r="E283" s="6">
-        <v>869519</v>
+        <v>958549</v>
       </c>
       <c r="F283" s="8">
-        <v>883063</v>
+        <v>1042686</v>
       </c>
       <c r="G283" s="8">
-        <v>786387</v>
+        <v>881364</v>
       </c>
       <c r="H283" s="9">
-        <v>89.05</v>
+        <v>84.53</v>
       </c>
       <c r="I283" s="9">
-        <v>1.05</v>
+        <v>1.19</v>
       </c>
       <c r="J283" s="9">
-        <v>89.97</v>
+        <v>91.88</v>
       </c>
     </row>
     <row r="284" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A284" s="11"/>
-      <c r="B284" s="11"/>
+      <c r="A284" s="13"/>
+      <c r="B284" s="13"/>
       <c r="C284" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D284" s="6">
-        <v>2784963</v>
+        <v>3510416</v>
       </c>
       <c r="E284" s="6">
-        <v>2565492</v>
+        <v>3080182</v>
       </c>
       <c r="F284" s="8">
-        <v>1829984</v>
+        <v>2234734</v>
       </c>
       <c r="G284" s="8">
-        <v>1708624</v>
+        <v>2161617</v>
       </c>
       <c r="H284" s="9">
-        <v>93.37</v>
+        <v>96.73</v>
       </c>
       <c r="I284" s="9">
-        <v>1.36</v>
+        <v>1.7</v>
       </c>
       <c r="J284" s="9">
-        <v>65.709999999999994</v>
+        <v>63.66</v>
       </c>
     </row>
     <row r="285" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A285" s="11"/>
-      <c r="B285" s="11"/>
+      <c r="A285" s="13"/>
+      <c r="B285" s="13"/>
       <c r="C285" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D285" s="6">
-        <v>537900</v>
+        <v>504603</v>
       </c>
       <c r="E285" s="6">
-        <v>511408</v>
+        <v>482658</v>
       </c>
       <c r="F285" s="8">
-        <v>441821</v>
+        <v>415277</v>
       </c>
       <c r="G285" s="8">
-        <v>422977</v>
+        <v>399356</v>
       </c>
       <c r="H285" s="9">
-        <v>95.73</v>
+        <v>96.17</v>
       </c>
       <c r="I285" s="9">
-        <v>2.04</v>
+        <v>2.0699999999999998</v>
       </c>
       <c r="J285" s="9">
-        <v>82.14</v>
+        <v>82.3</v>
       </c>
     </row>
     <row r="286" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A286" s="11"/>
-      <c r="B286" s="11"/>
+      <c r="A286" s="13"/>
+      <c r="B286" s="13"/>
       <c r="C286" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D286" s="6">
-        <v>314897</v>
+        <v>314585</v>
       </c>
       <c r="E286" s="6">
-        <v>253590</v>
+        <v>279125</v>
       </c>
       <c r="F286" s="8">
-        <v>308909</v>
+        <v>309995</v>
       </c>
       <c r="G286" s="8">
-        <v>249023</v>
+        <v>275393</v>
       </c>
       <c r="H286" s="9">
-        <v>80.61</v>
+        <v>88.84</v>
       </c>
       <c r="I286" s="9">
-        <v>1.1200000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J286" s="9">
-        <v>98.1</v>
+        <v>98.54</v>
       </c>
     </row>
     <row r="287" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A287" s="11"/>
-      <c r="B287" s="11"/>
+      <c r="A287" s="13"/>
+      <c r="B287" s="13"/>
       <c r="C287" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D287" s="6">
-        <v>4044766</v>
+        <v>832737</v>
       </c>
       <c r="E287" s="6">
-        <v>937410</v>
+        <v>700484</v>
       </c>
       <c r="F287" s="8">
-        <v>4006140</v>
+        <v>799222</v>
       </c>
       <c r="G287" s="8">
-        <v>912797</v>
+        <v>670022</v>
       </c>
       <c r="H287" s="9">
-        <v>22.78</v>
+        <v>83.83</v>
       </c>
       <c r="I287" s="9">
-        <v>9.66</v>
+        <v>2.37</v>
       </c>
       <c r="J287" s="9">
-        <v>99.05</v>
+        <v>95.98</v>
       </c>
     </row>
     <row r="288" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A288" s="11"/>
-      <c r="B288" s="11"/>
+      <c r="A288" s="13"/>
+      <c r="B288" s="13"/>
       <c r="C288" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D288" s="6">
-        <v>579510</v>
+        <v>614392</v>
       </c>
       <c r="E288" s="6">
-        <v>481375</v>
+        <v>558846</v>
       </c>
       <c r="F288" s="8">
-        <v>571586</v>
+        <v>611140</v>
       </c>
       <c r="G288" s="8">
-        <v>476515</v>
+        <v>555850</v>
       </c>
       <c r="H288" s="9">
-        <v>83.37</v>
+        <v>90.95</v>
       </c>
       <c r="I288" s="9">
-        <v>1.45</v>
+        <v>1.47</v>
       </c>
       <c r="J288" s="9">
-        <v>98.63</v>
+        <v>99.47</v>
       </c>
     </row>
     <row r="289" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A289" s="11"/>
-      <c r="B289" s="11"/>
+      <c r="A289" s="13"/>
+      <c r="B289" s="13"/>
       <c r="C289" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D289" s="6">
-        <v>208370</v>
+        <v>162144</v>
       </c>
       <c r="E289" s="6">
-        <v>189002</v>
+        <v>145341</v>
       </c>
       <c r="F289" s="8">
-        <v>207091</v>
+        <v>162144</v>
       </c>
       <c r="G289" s="8">
-        <v>189002</v>
+        <v>145341</v>
       </c>
       <c r="H289" s="9">
-        <v>91.27</v>
+        <v>89.64</v>
       </c>
       <c r="I289" s="9">
-        <v>0.88</v>
+        <v>0.7</v>
       </c>
       <c r="J289" s="9">
-        <v>99.39</v>
+        <v>100</v>
       </c>
     </row>
     <row r="290" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A290" s="11"/>
-      <c r="B290" s="11"/>
+      <c r="A290" s="13"/>
+      <c r="B290" s="13"/>
       <c r="C290" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D290" s="6">
-        <v>735581</v>
+        <v>572200</v>
       </c>
       <c r="E290" s="6">
-        <v>554491</v>
+        <v>439736</v>
       </c>
       <c r="F290" s="8">
-        <v>318689</v>
+        <v>283928</v>
       </c>
       <c r="G290" s="8">
-        <v>288777</v>
+        <v>226065</v>
       </c>
       <c r="H290" s="9">
-        <v>90.61</v>
+        <v>79.62</v>
       </c>
       <c r="I290" s="9">
-        <v>1.1100000000000001</v>
+        <v>1.02</v>
       </c>
       <c r="J290" s="9">
-        <v>43.32</v>
+        <v>49.62</v>
       </c>
     </row>
     <row r="291" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A291" s="11"/>
-      <c r="B291" s="11"/>
+      <c r="A291" s="13"/>
+      <c r="B291" s="13"/>
       <c r="C291" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D291" s="6">
-        <v>206297</v>
+        <v>186971</v>
       </c>
       <c r="E291" s="6">
-        <v>173338</v>
+        <v>165985</v>
       </c>
       <c r="F291" s="8">
-        <v>344917</v>
+        <v>377614</v>
       </c>
       <c r="G291" s="8">
-        <v>299835</v>
+        <v>333141</v>
       </c>
       <c r="H291" s="9">
-        <v>86.93</v>
+        <v>88.22</v>
       </c>
       <c r="I291" s="9">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J291" s="9">
-        <v>167.19</v>
+        <v>201.96</v>
       </c>
     </row>
     <row r="292" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A292" s="11"/>
-      <c r="B292" s="11"/>
+      <c r="A292" s="13"/>
+      <c r="B292" s="13"/>
       <c r="C292" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D292" s="6">
-        <v>443821</v>
+        <v>484886</v>
       </c>
       <c r="E292" s="6">
-        <v>427604</v>
+        <v>462613</v>
       </c>
       <c r="F292" s="8">
-        <v>351557</v>
+        <v>301988</v>
       </c>
       <c r="G292" s="8">
-        <v>341401</v>
+        <v>289425</v>
       </c>
       <c r="H292" s="9">
-        <v>97.11</v>
+        <v>95.84</v>
       </c>
       <c r="I292" s="9">
         <v>0.88</v>
       </c>
       <c r="J292" s="9">
-        <v>79.209999999999994</v>
+        <v>62.28</v>
       </c>
     </row>
     <row r="293" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A293" s="11"/>
-      <c r="B293" s="11"/>
+      <c r="A293" s="13"/>
+      <c r="B293" s="13"/>
       <c r="C293" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D293" s="6">
-        <v>263826</v>
+        <v>169264</v>
       </c>
       <c r="E293" s="6">
-        <v>225535</v>
+        <v>145808</v>
       </c>
       <c r="F293" s="8">
-        <v>244226</v>
+        <v>151114</v>
       </c>
       <c r="G293" s="8">
-        <v>213787</v>
+        <v>133139</v>
       </c>
       <c r="H293" s="9">
-        <v>87.54</v>
+        <v>88.11</v>
       </c>
       <c r="I293" s="9">
-        <v>1.54</v>
+        <v>0.97</v>
       </c>
       <c r="J293" s="9">
-        <v>92.57</v>
+        <v>89.28</v>
       </c>
     </row>
     <row r="294" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A294" s="11"/>
-      <c r="B294" s="11"/>
+      <c r="A294" s="13"/>
+      <c r="B294" s="13"/>
       <c r="C294" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D294" s="6">
-        <v>199534</v>
+        <v>157023</v>
       </c>
       <c r="E294" s="6">
-        <v>187198</v>
+        <v>147826</v>
       </c>
       <c r="F294" s="8">
-        <v>149578</v>
+        <v>118685</v>
       </c>
       <c r="G294" s="8">
-        <v>141000</v>
+        <v>114282</v>
       </c>
       <c r="H294" s="9">
-        <v>94.27</v>
+        <v>96.29</v>
       </c>
       <c r="I294" s="9">
-        <v>0.82</v>
+        <v>0.67</v>
       </c>
       <c r="J294" s="9">
-        <v>74.959999999999994</v>
+        <v>75.58</v>
       </c>
     </row>
     <row r="295" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A295" s="11"/>
-      <c r="B295" s="11"/>
+      <c r="A295" s="13"/>
+      <c r="B295" s="13"/>
       <c r="C295" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D295" s="6">
-        <v>263917</v>
+        <v>251293</v>
       </c>
       <c r="E295" s="6">
-        <v>248654</v>
+        <v>203287</v>
       </c>
       <c r="F295" s="8">
-        <v>207786</v>
+        <v>212728</v>
       </c>
       <c r="G295" s="8">
-        <v>196252</v>
+        <v>167964</v>
       </c>
       <c r="H295" s="9">
-        <v>94.45</v>
+        <v>78.959999999999994</v>
       </c>
       <c r="I295" s="9">
         <v>2.25</v>
       </c>
       <c r="J295" s="9">
-        <v>78.73</v>
+        <v>84.65</v>
       </c>
     </row>
     <row r="296" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A296" s="11"/>
-      <c r="B296" s="11"/>
+      <c r="A296" s="13"/>
+      <c r="B296" s="13"/>
       <c r="C296" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D296" s="6">
-        <v>180027</v>
+        <v>214487</v>
       </c>
       <c r="E296" s="6">
-        <v>167697</v>
+        <v>199773</v>
       </c>
       <c r="F296" s="8">
-        <v>150781</v>
+        <v>173316</v>
       </c>
       <c r="G296" s="8">
-        <v>143378</v>
+        <v>163646</v>
       </c>
       <c r="H296" s="9">
-        <v>95.09</v>
+        <v>94.42</v>
       </c>
       <c r="I296" s="9">
-        <v>0.8</v>
+        <v>0.98</v>
       </c>
       <c r="J296" s="9">
-        <v>83.75</v>
+        <v>80.8</v>
       </c>
     </row>
     <row r="297" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A297" s="11"/>
-      <c r="B297" s="11"/>
+      <c r="A297" s="13"/>
+      <c r="B297" s="13"/>
       <c r="C297" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D297" s="6">
-        <v>367151</v>
+        <v>324552</v>
       </c>
       <c r="E297" s="6">
-        <v>337987</v>
+        <v>300222</v>
       </c>
       <c r="F297" s="8">
-        <v>286303</v>
+        <v>258611</v>
       </c>
       <c r="G297" s="8">
-        <v>263740</v>
+        <v>244517</v>
       </c>
       <c r="H297" s="9">
-        <v>92.12</v>
+        <v>94.55</v>
       </c>
       <c r="I297" s="9">
-        <v>1.57</v>
+        <v>1.41</v>
       </c>
       <c r="J297" s="9">
-        <v>77.98</v>
+        <v>79.680000000000007</v>
       </c>
     </row>
     <row r="298" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A298" s="11"/>
-      <c r="B298" s="11"/>
+      <c r="A298" s="13"/>
+      <c r="B298" s="13"/>
       <c r="C298" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D298" s="6">
-        <v>332038</v>
+        <v>229897</v>
       </c>
       <c r="E298" s="6">
-        <v>259978</v>
+        <v>196811</v>
       </c>
       <c r="F298" s="8">
-        <v>264056</v>
+        <v>194847</v>
       </c>
       <c r="G298" s="8">
-        <v>233240</v>
+        <v>168130</v>
       </c>
       <c r="H298" s="9">
-        <v>88.33</v>
+        <v>86.29</v>
       </c>
       <c r="I298" s="9">
-        <v>2.16</v>
+        <v>1.73</v>
       </c>
       <c r="J298" s="9">
-        <v>79.53</v>
+        <v>84.75</v>
       </c>
     </row>
     <row r="299" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A299" s="11"/>
-      <c r="B299" s="11"/>
+      <c r="A299" s="13"/>
+      <c r="B299" s="13"/>
       <c r="C299" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D299" s="6">
-        <v>372170</v>
+        <v>471820</v>
       </c>
       <c r="E299" s="6">
-        <v>312524</v>
+        <v>413944</v>
       </c>
       <c r="F299" s="8">
-        <v>242301</v>
+        <v>287192</v>
       </c>
       <c r="G299" s="8">
-        <v>195619</v>
+        <v>246422</v>
       </c>
       <c r="H299" s="9">
-        <v>80.73</v>
+        <v>85.8</v>
       </c>
       <c r="I299" s="9">
-        <v>1.84</v>
+        <v>2.5</v>
       </c>
       <c r="J299" s="9">
-        <v>65.099999999999994</v>
+        <v>60.87</v>
       </c>
     </row>
     <row r="300" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A300" s="11"/>
-      <c r="B300" s="11"/>
+      <c r="A300" s="13"/>
+      <c r="B300" s="13"/>
       <c r="C300" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D300" s="6">
-        <v>114021</v>
+        <v>121734</v>
       </c>
       <c r="E300" s="6">
-        <v>68812</v>
+        <v>112387</v>
       </c>
       <c r="F300" s="8">
-        <v>122827</v>
+        <v>106951</v>
       </c>
       <c r="G300" s="8">
-        <v>74950</v>
+        <v>70248</v>
       </c>
       <c r="H300" s="9">
-        <v>61.02</v>
+        <v>65.680000000000007</v>
       </c>
       <c r="I300" s="9">
-        <v>3.24</v>
+        <v>3.2</v>
       </c>
       <c r="J300" s="9">
-        <v>107.72</v>
+        <v>87.86</v>
       </c>
     </row>
     <row r="301" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A301" s="11"/>
-      <c r="B301" s="12" t="s">
+      <c r="A301" s="13"/>
+      <c r="B301" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C301" s="12"/>
+      <c r="C301" s="14"/>
       <c r="D301" s="6">
-        <v>24708553</v>
+        <v>25021630</v>
       </c>
       <c r="E301" s="6">
-        <v>19450565</v>
+        <v>22905848</v>
       </c>
       <c r="F301" s="8">
-        <v>16793910</v>
+        <v>14872904</v>
       </c>
       <c r="G301" s="8">
-        <v>12430709</v>
+        <v>13694297</v>
       </c>
       <c r="H301" s="9">
-        <v>74.02</v>
+        <v>92.08</v>
       </c>
       <c r="I301" s="9">
-        <v>1.56</v>
+        <v>1.39</v>
       </c>
       <c r="J301" s="9">
-        <v>67.97</v>
+        <v>59.44</v>
       </c>
     </row>
     <row r="302" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D302" s="6">
-        <v>1671014</v>
+        <v>2592281</v>
       </c>
       <c r="E302" s="6">
-        <v>1515343</v>
+        <v>2307585</v>
       </c>
       <c r="F302" s="8">
-        <v>1010833</v>
+        <v>1776647</v>
       </c>
       <c r="G302" s="8">
-        <v>914963</v>
+        <v>1617719</v>
       </c>
       <c r="H302" s="9">
-        <v>90.52</v>
+        <v>91.05</v>
       </c>
       <c r="I302" s="9">
-        <v>0.95</v>
+        <v>1.1399999999999999</v>
       </c>
       <c r="J302" s="9">
-        <v>60.49</v>
+        <v>68.540000000000006</v>
       </c>
     </row>
     <row r="303" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A303" s="11"/>
-      <c r="B303" s="11"/>
+      <c r="A303" s="13"/>
+      <c r="B303" s="13"/>
       <c r="C303" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D303" s="6">
-        <v>5537659</v>
+        <v>6193795</v>
       </c>
       <c r="E303" s="6">
-        <v>5386331</v>
+        <v>5861766</v>
       </c>
       <c r="F303" s="8">
-        <v>2390775</v>
+        <v>2566691</v>
       </c>
       <c r="G303" s="8">
-        <v>2317289</v>
+        <v>2460706</v>
       </c>
       <c r="H303" s="9">
-        <v>96.93</v>
+        <v>95.87</v>
       </c>
       <c r="I303" s="9">
-        <v>1.42</v>
+        <v>1.43</v>
       </c>
       <c r="J303" s="9">
-        <v>43.17</v>
+        <v>41.44</v>
       </c>
     </row>
     <row r="304" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A304" s="11"/>
-      <c r="B304" s="11"/>
+      <c r="A304" s="13"/>
+      <c r="B304" s="13"/>
       <c r="C304" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D304" s="6">
-        <v>444120</v>
+        <v>599213</v>
       </c>
       <c r="E304" s="6">
-        <v>362000</v>
+        <v>490556</v>
       </c>
       <c r="F304" s="8">
-        <v>338854</v>
+        <v>386533</v>
       </c>
       <c r="G304" s="8">
-        <v>289650</v>
+        <v>312398</v>
       </c>
       <c r="H304" s="9">
-        <v>85.48</v>
+        <v>80.819999999999993</v>
       </c>
       <c r="I304" s="9">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="J304" s="9">
-        <v>76.3</v>
+        <v>64.510000000000005</v>
       </c>
     </row>
     <row r="305" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A305" s="11"/>
-      <c r="B305" s="11"/>
+      <c r="A305" s="13"/>
+      <c r="B305" s="13"/>
       <c r="C305" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D305" s="6">
-        <v>467243</v>
+        <v>2392930</v>
       </c>
       <c r="E305" s="6">
-        <v>423019</v>
+        <v>2019044</v>
       </c>
       <c r="F305" s="8">
-        <v>370401</v>
+        <v>1132424</v>
       </c>
       <c r="G305" s="8">
-        <v>335142</v>
+        <v>902582</v>
       </c>
       <c r="H305" s="9">
-        <v>90.48</v>
+        <v>79.7</v>
       </c>
       <c r="I305" s="9">
-        <v>0.9</v>
+        <v>1.07</v>
       </c>
       <c r="J305" s="9">
-        <v>79.27</v>
+        <v>47.32</v>
       </c>
     </row>
     <row r="306" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A306" s="11"/>
-      <c r="B306" s="11"/>
+      <c r="A306" s="13"/>
+      <c r="B306" s="13"/>
       <c r="C306" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D306" s="6">
-        <v>1123817</v>
+        <v>981545</v>
       </c>
       <c r="E306" s="6">
-        <v>990753</v>
+        <v>869519</v>
       </c>
       <c r="F306" s="8">
-        <v>231645</v>
+        <v>883063</v>
       </c>
       <c r="G306" s="8">
-        <v>215116</v>
+        <v>786387</v>
       </c>
       <c r="H306" s="9">
-        <v>92.86</v>
+        <v>89.05</v>
       </c>
       <c r="I306" s="9">
-        <v>0.75</v>
+        <v>1.05</v>
       </c>
       <c r="J306" s="9">
-        <v>20.61</v>
+        <v>89.97</v>
       </c>
     </row>
     <row r="307" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A307" s="11"/>
-      <c r="B307" s="11"/>
+      <c r="A307" s="13"/>
+      <c r="B307" s="13"/>
       <c r="C307" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D307" s="6">
-        <v>1952526</v>
+        <v>2784963</v>
       </c>
       <c r="E307" s="6">
-        <v>1863889</v>
+        <v>2565492</v>
       </c>
       <c r="F307" s="8">
-        <v>1274284</v>
+        <v>1829984</v>
       </c>
       <c r="G307" s="8">
-        <v>1230199</v>
+        <v>1708624</v>
       </c>
       <c r="H307" s="9">
-        <v>96.54</v>
+        <v>93.37</v>
       </c>
       <c r="I307" s="9">
-        <v>1.67</v>
+        <v>1.36</v>
       </c>
       <c r="J307" s="9">
-        <v>65.260000000000005</v>
+        <v>65.709999999999994</v>
       </c>
     </row>
     <row r="308" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A308" s="11"/>
-      <c r="B308" s="11"/>
+      <c r="A308" s="13"/>
+      <c r="B308" s="13"/>
       <c r="C308" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D308" s="6">
-        <v>861293</v>
+        <v>537900</v>
       </c>
       <c r="E308" s="6">
-        <v>560023</v>
+        <v>511408</v>
       </c>
       <c r="F308" s="8">
-        <v>530822</v>
+        <v>441821</v>
       </c>
       <c r="G308" s="8">
-        <v>511635</v>
+        <v>422977</v>
       </c>
       <c r="H308" s="9">
-        <v>96.39</v>
+        <v>95.73</v>
       </c>
       <c r="I308" s="9">
-        <v>1.59</v>
+        <v>2.04</v>
       </c>
       <c r="J308" s="9">
-        <v>61.63</v>
+        <v>82.14</v>
       </c>
     </row>
     <row r="309" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A309" s="11"/>
-      <c r="B309" s="11"/>
+      <c r="A309" s="13"/>
+      <c r="B309" s="13"/>
       <c r="C309" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D309" s="6">
-        <v>277311</v>
+        <v>314897</v>
       </c>
       <c r="E309" s="6">
-        <v>236056</v>
+        <v>253590</v>
       </c>
       <c r="F309" s="8">
-        <v>269317</v>
+        <v>308909</v>
       </c>
       <c r="G309" s="8">
-        <v>233009</v>
+        <v>249023</v>
       </c>
       <c r="H309" s="9">
-        <v>86.52</v>
+        <v>80.61</v>
       </c>
       <c r="I309" s="9">
-        <v>0.96</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="J309" s="9">
-        <v>97.12</v>
+        <v>98.1</v>
       </c>
     </row>
     <row r="310" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A310" s="11"/>
-      <c r="B310" s="11"/>
+      <c r="A310" s="13"/>
+      <c r="B310" s="13"/>
       <c r="C310" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D310" s="6">
-        <v>1285344</v>
+        <v>4044766</v>
       </c>
       <c r="E310" s="6">
-        <v>1130366</v>
+        <v>937410</v>
       </c>
       <c r="F310" s="8">
-        <v>1234856</v>
+        <v>4006140</v>
       </c>
       <c r="G310" s="8">
-        <v>1100722</v>
+        <v>912797</v>
       </c>
       <c r="H310" s="9">
-        <v>89.14</v>
+        <v>22.78</v>
       </c>
       <c r="I310" s="9">
-        <v>3.53</v>
+        <v>9.66</v>
       </c>
       <c r="J310" s="9">
-        <v>96.07</v>
+        <v>99.05</v>
       </c>
     </row>
     <row r="311" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A311" s="11"/>
-      <c r="B311" s="11"/>
+      <c r="A311" s="13"/>
+      <c r="B311" s="13"/>
       <c r="C311" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D311" s="6">
-        <v>423909</v>
+        <v>579510</v>
       </c>
       <c r="E311" s="6">
-        <v>399004</v>
+        <v>481375</v>
       </c>
       <c r="F311" s="8">
-        <v>420578</v>
+        <v>571586</v>
       </c>
       <c r="G311" s="8">
-        <v>395832</v>
+        <v>476515</v>
       </c>
       <c r="H311" s="9">
-        <v>94.12</v>
+        <v>83.37</v>
       </c>
       <c r="I311" s="9">
-        <v>1.06</v>
+        <v>1.45</v>
       </c>
       <c r="J311" s="9">
-        <v>99.21</v>
+        <v>98.63</v>
       </c>
     </row>
     <row r="312" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A312" s="11"/>
-      <c r="B312" s="11"/>
+      <c r="A312" s="13"/>
+      <c r="B312" s="13"/>
       <c r="C312" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D312" s="6">
-        <v>184393</v>
+        <v>208370</v>
       </c>
       <c r="E312" s="6">
-        <v>168178</v>
+        <v>189002</v>
       </c>
       <c r="F312" s="8">
-        <v>183858</v>
+        <v>207091</v>
       </c>
       <c r="G312" s="8">
-        <v>168178</v>
+        <v>189002</v>
       </c>
       <c r="H312" s="9">
-        <v>91.47</v>
+        <v>91.27</v>
       </c>
       <c r="I312" s="9">
-        <v>0.69</v>
+        <v>0.88</v>
       </c>
       <c r="J312" s="9">
-        <v>99.71</v>
+        <v>99.39</v>
       </c>
     </row>
     <row r="313" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A313" s="11"/>
-      <c r="B313" s="11"/>
+      <c r="A313" s="13"/>
+      <c r="B313" s="13"/>
       <c r="C313" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D313" s="6">
-        <v>378360</v>
+        <v>735581</v>
       </c>
       <c r="E313" s="6">
-        <v>296359</v>
+        <v>554491</v>
       </c>
       <c r="F313" s="8">
-        <v>216369</v>
+        <v>318689</v>
       </c>
       <c r="G313" s="8">
-        <v>156570</v>
+        <v>288777</v>
       </c>
       <c r="H313" s="9">
-        <v>72.36</v>
+        <v>90.61</v>
       </c>
       <c r="I313" s="9">
-        <v>0.83</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="J313" s="9">
-        <v>57.19</v>
+        <v>43.32</v>
       </c>
     </row>
     <row r="314" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A314" s="11"/>
-      <c r="B314" s="11"/>
+      <c r="A314" s="13"/>
+      <c r="B314" s="13"/>
       <c r="C314" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D314" s="6">
-        <v>191772</v>
+        <v>206297</v>
       </c>
       <c r="E314" s="6">
-        <v>148398</v>
+        <v>173338</v>
       </c>
       <c r="F314" s="8">
-        <v>32389</v>
+        <v>344917</v>
       </c>
       <c r="G314" s="8">
-        <v>27164</v>
+        <v>299835</v>
       </c>
       <c r="H314" s="9">
-        <v>83.87</v>
+        <v>86.93</v>
       </c>
       <c r="I314" s="9">
-        <v>0.11</v>
+        <v>1.46</v>
       </c>
       <c r="J314" s="9">
-        <v>16.89</v>
+        <v>167.19</v>
       </c>
     </row>
     <row r="315" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A315" s="11"/>
-      <c r="B315" s="11"/>
+      <c r="A315" s="13"/>
+      <c r="B315" s="13"/>
       <c r="C315" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D315" s="6">
-        <v>432252</v>
+        <v>443821</v>
       </c>
       <c r="E315" s="6">
-        <v>401663</v>
+        <v>427604</v>
       </c>
       <c r="F315" s="8">
-        <v>318638</v>
+        <v>351557</v>
       </c>
       <c r="G315" s="8">
-        <v>295496</v>
+        <v>341401</v>
       </c>
       <c r="H315" s="9">
-        <v>92.74</v>
+        <v>97.11</v>
       </c>
       <c r="I315" s="9">
-        <v>0.82</v>
+        <v>0.88</v>
       </c>
       <c r="J315" s="9">
-        <v>73.72</v>
+        <v>79.209999999999994</v>
       </c>
     </row>
     <row r="316" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A316" s="11"/>
-      <c r="B316" s="11"/>
+      <c r="A316" s="13"/>
+      <c r="B316" s="13"/>
       <c r="C316" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D316" s="6">
-        <v>245502</v>
+        <v>263826</v>
       </c>
       <c r="E316" s="6">
-        <v>221187</v>
+        <v>225535</v>
       </c>
       <c r="F316" s="8">
-        <v>229236</v>
+        <v>244226</v>
       </c>
       <c r="G316" s="8">
-        <v>221187</v>
+        <v>213787</v>
       </c>
       <c r="H316" s="9">
-        <v>96.49</v>
+        <v>87.54</v>
       </c>
       <c r="I316" s="9">
-        <v>1.26</v>
+        <v>1.54</v>
       </c>
       <c r="J316" s="9">
-        <v>93.37</v>
+        <v>92.57</v>
       </c>
     </row>
     <row r="317" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A317" s="11"/>
-      <c r="B317" s="11"/>
+      <c r="A317" s="13"/>
+      <c r="B317" s="13"/>
       <c r="C317" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D317" s="6">
-        <v>257633</v>
+        <v>199534</v>
       </c>
       <c r="E317" s="6">
-        <v>241450</v>
+        <v>187198</v>
       </c>
       <c r="F317" s="8">
-        <v>228039</v>
+        <v>149578</v>
       </c>
       <c r="G317" s="8">
-        <v>214503</v>
+        <v>141000</v>
       </c>
       <c r="H317" s="9">
-        <v>94.06</v>
+        <v>94.27</v>
       </c>
       <c r="I317" s="9">
-        <v>1.34</v>
+        <v>0.82</v>
       </c>
       <c r="J317" s="9">
-        <v>88.51</v>
+        <v>74.959999999999994</v>
       </c>
     </row>
     <row r="318" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A318" s="11"/>
-      <c r="B318" s="11"/>
+      <c r="A318" s="13"/>
+      <c r="B318" s="13"/>
       <c r="C318" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D318" s="6">
-        <v>234939</v>
+        <v>263917</v>
       </c>
       <c r="E318" s="6">
-        <v>199392</v>
+        <v>248654</v>
       </c>
       <c r="F318" s="8">
-        <v>175236</v>
+        <v>207786</v>
       </c>
       <c r="G318" s="8">
-        <v>142301</v>
+        <v>196252</v>
       </c>
       <c r="H318" s="9">
-        <v>81.209999999999994</v>
+        <v>94.45</v>
       </c>
       <c r="I318" s="9">
-        <v>2.08</v>
+        <v>2.25</v>
       </c>
       <c r="J318" s="9">
-        <v>74.59</v>
+        <v>78.73</v>
       </c>
     </row>
     <row r="319" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A319" s="11"/>
-      <c r="B319" s="11"/>
+      <c r="A319" s="13"/>
+      <c r="B319" s="13"/>
       <c r="C319" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D319" s="6">
-        <v>234125</v>
+        <v>180027</v>
       </c>
       <c r="E319" s="6">
-        <v>196659</v>
+        <v>167697</v>
       </c>
       <c r="F319" s="8">
-        <v>180180</v>
+        <v>150781</v>
       </c>
       <c r="G319" s="8">
-        <v>157224</v>
+        <v>143378</v>
       </c>
       <c r="H319" s="9">
-        <v>87.26</v>
+        <v>95.09</v>
       </c>
       <c r="I319" s="9">
-        <v>0.94</v>
+        <v>0.8</v>
       </c>
       <c r="J319" s="9">
-        <v>76.959999999999994</v>
+        <v>83.75</v>
       </c>
     </row>
     <row r="320" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A320" s="11"/>
-      <c r="B320" s="11"/>
+      <c r="A320" s="13"/>
+      <c r="B320" s="13"/>
       <c r="C320" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D320" s="6">
-        <v>293548</v>
+        <v>367151</v>
       </c>
       <c r="E320" s="6">
-        <v>264397</v>
+        <v>337987</v>
       </c>
       <c r="F320" s="8">
-        <v>217021</v>
+        <v>286303</v>
       </c>
       <c r="G320" s="8">
-        <v>193621</v>
+        <v>263740</v>
       </c>
       <c r="H320" s="9">
-        <v>89.22</v>
+        <v>92.12</v>
       </c>
       <c r="I320" s="9">
-        <v>1.26</v>
+        <v>1.57</v>
       </c>
       <c r="J320" s="9">
-        <v>73.930000000000007</v>
+        <v>77.98</v>
       </c>
     </row>
     <row r="321" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A321" s="11"/>
-      <c r="B321" s="11"/>
+      <c r="A321" s="13"/>
+      <c r="B321" s="13"/>
       <c r="C321" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D321" s="6">
-        <v>286933</v>
+        <v>332038</v>
       </c>
       <c r="E321" s="6">
-        <v>242931</v>
+        <v>259978</v>
       </c>
       <c r="F321" s="8">
-        <v>256195</v>
+        <v>264056</v>
       </c>
       <c r="G321" s="8">
-        <v>217580</v>
+        <v>233240</v>
       </c>
       <c r="H321" s="9">
-        <v>84.93</v>
+        <v>88.33</v>
       </c>
       <c r="I321" s="9">
-        <v>2.14</v>
+        <v>2.16</v>
       </c>
       <c r="J321" s="9">
-        <v>89.29</v>
+        <v>79.53</v>
       </c>
     </row>
     <row r="322" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A322" s="11"/>
-      <c r="B322" s="11"/>
+      <c r="A322" s="13"/>
+      <c r="B322" s="13"/>
       <c r="C322" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D322" s="6">
-        <v>322332</v>
+        <v>372170</v>
       </c>
       <c r="E322" s="6">
-        <v>272831</v>
+        <v>312524</v>
       </c>
       <c r="F322" s="8">
-        <v>179537</v>
+        <v>242301</v>
       </c>
       <c r="G322" s="8">
-        <v>145907</v>
+        <v>195619</v>
       </c>
       <c r="H322" s="9">
-        <v>81.27</v>
+        <v>80.73</v>
       </c>
       <c r="I322" s="9">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J322" s="9">
-        <v>55.7</v>
+        <v>65.099999999999994</v>
       </c>
     </row>
     <row r="323" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A323" s="11"/>
-      <c r="B323" s="11"/>
+      <c r="A323" s="13"/>
+      <c r="B323" s="13"/>
       <c r="C323" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D323" s="6">
+        <v>114021</v>
+      </c>
+      <c r="E323" s="6">
+        <v>68812</v>
+      </c>
+      <c r="F323" s="8">
+        <v>122827</v>
+      </c>
+      <c r="G323" s="8">
+        <v>74950</v>
+      </c>
+      <c r="H323" s="9">
+        <v>61.02</v>
+      </c>
+      <c r="I323" s="9">
+        <v>3.24</v>
+      </c>
+      <c r="J323" s="9">
+        <v>107.72</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A324" s="13"/>
+      <c r="B324" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C324" s="14"/>
+      <c r="D324" s="6">
+        <v>24708553</v>
+      </c>
+      <c r="E324" s="6">
+        <v>19450565</v>
+      </c>
+      <c r="F324" s="8">
+        <v>16793910</v>
+      </c>
+      <c r="G324" s="8">
+        <v>12430709</v>
+      </c>
+      <c r="H324" s="9">
+        <v>74.02</v>
+      </c>
+      <c r="I324" s="9">
+        <v>1.56</v>
+      </c>
+      <c r="J324" s="9">
+        <v>67.97</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A325" s="4">
+        <v>2010</v>
+      </c>
+      <c r="B325" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D325" s="6">
+        <v>1671014</v>
+      </c>
+      <c r="E325" s="6">
+        <v>1515343</v>
+      </c>
+      <c r="F325" s="8">
+        <v>1010833</v>
+      </c>
+      <c r="G325" s="8">
+        <v>914963</v>
+      </c>
+      <c r="H325" s="9">
+        <v>90.52</v>
+      </c>
+      <c r="I325" s="9">
+        <v>0.95</v>
+      </c>
+      <c r="J325" s="9">
+        <v>60.49</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A326" s="13"/>
+      <c r="B326" s="13"/>
+      <c r="C326" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D326" s="6">
+        <v>5537659</v>
+      </c>
+      <c r="E326" s="6">
+        <v>5386331</v>
+      </c>
+      <c r="F326" s="8">
+        <v>2390775</v>
+      </c>
+      <c r="G326" s="8">
+        <v>2317289</v>
+      </c>
+      <c r="H326" s="9">
+        <v>96.93</v>
+      </c>
+      <c r="I326" s="9">
+        <v>1.42</v>
+      </c>
+      <c r="J326" s="9">
+        <v>43.17</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="13"/>
+      <c r="B327" s="13"/>
+      <c r="C327" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D327" s="6">
+        <v>444120</v>
+      </c>
+      <c r="E327" s="6">
+        <v>362000</v>
+      </c>
+      <c r="F327" s="8">
+        <v>338854</v>
+      </c>
+      <c r="G327" s="8">
+        <v>289650</v>
+      </c>
+      <c r="H327" s="9">
+        <v>85.48</v>
+      </c>
+      <c r="I327" s="9">
+        <v>0.64</v>
+      </c>
+      <c r="J327" s="9">
+        <v>76.3</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A328" s="13"/>
+      <c r="B328" s="13"/>
+      <c r="C328" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D328" s="6">
+        <v>467243</v>
+      </c>
+      <c r="E328" s="6">
+        <v>423019</v>
+      </c>
+      <c r="F328" s="8">
+        <v>370401</v>
+      </c>
+      <c r="G328" s="8">
+        <v>335142</v>
+      </c>
+      <c r="H328" s="9">
+        <v>90.48</v>
+      </c>
+      <c r="I328" s="9">
+        <v>0.9</v>
+      </c>
+      <c r="J328" s="9">
+        <v>79.27</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="13"/>
+      <c r="B329" s="13"/>
+      <c r="C329" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D329" s="6">
+        <v>1123817</v>
+      </c>
+      <c r="E329" s="6">
+        <v>990753</v>
+      </c>
+      <c r="F329" s="8">
+        <v>231645</v>
+      </c>
+      <c r="G329" s="8">
+        <v>215116</v>
+      </c>
+      <c r="H329" s="9">
+        <v>92.86</v>
+      </c>
+      <c r="I329" s="9">
+        <v>0.75</v>
+      </c>
+      <c r="J329" s="9">
+        <v>20.61</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A330" s="13"/>
+      <c r="B330" s="13"/>
+      <c r="C330" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D330" s="6">
+        <v>1952526</v>
+      </c>
+      <c r="E330" s="6">
+        <v>1863889</v>
+      </c>
+      <c r="F330" s="8">
+        <v>1274284</v>
+      </c>
+      <c r="G330" s="8">
+        <v>1230199</v>
+      </c>
+      <c r="H330" s="9">
+        <v>96.54</v>
+      </c>
+      <c r="I330" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="J330" s="9">
+        <v>65.260000000000005</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="13"/>
+      <c r="B331" s="13"/>
+      <c r="C331" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D331" s="6">
+        <v>861293</v>
+      </c>
+      <c r="E331" s="6">
+        <v>560023</v>
+      </c>
+      <c r="F331" s="8">
+        <v>530822</v>
+      </c>
+      <c r="G331" s="8">
+        <v>511635</v>
+      </c>
+      <c r="H331" s="9">
+        <v>96.39</v>
+      </c>
+      <c r="I331" s="9">
+        <v>1.59</v>
+      </c>
+      <c r="J331" s="9">
+        <v>61.63</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="13"/>
+      <c r="B332" s="13"/>
+      <c r="C332" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D332" s="6">
+        <v>277311</v>
+      </c>
+      <c r="E332" s="6">
+        <v>236056</v>
+      </c>
+      <c r="F332" s="8">
+        <v>269317</v>
+      </c>
+      <c r="G332" s="8">
+        <v>233009</v>
+      </c>
+      <c r="H332" s="9">
+        <v>86.52</v>
+      </c>
+      <c r="I332" s="9">
+        <v>0.96</v>
+      </c>
+      <c r="J332" s="9">
+        <v>97.12</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="13"/>
+      <c r="B333" s="13"/>
+      <c r="C333" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D333" s="6">
+        <v>1285344</v>
+      </c>
+      <c r="E333" s="6">
+        <v>1130366</v>
+      </c>
+      <c r="F333" s="8">
+        <v>1234856</v>
+      </c>
+      <c r="G333" s="8">
+        <v>1100722</v>
+      </c>
+      <c r="H333" s="9">
+        <v>89.14</v>
+      </c>
+      <c r="I333" s="9">
+        <v>3.53</v>
+      </c>
+      <c r="J333" s="9">
+        <v>96.07</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="13"/>
+      <c r="B334" s="13"/>
+      <c r="C334" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D334" s="6">
+        <v>423909</v>
+      </c>
+      <c r="E334" s="6">
+        <v>399004</v>
+      </c>
+      <c r="F334" s="8">
+        <v>420578</v>
+      </c>
+      <c r="G334" s="8">
+        <v>395832</v>
+      </c>
+      <c r="H334" s="9">
+        <v>94.12</v>
+      </c>
+      <c r="I334" s="9">
+        <v>1.06</v>
+      </c>
+      <c r="J334" s="9">
+        <v>99.21</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="13"/>
+      <c r="B335" s="13"/>
+      <c r="C335" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D335" s="6">
+        <v>184393</v>
+      </c>
+      <c r="E335" s="6">
+        <v>168178</v>
+      </c>
+      <c r="F335" s="8">
+        <v>183858</v>
+      </c>
+      <c r="G335" s="8">
+        <v>168178</v>
+      </c>
+      <c r="H335" s="9">
+        <v>91.47</v>
+      </c>
+      <c r="I335" s="9">
+        <v>0.69</v>
+      </c>
+      <c r="J335" s="9">
+        <v>99.71</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="13"/>
+      <c r="B336" s="13"/>
+      <c r="C336" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D336" s="6">
+        <v>378360</v>
+      </c>
+      <c r="E336" s="6">
+        <v>296359</v>
+      </c>
+      <c r="F336" s="8">
+        <v>216369</v>
+      </c>
+      <c r="G336" s="8">
+        <v>156570</v>
+      </c>
+      <c r="H336" s="9">
+        <v>72.36</v>
+      </c>
+      <c r="I336" s="9">
+        <v>0.83</v>
+      </c>
+      <c r="J336" s="9">
+        <v>57.19</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A337" s="13"/>
+      <c r="B337" s="13"/>
+      <c r="C337" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D337" s="6">
+        <v>191772</v>
+      </c>
+      <c r="E337" s="6">
+        <v>148398</v>
+      </c>
+      <c r="F337" s="8">
+        <v>32389</v>
+      </c>
+      <c r="G337" s="8">
+        <v>27164</v>
+      </c>
+      <c r="H337" s="9">
+        <v>83.87</v>
+      </c>
+      <c r="I337" s="9">
+        <v>0.11</v>
+      </c>
+      <c r="J337" s="9">
+        <v>16.89</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A338" s="13"/>
+      <c r="B338" s="13"/>
+      <c r="C338" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D338" s="6">
+        <v>432252</v>
+      </c>
+      <c r="E338" s="6">
+        <v>401663</v>
+      </c>
+      <c r="F338" s="8">
+        <v>318638</v>
+      </c>
+      <c r="G338" s="8">
+        <v>295496</v>
+      </c>
+      <c r="H338" s="9">
+        <v>92.74</v>
+      </c>
+      <c r="I338" s="9">
+        <v>0.82</v>
+      </c>
+      <c r="J338" s="9">
+        <v>73.72</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A339" s="13"/>
+      <c r="B339" s="13"/>
+      <c r="C339" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D339" s="6">
+        <v>245502</v>
+      </c>
+      <c r="E339" s="6">
+        <v>221187</v>
+      </c>
+      <c r="F339" s="8">
+        <v>229236</v>
+      </c>
+      <c r="G339" s="8">
+        <v>221187</v>
+      </c>
+      <c r="H339" s="9">
+        <v>96.49</v>
+      </c>
+      <c r="I339" s="9">
+        <v>1.26</v>
+      </c>
+      <c r="J339" s="9">
+        <v>93.37</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A340" s="13"/>
+      <c r="B340" s="13"/>
+      <c r="C340" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D340" s="6">
+        <v>257633</v>
+      </c>
+      <c r="E340" s="6">
+        <v>241450</v>
+      </c>
+      <c r="F340" s="8">
+        <v>228039</v>
+      </c>
+      <c r="G340" s="8">
+        <v>214503</v>
+      </c>
+      <c r="H340" s="9">
+        <v>94.06</v>
+      </c>
+      <c r="I340" s="9">
+        <v>1.34</v>
+      </c>
+      <c r="J340" s="9">
+        <v>88.51</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="13"/>
+      <c r="B341" s="13"/>
+      <c r="C341" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D341" s="6">
+        <v>234939</v>
+      </c>
+      <c r="E341" s="6">
+        <v>199392</v>
+      </c>
+      <c r="F341" s="8">
+        <v>175236</v>
+      </c>
+      <c r="G341" s="8">
+        <v>142301</v>
+      </c>
+      <c r="H341" s="9">
+        <v>81.209999999999994</v>
+      </c>
+      <c r="I341" s="9">
+        <v>2.08</v>
+      </c>
+      <c r="J341" s="9">
+        <v>74.59</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A342" s="13"/>
+      <c r="B342" s="13"/>
+      <c r="C342" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D342" s="6">
+        <v>234125</v>
+      </c>
+      <c r="E342" s="6">
+        <v>196659</v>
+      </c>
+      <c r="F342" s="8">
+        <v>180180</v>
+      </c>
+      <c r="G342" s="8">
+        <v>157224</v>
+      </c>
+      <c r="H342" s="9">
+        <v>87.26</v>
+      </c>
+      <c r="I342" s="9">
+        <v>0.94</v>
+      </c>
+      <c r="J342" s="9">
+        <v>76.959999999999994</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="13"/>
+      <c r="B343" s="13"/>
+      <c r="C343" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D343" s="6">
+        <v>293548</v>
+      </c>
+      <c r="E343" s="6">
+        <v>264397</v>
+      </c>
+      <c r="F343" s="8">
+        <v>217021</v>
+      </c>
+      <c r="G343" s="8">
+        <v>193621</v>
+      </c>
+      <c r="H343" s="9">
+        <v>89.22</v>
+      </c>
+      <c r="I343" s="9">
+        <v>1.26</v>
+      </c>
+      <c r="J343" s="9">
+        <v>73.930000000000007</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A344" s="13"/>
+      <c r="B344" s="13"/>
+      <c r="C344" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D344" s="6">
+        <v>286933</v>
+      </c>
+      <c r="E344" s="6">
+        <v>242931</v>
+      </c>
+      <c r="F344" s="8">
+        <v>256195</v>
+      </c>
+      <c r="G344" s="8">
+        <v>217580</v>
+      </c>
+      <c r="H344" s="9">
+        <v>84.93</v>
+      </c>
+      <c r="I344" s="9">
+        <v>2.14</v>
+      </c>
+      <c r="J344" s="9">
+        <v>89.29</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A345" s="13"/>
+      <c r="B345" s="13"/>
+      <c r="C345" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D345" s="6">
+        <v>322332</v>
+      </c>
+      <c r="E345" s="6">
+        <v>272831</v>
+      </c>
+      <c r="F345" s="8">
+        <v>179537</v>
+      </c>
+      <c r="G345" s="8">
+        <v>145907</v>
+      </c>
+      <c r="H345" s="9">
+        <v>81.27</v>
+      </c>
+      <c r="I345" s="9">
+        <v>1.63</v>
+      </c>
+      <c r="J345" s="9">
+        <v>55.7</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A346" s="13"/>
+      <c r="B346" s="13"/>
+      <c r="C346" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D346" s="6">
         <v>171494</v>
       </c>
-      <c r="E323" s="6">
+      <c r="E346" s="6">
         <v>147695</v>
       </c>
-      <c r="F323" s="8">
+      <c r="F346" s="8">
         <v>186792</v>
       </c>
-      <c r="G323" s="8">
+      <c r="G346" s="8">
         <v>152384</v>
       </c>
-      <c r="H323" s="9">
+      <c r="H346" s="9">
         <v>81.58</v>
       </c>
-      <c r="I323" s="9">
+      <c r="I346" s="9">
         <v>5.6</v>
       </c>
-      <c r="J323" s="9">
+      <c r="J346" s="9">
         <v>108.92</v>
       </c>
     </row>
-    <row r="324" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C324" s="2" t="s">
+    <row r="347" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A347" s="13"/>
+      <c r="B347" s="13"/>
+      <c r="C347" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D324" s="6">
+      <c r="D347" s="6">
         <v>496292</v>
       </c>
-      <c r="E324" s="6">
+      <c r="E347" s="6">
         <v>419144</v>
       </c>
-      <c r="F324" s="8">
+      <c r="F347" s="8">
         <v>467304</v>
       </c>
-      <c r="G324" s="8">
+      <c r="G347" s="8">
         <v>393472</v>
       </c>
-      <c r="H324" s="9">
+      <c r="H347" s="9">
         <v>84.2</v>
       </c>
-      <c r="I324" s="9">
+      <c r="I347" s="9">
         <v>1.01</v>
       </c>
-      <c r="J324" s="9">
+      <c r="J347" s="9">
         <v>94.16</v>
       </c>
     </row>
-    <row r="325" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C325" s="2" t="s">
+    <row r="348" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A348" s="13"/>
+      <c r="B348" s="13"/>
+      <c r="C348" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D325" s="6">
+      <c r="D348" s="6">
         <v>456027</v>
       </c>
-      <c r="E325" s="6">
+      <c r="E348" s="6">
         <v>383177</v>
       </c>
-      <c r="F325" s="8">
+      <c r="F348" s="8">
         <v>450530</v>
       </c>
-      <c r="G325" s="8">
+      <c r="G348" s="8">
         <v>378118</v>
       </c>
-      <c r="H325" s="9">
+      <c r="H348" s="9">
         <v>83.93</v>
       </c>
-      <c r="I325" s="9">
+      <c r="I348" s="9">
         <v>1.05</v>
       </c>
-      <c r="J325" s="9">
+      <c r="J348" s="9">
         <v>98.79</v>
       </c>
     </row>
-    <row r="326" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C326" s="2" t="s">
+    <row r="349" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A349" s="13"/>
+      <c r="B349" s="13"/>
+      <c r="C349" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D326" s="6">
+      <c r="D349" s="6">
         <v>610407</v>
       </c>
-      <c r="E326" s="6">
+      <c r="E349" s="6">
         <v>529167</v>
       </c>
-      <c r="F326" s="8">
+      <c r="F349" s="8">
         <v>587375</v>
       </c>
-      <c r="G326" s="8">
+      <c r="G349" s="8">
         <v>508149</v>
       </c>
-      <c r="H326" s="9">
+      <c r="H349" s="9">
         <v>86.51</v>
       </c>
-      <c r="I326" s="9">
+      <c r="I349" s="9">
         <v>1.21</v>
       </c>
-      <c r="J326" s="9">
+      <c r="J349" s="9">
         <v>96.23</v>
       </c>
     </row>
-    <row r="327" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B327" s="12" t="s">
+    <row r="350" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A350" s="13"/>
+      <c r="B350" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C327" s="12"/>
-      <c r="D327" s="6">
+      <c r="C350" s="14"/>
+      <c r="D350" s="6">
         <v>18840245</v>
       </c>
-      <c r="E327" s="6">
+      <c r="E350" s="6">
         <v>16999412</v>
       </c>
-      <c r="F327" s="8">
+      <c r="F350" s="8">
         <v>11981064</v>
       </c>
-      <c r="G327" s="8">
+      <c r="G350" s="8">
         <v>10915411</v>
       </c>
-      <c r="H327" s="9">
+      <c r="H350" s="9">
         <v>91.11</v>
       </c>
-      <c r="I327" s="9">
+      <c r="I350" s="9">
         <v>1.23</v>
       </c>
-      <c r="J327" s="9">
+      <c r="J350" s="9">
         <v>63.59</v>
       </c>
     </row>
-    <row r="328" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A328" s="4">
+    <row r="351" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A351" s="4">
         <v>2009</v>
       </c>
-      <c r="B328" s="5" t="s">
+      <c r="B351" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C328" s="2" t="s">
+      <c r="C351" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D328" s="6">
+      <c r="D351" s="6">
         <v>1535282</v>
       </c>
-      <c r="E328" s="6">
+      <c r="E351" s="6">
         <v>1395295</v>
       </c>
-      <c r="F328" s="8">
+      <c r="F351" s="8">
         <v>1058587</v>
       </c>
-      <c r="G328" s="8">
+      <c r="G351" s="8">
         <v>964105</v>
       </c>
-      <c r="H328" s="9">
+      <c r="H351" s="9">
         <v>91.07</v>
       </c>
-      <c r="I328" s="9">
+      <c r="I351" s="9">
         <v>0.99</v>
       </c>
-      <c r="J328" s="9">
+      <c r="J351" s="9">
         <v>68.95</v>
       </c>
     </row>
-    <row r="329" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C329" s="2" t="s">
+    <row r="352" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A352" s="13"/>
+      <c r="B352" s="13"/>
+      <c r="C352" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D329" s="6">
+      <c r="D352" s="6">
         <v>6087672</v>
       </c>
-      <c r="E329" s="6">
+      <c r="E352" s="6">
         <v>5372649</v>
       </c>
-      <c r="F329" s="8">
+      <c r="F352" s="8">
         <v>1722424</v>
       </c>
-      <c r="G329" s="8">
+      <c r="G352" s="8">
         <v>1667414</v>
       </c>
-      <c r="H329" s="9">
+      <c r="H352" s="9">
         <v>96.81</v>
       </c>
-      <c r="I329" s="9">
+      <c r="I352" s="9">
         <v>1.07</v>
       </c>
-      <c r="J329" s="9">
+      <c r="J352" s="9">
         <v>28.29</v>
       </c>
     </row>
-    <row r="330" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C330" s="2" t="s">
+    <row r="353" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A353" s="13"/>
+      <c r="B353" s="13"/>
+      <c r="C353" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D330" s="6">
+      <c r="D353" s="6">
         <v>1467171</v>
       </c>
-      <c r="E330" s="6">
+      <c r="E353" s="6">
         <v>1384999</v>
       </c>
-      <c r="F330" s="8">
+      <c r="F353" s="8">
         <v>1393902</v>
       </c>
-      <c r="G330" s="8">
+      <c r="G353" s="8">
         <v>1324839</v>
       </c>
-      <c r="H330" s="9">
+      <c r="H353" s="9">
         <v>95.05</v>
       </c>
-      <c r="I330" s="9">
+      <c r="I353" s="9">
         <v>2.66</v>
       </c>
-      <c r="J330" s="9">
+      <c r="J353" s="9">
         <v>95.01</v>
       </c>
     </row>
-    <row r="331" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C331" s="2" t="s">
+    <row r="354" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A354" s="13"/>
+      <c r="B354" s="13"/>
+      <c r="C354" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D331" s="6">
+      <c r="D354" s="6">
         <v>505854</v>
       </c>
-      <c r="E331" s="6">
+      <c r="E354" s="6">
         <v>463299</v>
       </c>
-      <c r="F331" s="8">
+      <c r="F354" s="8">
         <v>423171</v>
       </c>
-      <c r="G331" s="8">
+      <c r="G354" s="8">
         <v>388809</v>
       </c>
-      <c r="H331" s="9">
+      <c r="H354" s="9">
         <v>91.88</v>
       </c>
-      <c r="I331" s="9">
+      <c r="I354" s="9">
         <v>1.07</v>
       </c>
-      <c r="J331" s="9">
+      <c r="J354" s="9">
         <v>83.65</v>
       </c>
     </row>
-    <row r="332" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C332" s="2" t="s">
+    <row r="355" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="13"/>
+      <c r="B355" s="13"/>
+      <c r="C355" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D332" s="6">
+      <c r="D355" s="6">
         <v>1111889</v>
       </c>
-      <c r="E332" s="6">
+      <c r="E355" s="6">
         <v>1030969</v>
       </c>
-      <c r="F332" s="8">
+      <c r="F355" s="8">
         <v>304678</v>
       </c>
-      <c r="G332" s="8">
+      <c r="G355" s="8">
         <v>277738</v>
       </c>
-      <c r="H332" s="9">
+      <c r="H355" s="9">
         <v>91.16</v>
       </c>
-      <c r="I332" s="9">
+      <c r="I355" s="9">
         <v>1.04</v>
       </c>
-      <c r="J332" s="9">
+      <c r="J355" s="9">
         <v>27.4</v>
       </c>
     </row>
-    <row r="333" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C333" s="2" t="s">
+    <row r="356" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A356" s="13"/>
+      <c r="B356" s="13"/>
+      <c r="C356" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D333" s="6">
+      <c r="D356" s="6">
         <v>2491094</v>
       </c>
-      <c r="E333" s="6">
+      <c r="E356" s="6">
         <v>2361273</v>
       </c>
-      <c r="F333" s="8">
+      <c r="F356" s="8">
         <v>1273217</v>
       </c>
-      <c r="G333" s="8">
+      <c r="G356" s="8">
         <v>1206187</v>
       </c>
-      <c r="H333" s="9">
+      <c r="H356" s="9">
         <v>94.74</v>
       </c>
-      <c r="I333" s="9">
+      <c r="I356" s="9">
         <v>1.51</v>
       </c>
-      <c r="J333" s="9">
+      <c r="J356" s="9">
         <v>51.11</v>
       </c>
     </row>
-    <row r="334" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C334" s="2" t="s">
+    <row r="357" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A357" s="13"/>
+      <c r="B357" s="13"/>
+      <c r="C357" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D334" s="6">
+      <c r="D357" s="6">
         <v>894188</v>
       </c>
-      <c r="E334" s="6">
+      <c r="E357" s="6">
         <v>648152</v>
       </c>
-      <c r="F334" s="8">
+      <c r="F357" s="8">
         <v>643585</v>
       </c>
-      <c r="G334" s="8">
+      <c r="G357" s="8">
         <v>569722</v>
       </c>
-      <c r="H334" s="9">
+      <c r="H357" s="9">
         <v>88.52</v>
       </c>
-      <c r="I334" s="9">
+      <c r="I357" s="9">
         <v>2.13</v>
       </c>
-      <c r="J334" s="9">
+      <c r="J357" s="9">
         <v>71.97</v>
       </c>
     </row>
-    <row r="335" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C335" s="2" t="s">
+    <row r="358" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A358" s="13"/>
+      <c r="B358" s="13"/>
+      <c r="C358" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D335" s="6">
+      <c r="D358" s="6">
         <v>451209</v>
       </c>
-      <c r="E335" s="6">
+      <c r="E358" s="6">
         <v>360478</v>
       </c>
-      <c r="F335" s="8">
+      <c r="F358" s="8">
         <v>442651</v>
       </c>
-      <c r="G335" s="8">
+      <c r="G358" s="8">
         <v>357583</v>
       </c>
-      <c r="H335" s="9">
+      <c r="H358" s="9">
         <v>80.78</v>
       </c>
-      <c r="I335" s="9">
+      <c r="I358" s="9">
         <v>1.58</v>
       </c>
-      <c r="J335" s="9">
+      <c r="J358" s="9">
         <v>98.1</v>
       </c>
     </row>
-    <row r="336" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C336" s="2" t="s">
+    <row r="359" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A359" s="13"/>
+      <c r="B359" s="13"/>
+      <c r="C359" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D336" s="6">
+      <c r="D359" s="6">
         <v>1828583</v>
       </c>
-      <c r="E336" s="6">
+      <c r="E359" s="6">
         <v>1459429</v>
       </c>
-      <c r="F336" s="8">
+      <c r="F359" s="8">
         <v>1803607</v>
       </c>
-      <c r="G336" s="8">
+      <c r="G359" s="8">
         <v>1438212</v>
       </c>
-      <c r="H336" s="9">
+      <c r="H359" s="9">
         <v>79.739999999999995</v>
       </c>
-      <c r="I336" s="9">
+      <c r="I359" s="9">
         <v>5.76</v>
       </c>
-      <c r="J336" s="9">
+      <c r="J359" s="9">
         <v>98.63</v>
       </c>
     </row>
-    <row r="337" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C337" s="2" t="s">
+    <row r="360" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A360" s="13"/>
+      <c r="B360" s="13"/>
+      <c r="C360" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="D337" s="6">
+      <c r="D360" s="6">
         <v>496269</v>
       </c>
-      <c r="E337" s="6">
+      <c r="E360" s="6">
         <v>485526</v>
       </c>
-      <c r="F337" s="8">
+      <c r="F360" s="8">
         <v>491109</v>
       </c>
-      <c r="G337" s="8">
+      <c r="G360" s="8">
         <v>482370</v>
       </c>
-      <c r="H337" s="9">
+      <c r="H360" s="9">
         <v>98.22</v>
       </c>
-      <c r="I337" s="9">
+      <c r="I360" s="9">
         <v>1.17</v>
       </c>
-      <c r="J337" s="9">
+      <c r="J360" s="9">
         <v>98.96</v>
       </c>
     </row>
-    <row r="338" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C338" s="2" t="s">
+    <row r="361" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A361" s="13"/>
+      <c r="B361" s="13"/>
+      <c r="C361" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D338" s="6">
+      <c r="D361" s="6">
         <v>243275</v>
       </c>
-      <c r="E338" s="6">
+      <c r="E361" s="6">
         <v>216529</v>
       </c>
-      <c r="F338" s="8">
+      <c r="F361" s="8">
         <v>242756</v>
       </c>
-      <c r="G338" s="8">
+      <c r="G361" s="8">
         <v>216529</v>
       </c>
-      <c r="H338" s="9">
+      <c r="H361" s="9">
         <v>89.2</v>
       </c>
-      <c r="I338" s="9">
+      <c r="I361" s="9">
         <v>0.85</v>
       </c>
-      <c r="J338" s="9">
+      <c r="J361" s="9">
         <v>99.79</v>
       </c>
     </row>
-    <row r="339" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C339" s="2" t="s">
+    <row r="362" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A362" s="13"/>
+      <c r="B362" s="13"/>
+      <c r="C362" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D339" s="6">
+      <c r="D362" s="6">
         <v>824790</v>
       </c>
-      <c r="E339" s="6">
+      <c r="E362" s="6">
         <v>728243</v>
       </c>
-      <c r="F339" s="8">
+      <c r="F362" s="8">
         <v>746748</v>
       </c>
-      <c r="G339" s="8">
+      <c r="G362" s="8">
         <v>655157</v>
       </c>
-      <c r="H339" s="9">
+      <c r="H362" s="9">
         <v>87.73</v>
       </c>
-      <c r="I339" s="9">
+      <c r="I362" s="9">
         <v>2.37</v>
       </c>
-      <c r="J339" s="9">
+      <c r="J362" s="9">
         <v>90.54</v>
       </c>
     </row>
-    <row r="340" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C340" s="2" t="s">
+    <row r="363" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A363" s="13"/>
+      <c r="B363" s="13"/>
+      <c r="C363" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D340" s="6">
+      <c r="D363" s="6">
         <v>212906</v>
       </c>
-      <c r="E340" s="6">
+      <c r="E363" s="6">
         <v>179816</v>
       </c>
-      <c r="F340" s="8">
+      <c r="F363" s="8">
         <v>39570</v>
       </c>
-      <c r="G340" s="8">
+      <c r="G363" s="8">
         <v>36217</v>
       </c>
-      <c r="H340" s="9">
+      <c r="H363" s="9">
         <v>91.53</v>
       </c>
-      <c r="I340" s="9">
+      <c r="I363" s="9">
         <v>0.15</v>
       </c>
-      <c r="J340" s="9">
+      <c r="J363" s="9">
         <v>18.59</v>
       </c>
     </row>
-    <row r="341" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C341" s="2" t="s">
+    <row r="364" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A364" s="13"/>
+      <c r="B364" s="13"/>
+      <c r="C364" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D341" s="6">
+      <c r="D364" s="6">
         <v>541605</v>
       </c>
-      <c r="E341" s="6">
+      <c r="E364" s="6">
         <v>492439</v>
       </c>
-      <c r="F341" s="8">
+      <c r="F364" s="8">
         <v>402925</v>
       </c>
-      <c r="G341" s="8">
+      <c r="G364" s="8">
         <v>359520</v>
       </c>
-      <c r="H341" s="9">
+      <c r="H364" s="9">
         <v>89.23</v>
       </c>
-      <c r="I341" s="9">
+      <c r="I364" s="9">
         <v>1.25</v>
       </c>
-      <c r="J341" s="9">
+      <c r="J364" s="9">
         <v>74.39</v>
       </c>
     </row>
-    <row r="342" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C342" s="2" t="s">
+    <row r="365" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A365" s="13"/>
+      <c r="B365" s="13"/>
+      <c r="C365" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D342" s="6">
+      <c r="D365" s="6">
         <v>150414</v>
       </c>
-      <c r="E342" s="6">
+      <c r="E365" s="6">
         <v>130265</v>
       </c>
-      <c r="F342" s="8">
+      <c r="F365" s="8">
         <v>132566</v>
       </c>
-      <c r="G342" s="8">
+      <c r="G365" s="8">
         <v>117874</v>
       </c>
-      <c r="H342" s="9">
+      <c r="H365" s="9">
         <v>88.92</v>
       </c>
-      <c r="I342" s="9">
+      <c r="I365" s="9">
         <v>0.91</v>
       </c>
-      <c r="J342" s="9">
+      <c r="J365" s="9">
         <v>88.13</v>
       </c>
     </row>
-    <row r="343" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C343" s="2" t="s">
+    <row r="366" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A366" s="13"/>
+      <c r="B366" s="13"/>
+      <c r="C366" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D343" s="6">
+      <c r="D366" s="6">
         <v>220682</v>
       </c>
-      <c r="E343" s="6">
+      <c r="E366" s="6">
         <v>211202</v>
       </c>
-      <c r="F343" s="8">
+      <c r="F366" s="8">
         <v>215912</v>
       </c>
-      <c r="G343" s="8">
+      <c r="G366" s="8">
         <v>206622</v>
       </c>
-      <c r="H343" s="9">
+      <c r="H366" s="9">
         <v>95.7</v>
       </c>
-      <c r="I343" s="9">
+      <c r="I366" s="9">
         <v>1.21</v>
       </c>
-      <c r="J343" s="9">
+      <c r="J366" s="9">
         <v>97.84</v>
       </c>
     </row>
-    <row r="344" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C344" s="2" t="s">
+    <row r="367" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A367" s="13"/>
+      <c r="B367" s="13"/>
+      <c r="C367" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D344" s="6">
+      <c r="D367" s="6">
         <v>222124</v>
       </c>
-      <c r="E344" s="6">
+      <c r="E367" s="6">
         <v>188551</v>
       </c>
-      <c r="F344" s="8">
+      <c r="F367" s="8">
         <v>166600</v>
       </c>
-      <c r="G344" s="8">
+      <c r="G367" s="8">
         <v>133579</v>
       </c>
-      <c r="H344" s="9">
+      <c r="H367" s="9">
         <v>80.180000000000007</v>
       </c>
-      <c r="I344" s="9">
+      <c r="I367" s="9">
         <v>1.94</v>
       </c>
-      <c r="J344" s="9">
+      <c r="J367" s="9">
         <v>75</v>
       </c>
     </row>
-    <row r="345" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C345" s="2" t="s">
+    <row r="368" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A368" s="13"/>
+      <c r="B368" s="13"/>
+      <c r="C368" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D345" s="6">
+      <c r="D368" s="6">
         <v>366322</v>
       </c>
-      <c r="E345" s="6">
+      <c r="E368" s="6">
         <v>321419</v>
       </c>
-      <c r="F345" s="8">
+      <c r="F368" s="8">
         <v>281215</v>
       </c>
-      <c r="G345" s="8">
+      <c r="G368" s="8">
         <v>246553</v>
       </c>
-      <c r="H345" s="9">
+      <c r="H368" s="9">
         <v>87.67</v>
       </c>
-      <c r="I345" s="9">
+      <c r="I368" s="9">
         <v>1.28</v>
       </c>
-      <c r="J345" s="9">
+      <c r="J368" s="9">
         <v>76.77</v>
       </c>
     </row>
-    <row r="346" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C346" s="2" t="s">
+    <row r="369" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A369" s="13"/>
+      <c r="B369" s="13"/>
+      <c r="C369" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D346" s="6">
+      <c r="D369" s="6">
         <v>258444</v>
       </c>
-      <c r="E346" s="6">
+      <c r="E369" s="6">
         <v>219945</v>
       </c>
-      <c r="F346" s="8">
+      <c r="F369" s="8">
         <v>214257</v>
       </c>
-      <c r="G346" s="8">
+      <c r="G369" s="8">
         <v>182263</v>
       </c>
-      <c r="H346" s="9">
+      <c r="H369" s="9">
         <v>85.07</v>
       </c>
-      <c r="I346" s="9">
+      <c r="I369" s="9">
         <v>1.1499999999999999</v>
       </c>
-      <c r="J346" s="9">
+      <c r="J369" s="9">
         <v>82.9</v>
       </c>
     </row>
-    <row r="347" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C347" s="2" t="s">
+    <row r="370" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A370" s="13"/>
+      <c r="B370" s="13"/>
+      <c r="C370" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D347" s="6">
+      <c r="D370" s="6">
         <v>267946</v>
       </c>
-      <c r="E347" s="6">
+      <c r="E370" s="6">
         <v>233187</v>
       </c>
-      <c r="F347" s="8">
+      <c r="F370" s="8">
         <v>236446</v>
       </c>
-      <c r="G347" s="8">
+      <c r="G370" s="8">
         <v>208472</v>
       </c>
-      <c r="H347" s="9">
+      <c r="H370" s="9">
         <v>88.17</v>
       </c>
-      <c r="I347" s="9">
+      <c r="I370" s="9">
         <v>1.76</v>
       </c>
-      <c r="J347" s="9">
+      <c r="J370" s="9">
         <v>88.24</v>
       </c>
     </row>
-    <row r="348" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C348" s="2" t="s">
+    <row r="371" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A371" s="13"/>
+      <c r="B371" s="13"/>
+      <c r="C371" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D348" s="6">
+      <c r="D371" s="6">
         <v>426296</v>
       </c>
-      <c r="E348" s="6">
+      <c r="E371" s="6">
         <v>394576</v>
       </c>
-      <c r="F348" s="8">
+      <c r="F371" s="8">
         <v>279254</v>
       </c>
-      <c r="G348" s="8">
+      <c r="G371" s="8">
         <v>252681</v>
       </c>
-      <c r="H348" s="9">
+      <c r="H371" s="9">
         <v>90.48</v>
       </c>
-      <c r="I348" s="9">
+      <c r="I371" s="9">
         <v>2.02</v>
       </c>
-      <c r="J348" s="9">
+      <c r="J371" s="9">
         <v>65.510000000000005</v>
       </c>
     </row>
-    <row r="349" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C349" s="2" t="s">
+    <row r="372" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A372" s="13"/>
+      <c r="B372" s="13"/>
+      <c r="C372" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D349" s="6">
+      <c r="D372" s="6">
         <v>91581</v>
       </c>
-      <c r="E349" s="6">
+      <c r="E372" s="6">
         <v>70645</v>
       </c>
-      <c r="F349" s="8">
+      <c r="F372" s="8">
         <v>91952</v>
       </c>
-      <c r="G349" s="8">
+      <c r="G372" s="8">
         <v>77021</v>
       </c>
-      <c r="H349" s="9">
+      <c r="H372" s="9">
         <v>83.76</v>
       </c>
-      <c r="I349" s="9">
+      <c r="I372" s="9">
         <v>3.02</v>
       </c>
-      <c r="J349" s="9">
+      <c r="J372" s="9">
         <v>100.41</v>
       </c>
     </row>
-    <row r="350" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C350" s="2" t="s">
+    <row r="373" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A373" s="13"/>
+      <c r="B373" s="13"/>
+      <c r="C373" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D350" s="6">
+      <c r="D373" s="6">
         <v>518100</v>
       </c>
-      <c r="E350" s="6">
+      <c r="E373" s="6">
         <v>453830</v>
       </c>
-      <c r="F350" s="8">
+      <c r="F373" s="8">
         <v>479210</v>
       </c>
-      <c r="G350" s="8">
+      <c r="G373" s="8">
         <v>420690</v>
       </c>
-      <c r="H350" s="9">
+      <c r="H373" s="9">
         <v>87.79</v>
       </c>
-      <c r="I350" s="9">
+      <c r="I373" s="9">
         <v>1.1000000000000001</v>
       </c>
-      <c r="J350" s="9">
+      <c r="J373" s="9">
         <v>92.49</v>
       </c>
     </row>
-    <row r="351" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C351" s="2" t="s">
+    <row r="374" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A374" s="13"/>
+      <c r="B374" s="13"/>
+      <c r="C374" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D351" s="6">
+      <c r="D374" s="6">
         <v>379360</v>
       </c>
-      <c r="E351" s="6">
+      <c r="E374" s="6">
         <v>328892</v>
       </c>
-      <c r="F351" s="8">
+      <c r="F374" s="8">
         <v>479211</v>
       </c>
-      <c r="G351" s="8">
+      <c r="G374" s="8">
         <v>420699</v>
       </c>
-      <c r="H351" s="9">
+      <c r="H374" s="9">
         <v>87.79</v>
       </c>
-      <c r="I351" s="9">
+      <c r="I374" s="9">
         <v>1.3</v>
       </c>
-      <c r="J351" s="9">
+      <c r="J374" s="9">
         <v>126.32</v>
       </c>
     </row>
-    <row r="352" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C352" s="2" t="s">
+    <row r="375" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A375" s="13"/>
+      <c r="B375" s="13"/>
+      <c r="C375" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D352" s="6">
+      <c r="D375" s="6">
         <v>742287</v>
       </c>
-      <c r="E352" s="6">
+      <c r="E375" s="6">
         <v>682471</v>
       </c>
-      <c r="F352" s="8">
+      <c r="F375" s="8">
         <v>720155</v>
       </c>
-      <c r="G352" s="8">
+      <c r="G375" s="8">
         <v>661977</v>
       </c>
-      <c r="H352" s="9">
+      <c r="H375" s="9">
         <v>91.92</v>
       </c>
-      <c r="I352" s="9">
+      <c r="I375" s="9">
         <v>1.66</v>
       </c>
-      <c r="J352" s="9">
+      <c r="J375" s="9">
         <v>97.02</v>
       </c>
     </row>
-    <row r="353" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B353" s="12" t="s">
+    <row r="376" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A376" s="13"/>
+      <c r="B376" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C353" s="12"/>
-      <c r="D353" s="6">
+      <c r="C376" s="14"/>
+      <c r="D376" s="6">
         <v>22335343</v>
       </c>
-      <c r="E353" s="6">
+      <c r="E376" s="6">
         <v>19814079</v>
       </c>
-      <c r="F353" s="8">
+      <c r="F376" s="8">
         <v>14285708</v>
       </c>
-      <c r="G353" s="8">
+      <c r="G376" s="8">
         <v>12872833</v>
       </c>
-      <c r="H353" s="9">
+      <c r="H376" s="9">
         <v>90.11</v>
       </c>
-      <c r="I353" s="9">
+      <c r="I376" s="9">
         <v>1.49</v>
       </c>
-      <c r="J353" s="9">
+      <c r="J376" s="9">
         <v>63.96</v>
       </c>
     </row>
-    <row r="354" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A354" s="4">
+    <row r="377" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A377" s="4">
         <v>2008</v>
       </c>
-      <c r="B354" s="5" t="s">
+      <c r="B377" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C354" s="2" t="s">
+      <c r="C377" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D354" s="6">
+      <c r="D377" s="6">
         <v>1474091</v>
       </c>
-      <c r="E354" s="6">
+      <c r="E377" s="6">
         <v>1358999</v>
       </c>
-      <c r="F354" s="8">
+      <c r="F377" s="8">
         <v>463813</v>
       </c>
-      <c r="G354" s="8">
+      <c r="G377" s="8">
         <v>429068</v>
       </c>
-      <c r="H354" s="9">
+      <c r="H377" s="9">
         <v>92.51</v>
       </c>
-      <c r="I354" s="9">
+      <c r="I377" s="9">
         <v>0.45</v>
       </c>
-      <c r="J354" s="9">
+      <c r="J377" s="9">
         <v>31.46</v>
       </c>
     </row>
-    <row r="355" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C355" s="2" t="s">
+    <row r="378" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A378" s="13"/>
+      <c r="B378" s="13"/>
+      <c r="C378" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D355" s="6">
+      <c r="D378" s="6">
         <v>7777091</v>
       </c>
-      <c r="E355" s="6">
+      <c r="E378" s="6">
         <v>7860144</v>
       </c>
-      <c r="F355" s="8">
+      <c r="F378" s="8">
         <v>2031851</v>
       </c>
-      <c r="G355" s="8">
+      <c r="G378" s="8">
         <v>2025016</v>
       </c>
-      <c r="H355" s="9">
+      <c r="H378" s="9">
         <v>99.66</v>
       </c>
-      <c r="I355" s="9">
+      <c r="I378" s="9">
         <v>1.34</v>
       </c>
-      <c r="J355" s="9">
+      <c r="J378" s="9">
         <v>26.13</v>
       </c>
     </row>
-    <row r="356" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C356" s="2" t="s">
+    <row r="379" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A379" s="13"/>
+      <c r="B379" s="13"/>
+      <c r="C379" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D356" s="6">
+      <c r="D379" s="6">
         <v>353441</v>
       </c>
-      <c r="E356" s="6">
+      <c r="E379" s="6">
         <v>275387</v>
       </c>
-      <c r="F356" s="8">
+      <c r="F379" s="8">
         <v>295173</v>
       </c>
-      <c r="G356" s="8">
+      <c r="G379" s="8">
         <v>221882</v>
       </c>
-      <c r="H356" s="9">
+      <c r="H379" s="9">
         <v>75.17</v>
       </c>
-      <c r="I356" s="9">
+      <c r="I379" s="9">
         <v>0.6</v>
       </c>
-      <c r="J356" s="9">
+      <c r="J379" s="9">
         <v>83.51</v>
       </c>
     </row>
-    <row r="357" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C357" s="2" t="s">
+    <row r="380" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A380" s="13"/>
+      <c r="B380" s="13"/>
+      <c r="C380" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D357" s="6">
+      <c r="D380" s="6">
         <v>553670</v>
       </c>
-      <c r="E357" s="6">
+      <c r="E380" s="6">
         <v>535418</v>
       </c>
-      <c r="F357" s="8">
+      <c r="F380" s="8">
         <v>285281</v>
       </c>
-      <c r="G357" s="8">
+      <c r="G380" s="8">
         <v>231191</v>
       </c>
-      <c r="H357" s="9">
+      <c r="H380" s="9">
         <v>81.040000000000006</v>
       </c>
-      <c r="I357" s="9">
+      <c r="I380" s="9">
         <v>0.73</v>
       </c>
-      <c r="J357" s="9">
+      <c r="J380" s="9">
         <v>51.53</v>
       </c>
     </row>
-    <row r="358" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C358" s="2" t="s">
+    <row r="381" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A381" s="13"/>
+      <c r="B381" s="13"/>
+      <c r="C381" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D358" s="6">
+      <c r="D381" s="6">
         <v>672779</v>
       </c>
-      <c r="E358" s="6">
+      <c r="E381" s="6">
         <v>598952</v>
       </c>
-      <c r="F358" s="8">
+      <c r="F381" s="8">
         <v>293935</v>
       </c>
-      <c r="G358" s="8">
+      <c r="G381" s="8">
         <v>267434</v>
       </c>
-      <c r="H358" s="9">
+      <c r="H381" s="9">
         <v>90.98</v>
       </c>
-      <c r="I358" s="9">
+      <c r="I381" s="9">
         <v>1.05</v>
       </c>
-      <c r="J358" s="9">
+      <c r="J381" s="9">
         <v>43.69</v>
       </c>
     </row>
-    <row r="359" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C359" s="2" t="s">
+    <row r="382" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A382" s="13"/>
+      <c r="B382" s="13"/>
+      <c r="C382" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D359" s="6">
+      <c r="D382" s="6">
         <v>1982111</v>
       </c>
-      <c r="E359" s="6">
+      <c r="E382" s="6">
         <v>1686372</v>
       </c>
-      <c r="F359" s="8">
+      <c r="F382" s="8">
         <v>855357</v>
       </c>
-      <c r="G359" s="8">
+      <c r="G382" s="8">
         <v>811198</v>
       </c>
-      <c r="H359" s="9">
+      <c r="H382" s="9">
         <v>94.84</v>
       </c>
-      <c r="I359" s="9">
+      <c r="I382" s="9">
         <v>1.2</v>
       </c>
-      <c r="J359" s="9">
+      <c r="J382" s="9">
         <v>43.15</v>
       </c>
     </row>
-    <row r="360" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C360" s="2" t="s">
+    <row r="383" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A383" s="13"/>
+      <c r="B383" s="13"/>
+      <c r="C383" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D360" s="6">
+      <c r="D383" s="6">
         <v>535092</v>
       </c>
-      <c r="E360" s="6">
+      <c r="E383" s="6">
         <v>458555</v>
       </c>
-      <c r="F360" s="8">
+      <c r="F383" s="8">
         <v>310018</v>
       </c>
-      <c r="G360" s="8">
+      <c r="G383" s="8">
         <v>286540</v>
       </c>
-      <c r="H360" s="9">
+      <c r="H383" s="9">
         <v>92.43</v>
       </c>
-      <c r="I360" s="9">
+      <c r="I383" s="9">
         <v>1.04</v>
       </c>
-      <c r="J360" s="9">
+      <c r="J383" s="9">
         <v>57.94</v>
       </c>
     </row>
-    <row r="361" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C361" s="2" t="s">
+    <row r="384" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A384" s="13"/>
+      <c r="B384" s="13"/>
+      <c r="C384" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D361" s="6">
+      <c r="D384" s="6">
         <v>324323</v>
       </c>
-      <c r="E361" s="6">
+      <c r="E384" s="6">
         <v>262583</v>
       </c>
-      <c r="F361" s="8">
+      <c r="F384" s="8">
         <v>319764</v>
       </c>
-      <c r="G361" s="8">
+      <c r="G384" s="8">
         <v>261107</v>
       </c>
-      <c r="H361" s="9">
+      <c r="H384" s="9">
         <v>81.66</v>
       </c>
-      <c r="I361" s="9">
+      <c r="I384" s="9">
         <v>1.67</v>
       </c>
-      <c r="J361" s="9">
+      <c r="J384" s="9">
         <v>98.59</v>
       </c>
     </row>
-    <row r="362" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C362" s="2" t="s">
+    <row r="385" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A385" s="13"/>
+      <c r="B385" s="13"/>
+      <c r="C385" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D362" s="6">
+      <c r="D385" s="6">
         <v>748956</v>
       </c>
-      <c r="E362" s="6">
+      <c r="E385" s="6">
         <v>695569</v>
       </c>
-      <c r="F362" s="8">
+      <c r="F385" s="8">
         <v>702786</v>
       </c>
-      <c r="G362" s="8">
+      <c r="G385" s="8">
         <v>651722</v>
       </c>
-      <c r="H362" s="9">
+      <c r="H385" s="9">
         <v>92.73</v>
       </c>
-      <c r="I362" s="9">
+      <c r="I385" s="9">
         <v>2.65</v>
       </c>
-      <c r="J362" s="9">
+      <c r="J385" s="9">
         <v>93.84</v>
       </c>
     </row>
-    <row r="363" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C363" s="2" t="s">
+    <row r="386" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A386" s="13"/>
+      <c r="B386" s="13"/>
+      <c r="C386" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="D363" s="6">
+      <c r="D386" s="6">
         <v>343714</v>
       </c>
-      <c r="E363" s="6">
+      <c r="E386" s="6">
         <v>347304</v>
       </c>
-      <c r="F363" s="8">
+      <c r="F386" s="8">
         <v>278849</v>
       </c>
-      <c r="G363" s="8">
+      <c r="G386" s="8">
         <v>230899</v>
       </c>
-      <c r="H363" s="9">
+      <c r="H386" s="9">
         <v>82.8</v>
       </c>
-      <c r="I363" s="9">
+      <c r="I386" s="9">
         <v>0.83</v>
       </c>
-      <c r="J363" s="9">
+      <c r="J386" s="9">
         <v>81.13</v>
       </c>
     </row>
-    <row r="364" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C364" s="2" t="s">
+    <row r="387" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A387" s="13"/>
+      <c r="B387" s="13"/>
+      <c r="C387" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D364" s="6">
+      <c r="D387" s="6">
         <v>178997</v>
       </c>
-      <c r="E364" s="6">
+      <c r="E387" s="6">
         <v>137582</v>
       </c>
-      <c r="F364" s="8">
+      <c r="F387" s="8">
         <v>102470</v>
       </c>
-      <c r="G364" s="8">
+      <c r="G387" s="8">
         <v>92491</v>
       </c>
-      <c r="H364" s="9">
+      <c r="H387" s="9">
         <v>90.26</v>
       </c>
-      <c r="I364" s="9">
+      <c r="I387" s="9">
         <v>0.45</v>
       </c>
-      <c r="J364" s="9">
+      <c r="J387" s="9">
         <v>57.25</v>
       </c>
     </row>
-    <row r="365" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C365" s="2" t="s">
+    <row r="388" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A388" s="13"/>
+      <c r="B388" s="13"/>
+      <c r="C388" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D365" s="6">
+      <c r="D388" s="6">
         <v>365089</v>
       </c>
-      <c r="E365" s="6">
+      <c r="E388" s="6">
         <v>316631</v>
       </c>
-      <c r="F365" s="8">
+      <c r="F388" s="8">
         <v>259533</v>
       </c>
-      <c r="G365" s="8">
+      <c r="G388" s="8">
         <v>231524</v>
       </c>
-      <c r="H365" s="9">
+      <c r="H388" s="9">
         <v>89.21</v>
       </c>
-      <c r="I365" s="9">
+      <c r="I388" s="9">
         <v>0.98</v>
       </c>
-      <c r="J365" s="9">
+      <c r="J388" s="9">
         <v>71.09</v>
       </c>
     </row>
-    <row r="366" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C366" s="2" t="s">
+    <row r="389" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A389" s="13"/>
+      <c r="B389" s="13"/>
+      <c r="C389" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D366" s="6">
+      <c r="D389" s="6">
         <v>171739</v>
       </c>
-      <c r="E366" s="6">
+      <c r="E389" s="6">
         <v>127469</v>
       </c>
-      <c r="F366" s="8">
+      <c r="F389" s="8">
         <v>171739</v>
       </c>
-      <c r="G366" s="8">
+      <c r="G389" s="8">
         <v>127469</v>
       </c>
-      <c r="H366" s="9">
+      <c r="H389" s="9">
         <v>74.22</v>
       </c>
-      <c r="I366" s="9">
+      <c r="I389" s="9">
         <v>0.68</v>
       </c>
-      <c r="J366" s="9">
+      <c r="J389" s="9">
         <v>100</v>
       </c>
     </row>
-    <row r="367" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C367" s="2" t="s">
+    <row r="390" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A390" s="13"/>
+      <c r="B390" s="13"/>
+      <c r="C390" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D367" s="6">
+      <c r="D390" s="6">
         <v>487801</v>
       </c>
-      <c r="E367" s="6">
+      <c r="E390" s="6">
         <v>444648</v>
       </c>
-      <c r="F367" s="8">
+      <c r="F390" s="8">
         <v>136005</v>
       </c>
-      <c r="G367" s="8">
+      <c r="G390" s="8">
         <v>128509</v>
       </c>
-      <c r="H367" s="9">
+      <c r="H390" s="9">
         <v>94.49</v>
       </c>
-      <c r="I367" s="9">
+      <c r="I390" s="9">
         <v>0.42</v>
       </c>
-      <c r="J367" s="9">
+      <c r="J390" s="9">
         <v>27.88</v>
       </c>
     </row>
-    <row r="368" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C368" s="2" t="s">
+    <row r="391" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A391" s="13"/>
+      <c r="B391" s="13"/>
+      <c r="C391" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D368" s="6">
+      <c r="D391" s="6">
         <v>153569</v>
       </c>
-      <c r="E368" s="6">
+      <c r="E391" s="6">
         <v>125753</v>
       </c>
-      <c r="F368" s="8">
+      <c r="F391" s="8">
         <v>113338</v>
       </c>
-      <c r="G368" s="8">
+      <c r="G391" s="8">
         <v>99162</v>
       </c>
-      <c r="H368" s="9">
+      <c r="H391" s="9">
         <v>87.49</v>
       </c>
-      <c r="I368" s="9">
+      <c r="I391" s="9">
         <v>0.85</v>
       </c>
-      <c r="J368" s="9">
+      <c r="J391" s="9">
         <v>73.8</v>
       </c>
     </row>
-    <row r="369" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C369" s="2" t="s">
+    <row r="392" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A392" s="13"/>
+      <c r="B392" s="13"/>
+      <c r="C392" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D369" s="6">
+      <c r="D392" s="6">
         <v>350401</v>
       </c>
-      <c r="E369" s="6">
+      <c r="E392" s="6">
         <v>332074</v>
       </c>
-      <c r="F369" s="8">
+      <c r="F392" s="8">
         <v>312024</v>
       </c>
-      <c r="G369" s="8">
+      <c r="G392" s="8">
         <v>289230</v>
       </c>
-      <c r="H369" s="9">
+      <c r="H392" s="9">
         <v>92.69</v>
       </c>
-      <c r="I369" s="9">
+      <c r="I392" s="9">
         <v>2.63</v>
       </c>
-      <c r="J369" s="9">
+      <c r="J392" s="9">
         <v>89.05</v>
       </c>
     </row>
-    <row r="370" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C370" s="2" t="s">
+    <row r="393" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A393" s="13"/>
+      <c r="B393" s="13"/>
+      <c r="C393" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D370" s="6">
+      <c r="D393" s="6">
         <v>260587</v>
       </c>
-      <c r="E370" s="6">
+      <c r="E393" s="6">
         <v>203562</v>
       </c>
-      <c r="F370" s="8">
+      <c r="F393" s="8">
         <v>256432</v>
       </c>
-      <c r="G370" s="8">
+      <c r="G393" s="8">
         <v>199563</v>
       </c>
-      <c r="H370" s="9">
+      <c r="H393" s="9">
         <v>77.819999999999993</v>
       </c>
-      <c r="I370" s="9">
+      <c r="I393" s="9">
         <v>3.02</v>
       </c>
-      <c r="J370" s="9">
+      <c r="J393" s="9">
         <v>98.41</v>
       </c>
     </row>
-    <row r="371" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C371" s="2" t="s">
+    <row r="394" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A394" s="13"/>
+      <c r="B394" s="13"/>
+      <c r="C394" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D371" s="6">
+      <c r="D394" s="6">
         <v>194835</v>
       </c>
-      <c r="E371" s="6">
+      <c r="E394" s="6">
         <v>177873</v>
       </c>
-      <c r="F371" s="8">
+      <c r="F394" s="8">
         <v>161322</v>
       </c>
-      <c r="G371" s="8">
+      <c r="G394" s="8">
         <v>146712</v>
       </c>
-      <c r="H371" s="9">
+      <c r="H394" s="9">
         <v>90.94</v>
       </c>
-      <c r="I371" s="9">
+      <c r="I394" s="9">
         <v>0.97</v>
       </c>
-      <c r="J371" s="9">
+      <c r="J394" s="9">
         <v>82.8</v>
       </c>
     </row>
-    <row r="372" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C372" s="2" t="s">
+    <row r="395" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A395" s="13"/>
+      <c r="B395" s="13"/>
+      <c r="C395" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D372" s="6">
+      <c r="D395" s="6">
         <v>393800</v>
       </c>
-      <c r="E372" s="6">
+      <c r="E395" s="6">
         <v>360242</v>
       </c>
-      <c r="F372" s="8">
+      <c r="F395" s="8">
         <v>208692</v>
       </c>
-      <c r="G372" s="8">
+      <c r="G395" s="8">
         <v>193493</v>
       </c>
-      <c r="H372" s="9">
+      <c r="H395" s="9">
         <v>92.72</v>
       </c>
-      <c r="I372" s="9">
+      <c r="I395" s="9">
         <v>1.1200000000000001</v>
       </c>
-      <c r="J372" s="9">
+      <c r="J395" s="9">
         <v>52.99</v>
       </c>
     </row>
-    <row r="373" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C373" s="2" t="s">
+    <row r="396" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A396" s="13"/>
+      <c r="B396" s="13"/>
+      <c r="C396" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D373" s="6">
+      <c r="D396" s="6">
         <v>227127</v>
       </c>
-      <c r="E373" s="6">
+      <c r="E396" s="6">
         <v>185755</v>
       </c>
-      <c r="F373" s="8">
+      <c r="F396" s="8">
         <v>196413</v>
       </c>
-      <c r="G373" s="8">
+      <c r="G396" s="8">
         <v>161291</v>
       </c>
-      <c r="H373" s="9">
+      <c r="H396" s="9">
         <v>82.12</v>
       </c>
-      <c r="I373" s="9">
+      <c r="I396" s="9">
         <v>1.73</v>
       </c>
-      <c r="J373" s="9">
+      <c r="J396" s="9">
         <v>86.48</v>
       </c>
     </row>
-    <row r="374" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C374" s="2" t="s">
+    <row r="397" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A397" s="13"/>
+      <c r="B397" s="13"/>
+      <c r="C397" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D374" s="6">
+      <c r="D397" s="6">
         <v>325913</v>
       </c>
-      <c r="E374" s="6">
+      <c r="E397" s="6">
         <v>294543</v>
       </c>
-      <c r="F374" s="8">
+      <c r="F397" s="8">
         <v>91278</v>
       </c>
-      <c r="G374" s="8">
+      <c r="G397" s="8">
         <v>95940</v>
       </c>
-      <c r="H374" s="9">
+      <c r="H397" s="9">
         <v>105.11</v>
       </c>
-      <c r="I374" s="9">
+      <c r="I397" s="9">
         <v>0.91</v>
       </c>
-      <c r="J374" s="9">
+      <c r="J397" s="9">
         <v>28.01</v>
       </c>
     </row>
-    <row r="375" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C375" s="2" t="s">
+    <row r="398" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A398" s="13"/>
+      <c r="B398" s="13"/>
+      <c r="C398" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D375" s="6">
+      <c r="D398" s="6">
         <v>76047</v>
       </c>
-      <c r="E375" s="6">
+      <c r="E398" s="6">
         <v>62545</v>
       </c>
-      <c r="F375" s="8">
+      <c r="F398" s="8">
         <v>76047</v>
       </c>
-      <c r="G375" s="8">
+      <c r="G398" s="8">
         <v>62545</v>
       </c>
-      <c r="H375" s="9">
+      <c r="H398" s="9">
         <v>82.25</v>
       </c>
-      <c r="I375" s="9">
+      <c r="I398" s="9">
         <v>2.67</v>
       </c>
-      <c r="J375" s="9">
+      <c r="J398" s="9">
         <v>100</v>
       </c>
     </row>
-    <row r="376" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C376" s="2" t="s">
+    <row r="399" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A399" s="13"/>
+      <c r="B399" s="13"/>
+      <c r="C399" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D376" s="6">
+      <c r="D399" s="6">
         <v>1319370</v>
       </c>
-      <c r="E376" s="6">
+      <c r="E399" s="6">
         <v>1186487</v>
       </c>
-      <c r="F376" s="8">
+      <c r="F399" s="8">
         <v>1293554</v>
       </c>
-      <c r="G376" s="8">
+      <c r="G399" s="8">
         <v>1221526</v>
       </c>
-      <c r="H376" s="9">
+      <c r="H399" s="9">
         <v>94.43</v>
       </c>
-      <c r="I376" s="9">
+      <c r="I399" s="9">
         <v>2.9</v>
       </c>
-      <c r="J376" s="9">
+      <c r="J399" s="9">
         <v>98.04</v>
       </c>
     </row>
-    <row r="377" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C377" s="2" t="s">
+    <row r="400" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A400" s="13"/>
+      <c r="B400" s="13"/>
+      <c r="C400" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D377" s="6">
+      <c r="D400" s="6">
         <v>374534</v>
       </c>
-      <c r="E377" s="6">
+      <c r="E400" s="6">
         <v>333253</v>
       </c>
-      <c r="F377" s="8">
+      <c r="F400" s="8">
         <v>369267</v>
       </c>
-      <c r="G377" s="8">
+      <c r="G400" s="8">
         <v>327992</v>
       </c>
-      <c r="H377" s="9">
+      <c r="H400" s="9">
         <v>88.82</v>
       </c>
-      <c r="I377" s="9">
+      <c r="I400" s="9">
         <v>1.21</v>
       </c>
-      <c r="J377" s="9">
+      <c r="J400" s="9">
         <v>98.59</v>
       </c>
     </row>
-    <row r="378" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C378" s="2" t="s">
+    <row r="401" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A401" s="13"/>
+      <c r="B401" s="13"/>
+      <c r="C401" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D378" s="6">
+      <c r="D401" s="6">
         <v>363830</v>
       </c>
-      <c r="E378" s="6">
+      <c r="E401" s="6">
         <v>282767</v>
       </c>
-      <c r="F378" s="8">
+      <c r="F401" s="8">
         <v>228793</v>
       </c>
-      <c r="G378" s="8">
+      <c r="G401" s="8">
         <v>220195</v>
       </c>
-      <c r="H378" s="9">
+      <c r="H401" s="9">
         <v>96.24</v>
       </c>
-      <c r="I378" s="9">
+      <c r="I401" s="9">
         <v>0.61</v>
       </c>
-      <c r="J378" s="9">
+      <c r="J401" s="9">
         <v>62.88</v>
       </c>
     </row>
-    <row r="379" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B379" s="12" t="s">
+    <row r="402" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A402" s="13"/>
+      <c r="B402" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C379" s="12"/>
-      <c r="D379" s="6">
+      <c r="C402" s="14"/>
+      <c r="D402" s="6">
         <v>20008907</v>
       </c>
-      <c r="E379" s="6">
+      <c r="E402" s="6">
         <v>18650467</v>
       </c>
-      <c r="F379" s="8">
+      <c r="F402" s="8">
         <v>9813734</v>
       </c>
-      <c r="G379" s="8">
+      <c r="G402" s="8">
         <v>9013699</v>
       </c>
-      <c r="H379" s="9">
+      <c r="H402" s="9">
         <v>91.85</v>
       </c>
-      <c r="I379" s="9">
+      <c r="I402" s="9">
         <v>1.1399999999999999</v>
       </c>
-      <c r="J379" s="9">
+      <c r="J402" s="9">
         <v>49.05</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="49">
+  <mergeCells count="52">
+    <mergeCell ref="A352:A376"/>
+    <mergeCell ref="B352:B375"/>
+    <mergeCell ref="B376:C376"/>
+    <mergeCell ref="A378:A402"/>
+    <mergeCell ref="B378:B401"/>
+    <mergeCell ref="B402:C402"/>
+    <mergeCell ref="A303:A324"/>
+    <mergeCell ref="B303:B323"/>
+    <mergeCell ref="B324:C324"/>
+    <mergeCell ref="A326:A350"/>
+    <mergeCell ref="B326:B349"/>
+    <mergeCell ref="B350:C350"/>
+    <mergeCell ref="A257:A278"/>
+    <mergeCell ref="B257:B277"/>
+    <mergeCell ref="B278:C278"/>
+    <mergeCell ref="A280:A301"/>
+    <mergeCell ref="B280:B300"/>
+    <mergeCell ref="B301:C301"/>
+    <mergeCell ref="A211:A232"/>
+    <mergeCell ref="B211:B231"/>
+    <mergeCell ref="B232:C232"/>
+    <mergeCell ref="A234:A255"/>
+    <mergeCell ref="B234:B254"/>
+    <mergeCell ref="B255:C255"/>
+    <mergeCell ref="A165:A186"/>
+    <mergeCell ref="B165:B185"/>
+    <mergeCell ref="B186:C186"/>
+    <mergeCell ref="A188:A209"/>
+    <mergeCell ref="B188:B208"/>
+    <mergeCell ref="B209:C209"/>
+    <mergeCell ref="A119:A140"/>
+    <mergeCell ref="B119:B139"/>
+    <mergeCell ref="B140:C140"/>
+    <mergeCell ref="A142:A163"/>
+    <mergeCell ref="B142:B162"/>
+    <mergeCell ref="B163:C163"/>
+    <mergeCell ref="A73:A94"/>
+    <mergeCell ref="B73:B93"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="A96:A117"/>
+    <mergeCell ref="B96:B116"/>
+    <mergeCell ref="B117:C117"/>
     <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A4:A25"/>
-[...1 lines deleted...]
-    <mergeCell ref="B25:C25"/>
     <mergeCell ref="A27:A48"/>
     <mergeCell ref="B27:B47"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="A50:A71"/>
     <mergeCell ref="B50:B70"/>
     <mergeCell ref="B71:C71"/>
-    <mergeCell ref="A73:A94"/>
-[...37 lines deleted...]
-    <mergeCell ref="B379:C379"/>
+    <mergeCell ref="A4:A25"/>
+    <mergeCell ref="B4:B24"/>
+    <mergeCell ref="B25:C25"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>10地方政府文化支出預算與決算金額</vt:lpstr>